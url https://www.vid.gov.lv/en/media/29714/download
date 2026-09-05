--- v0 (2025-10-08)
+++ v1 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13FC3E4F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735" w:rsidP="006A7D28">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="bookmark0"/>
       <w:r w:rsidRPr="006A7D28">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>EORI</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7D28">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -1711,56 +1711,1279 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F5DC59A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3065CE7D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
+    <w:p w14:paraId="3065CE7D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRDefault="00D1085E">
       <w:pPr>
         <w:spacing w:after="179" w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="3254"/>
+        <w:gridCol w:w="4535"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="51CADF11" w14:textId="77777777" w:rsidTr="00EE4978">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2A9CED" w14:textId="77777777" w:rsidR="0006766C" w:rsidRPr="0006766C" w:rsidRDefault="0006766C" w:rsidP="0006766C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Reason for assigning the EORI number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8EA7DE" w14:textId="13D2FA81" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="0006766C" w:rsidP="0006766C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(to be indicated by the legal/natural person registered outside the European Union)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="006E0D84" w14:textId="77777777" w:rsidTr="00EE4978">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDC6CD5" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7789" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19482988" w14:textId="76989881" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="0006766C" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>INFORMATION ABOUT THE TIME AND PLACE OF ARRIVAL OF GOODS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="2D0B42EF" w14:textId="77777777" w:rsidTr="00DE6D20">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4254" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190942E5" w14:textId="10415121" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="0006766C" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>PLACE WHERE CUSTOMS FORMALITIES WILL BE CARRIED OUT FOR THE FIRST TIME (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67335" w:rsidRPr="00C67335">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Customs Office</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67335" w:rsidRPr="00C67335">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="-52"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="7437B807" w14:textId="77777777" w:rsidTr="00856ED1">
+              <w:trPr>
+                <w:trHeight w:val="386"/>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1357F8AD" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="30EBCDA4" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="613CE507" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="782B3AEF" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2D80CEDF" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="418D1827" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5CE47385" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4330AFF9" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3DDBCA8F" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="33F6A764" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="18808032" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="14C2C1FA" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0E98560F" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="052A46CF" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="41EB2002" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="189BD371" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="75" w:after="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="590B7EC4" w14:textId="77777777" w:rsidTr="00856ED1">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4254" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24139D19" w14:textId="066DBBD2" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="0006766C" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>TIME FOR CLEARANCE OF CUSTOMS FORMALITIES - DAY, MONTH, YEAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="-52"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+              <w:gridCol w:w="286"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="3F646BBE" w14:textId="77777777" w:rsidTr="00856ED1">
+              <w:trPr>
+                <w:trHeight w:val="386"/>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1F7E8C7E" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="54E09164" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="46369E71" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="38692B38" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="35ABD8D6" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1CAA6D40" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="512DEC1E" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="69C819C1" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3C90FFAB" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="21AD14F2" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="080948E1" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="673DA5B8" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="430B76B5" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="29D5E90E" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="286" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                    <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0E5A75C3" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:before="75" w:after="75"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0A8630D1" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="75" w:after="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856ED1" w:rsidRPr="00856ED1" w14:paraId="28BB7A14" w14:textId="77777777" w:rsidTr="00856ED1">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290B11ED" w14:textId="32860B6C" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="0006766C" w:rsidP="00856ED1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>In accordance with Article 27 of Regulation (EU) No 952/2013</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1027D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if the allocated EORI number is not used at the time and place of arrival indicated in the form, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>the EORI number shall be cancelled</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006766C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01A9B003" w14:textId="77777777" w:rsidR="00856ED1" w:rsidRPr="00856ED1" w:rsidRDefault="00856ED1">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="312"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="326"/>
@@ -6426,212 +7649,234 @@
     <w:p w14:paraId="7E032539" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
       <w:pPr>
         <w:spacing w:after="179" w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="298"/>
         <w:gridCol w:w="336"/>
         <w:gridCol w:w="317"/>
-        <w:gridCol w:w="331"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="307"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="91"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="58"/>
+        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="177"/>
+        <w:gridCol w:w="164"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="158"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="241"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="48"/>
         <w:gridCol w:w="322"/>
-        <w:gridCol w:w="331"/>
-[...18 lines deleted...]
-        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="327"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="332"/>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="575D0186" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="575D0186" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59B7F52A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8062" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:gridSpan w:val="49"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01453709" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:firstLine="140"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Business address (3.2) or address of residence (3.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7F7265B6" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7F7265B6" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261066CC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8062" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:gridSpan w:val="49"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E445B60" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:firstLine="140"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>NATURAL PERSON ADDRESS OF RESIDENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="5B830710" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="5B830710" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="427"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62B4F046" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6656,452 +7901,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12D84468" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DC51709" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D117229" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01556A16" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44D383A4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="016E0685" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74FCD662" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22B9650A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D66042E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DBB207F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EDA5C0F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A0AA6EE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05B2DF7E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A348EF5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D5D30F6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B2C0CAE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73EF5BB4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="409E0931" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D37FEF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11DFB337" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DEB1215" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2185F2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -7138,51 +8402,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631FF190" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="460A9FCB" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="460A9FCB" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="408"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB2E447" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
@@ -7204,452 +8468,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="557D6B9A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4795CE35" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5914AA3C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08D3979E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="386C3761" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A9559CF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EA31E4F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12CE9AD0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B15D670" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD034FF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="618DD7DA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="199EAF66" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77BB906D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A0A486" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD49D7E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09AACB82" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="784E00CE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6381E315" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08F18D66" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35CA43B1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B93BBA3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D9229FD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -7683,51 +8966,51 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06CEC93B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="102A041B" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="102A041B" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20A113E7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
@@ -7749,452 +9032,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="390D7E23" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55ACE526" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64DFB3E0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="750486BE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49B21637" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="500B2B19" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5781463B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157031B5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C2FB24A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CD789F1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13D399DA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C1F59F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26F89BCC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A7D9C14" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD9833C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="468C51B7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1027A6CF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C37180F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48A2CE84" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28D97A57" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A373406" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D38A8A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -8228,90 +9530,91 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="773D927F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="201076D4" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="201076D4" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="51"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36EC3DED" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>STREET AND NUMBER (an.. 70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1FA56443" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1FA56443" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32AB72AA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8336,434 +9639,451 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12A402B2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39082860" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0901D02F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="259C3E5E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761164D3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1455FA33" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416C40A2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F852FA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01942FA5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CF472EE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38E9F1D3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01EEF712" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47892D61" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="749EB2C9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="073DC3FB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67942A81" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A2F8B27" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CFA2D69" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34ACF19B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69BDA6B1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BB0B6E8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -8800,51 +10120,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72396A06" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="3CA3CDC1" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="3CA3CDC1" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27043063" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8867,433 +10187,450 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19559A5D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="040FAF6A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68C92FE0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="093E9153" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4059D4AD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5140BB2D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B598E61" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75B801B1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F25D711" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B87314" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1423A02F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C4DD5A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6C9AF6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D81C454" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0655B91D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21AB44E9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="427F5B09" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AD4518C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E492334" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46D85656" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7474EFEA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -9327,558 +10664,568 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0385BCAC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="28B69DA7" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="28B69DA7" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="51"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="73193296" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>CITY (an..35)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7A054A40" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7A054A40" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="437"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00CADE92" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01C944C9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="216079E9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D31A90A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="452E911A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268177F0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FE2FA1E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51A2391F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57764D80" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70880F46" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EBEE039" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BACC4D8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E088003" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0723E283" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06B572E4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="6ECEBA65" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="6ECEBA65" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="37FE66A5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>POSTAL CODE (an..9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4449" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35B4A946" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>COUNTRY CODE (a2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="19BADBC1" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="19BADBC1" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BD197FA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:firstLine="180"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8062" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:gridSpan w:val="49"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02BFF8DD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:firstLine="140"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>COMPANY REGISTERED ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="2DEB6C5C" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="2DEB6C5C" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="308D27B3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9903,452 +11250,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47E106CA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ECE4655" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A6CE146" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E0B35AF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F17730F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01A5E34A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="540D4361" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BDED49B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E8F009F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F17A415" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28FEAF0B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D8E04AC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C5625DB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FF7278F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B59374" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BE6C8BF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FB007C0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F262BB7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4667D296" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1806ACCC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="531FBB97" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="036C7384" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -10385,51 +11751,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FA166A4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="19348144" w14:textId="77777777">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="19348144" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BA8C38A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10454,472 +11820,491 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A7843EF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52D304E2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="046F42DF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B6526A6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32888CA4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B883D5B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74A6945D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3596987D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D64D20B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FDAD9A5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19DC6D47" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38590A92" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AF74B58" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C1253AD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3620CC1F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2343848D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7040CD0B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01070534" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="055F4614" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33102ADC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E4904BD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22476D70" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10957,1138 +12342,1121 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38CFDBEA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...62 lines deleted...]
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="06C77975" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="06C77975" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="451"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="291F606E" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="291F606E" w14:textId="047CF7D7" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33C328EA" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61056163" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2675FEA4" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17B68DBB" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51680298" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E385BE2" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7329BEB2" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2385AB73" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A0F2D1F" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1342F002" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09FE25DE" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFF28D2" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DF1567" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFF28D2" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
-[...12 lines deleted...]
-            <w:tcW w:w="300" w:type="dxa"/>
+          <w:p w14:paraId="61E677CC" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60DF1567" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
-[...13 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="75FF5E68" w14:textId="2AE30292" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D5B4CA" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="018590B7" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0D5C19" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27931DF3" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F0C3D3" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C95599C" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="289B74FD" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE3D40A" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61E677CC" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
-[...200 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="354A846F" w14:textId="77777777" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="51ABEA4B" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="51ABEA4B" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8698" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="51"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D8B3CE5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>STREET AND NUMBER (an.. 70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="6C7CB319" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="6C7CB319" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B481590" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277018BF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12720C4A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C4E2F80" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E811951" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B50DC5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11DE1423" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB746D4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0524EAC4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="744F1A12" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19A81F93" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D007C4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04C6E158" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CBF991A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6153C3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59D72718" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E03B9F5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6001B79B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CED99B7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="022EC43F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="572B524B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3400E3F0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21352CC1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1002B54B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -12105,518 +13473,538 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DC011EF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1BF11FFC" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1BF11FFC" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06EFA58B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32AE88DC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CC51EB6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61380E32" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E858B86" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24467B15" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EECA195" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16FF9983" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66B0FBE5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EBC8112" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10B05334" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5774A631" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31187766" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12A9567B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="056758AC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="384" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68C1637F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E12F4FF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="184DD021" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C362E44" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4599F451" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E3EACF4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="057DEB34" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AB4E635" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18F06190" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -12630,444 +14018,455 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A4DF65C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="10C27886" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="10C27886" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8698" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="51"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C64C411" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>CITY (an..35)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="0CE124A9" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="0CE124A9" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="437"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F9676F0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A5D88E4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1159530B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AD39A06" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12C8A788" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36CFCD98" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D0F1B1B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="278FC150" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50F7E01F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="505DD8BB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B50651C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1643C196" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="406645E0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E936690" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67D26106" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1085E" w:rsidRPr="006A7D28" w14:paraId="740ECFF5" w14:textId="77777777" w:rsidTr="00A616CE">
+      <w:tr w:rsidR="00D1085E" w:rsidRPr="006A7D28" w14:paraId="740ECFF5" w14:textId="77777777" w:rsidTr="0006766C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4334" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="34481613" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>POSTAL CODE (an..9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4364" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C83B6F6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
@@ -18680,177 +20079,225 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68907341" w14:textId="409C7B71" w:rsidR="00A616CE" w:rsidRPr="006A7D28" w:rsidRDefault="00A616CE">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>NUMBER (an..15)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B78327F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
+    <w:p w14:paraId="5B78327F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRDefault="00D1085E">
+      <w:pPr>
+        <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BCBBBB" w14:textId="77777777" w:rsidR="0006766C" w:rsidRDefault="0006766C">
+      <w:pPr>
+        <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF17AEA" w14:textId="77777777" w:rsidR="0006766C" w:rsidRDefault="0006766C">
+      <w:pPr>
+        <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B0B7E8" w14:textId="77777777" w:rsidR="0006766C" w:rsidRPr="006A7D28" w:rsidRDefault="0006766C">
       <w:pPr>
         <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="317"/>
-        <w:gridCol w:w="326"/>
-        <w:gridCol w:w="326"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="307"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="39"/>
+        <w:gridCol w:w="287"/>
+        <w:gridCol w:w="44"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="144"/>
+        <w:gridCol w:w="182"/>
+        <w:gridCol w:w="158"/>
+        <w:gridCol w:w="164"/>
+        <w:gridCol w:w="177"/>
+        <w:gridCol w:w="150"/>
+        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="38"/>
+        <w:gridCol w:w="303"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="308"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="308"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="9"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="317"/>
-        <w:gridCol w:w="326"/>
-[...18 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="293"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="4863D793" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D3618B7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8069" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="46"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F5EF183" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:firstLine="160"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Contact details*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1B05118C" w14:textId="77777777" w:rsidTr="006A7D28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="788"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8693" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B54B088" w14:textId="346F59E4" w:rsidR="006A7D28" w:rsidRPr="006A7D28" w:rsidRDefault="006A7D28" w:rsidP="006A7D28">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>6.* - indicate the name and surname, address of the contact person, as well as indicate the telephone number</w:t>
             </w:r>
@@ -18921,450 +20368,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14BDD649" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51D26691" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB59D6C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4564FC6B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E3479F3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E373A64" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C7E35F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A6A9393" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35AC1CA2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26D34F77" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="139C4F31" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E96BECC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28229A90" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="529042EE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03647C48" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41008523" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C006548" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="463A65A1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4959AF99" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10B25FD2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2612A999" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35010FCD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -19467,450 +20935,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="105A1DA5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C2FED93" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BA07CF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CCA36C9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04A4ABC4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C5E4383" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0750D31B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42BF7678" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4630B442" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55801993" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E61EED3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E13E6FF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C91B660" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D0E76E3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EF3BF87" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38076873" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F3EC56B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="762851D7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03D89940" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277BCE58" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53A7D23F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68399147" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -20010,450 +21499,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C5654AE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76FB814E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="299C9555" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7719AB6D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ED274BA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD4CE6C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30FFF0AF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65C12F2E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F3BEE19" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="792A0E9E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D7FC5EC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D8D8C3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F006523" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D34E7AD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61A8AA44" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E98EB6A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B8C0CE2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76D72FF6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3857E5EE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F1CB527" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B5E5CE8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E1EEB8C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -20495,51 +22005,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="769DD379" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="621FD620" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8693" w:type="dxa"/>
-            <w:gridSpan w:val="27"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="289E75F4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -20595,450 +22105,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F30A336" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67F246F3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5498CD8A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05120B3E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2045F06A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3624D066" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D5BB43E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="021E8A8A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68B585B4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16D745BA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B9ABA4C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59E9EB9F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E010FD2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09C8DC0F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79AEED28" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46CD2333" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46CC252F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20BB44C2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B49814B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DF20AA3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="298EFABD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D35F13C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -21141,450 +22672,471 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B7D012B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25A284A5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66C7865B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F7A37CA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EBAF4FB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45552EA7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FEBA4F7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E2491F0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BFF87EB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="350E1325" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="780144EF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63BE8480" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EEE101F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DED4523" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02821B52" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="545ED6D4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55646C24" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08958BDB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C22FDD0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157009AE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06300818" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB336D0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -21687,470 +23239,491 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7349CAB8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F2F2F2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="335F22BA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63C41A4D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7531E8EA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16C15D42" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13237762" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52A7AC3D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05877E80" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A0C9BEA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10C62851" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D0569C5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73B762D6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D579564" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="040AFBAB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34657689" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33812E14" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DD1739A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="674CDFF1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B380A47" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FEF0494" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F8FAA37" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22188,149 +23761,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52FE05A3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...62 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="6387EC64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="559C2D6F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
+          <w:p w14:paraId="559C2D6F" w14:textId="493CB3B2" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="006A7D28">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>STREET AND NUMBER (an.. 70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="11095638" w14:textId="77777777" w:rsidTr="006A7D28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="313"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="708495D6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
@@ -22341,230 +23856,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297526F5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E64545B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A04E83F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="694E93C6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0687F96F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2978DD62" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CD1CC13" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="378EB5B7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78DE0BE3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="797AFE92" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E8511A9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22629,191 +24154,199 @@
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5133BA23" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4878B3EB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="599B2B17" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30D100B3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D14A9B8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CBFD7C0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66C4CDC5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2716E37F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34224C50" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -22877,230 +24410,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02E9C144" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CA7FE8E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33DD77EA" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="524E0CD2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="174EB2B4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="412A51C6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F8FDD1E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D22869E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50931026" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34DF56D9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7713A2E3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -23163,190 +24706,198 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B4CA8A3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26EE51AE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FC0393C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C606F0A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A90ADF9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B6EED0A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="198892B2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27706618" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E097FBC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -23368,51 +24919,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67DE835A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="16EAF134" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="714C4B20" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -23428,379 +24979,390 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E3424FE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="417BFA97" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C495649" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="348009C9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F0420A3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C64E508" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55B33940" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57A821D1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68263966" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D74DC2B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272F167E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="547EB471" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BDD36A2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1085A7B1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="727EE5AC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7870125E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4334" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29230EF6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>POSTAL CODE (an..9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4101ADA9" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -23836,230 +25398,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35B6C046" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EFAFBB2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D96B355" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596A8B49" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="676E4D54" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D99793E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53CCFE50" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A452524" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49AECD5D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52094938" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="494ABA6A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -24139,190 +25711,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="211E9777" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DA575C4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FA3A942" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04A126A4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35541701" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76034864" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76FD2C05" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="698EBA38" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="238AE0AB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -24385,230 +25965,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C94B3EF" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FC7AED1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A8A5D58" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="692BD581" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51AA9C37" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1937C878" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C1258F2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36EAFBFB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD18B45" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54D8D405" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D4AAAB2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -24688,190 +26278,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CE8C342" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18978888" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="085D7CD0" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0589DBE8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14C60A6E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C8AEBD1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="488559D6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED44753" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70C11A29" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -24893,51 +26491,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="426A18D6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="550744F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03C91A6C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -24973,230 +26571,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2790BC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EE84893" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="103505CC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2C2725" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01E68D96" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D2707D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18321959" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55031CB3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7370E484" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CFB8A3F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68F37B1C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -25276,190 +26884,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37AE633D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3821E411" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07372FE7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B356E95" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BE036C6" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63A23274" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="607674F7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B7205FE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="205CA815" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -25522,230 +27138,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21E3D85C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CF00AC7" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FDA4776" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53F46B88" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62CE2F4C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF97038" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E52E69D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D65FFCE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D137BE5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F84D5FB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2611FD90" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -25825,190 +27451,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40BA5627" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4787DA6D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41D373A5" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="680857EE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2322413F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742DC40F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AC759CE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CCCEC1B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C8AB176" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -26030,51 +27664,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44EE0CE2" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="06C857AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:gridSpan w:val="48"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3976347C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -26110,230 +27744,240 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6646B11B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41053F03" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="014F26A4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="548A1F2B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51DA9A4D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A5E4D92" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ED2AC76" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="132EFD37" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CB4F25D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14C282EC" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="052566DD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -26413,190 +28057,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3438AE79" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D8A3996" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD02355" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE846D3" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32F1E96A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05945C68" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27A9AD8B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="337363F8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CCEFCF4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -26661,239 +28313,249 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CC926F1" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BE7D520" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17E803EB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AEB194D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68366B06" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AB4AD09" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="505EDC4E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6236725A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DCDD49D" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C6276C8" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2873B824" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -26979,197 +28641,205 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="426AB0ED" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1212549C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64449659" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3648BE95" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FC42356" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="428C5F7A" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E379EDE" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56D6726E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BF0C03F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -27884,234 +29554,242 @@
               </w:rPr>
               <w:t xml:space="preserve">NACE </w:t>
             </w:r>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>classifier, which is available on the website of the Enterprise Register of the Republic of Latvia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5465315C" w14:textId="342879AB" w:rsidR="00A623FD" w:rsidRPr="006A7D28" w:rsidRDefault="00A623FD">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1085E" w:rsidRPr="006A7D28" w14:paraId="17252A76" w14:textId="77777777" w:rsidTr="00A623FD">
+      <w:tr w:rsidR="00D1085E" w:rsidRPr="00C67335" w14:paraId="17252A76" w14:textId="77777777" w:rsidTr="00A623FD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="461"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723FCD5C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
+          <w:p w14:paraId="723FCD5C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A7D28">
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856ED1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="en-US"/>
+                <w:lang w:val="fr-FR" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">NACE </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A7D28">
+            <w:r w:rsidRPr="00856ED1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="en-US"/>
+                <w:lang w:val="fr-FR" w:bidi="en-US"/>
               </w:rPr>
               <w:t>CLASSIFIER FOUR-DIGIT CODE (an4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14B63092" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="14B63092" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C72051E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="2C72051E" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3B0C98" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="2D3B0C98" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5EDBA4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="4D5EDBA4" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1CF3CD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="4B1CF3CD" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30C1D56B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
-[...5 lines deleted...]
-                <w:szCs w:val="10"/>
+          <w:p w14:paraId="30C1D56B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07DABA60" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
+    <w:p w14:paraId="07DABA60" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="00856ED1" w:rsidRDefault="00D1085E">
       <w:pPr>
         <w:spacing w:after="179" w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="3667"/>
         <w:gridCol w:w="893"/>
         <w:gridCol w:w="312"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="322"/>
@@ -28950,51 +30628,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BF7305B" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D4619C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
+    <w:p w14:paraId="08D4619C" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRDefault="00D1085E">
+      <w:pPr>
+        <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3451C0A5" w14:textId="77777777" w:rsidR="0006766C" w:rsidRPr="006A7D28" w:rsidRDefault="0006766C">
       <w:pPr>
         <w:spacing w:after="359" w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8703" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2578"/>
         <w:gridCol w:w="495"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="666"/>
@@ -29015,50 +30702,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56B16527" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NOTIFICATION METHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="29F3277C" w14:textId="77777777" w:rsidTr="00166735">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="566"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CC0C285" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
@@ -29390,95 +31078,96 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38790637" w14:textId="1D99D40A" w:rsidR="00166735" w:rsidRPr="006A7D28" w:rsidRDefault="00166735" w:rsidP="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>mark with "X"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7D23516E" w14:textId="77777777" w:rsidTr="00166735">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="7D23516E" w14:textId="77777777" w:rsidTr="00CE1062">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038E175F" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1451C91E" w14:textId="77777777" w:rsidTr="00166735">
+      <w:tr w:rsidR="006A7D28" w:rsidRPr="006A7D28" w14:paraId="1451C91E" w14:textId="77777777" w:rsidTr="00CE1062">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4EF7D276" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -29501,90 +31190,194 @@
               </w:rPr>
               <w:t xml:space="preserve">- indicate if the person chooses another way of notifying the answer about the </w:t>
             </w:r>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>EORI</w:t>
             </w:r>
             <w:r w:rsidRPr="006A7D28">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CE1062" w:rsidRPr="006A7D28" w14:paraId="7131B51D" w14:textId="77777777" w:rsidTr="00CE1062">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="547"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8703" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3B0ADC" w14:textId="77777777" w:rsidR="00CE1062" w:rsidRPr="00CE1062" w:rsidRDefault="00CE1062">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1062">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with Cabinet Regulation No. 18, paragraph 11, after receiving a request for an EORI number, an EORI number shall be assigned or refused within </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1062">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>five working days</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1062">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539940A1" w14:textId="77777777" w:rsidR="00CE1062" w:rsidRDefault="00CE1062">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56AACAC4" w14:textId="7BA6F66D" w:rsidR="00CE1062" w:rsidRPr="006A7D28" w:rsidRDefault="00CE1062">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE1062" w:rsidRPr="006A7D28" w14:paraId="2A9D3B18" w14:textId="77777777" w:rsidTr="00CE1062">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="341"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8703" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC75F3A" w14:textId="77777777" w:rsidR="00CE1062" w:rsidRPr="00CE1062" w:rsidRDefault="00CE1062">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="209D4BFB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
+    <w:p w14:paraId="209D4BFB" w14:textId="3F583AD4" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00D1085E">
       <w:pPr>
         <w:spacing w:line="1" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7D28">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D78ABFB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
+    <w:p w14:paraId="4D78ABFB" w14:textId="77777777" w:rsidR="00D1085E" w:rsidRPr="006A7D28" w:rsidRDefault="00166735" w:rsidP="00930779">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
+        <w:ind w:left="567" w:right="559"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7D28">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>EORI</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7D28">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> NUMBER APPLICANT</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7D28">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>SIGNATURE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -35566,255 +37359,294 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="792C16F9" w14:textId="77777777" w:rsidR="00166735" w:rsidRPr="006A7D28" w:rsidRDefault="00166735">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00166735" w:rsidRPr="006A7D28" w:rsidSect="006A7D28">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1134" w:header="731" w:footer="187" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0705517D" w14:textId="77777777" w:rsidR="007E7E29" w:rsidRDefault="007E7E29">
+    <w:p w14:paraId="3E34EC1C" w14:textId="77777777" w:rsidR="00D7303D" w:rsidRDefault="00D7303D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0079D309" w14:textId="77777777" w:rsidR="007E7E29" w:rsidRDefault="007E7E29">
+    <w:p w14:paraId="769EE372" w14:textId="77777777" w:rsidR="00D7303D" w:rsidRDefault="00D7303D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线 Light">
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A42BC83" w14:textId="77777777" w:rsidR="007E7E29" w:rsidRDefault="007E7E29"/>
+    <w:p w14:paraId="5FA5F6E3" w14:textId="77777777" w:rsidR="00D7303D" w:rsidRDefault="00D7303D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BDCC0FC" w14:textId="77777777" w:rsidR="007E7E29" w:rsidRDefault="007E7E29"/>
+    <w:p w14:paraId="1DB6C334" w14:textId="77777777" w:rsidR="00D7303D" w:rsidRDefault="00D7303D"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5B70F1E5" w14:textId="1F613C55" w:rsidR="00C1027D" w:rsidRDefault="00C1027D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1027D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Regulation (EU) No 952/2013 of the European Parliament and of the Council of 9 October 2013 laying down the Union Customs Code (hereinafter referred to as Regulation (EU) No 952/2013)</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D1085E"/>
+    <w:rsid w:val="0006766C"/>
+    <w:rsid w:val="00144042"/>
     <w:rsid w:val="00166735"/>
+    <w:rsid w:val="00217AFC"/>
+    <w:rsid w:val="00276CC5"/>
+    <w:rsid w:val="002B1242"/>
     <w:rsid w:val="002F0E22"/>
+    <w:rsid w:val="005B51A5"/>
+    <w:rsid w:val="00607006"/>
+    <w:rsid w:val="006205DD"/>
     <w:rsid w:val="006A7D28"/>
     <w:rsid w:val="007E7E29"/>
+    <w:rsid w:val="00856ED1"/>
+    <w:rsid w:val="008E6BBB"/>
+    <w:rsid w:val="00930779"/>
+    <w:rsid w:val="00984870"/>
     <w:rsid w:val="00A167F0"/>
     <w:rsid w:val="00A616CE"/>
     <w:rsid w:val="00A623FD"/>
+    <w:rsid w:val="00C1027D"/>
+    <w:rsid w:val="00C13A42"/>
+    <w:rsid w:val="00C67335"/>
+    <w:rsid w:val="00CE1062"/>
     <w:rsid w:val="00D1085E"/>
+    <w:rsid w:val="00D7303D"/>
+    <w:rsid w:val="00DE6D20"/>
+    <w:rsid w:val="00EE4978"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6455205C"/>
   <w15:docId w15:val="{B222EBC6-8B56-4645-A8B3-41AC0F86482E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -36236,55 +38068,90 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Other"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00856ED1"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00856ED1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="00856ED1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -36563,68 +38430,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25AB66F0-DC7E-4D3C-BDBE-547EDB1E4F4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2996</Words>
-  <Characters>1709</Characters>
+  <Words>3475</Words>
+  <Characters>1982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4696</CharactersWithSpaces>
+  <CharactersWithSpaces>5447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>Kristīne Kreicberga</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>