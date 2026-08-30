--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -8,1526 +8,248 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\1Lēmumi par atteikumu atmaksāt pārmaksāto PVN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\1Lēmumi par atteikumu atmaksāt pārmaksāto PVN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D38E8D47-1206-4C4A-B233-54C2644BE1AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32716A6F-0849-4332-B962-B8CA450649FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="19200" windowHeight="11090" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Atteikums atmaksāt" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Atteikums atmaksāt'!$A$2:$G$688</definedName>
-    <definedName name="_Hlk141958803" localSheetId="0">'Atteikums atmaksāt'!$B$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Atteikums atmaksāt'!$A$2:$G$564</definedName>
+    <definedName name="_Hlk141958803" localSheetId="0">'Atteikums atmaksāt'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4074" uniqueCount="2207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3383" uniqueCount="1845">
   <si>
     <t>Atteikums atmaksāt pārmaksāto PVN</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t xml:space="preserve">NM nosaukums </t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
     <t>kļuvis neapstrīdams</t>
   </si>
   <si>
-    <t>Pievienotās vērtības nodokļa likuma
-[...16 lines deleted...]
-</t>
+    <t>Pievienotās vērtības nodokļa likuma 92.pants un 109.panta pirmā daļa.</t>
   </si>
   <si>
     <t xml:space="preserve">Pievienotās vērtības nodokļa likuma 92.pants un 109.panta 1.daļa </t>
   </si>
   <si>
-    <t>AMO MELA SIA</t>
-[...14 lines deleted...]
-    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023. gada februāri uzrādīto pārmaksāto PVN summu 1774,88 EUR</t>
+    <t>Pievienotās vērtības nodokļa likuma 92.pants un 109.panta 1.daļa</t>
+  </si>
+  <si>
+    <t>AUGUSTA VIENS SIA</t>
+  </si>
+  <si>
+    <t>Pievienotās vērtības nodokļa likuma 92.pants un 109.panta pirmā daļa</t>
   </si>
   <si>
     <t>AUTO HOUSE BALTIC SIA</t>
   </si>
   <si>
-    <t>BALTIC BERRIES SIA</t>
-[...928 lines deleted...]
-  <si>
     <t>SIA "SALASPILS CELTNIEKS-DZĪVOKĻU PĀRVALDE"</t>
   </si>
   <si>
     <t>25.08.2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Konstatēts, ka sabiedrība (SIA “Salaspils celtnieks-dzīvokļu pārvalde”) nav iesniegusi VID vēstulē lūgto papildu informāciju par 2021.gada un 2022. gada PVN deklarācijā uzrādītajiem darījumiem, tādēļ VID nevar pārliecināties par sabiedrības PVN deklarācijā par 2021.gadu un 2022. gadu uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija, vai sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem.  </t>
   </si>
   <si>
     <t xml:space="preserve">atteikt apstiprināt un atmaksāt PVN deklarācijā par 2021.gadu uzrādīto pārmaksāto PVN summu 3714,46 EUR apmērā un PVN deklarācijā par 2022. gadu uzrādīto pārmaksāto PVN summu 2544,19 EUR apmērā. </t>
   </si>
   <si>
-    <t>SEBS SIA</t>
-[...96 lines deleted...]
-  <si>
     <t>CĒRPAS ZEMNIEKU SAMNIECĪBA</t>
   </si>
   <si>
     <t>CĒRPAS ZEMNIEKU SAMNIECĪBA deklarācija par 2022. gada aprīli nav pamatojusi priekšnodokļa atskaitīšanas tiesības Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punkta noteiktajiem priekšnosacījumiem. Tādejādi deklarētā PVN pārmaksa 1430,77 EUR apmērā nav atmaksājama.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2022. gada aprīli uzrādīto pārmaksāto PVN summu 1430,77 EUR apmērā.</t>
   </si>
   <si>
     <t>RAUDA ZEMNIEKU SAMNIECĪBA</t>
   </si>
   <si>
     <t>RAUDA ZEMNIEKU SAMNIECĪBA deklarācija par 2022. gada 2.ceturksni nav pamatojusi priekšnodokļa atskaitīšanas tiesības Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punkta noteiktajiem priekšnosacījumiem. Tādejādi deklarētā PVN pārmaksa 855,01 EUR apmērā nav atmaksājama.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2022. gada 2.ceturksni uzrādīto pārmaksāto PVN summu 855,01 EUR apmērā.</t>
   </si>
   <si>
     <t>ORNER SIA</t>
   </si>
   <si>
     <t>SIA ORNER deklarācija par 2023. gada maiju nav pamatojusi priekšnodokļa atskaitīšanas tiesības Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punkta noteiktajiem priekšnosacījumiem. Tādejādi deklarētā PVN pārmaksa 4035,87 EUR apmērā nav atmaksājama.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada maiju uzrādīto pārmaksāto PVN summu 4035,87 EUR apmērā.</t>
   </si>
   <si>
-    <t>MAZRASAS SIA</t>
-[...93 lines deleted...]
-  <si>
     <t xml:space="preserve">SIA “BRĪVĪBAS 57” </t>
   </si>
   <si>
     <t>05.09.2023.</t>
   </si>
   <si>
     <t>Lietā nav gūts apstiprinājums SIA “BRĪVĪBAS 57” tiesībām saskaņā ar Pievienotās vērtības nodokļa likuma 105.panta trešās daļas nosacījumiem 2023.gada marta PVN deklarācijā deklarēt zaudēto parādu summas.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “BRĪVĪBAS 57” atteikts apstiprināt un atmaksāt 2023.gada martā uzrādīto  pārmaksāto PVN 4106,01 EUR apmērā </t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 105.pants un 109.panta pirmā daļa</t>
   </si>
   <si>
-    <t xml:space="preserve">SIA “Copper Line” </t>
-[...28 lines deleted...]
-  <si>
     <t>EIROPAS EKOLOĢISKĀ TŪRISMA ATTĪSTĪBAS CENTRS SIA</t>
   </si>
   <si>
     <t>28.08.2023.</t>
   </si>
   <si>
     <t>SIA “Eiropas Ekoloģiskā Tūrisma Attīstības Centrs” ne līdz noteiktajam termiņam 2023. gada 21.augustam, ne līdz lēmuma sagatavošanas brīdim nav iesniegusi pieprasīto informāciju, līdz ar to, nodokļu administrācija nevar pārliecināties par 2023.gada maija PVN deklarācijā uzrādītās informācijas pamatotību. Tādējādi deklarētā PVN pārmaksa 2 917,19 EUR nav atmaksājama, jo nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai pamatoti tiek izmantotas tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada maiju uzrādīto pārmaksāto PVN summu 2 917,19 EUR</t>
-  </si>
-[...7 lines deleted...]
-    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023. gada jūniju uzrādīto pārmaksāto PVN summu 2 440,88 EUR apmērā</t>
   </si>
   <si>
     <t>30.08.2023.</t>
   </si>
   <si>
     <t>SIA “AUGUSTA VIENS” nav pamatojusi priekšnodokļa atskaitīšanas tiesības atbilstoši Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punktā noteiktajiem priekšnosacījumiem. Tādējādi deklarētā PVN pārmaksa 515,81 EUR par 2023.gada jūniju nav apstiprināma un atmaksājama</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada jūniju uzrādīto pārmaksāto PVN summu 515,81 EUR</t>
   </si>
   <si>
     <t>FAST M SIA</t>
   </si>
   <si>
     <t>29.08.2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Konstatēts, ka sabiedrības (SIA “FAST M”) nav pierādījusi, ka nekustamo īpašumu Gulbju ielā 11, Alejās, Ķekavas pagastā, Ķekavas novadā izmanto ar nodokli apliekamu darījumu nodrošināšanai, noformētajiem dokumentiem ir formāls raksturs. Tādēļ 2022. gada oktobra un novembra 2023. gada 25. jūlijā iesniegtajās precizētajās PVN deklarācijās uzrādītajiem priekšnodokļa darījumiem, kas saistīti ar Gulbju ielā 11, Alejās izdevumiem, tiešas un tūlītējas saiknes esamība ar sabiedrības ar nodokli apliekamu darījumu nodrošināšanu nav konstatējama. </t>
   </si>
   <si>
     <t xml:space="preserve">atteikt apstiprināt un atmaksāt 2022. gada
  oktobra PVN deklarācijā uzrādīto
  pārmaksāto PVN summu 10 380,45 EUR
  apmērā un 2022. gada novembra
  PVN deklarācijā uzrādīto pārmaksāto 
 PVN summu 21 766,43 EUR apmērā. </t>
   </si>
   <si>
     <t>TAGVE SIA</t>
   </si>
   <si>
     <t>SIA “TAGVE” ne līdz noteiktajam termiņam 2023. gada 24. augustam, ne līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju attiecībā uz PVN deklarācijās par 2022. gada jūliju, oktobri, novembri un decembri papildu deklarēto PVN pārmaksu pēc precizējumiem. 
 Tādējādi papildu deklarētā PVN pārmaksa par 2022. gada jūliju 245,44 EUR, par 2022. gada oktobri 2198,36 EUR, par 2022. gada novembri 654,58 EUR un par 2022. gada decembri 358,73 EUR apmērā nav apstiprināma.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt  PVN deklarācijā par 2022. gada jūliju uzrādīto pārmaksātās PVN summas daļu 245,44 EUR,par 2022. gada oktobri PVN summas daļu 2198,36 EUR, par 2022. gada novembri summas daļu 654,58 EUR, par 2022. gada decembri summas daļu 358,73 EUR .</t>
   </si>
   <si>
-    <t>MILLERS &amp; GABRILOVIČS SIA</t>
-[...16 lines deleted...]
-  <si>
     <t>CERIŅI ZEMNIEKA SAIMNIECĪBA</t>
   </si>
   <si>
     <t>Zemnieka saimniecība “CERIŅI” PVN deklarācijā par 2023.gada 2.ceturksni priekšnodoklī iekļāva darījumus par pārtikas un higiēnu preču iegādi, taču nav pamatojusi priekšnodokļa atskaitīšanas tiesības atbilstoši Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punktā noteiktajiem priekšnosacījumiem. Tādējādi deklarētā PVN pārmaksa 462,40 EUR apmērā nav atmaksājama.</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada 2.ceturksni uzrādīto pārmaksāto PVN summu 462,40 EUR apmērā.</t>
   </si>
   <si>
     <t>KONFITI SIA</t>
   </si>
   <si>
     <t> Ņemot vērā, ka sabiedrība ne līdz noteiktajam termiņam - 2023.gada 18.augustam, ne līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju, VID Nodokļu pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par sabiedrības PVN deklarācijā par 2023.gada 2.ceturksni uzrādītās informācijas pamatotību un izveidojušās PVN pārmaksas korektumu.</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada 2.ceturksni uzrādīto   pārmaksāto PVN summu 1 067,10  EUR apmērā.</t>
   </si>
   <si>
-    <t>DIOFERR SIA</t>
-[...70 lines deleted...]
-  <si>
     <t>SIA VIATRIS</t>
   </si>
   <si>
     <t>Sabiedrība ne līdz 2023. gada 27. augustam, ne līdz lēmuma sagatavošanas dienai neiesniedza pieprasīto informāciju vai precizētu PVN deklarāciju,  nodokļu admnistrācija nevar gūt pārciecību vai nodokļu deklarācijā par 2023. gada 2. ceturksni ir uzrādīta patiesa informācija un vai nodokļu maksātājs pamatoti izmanto likumdošanas noteiktās tiesības atskaitīt priekšnodokli par saņemtajām precēm un pakalpojumiem. </t>
   </si>
   <si>
     <t>Atteikt apstprināt un atmaksāt PVN deklarācijā par 2023. gada 2. ceturksni uzrādīto pārmaksāto PVN summu 34 744,11 EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA ZEMGALES MEŽU ĪPAŠUMI </t>
   </si>
   <si>
     <t>31.08.2023.</t>
   </si>
   <si>
     <t>Sabiedrība nav iesniegusi VID vēstulē prasīto papildu informāciju, kura nepieciešama administrēšanas pasākumu veikšanai. Sabiedrības 2022. gada decembra PVN deklarācijā uzrādītajai pārmaksātajai summai, nav novērsusi vai iesniegusi pamatotus skaidrojumus par konstatētajām  neatbilstībām, tādēļ nevar pārliecināties, ka iesniegtajā 2022. gada decembra PVN deklarācijā ir uzrādīta patiesa informācija un apstiprināt uzrādīto pārmaksāto summu.</t>
   </si>
   <si>
     <t xml:space="preserve">Atteikt apstiprināt un atmaksāt 2022. gada decembra PVN deklarācijā uzrādīto pārmaksāto PVN summu 8952,86 EUR apmērā. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA RTK TIMBER </t>
   </si>
   <si>
     <t>Sabiedrība ne līdz noteiktajam termiņam 2023. gada 25. augustam, ne līdz lēmuma sagatavošanas dienai nav iesniegusi precizētu PVN deklarāciju un/vai pieprasīto informāciju attiecībā uz PVN deklarācijā par 2022. gada jūniju deklarētajiem darījumiem. Tādējādi deklarētā PVN pārmaksa 837,66 EUR nav apstiprināma.</t>
@@ -1767,50 +489,53 @@
     <t>Sabiedrība deklarācijas priekšnodoklī uzrādītajiem darījumiem, kas saistīti ar dzīvokļa iegādi un preču iegādi no trijiem darījumu partneriem, nav konstatējamas tiešas un tūlītējas saiknes esamība ar sabiedrības ar nodokli apliekamu darījumu nodrošināšanu. Tādēļ šo darījumu nodokļa summas nav apstiprināmas un atmaksājamas.</t>
   </si>
   <si>
     <t xml:space="preserve">Atteikts apstiprināt un atmaksāt 2022. gada jūnija PVN deklarācijā uzrādīto pārmaksāto PVN summu 18 071,89 EUR apmērā. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA BIOINGREDIENTS TN </t>
   </si>
   <si>
     <t>19.09.2023.</t>
   </si>
   <si>
     <t>Sabiedrība ne līdz norādītajam termiņam, ne līdz šī lēmuma sagatavošanai nav iesniegusi VID vēstulē prasīto papildu informāciju, kura nepieciešama administrēšanas pasākumu veikšanai sabiedrības 2023. gada jūlija PVN deklarācijas uzrādītajai pārmaksātajai summai, tādēļ nevar pārliecināties, ka iesniegtajā 2023. gada jūlija PVN deklarācijā ir uzrādīta patiesa informācija un apstiprināt uzrādīto pārmaksāto summu.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada jūliju uzrādīto pārmaksāto nodokļa summu 1 911,93 EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA URBAN GRĪDAS </t>
   </si>
   <si>
     <t xml:space="preserve"> Sabiedrība ne līdz noteiktajam termiņam - 2023.gada 23.augustam, ne līdz lēmuma sagatavošanas dienai nav atsaukusies uz VID pieprasījumu, VID Nodokļu pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par Sabiedrības PVN deklarācijā par 2022.gada jūlijā uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai Sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2022.gada jūlijā uzrādīto pārmaksu PVN summu 1 000,71 EUR apmērā</t>
+  </si>
+  <si>
+    <t>UAB JOHNSON &amp; JOHNSON FILIĀLE LATVIJĀ ĀRVALSTU FILIĀLE</t>
   </si>
   <si>
     <t xml:space="preserve">Sabiedrība ne līdz noteiktajam termiņam - 2023.gada 7.septembrim, ne līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju, VID Nodokļu pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par sabiedrības PVN deklarācijā par 2023.gada jūliju uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem. </t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada jūliju uzrādīto pārmaksāto PVN summu 2 287,31 EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve"> SIA FUTBOLA VIRSLĪGA</t>
   </si>
   <si>
     <t>Sabiedrība līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju, VID Nodokļu pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par sabiedrības PVN deklarācijā par 2023.gada jūlija uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada jūlija uzrādīto pārmaksāto PVN summu  7 050,44 EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA CARGO WORK </t>
   </si>
   <si>
     <t>Sabiedrības  sniegtā informācija ir vispārīga un nesniedz pietiekamu priekšstatu par darījumu ekonomisko būtību, VID Nodokļu pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par sabiedrības PVN deklarācijā par 2023.gada jūliju uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem. </t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada jūliju uzrādīto pārmaksāto PVN summu 2 874,58 EUR apmērā.</t>
   </si>
@@ -2193,75 +918,81 @@
   <si>
     <t>Atteikt apstiprināt un atmaksāt daļā PVN deklarācijā 2023.gada jūliju uzrādīto pārmaksāto PVN summu 582,18 EUR apmērā</t>
   </si>
   <si>
     <t xml:space="preserve">SIA G4U </t>
   </si>
   <si>
     <t>05.10.2023.</t>
   </si>
   <si>
     <t>Sabiedrība nav iesniegusi visu pieprasīto informāciju, kas apliecinātu priekšnodoklī uzrādīto darījumu pamatotību PVN apliekamo darījumu nodrošināšanai un pierādītu tiešas un tūlītējas saiknes esību, kas piešķir priekšnodokļa atskaitīšanas tiesības. Līdz ar to, VID nevar pārliecināties par 2023.gada jūlija PVN deklarācijā uzrādītās informācijas pamatotību. Tādējādi deklarētā PVN pārmaksa 4 661,56 EUR nav atmaksājama, jo nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai pamatoti izmantotas tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada jūliju deklarēto pārmaksāto PVN summu 4 661,56 EUR</t>
   </si>
   <si>
     <t>SIA "NoMi"</t>
   </si>
   <si>
     <t>Nav gūts apstiprinājums SIA “NoMi”  saņemto preču un pakalpojumu izmantošanai ar PVN apliekamo darījumu nodrošināšanā  saistībā ar sporta buru jahtas uzturēšanu.</t>
   </si>
   <si>
     <t>SIA “NoMi” atteikts apstiprināt un atmaksāt PVN deklarācijā par 2022. gada 4.ceturksni deklarēto PVN pārmaksu 2023,10 EUR apmērā</t>
   </si>
   <si>
+    <t>Pievienotās vērtības nodokļa likuma 92.panta pirmā daļa.</t>
+  </si>
+  <si>
     <t>SIA “VS Inter Trading”</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “VS Inter Trading” atteikts atmaksāt pārmaksāto PVN , jo nodokļu maksātājs nav pierādījis, ka deklarētais topogrāfiskā plāna izstrādes darījums ir saistīts ar veiktiem vai nākotnē plānotiem ar PVN apliekamiem darījumiem, kā arī nav iesniedzis visus ar strīda darījumu saistītos dokumentus. </t>
   </si>
   <si>
     <t>SIA “VS Inter Trading” atteikts apstiprināt un atmaksāt PVN deklarācijā par 2022. gada 1.ceturksni deklarēto PVN pārmaksu 630 EUR apmērā</t>
   </si>
   <si>
     <t>SIA RENTRUCK</t>
   </si>
   <si>
     <t>12.10.2023.</t>
   </si>
   <si>
     <t>Ņemot vērā, ka sabiedrība ne līdz noteiktajam termiņam - 2023.gada 5.oktobrim, ne līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju, VID Nodokļu nomaksas veicināšanas pārvaldes Piektā pievienotās vērtības nodokļa datu ticamības daļa nevar pārliecināties par sabiedrības PVN deklarācijā par 2023.gada augustā uzrādītās informācijas pamatotību. Tādējādi nav gūta pārliecība, vai nodokļu deklarācijā ir atspoguļota patiesa informācija un vai sabiedrība pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm un saņemtajiem pakalpojumiem.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada augustu  pārmaksāto PVN summu 1 604,65 EUR apmērā.</t>
   </si>
   <si>
     <t>AS PTRNS PROPERTIES</t>
   </si>
   <si>
     <t>Konstatēts, ka akciju sabiedrība (AS “PTRNS PROPERTIES”) nav iesniegusi visu VID vēstulē prasīto papildu informāciju, kura nepieciešama administrēšanas pasākumu veikšanai sabiedrības 2023. gada 2. ceturkšņa PVN deklarācijā uzrādītajai pārmaksātajai summai, tādēļ nevar pārliecināties, ka iesniegtajā 2023. gada 2. ceturkšņa PVN deklarācijā ir uzrādīta patiesa informācija un apstiprināt uzrādīto pārmaksāto summu.</t>
+  </si>
+  <si>
+    <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada 2. ceturksni uzrādīto pārmaksāto nodokļa summu 669,91 EUR apmērā.</t>
   </si>
   <si>
     <t>SIA MOBILITY ASSET MANAGEMENT</t>
   </si>
   <si>
     <t>Konstatēts, ka sabiedrība (SIA “MOBILITY ASSET MANAGEMENT”) nav iesniegusi visu VID vēstulē prasīto papildu informāciju, par būtiskām sastāvdaļām dokumentu kopumam, lai varētu veikt nepieciešamos administrēšanas pasākumus deklarācijas priekšnodoklī uzrādītajiem darījumiem, iesniegtais paskaidrojums ir vispārīgs un nesniedz pārliecību, ka deklarācijas priekšnodoklī uzrādītie darījumi, iegādes darījumi ir tieši un tūlītēji saistīti ar sabiedrības ar nodokli apliekamu darījumu nodrošināšanu. Tādēļ nevar pārliecināties, ka iesniegtajā 2022. gada jūlija PVN deklarācijā ir uzrādīta patiesa informācija un apstiprināt uzrādīto pārmaksāto summu.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2022. gada jūliju uzrādīto pārmaksāto nodokļa summu 1 510,77 EUR apmērā.</t>
   </si>
   <si>
     <t>SIA IP GROUP</t>
   </si>
   <si>
     <t>11.10.2023.</t>
   </si>
   <si>
     <t>Ņemot vērā, ka SIA “IP GROUP” nav iesniedzis pietiekošus, objektīvus pierādījumus deklarētās PVN pārmaksas pamatotībai, kas nepārprotami liecinātu par priekšnodoklī uzrādīto darījumu tiešu un tūlītēju saikni ar apliekamu darījumu nodrošināšanu un izvērtēšanas rezultātā nav gūta pārliecību, ka 2023. gada jūlija PVN deklarācijas priekšnodoklī deklarēti darījumi tiks izmantoti ar PVN apliekamo darījumu nodrošināšanai, kas ir nepieciešama pārmaksātās nodokļa summas apstiprināšanai, nodokļu administrācija nevar veikt nepieciešamos administrēšanas pasākumus, lai pārliecinātos par SIA “IP GROUP” 2023. gada jūlija precizētās PVN deklarācijas uzrādītās pārmaksas pamatotību.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023. gada jūliju uzrādīto pārmaksāto nodokļa summu 328,99  EUR apmērā.</t>
   </si>
   <si>
     <t>SIA AURINKO JURMALA</t>
   </si>
@@ -2796,50 +1527,53 @@
     <t>SIA "LGV"</t>
   </si>
   <si>
     <t>Lietā nav gūts apstiprinājums, ka 2022.gada augusta precizētajā PVN deklarācijā atspoguļota patiesa informācija par strīda preču iegādi (alumīnija profili) no deklarētā darījumu partnera. Tādējādi deklarētā PVN pārmaksa 2444,04 EUR apmērā nav apstiprināma un atmaksājama.</t>
   </si>
   <si>
     <t>SIA "LGV" atteikts apstiprināt un atmaksāt precizētajā PVN deklarācijā par 2022.gada augustu deklarēto PVN pārmaksu 2444,04 EUR apmērā.</t>
   </si>
   <si>
     <t>SIA “Mežsargs”</t>
   </si>
   <si>
     <t xml:space="preserve">Nav gūts apstiprinājums SIA “Mežsargs” precizētajā 2023. gada marta PVN deklarācijā deklarēto transportlīdzekļu iegādes darījumu saiknei plānotās sabiedrības saimnieciskās darbības un ar nodokli apliekamo darījumu nodrošināšanā. </t>
   </si>
   <si>
     <t>SIA “Mežsargs” atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada martu deklarēto PVN pārmaksu 14 287,77  EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Vecpils auto” </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Vecpils auto” 2023. gada maijā iegādātā vieglā automašīna ir atzīstama par reprezentatīvo automašīnu, par kuru pilnībā nav atskaitāms priekšnodoklis. </t>
   </si>
   <si>
     <t>SIA “Vecpils auto” atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada maiju deklarēto PVN pārmaksu 4847,67  EUR apmērā.</t>
+  </si>
+  <si>
+    <t>pārsūdzēts</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 92.panta pirmā daļa, 100.panta 1.1 daļa, Uzņēmumu ienākuma nodokļa likuma 1.panta 17. daļas 1.punkts, 8.panta devītā daļa.</t>
   </si>
   <si>
     <t>AutomationX GmbH</t>
   </si>
   <si>
     <t>ATU48826506</t>
   </si>
   <si>
     <t>25.11.2023.</t>
   </si>
   <si>
     <t>AutomationX GmbH atteikta par 2022. gada 4. ceturksni pieprasītās PVN pārmaksas atmaksa, jo uzņēmums veica reģistrējamu saimniecisko darbību Latvijā ilgāk par deviņiem mēnešiem, nereģistrējot patstāvīgo pārstāvniecību Latvijā.</t>
   </si>
   <si>
     <t>AutomationX GmbH atteikts atmaksāt deklarācijā par 2022.gada 4.ceturksni uzrādīto pārmaksāto PVN summu 33 696,43 EUR.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa 113.panta pirmas daļas 2.punkts.</t>
   </si>
   <si>
     <t>SIA “KALUNDRA”</t>
   </si>
@@ -3592,50 +2326,53 @@
   <si>
     <t xml:space="preserve">Atteikts apstiprināt un atmaksāt 2023. gada augustu PVN deklarācijā uzrādīto pārmaksāto PVN summu 4 864,17 EUR apmērā. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “LP Būve” </t>
   </si>
   <si>
     <t>SIA “LP Būve” atteikta par 2023. gada 1. ceturksni pieprasītās PVN pārmaksas 32 852,72 EUR apmērā atmaksa, jo konstatēts, ka  deklarētais darījums par pakalpojumu saņemšanu faktiski nav noticis un deklarēts ar mērķi gūt fiskālu labumu. Savukārt darījumos par preču un iekārtu piegādi nav konstatējami ticami pierādījumi par iegādātā turpmāku izmantošanu ar PVN apliekamo darījumu nodrošināšanai</t>
   </si>
   <si>
     <t>Atteikts  atmaksāt PVN deklarācijā par 2023. gada 1. ceturksni uzrādīto pārmaksāto PVN summu 32 852,72 EUR apmērā.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 92. pants un 109. panta pirmā daļa.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “BALTIC BUSINESS ADVISER” </t>
   </si>
   <si>
     <t>Lietā nav gūts apstiprinājums noformētā strīda darījuma – apmācība “Aktīvā pārdošana B2B tirgos” faktiskajai esībai. Tādējādi   deklarētā PVN pārmaksa 1086,18 EUR apmērā nav apstiprināma un atmaksājama.</t>
   </si>
   <si>
     <t xml:space="preserve">Tādējādi  SIA “BALTIC BUSINESS ADVISER” atteikts apstiprināt un atmaksāt  PVN deklarācijā par  2023.gada jūniju deklarēto pārmaksa 1086,18 EUR apmērā. </t>
   </si>
   <si>
+    <t>Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punkts.</t>
+  </si>
+  <si>
     <t>SIA “DynaMind”</t>
   </si>
   <si>
     <t>SIA “DynaMind” atteikta PVN atmaksa par 2023. gada jūliju par deklarētajiem darījumiem, par kuriem netika iesniegti attaisnojuma dokumenti .</t>
   </si>
   <si>
     <t>Atteikts atmaksāt PVN pārmaksu par 2023. gada jūliju 32,96 EUR.</t>
   </si>
   <si>
     <t>SIA "Ozy Room"</t>
   </si>
   <si>
     <t>SIA "Ozy Room" nav apliecinājusi visu 2022. gada novembra PVN deklarācijā deklarēto iegāžu darījumu saikni ar sabiedrības apliekamajiem darījumiem.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "Ozy Room" atteikts apstiprināt un atmaksāt  PVN deklarācijā par 2022. gada novembri deklarēto pārmaksāto PVN summu 2048,16 EUR. </t>
   </si>
   <si>
     <t>SIA "AD NIEDINGS"</t>
   </si>
   <si>
     <t>Nav gūts apstiprinājums SIA “AD NIEDINGS”  saņemto preču un pakalpojumu izmantošanai ar PVN apliekamo darījumu nodrošināšanā.</t>
   </si>
   <si>
     <t>SIA “AD NIEDINGS” atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada maiju deklarēto PVN pārmaksu 560,10 EUR apmērā</t>
@@ -4194,50 +2931,53 @@
   <si>
     <t>SIA “ROMA”</t>
   </si>
   <si>
     <t>18.01.2024.</t>
   </si>
   <si>
     <t>SIA “ROMA” līdz vēstulē noteiktajam termiņam-2024. gada 3. janvārim, ne līdz lēmuma sagatavošanas dienai nav iesniegusi pieprasīto informāciju par 2023. gada novembri</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023. gada novembri uzrādīto pārmaksāto PVN summu 509,31 EUR apmērā.</t>
   </si>
   <si>
     <t>ADM INTERNATIONAL SARL</t>
   </si>
   <si>
     <t>19.01.2024.</t>
   </si>
   <si>
     <t>ADM INTERNATIONAL SARL līdz lēmuma sagatavošanas dienai, t.i. 2024.gada 17.janvārim, nesniedza  pieprasīto informāciju vai precizētu PVN deklarāciju par 2023.gada novembri</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023.gada novembri uzrādīto pārmaksāto PVN summu 790 971,83 EUR apmērā.</t>
   </si>
   <si>
+    <t>RARERA SIA</t>
+  </si>
+  <si>
     <t>22.01.2024.</t>
   </si>
   <si>
     <t>Sabiedrība nav pamatojusi priekšnodokļa atskaitīšanas tiesības atbilstoši Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1.punktā noteiktajiem priekšnosacījumiem. Tādējādi deklarētā PVN pārmaksa par 2023. gada novembri 2081,70 EUR apmērā nav atmaksājama.</t>
   </si>
   <si>
     <t>Atteikt apstiprināt un atmaksāt PVN deklarācijā par 2023. gada novembri uzrādīto pārmaksāto nodokļa summu 2081,70 EUR apmērā</t>
   </si>
   <si>
     <t>AT SYSTEMS SIA</t>
   </si>
   <si>
     <t>23.01.2024.</t>
   </si>
   <si>
     <t>Vērtējot sabiedrības (SIA “AT systems”) 2023. gada novembra PVN deklarācijā uzrādītos darījumus kopsakarā ar iesniegto papildu informāciju, konstatēts, ka iesniegtā informācija nav pilnīga, kas ļautu izprast faktisko darījumu norises gaitu, ekonomisko pamatojumu, kopsakarā ar apstākli, ka deklarācijas priekšnodoklī uzrādītajos preču iegādes darījumos iesaistītas savstarpēji labi zināmas personas, nav gūta pārliecība par šo faktisko esību un šo darījumu saistību ar nodokli apliekamo darījumu nodrošināšanu. Tādēļ šo darījumu nodokļa summas nav apstiprināmas. Tādejādi deklarētā PVN pārmaksa 19 283,96 EUR apmērā par 2023. gada novembri nav apstiprināma un atmaksājama.</t>
   </si>
   <si>
     <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2023. gada novembri uzrādīto pārmaksāto PVN summu 19 283,96 EUR apmērā.</t>
   </si>
   <si>
     <t>BALTIC BAU COMPANY SIA</t>
   </si>
   <si>
     <t>Konstatētie lietas apstākļi kopumā un VID rīcībā esošā informācija ļauj secināt, ka BALTIC BAU COMPANY SIA 2023.gada novembra PVN deklarācijas 1 pārskata I daļā “Nodokļu summas par iekšzemē iegādātajām precēm un saņemtajiem pakalpojumiem” deklarētie darījumi ar darījuma partneri faktiski nav notikuši, bet tikai noformēti darījumu apliecinošie dokumenti. Tādējādi netika gūta pārliecība, ka nodokļa deklarācijā ir atspoguļota patiesa informācija un ka BALTIC BAU COMPANY SIA pamatoti izmanto tiesības atskaitīt priekšnodokli par iegādātajām precēm. Tādējādi deklarētā PVN pārmaksa pilnā apmērā nav apstiprināma un atmaksājama.</t>
@@ -6838,64 +5578,146 @@
   <si>
     <t>SIA "Rīgas Zeļļi Managament"</t>
   </si>
   <si>
     <t>02.06.2026.</t>
   </si>
   <si>
     <t>SIA “Rīgas Zeļļi Management” 2026. gada februāra PVN deklarācijā priekšnodoklī deklarējusi darījumu, par kuru darījumu partneris kļūdaini noformējis rēķinu,  aprēķinot PVN, bet kurš atbilstoši Pievienotās vērtības nodokļa likuma 52. panta pirmās daļas 24. punktam ir ar PVN neapliekams. Tādējādi minētais darījums nebija iekļaujams PVN deklarācijas priekšnodoklī un attiecīgi, pamatojoties uz Pievienotās vērtības nodokļa likuma 52. panta pirmās daļas 24. punktu un 106. panta pirmo daļu, ir samazināma 2026. gada februāra PVN deklarācijā deklarētā priekšnodokļa summa un no budžeta atmaksājamā PVN pārmaksa 32 756,53 EUR apmērā.</t>
   </si>
   <si>
     <t>SIA “Rīgas Zeļļi Management” atteikts apstiprināt un atmaksāt 2026. gada februāra PVN deklarācijā deklarēto PVN pārmaksu 32 756,53 EUR apmērā.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 52. panta pirmās daļas 24. punkts un 106. panta pirmā daļa.</t>
   </si>
   <si>
     <t>RADIODAYS EUROPE</t>
   </si>
   <si>
     <t>08.06.2026.</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026. gada aprīli uzrādīto pārmaksāto PVN summu 31 222,00 EUR apmērā.</t>
   </si>
   <si>
-    <t>RAILDATA SIA</t>
+    <t xml:space="preserve"> SIA "RAILDATA"</t>
   </si>
   <si>
     <t>16.06.2026.</t>
   </si>
   <si>
     <t>Nav iesniegta visa  pieprasītā informācija, kas ir nepieciešama pārmaksātās PVN summas pamatotības izvērtēšanai.</t>
   </si>
   <si>
     <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026. gada aprīli uzrādīto pārmaksāto PVN summu 108 238,37 EUR apmērā.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Pamatojoties uz Pievienotās vērtības nodokļa likuma 92. pantu un 109. panta pirmo daļu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SIA "DATIGO"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 23.06.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026. gada aprīli uzrādīto pārmaksāto PVN summu 4676,05 EUR apmērā.</t>
+  </si>
+  <si>
+    <t>SIA BauBaltik</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “BauBaltik” 2026. gada 1. ceturkšņa PVN deklarācijā ir nepamatoti atskaitījusi priekšnodokli 16 543,80 EUR par zvērināta tiesu izpildītāja rīkotajā izsolē nosolītu nekustamo īpašumu, neievērojot Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punktu un 97. panta divpadsmito daļu. </t>
+  </si>
+  <si>
+    <t>Atteikts apstiprināt un atmaksāt PVN deklarācijā par 2026.gada 1.ceturksni uzrādīto pārmaksāto PVN summu 16 543,80EUR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 97. panta divpadsmito daļa. </t>
+  </si>
+  <si>
+    <t>SIA "C&amp;W TECHNICS"</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2025. gada martu uzrādīto pārmaksāto PVN summu 1446,23 EUR apmērā.</t>
+  </si>
+  <si>
+    <t>SIA "JOB CLIMATE SYSTEM"</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2025. gada oktobri uzrādīto pārmaksāto PVN summu 1171,89 EUR apmērā.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SIA "GRAUDU"</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026.gada maiju uzrādīto pārmaksāto PVN summu  2 627,82  EUR apmērā</t>
+  </si>
+  <si>
+    <t>SIA "PAURĀNA RISINĀJUMI"</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026.gada maiju uzrādīto pārmaksāto PVN summu          4 659,23  EUR apmērā</t>
+  </si>
+  <si>
+    <t>SIA "FC SERVICE"</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>SIA "KK HOUSES"</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2026.gada maiju uzrādīto pārmaksāto PVN summu 12 543,14  EUR apmērā</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2025.gada janvāri uzrādīto pārmaksāto PVN summu 
+404,81 EUR apmērā</t>
+  </si>
+  <si>
+    <t>atteikt apstiprināt un atmaksāt PVN deklarācijā par 2025.gada oktobri uzrādīto pārmaksāto PVN summu 16 758,00 EUR apmērā</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -6935,206 +5757,170 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment wrapText="1"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{DC0A190C-169D-4E8D-B7CC-480809315038}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7475,18662 +6261,15942 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G2054"/>
+  <dimension ref="A1:G1930"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A671" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D672" sqref="D672"/>
+      <pane ySplit="2" topLeftCell="A550" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E556" sqref="E556"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" style="8" customWidth="1"/>
-    <col min="2" max="2" width="17.453125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="72.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="72.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="45" style="1" customWidth="1"/>
-    <col min="6" max="6" width="16.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="44" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.81640625" style="1"/>
+    <col min="8" max="16384" width="8.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="115.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:7" ht="115.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="27" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="28"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="67" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:7" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="13">
+        <v>40003282250</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A4" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="13">
+        <v>49001005384</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="13">
+        <v>42401018520</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="13">
+        <v>42103099955</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="13">
+        <v>40103868935</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="13">
+        <v>40103169440</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="13">
+        <v>40003380195</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="13">
+        <v>42103084235</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="6" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="13">
+        <v>40103421767</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="17">
-[...8 lines deleted...]
-      <c r="E3" s="13" t="s">
+    </row>
+    <row r="12" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="13">
+        <v>40001023763</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="13">
+        <v>40003452436</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="13">
+        <v>40103830231</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="13">
+        <v>40203043521</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="13">
+        <v>40103822821</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="13">
+        <v>40103189644</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="13">
+        <v>40203274665</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="13">
+        <v>42403044246</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="13">
+        <v>46601005084</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="13">
+        <v>40103948234</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="132" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="13">
+        <v>40103349465</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="13">
+        <v>40103686248</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="13">
+        <v>40001005113</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="13">
+        <v>42103043595</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A26" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="13">
+        <v>50103585101</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="13">
+        <v>40203064504</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A28" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="13">
+        <v>25078211707</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="13">
+        <v>50203462871</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="13">
+        <v>40103371019</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" s="13">
+        <v>42103099955</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="13">
+        <v>40203388365</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A33" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="13">
+        <v>40103996126</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" s="13">
+        <v>41201013822</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35" s="13">
+        <v>40103996126</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="13">
+        <v>40203460031</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A37" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="13">
+        <v>40203206781</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="13">
+        <v>50203444151</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="13">
+        <v>40203175477</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" s="13">
+        <v>44103090390</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" s="13">
+        <v>40103756507</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" s="13">
+        <v>40103605995</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" s="13">
+        <v>40103935140</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" s="13">
+        <v>40203385509</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" s="13">
+        <v>40203362173</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="13">
+        <v>40203090969</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="13">
+        <v>40203116613</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A49" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B49" s="13">
+        <v>40203486191</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A50" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B50" s="13">
+        <v>40103956477</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B51" s="13">
+        <v>40203235795</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A52" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B52" s="13">
+        <v>50003871841</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B53" s="13">
+        <v>50003773841</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="13">
+        <v>40103635754</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="13">
+        <v>40203263873</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A56" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="13">
+        <v>40103248543</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="13">
+        <v>40203354068</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A58" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="13">
+        <v>41203056949</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="13">
+        <v>44103112043</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A60" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="13">
+        <v>40203075635</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="13">
+        <v>40003391837</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="13">
+        <v>40003135151</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="13">
+        <v>40103630526</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" s="13">
+        <v>40103691588</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G64" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A65" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" s="13">
+        <v>57101011821</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" s="13">
+        <v>40003569274</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" s="13">
+        <v>40103979094</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A68" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" s="13">
+        <v>50103633261</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B69" s="13">
+        <v>40103820303</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A70" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" s="13">
+        <v>44103121493</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G70" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="13" t="s">
+    </row>
+    <row r="71" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B71" s="13">
+        <v>40103820303</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="B72" s="13">
+        <v>40203471548</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="B73" s="13">
+        <v>40203357914</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G4" s="13" t="s">
+    <row r="74" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="B74" s="13">
+        <v>40203004149</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G74" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G5" s="13" t="s">
+    <row r="75" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A75" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B75" s="13">
+        <v>41501019379</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A76" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B76" s="13">
+        <v>40103820303</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="17">
+    <row r="77" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A77" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="13">
+        <v>47404006798</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="13">
+        <v>40103989603</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A79" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="B79" s="13">
+        <v>45403044239</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A80" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="B80" s="13">
+        <v>40103122825</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A81" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="B81" s="13">
+        <v>40103192273</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="F81" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="B82" s="13">
+        <v>40103517279</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A83" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="B83" s="13">
+        <v>40103839461</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A84" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="B84" s="13">
+        <v>40203183370</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A85" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="B85" s="13">
+        <v>40203302121</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F85" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A86" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="B86" s="13">
+        <v>40003629592</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="B87" s="13">
+        <v>40103900384</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G87" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A88" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B88" s="13">
+        <v>40103287625</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="E88" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="F88" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A89" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B89" s="13">
+        <v>40103173855</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="E89" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="F89" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A90" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="B90" s="13">
+        <v>40203050256</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A91" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="B91" s="13">
+        <v>49001005384</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="F91" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G91" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A92" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="B92" s="13">
+        <v>45401015165</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="F92" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G92" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A93" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B93" s="13">
+        <v>40203232642</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="F93" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A94" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="B94" s="13">
+        <v>43603058750</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="F94" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G94" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A95" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="B95" s="13">
+        <v>40203111419</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A96" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="B96" s="13">
         <v>44103112043</v>
       </c>
-      <c r="C6" s="18" t="s">
-[...11 lines deleted...]
-      <c r="G6" s="13" t="s">
+      <c r="C96" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="E96" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="F96" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A97" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="B97" s="13">
+        <v>43603074401</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="E97" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G97" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="B98" s="13">
+        <v>40203176538</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G98" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A99" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="B99" s="13">
+        <v>43603017979</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E99" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G99" s="11" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A100" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="B100" s="13">
+        <v>90001808493</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="E100" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="F100" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G100" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A101" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="B101" s="13">
+        <v>45403044239</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="E101" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="F101" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G101" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A102" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B102" s="13">
+        <v>40103574587</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E102" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="F102" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G7" s="13" t="s">
+    <row r="103" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A103" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="B103" s="13">
+        <v>40203082891</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="E103" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="F103" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G103" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G8" s="13" t="s">
+    <row r="104" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A104" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="B104" s="13">
+        <v>44103124216</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E104" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="F104" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="100" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="G10" s="13" t="s">
+    <row r="105" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A105" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="B105" s="13">
+        <v>40103237179</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="E105" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="F105" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A106" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="B106" s="13">
+        <v>40203057678</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="E106" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="F106" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A107" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="B107" s="13">
+        <v>40103618311</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D107" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="E107" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="F107" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A108" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B108" s="13">
+        <v>40103287625</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E108" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A109" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="E109" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="F109" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A110" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="B110" s="13">
+        <v>40103597293</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="E110" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="F110" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A111" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="B111" s="13">
+        <v>40003816250</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="E111" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="F111" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G111" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A112" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="B112" s="13">
+        <v>40203148125</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="E112" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="F112" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G112" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A113" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B113" s="13">
+        <v>40103935140</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="E113" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="F113" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A114" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B114" s="13">
+        <v>40103287625</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="E114" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="F114" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A115" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B115" s="13">
+        <v>40103287625</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="E115" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A116" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="B116" s="13">
+        <v>42103088222</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="E116" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A117" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="B117" s="13">
+        <v>40203221140</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="E117" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F117" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G117" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="B118" s="13">
+        <v>44103051730</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="E118" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="F118" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A119" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="B119" s="13">
+        <v>40203221140</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="E119" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="F119" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G119" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A120" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="B120" s="13">
+        <v>40103952615</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>402</v>
+      </c>
+      <c r="F120" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="B121" s="13">
+        <v>40103918066</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="E121" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="F121" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A122" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="B122" s="13">
+        <v>55403017961</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="E122" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G122" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A123" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="B123" s="13">
+        <v>43603063056</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="F123" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A124" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="B124" s="13">
+        <v>40203045753</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A125" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="B125" s="13">
+        <v>40103393209</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="E125" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A126" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="B126" s="13">
+        <v>44103131985</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="F126" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A127" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="B127" s="13">
+        <v>40103393209</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E127" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="F127" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A128" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="B128" s="13">
+        <v>45403044239</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="E128" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="F128" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A129" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="B129" s="13">
+        <v>40203244800</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="E129" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A130" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="B130" s="13">
+        <v>40203221140</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D130" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="E130" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A131" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="B131" s="13">
+        <v>40103287625</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="E131" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A132" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="13">
+        <v>40203221140</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D132" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="E132" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="F132" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="11" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A133" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="B133" s="13">
+        <v>40103839461</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="E133" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="F133" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="11" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A134" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="B134" s="13">
+        <v>40203469882</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="E134" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="F134" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="11" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A135" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="B135" s="13">
+        <v>41503049734</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="E135" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="F135" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="11" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A136" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="B136" s="13">
+        <v>40203374562</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="E136" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="F136" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="11" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A137" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="B137" s="13">
+        <v>40103830941</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E137" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="F137" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G137" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A138" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="B138" s="13">
+        <v>40203154954</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="E138" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A139" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="B139" s="13">
+        <v>40203406143</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="E139" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="F139" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A140" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="B140" s="13">
+        <v>40203336698</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="E140" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="F140" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="11" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A141" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="B141" s="13">
+        <v>40203471548</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="E141" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A142" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="B142" s="13">
+        <v>40203111419</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="E142" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="F142" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A143" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="B143" s="13">
+        <v>45403039026</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="E143" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="F143" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A144" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="B144" s="13">
+        <v>40003015900</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="E144" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="F144" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A145" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="B145" s="13">
+        <v>40103492083</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="E145" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="F145" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A146" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="B146" s="13">
+        <v>42403029105</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D146" s="11" t="s">
+        <v>483</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="F146" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G146" s="11" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A147" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="D147" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="E147" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="F147" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G147" s="11" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A148" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="B148" s="13">
+        <v>44103107998</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="F148" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A149" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="B149" s="13">
+        <v>50203045331</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D149" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="E149" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="F149" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A150" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B150" s="13">
+        <v>41201009704</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D150" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="E150" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="F150" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A151" s="12" t="s">
+        <v>502</v>
+      </c>
+      <c r="B151" s="13">
+        <v>43603051589</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>504</v>
+      </c>
+      <c r="E151" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="F151" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A152" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="B152" s="13">
+        <v>50203143721</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="D152" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="E152" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="F152" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A153" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="B153" s="13">
+        <v>40203076382</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>511</v>
+      </c>
+      <c r="E153" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="F153" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A154" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="B154" s="13">
+        <v>40003579874</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="E154" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="F154" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G154" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A155" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="B155" s="13">
+        <v>40103163611</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D155" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="E155" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="F155" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="B156" s="13">
+        <v>40203377573</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D156" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="E156" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="F156" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A157" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="B157" s="13">
+        <v>42101020403</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="E157" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="F157" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G157" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A158" s="12" t="s">
+        <v>527</v>
+      </c>
+      <c r="B158" s="13">
+        <v>90013176363</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D158" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="E158" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="F158" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G158" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A159" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="B159" s="13">
+        <v>40203035793</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="D159" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="E159" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="F159" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G159" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A160" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="B160" s="13">
+        <v>44103102628</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D160" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="E160" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="F160" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G160" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A161" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="B161" s="13">
+        <v>40003384695</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="E161" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="F161" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G161" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A162" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="B162" s="13">
+        <v>40103105327</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="E162" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="F162" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G162" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A163" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="B163" s="13">
+        <v>43603041114</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D163" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="E163" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="F163" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G163" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A164" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="B164" s="13">
+        <v>40103189644</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="E164" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="F164" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G164" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A165" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="B165" s="13">
+        <v>40103541548</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="E165" s="11" t="s">
+        <v>553</v>
+      </c>
+      <c r="F165" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G165" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A166" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="B166" s="13">
+        <v>40203484627</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="E166" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="F166" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G166" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A167" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="B167" s="13">
+        <v>40103424532</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="E167" s="11" t="s">
+        <v>559</v>
+      </c>
+      <c r="F167" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A168" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="B168" s="13">
+        <v>40203482611</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="F168" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G168" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A169" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="B169" s="13">
+        <v>40003491429</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="E169" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A170" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="B170" s="13">
+        <v>42103100455</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="F170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="B171" s="13">
+        <v>40203304832</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>570</v>
+      </c>
+      <c r="E171" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="F171" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G171" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A172" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="B172" s="13">
+        <v>44103141409</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="F172" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G172" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A173" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="B173" s="13">
+        <v>40003878373</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="E173" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="F173" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G173" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A174" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="B174" s="13">
+        <v>42403020498</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="E174" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="F174" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G174" s="11" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A175" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="B175" s="13">
+        <v>40203232727</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D175" s="11" t="s">
+        <v>583</v>
+      </c>
+      <c r="E175" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="F175" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A176" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B176" s="13">
+        <v>40003458621</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D176" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="E176" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="F176" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A177" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="B177" s="13">
+        <v>50203440111</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D177" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="E177" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="F177" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G177" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A178" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="B178" s="13">
+        <v>50203326691</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="E178" s="11" t="s">
+        <v>593</v>
+      </c>
+      <c r="F178" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G178" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A179" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="B179" s="13">
+        <v>40103307315</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D179" s="11" t="s">
+        <v>595</v>
+      </c>
+      <c r="E179" s="11" t="s">
+        <v>596</v>
+      </c>
+      <c r="F179" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G179" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A180" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="B180" s="13">
+        <v>42403025086</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>598</v>
+      </c>
+      <c r="E180" s="11" t="s">
+        <v>599</v>
+      </c>
+      <c r="F180" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G180" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A181" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="B181" s="13">
+        <v>47404006798</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>601</v>
+      </c>
+      <c r="E181" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="F181" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A182" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="B182" s="13">
+        <v>43603035137</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D182" s="11" t="s">
+        <v>605</v>
+      </c>
+      <c r="E182" s="11" t="s">
+        <v>606</v>
+      </c>
+      <c r="F182" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G182" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="B183" s="13">
+        <v>42103091345</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="E183" s="11" t="s">
+        <v>609</v>
+      </c>
+      <c r="F183" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G183" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A184" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="B184" s="13">
+        <v>40103760381</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D184" s="11" t="s">
+        <v>611</v>
+      </c>
+      <c r="E184" s="11" t="s">
+        <v>612</v>
+      </c>
+      <c r="F184" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G184" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A185" s="12" t="s">
+        <v>613</v>
+      </c>
+      <c r="B185" s="13">
+        <v>40003598038</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D185" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="E185" s="11" t="s">
+        <v>615</v>
+      </c>
+      <c r="F185" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G185" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="B186" s="13">
+        <v>40103722892</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="E186" s="11" t="s">
+        <v>619</v>
+      </c>
+      <c r="F186" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G186" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A187" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="B187" s="13">
+        <v>40003319712</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D187" s="11" t="s">
+        <v>622</v>
+      </c>
+      <c r="E187" s="11" t="s">
+        <v>623</v>
+      </c>
+      <c r="F187" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G187" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="B188" s="13">
+        <v>47404003626</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D188" s="11" t="s">
+        <v>625</v>
+      </c>
+      <c r="E188" s="11" t="s">
+        <v>626</v>
+      </c>
+      <c r="F188" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G188" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A189" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="B189" s="13">
+        <v>40103231354</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D189" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="E189" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="F189" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G189" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A190" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="B190" s="13">
+        <v>40103628697</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D190" s="11" t="s">
+        <v>631</v>
+      </c>
+      <c r="E190" s="11" t="s">
+        <v>632</v>
+      </c>
+      <c r="F190" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G190" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A191" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="B191" s="13">
+        <v>40203233898</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D191" s="11" t="s">
+        <v>634</v>
+      </c>
+      <c r="E191" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="F191" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G191" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="B192" s="13">
+        <v>40103935140</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D192" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="E192" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="F192" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G192" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A193" s="12" t="s">
+        <v>639</v>
+      </c>
+      <c r="B193" s="13">
+        <v>40008164867</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D193" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="E193" s="11" t="s">
+        <v>641</v>
+      </c>
+      <c r="F193" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G193" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A194" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="B194" s="13">
+        <v>44103112043</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D194" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="E194" s="11" t="s">
+        <v>643</v>
+      </c>
+      <c r="F194" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G194" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A195" s="12" t="s">
+        <v>644</v>
+      </c>
+      <c r="B195" s="13">
+        <v>50203412391</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>645</v>
+      </c>
+      <c r="E195" s="11" t="s">
+        <v>646</v>
+      </c>
+      <c r="F195" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G195" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A196" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="B196" s="13">
+        <v>40103213950</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="E196" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="F196" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G196" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A197" s="12" t="s">
+        <v>650</v>
+      </c>
+      <c r="B197" s="13">
+        <v>40203352940</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="E197" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="F197" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G197" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A198" s="12" t="s">
+        <v>653</v>
+      </c>
+      <c r="B198" s="13">
+        <v>40203099703</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>654</v>
+      </c>
+      <c r="E198" s="11" t="s">
+        <v>655</v>
+      </c>
+      <c r="F198" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G198" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A199" s="12" t="s">
+        <v>656</v>
+      </c>
+      <c r="B199" s="13">
+        <v>40203068652</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D199" s="11" t="s">
+        <v>657</v>
+      </c>
+      <c r="E199" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="F199" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G199" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A200" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="B200" s="13">
+        <v>40203206781</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D200" s="11" t="s">
+        <v>660</v>
+      </c>
+      <c r="E200" s="11" t="s">
+        <v>661</v>
+      </c>
+      <c r="F200" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G200" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A201" s="12" t="s">
+        <v>662</v>
+      </c>
+      <c r="B201" s="13">
+        <v>40203337161</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D201" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="E201" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="F201" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G201" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A202" s="12" t="s">
+        <v>665</v>
+      </c>
+      <c r="B202" s="13">
+        <v>40203325586</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D202" s="11" t="s">
+        <v>666</v>
+      </c>
+      <c r="E202" s="11" t="s">
+        <v>667</v>
+      </c>
+      <c r="F202" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G202" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A203" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B203" s="13">
+        <v>40001023763</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="E203" s="11" t="s">
+        <v>669</v>
+      </c>
+      <c r="F203" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G203" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A204" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="B204" s="13">
+        <v>40103900384</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="D204" s="11" t="s">
+        <v>671</v>
+      </c>
+      <c r="E204" s="11" t="s">
+        <v>672</v>
+      </c>
+      <c r="F204" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G204" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A205" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="B205" s="13">
+        <v>44103090140</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="D205" s="11" t="s">
+        <v>674</v>
+      </c>
+      <c r="E205" s="11" t="s">
+        <v>675</v>
+      </c>
+      <c r="F205" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G205" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A206" s="12" t="s">
+        <v>676</v>
+      </c>
+      <c r="B206" s="13">
+        <v>40103643395</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="D206" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="E206" s="11" t="s">
+        <v>678</v>
+      </c>
+      <c r="F206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G206" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A207" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="B207" s="13">
+        <v>40203406143</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="D207" s="11" t="s">
+        <v>680</v>
+      </c>
+      <c r="E207" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="F207" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G207" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A208" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="B208" s="13">
+        <v>90012989885</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D208" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="E208" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="F208" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G208" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A209" s="12" t="s">
+        <v>685</v>
+      </c>
+      <c r="B209" s="13">
+        <v>40008093009</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D209" s="11" t="s">
+        <v>686</v>
+      </c>
+      <c r="E209" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="F209" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G209" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A210" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="B210" s="13">
+        <v>42103006090</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="D210" s="11" t="s">
+        <v>689</v>
+      </c>
+      <c r="E210" s="11" t="s">
+        <v>690</v>
+      </c>
+      <c r="F210" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G210" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A211" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="B211" s="13">
+        <v>40103945844</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D211" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="E211" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="F211" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G211" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A212" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="B212" s="13">
+        <v>40203295991</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="D212" s="11" t="s">
+        <v>695</v>
+      </c>
+      <c r="E212" s="11" t="s">
+        <v>696</v>
+      </c>
+      <c r="F212" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G212" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A213" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="B213" s="13">
+        <v>40103508505</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>698</v>
+      </c>
+      <c r="D213" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="E213" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="F213" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G213" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A214" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="B214" s="13">
+        <v>40203406143</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="D214" s="11" t="s">
+        <v>701</v>
+      </c>
+      <c r="E214" s="11" t="s">
+        <v>702</v>
+      </c>
+      <c r="F214" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G214" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A215" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="B215" s="13">
+        <v>40103720694</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="D215" s="11" t="s">
+        <v>705</v>
+      </c>
+      <c r="E215" s="11" t="s">
+        <v>706</v>
+      </c>
+      <c r="F215" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G215" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A216" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="B216" s="13">
+        <v>40103508505</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="D216" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="E216" s="11" t="s">
+        <v>709</v>
+      </c>
+      <c r="F216" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G216" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A217" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="B217" s="13">
+        <v>40203336062</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>698</v>
+      </c>
+      <c r="D217" s="11" t="s">
+        <v>711</v>
+      </c>
+      <c r="E217" s="11" t="s">
+        <v>712</v>
+      </c>
+      <c r="F217" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G217" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A218" s="12" t="s">
+        <v>713</v>
+      </c>
+      <c r="B218" s="13">
+        <v>40002140511</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="D218" s="11" t="s">
+        <v>715</v>
+      </c>
+      <c r="E218" s="11" t="s">
+        <v>716</v>
+      </c>
+      <c r="F218" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G218" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A219" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="B219" s="13">
+        <v>41203056949</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="E219" s="11" t="s">
+        <v>719</v>
+      </c>
+      <c r="F219" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G219" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A220" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="B220" s="13">
+        <v>40001015520</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="D220" s="11" t="s">
+        <v>721</v>
+      </c>
+      <c r="E220" s="11" t="s">
+        <v>722</v>
+      </c>
+      <c r="F220" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G220" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A221" s="12" t="s">
+        <v>723</v>
+      </c>
+      <c r="B221" s="13">
+        <v>40203394145</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="D221" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="E221" s="11" t="s">
+        <v>725</v>
+      </c>
+      <c r="F221" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G221" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A222" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="B222" s="13">
+        <v>40203409402</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="D222" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="E222" s="11" t="s">
+        <v>728</v>
+      </c>
+      <c r="F222" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G222" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A223" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="B223" s="13">
+        <v>47404006798</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="D223" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="E223" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="F223" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G223" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A224" s="12" t="s">
+        <v>733</v>
+      </c>
+      <c r="B224" s="13">
+        <v>40003431326</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="D224" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="E224" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="F224" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G224" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A225" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="B225" s="13">
+        <v>40103888024</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>737</v>
+      </c>
+      <c r="E225" s="11" t="s">
+        <v>738</v>
+      </c>
+      <c r="F225" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G225" s="11" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A226" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="B226" s="13">
+        <v>40003554086</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D226" s="11" t="s">
+        <v>741</v>
+      </c>
+      <c r="E226" s="11" t="s">
+        <v>742</v>
+      </c>
+      <c r="F226" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G226" s="11" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A227" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="B227" s="13">
+        <v>4010343454</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D227" s="11" t="s">
+        <v>745</v>
+      </c>
+      <c r="E227" s="11" t="s">
+        <v>746</v>
+      </c>
+      <c r="F227" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G227" s="11" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A228" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="B228" s="13">
+        <v>40003461301</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D228" s="11" t="s">
+        <v>748</v>
+      </c>
+      <c r="E228" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="F228" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G228" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A229" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="B229" s="13">
+        <v>40203109594</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D229" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="E229" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="F229" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G229" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A230" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="B230" s="13">
+        <v>40203198728</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="D230" s="11" t="s">
+        <v>754</v>
+      </c>
+      <c r="E230" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="F230" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G230" s="11" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A231" s="12" t="s">
+        <v>757</v>
+      </c>
+      <c r="B231" s="13">
+        <v>42103035259</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="D231" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="E231" s="11" t="s">
+        <v>759</v>
+      </c>
+      <c r="F231" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G231" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A232" s="12" t="s">
+        <v>760</v>
+      </c>
+      <c r="B232" s="13">
+        <v>40103316360</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="D232" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="E232" s="11" t="s">
+        <v>762</v>
+      </c>
+      <c r="F232" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G232" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A233" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="B233" s="13">
+        <v>41501024401</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="D233" s="11" t="s">
+        <v>765</v>
+      </c>
+      <c r="E233" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="F233" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G233" s="11" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A234" s="12" t="s">
+        <v>768</v>
+      </c>
+      <c r="B234" s="13">
+        <v>40203087051</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="D234" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="E234" s="11" t="s">
+        <v>771</v>
+      </c>
+      <c r="F234" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G234" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A235" s="12" t="s">
+        <v>772</v>
+      </c>
+      <c r="B235" s="13">
+        <v>90012251804</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="D235" s="11" t="s">
+        <v>774</v>
+      </c>
+      <c r="E235" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="F235" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G235" s="11" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A236" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="B236" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="D236" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="E236" s="11" t="s">
+        <v>780</v>
+      </c>
+      <c r="F236" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G236" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A237" s="12" t="s">
+        <v>781</v>
+      </c>
+      <c r="B237" s="13">
+        <v>40103418733</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>782</v>
+      </c>
+      <c r="D237" s="11" t="s">
+        <v>783</v>
+      </c>
+      <c r="E237" s="11" t="s">
+        <v>784</v>
+      </c>
+      <c r="F237" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G237" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A238" s="12" t="s">
+        <v>785</v>
+      </c>
+      <c r="B238" s="13">
+        <v>45403039435</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="D238" s="11" t="s">
+        <v>787</v>
+      </c>
+      <c r="E238" s="11" t="s">
+        <v>788</v>
+      </c>
+      <c r="F238" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G238" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A239" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B239" s="13">
+        <v>41203072356</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="D239" s="11" t="s">
+        <v>791</v>
+      </c>
+      <c r="E239" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="F239" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G239" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A240" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="B240" s="13">
+        <v>40203340405</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>795</v>
+      </c>
+      <c r="E240" s="11" t="s">
+        <v>796</v>
+      </c>
+      <c r="F240" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G240" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A241" s="12" t="s">
+        <v>797</v>
+      </c>
+      <c r="B241" s="13">
+        <v>40103385343</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="D241" s="11" t="s">
+        <v>798</v>
+      </c>
+      <c r="E241" s="11" t="s">
+        <v>799</v>
+      </c>
+      <c r="F241" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G241" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A242" s="12" t="s">
+        <v>800</v>
+      </c>
+      <c r="B242" s="13">
+        <v>40203233898</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="D242" s="11" t="s">
+        <v>802</v>
+      </c>
+      <c r="E242" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="F242" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G242" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A243" s="12" t="s">
+        <v>804</v>
+      </c>
+      <c r="B243" s="13">
+        <v>40203468980</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="D243" s="11" t="s">
+        <v>805</v>
+      </c>
+      <c r="E243" s="11" t="s">
+        <v>806</v>
+      </c>
+      <c r="F243" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G243" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A244" s="12" t="s">
+        <v>807</v>
+      </c>
+      <c r="B244" s="13">
+        <v>45403018630</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="D244" s="11" t="s">
+        <v>808</v>
+      </c>
+      <c r="E244" s="11" t="s">
+        <v>809</v>
+      </c>
+      <c r="F244" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G244" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A245" s="12" t="s">
+        <v>810</v>
+      </c>
+      <c r="B245" s="13">
+        <v>50008016001</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="D245" s="11" t="s">
+        <v>811</v>
+      </c>
+      <c r="E245" s="11" t="s">
+        <v>812</v>
+      </c>
+      <c r="F245" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G245" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A246" s="12" t="s">
+        <v>813</v>
+      </c>
+      <c r="B246" s="13">
+        <v>40203286772</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="D246" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="E246" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="F246" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G246" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A247" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="B247" s="13">
+        <v>42103082840</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D247" s="11" t="s">
+        <v>818</v>
+      </c>
+      <c r="E247" s="11" t="s">
+        <v>819</v>
+      </c>
+      <c r="F247" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G247" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A248" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="B248" s="13">
+        <v>47404006798</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>820</v>
+      </c>
+      <c r="E248" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="F248" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G248" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A249" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="B249" s="13">
+        <v>45403009093</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D249" s="11" t="s">
+        <v>823</v>
+      </c>
+      <c r="E249" s="11" t="s">
+        <v>824</v>
+      </c>
+      <c r="F249" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G249" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A250" s="12" t="s">
+        <v>825</v>
+      </c>
+      <c r="B250" s="13">
+        <v>90012759658</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D250" s="11" t="s">
+        <v>826</v>
+      </c>
+      <c r="E250" s="11" t="s">
+        <v>827</v>
+      </c>
+      <c r="F250" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G250" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A251" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="B251" s="13">
+        <v>40203457563</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D251" s="11" t="s">
+        <v>830</v>
+      </c>
+      <c r="E251" s="11" t="s">
+        <v>831</v>
+      </c>
+      <c r="F251" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G251" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A252" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B252" s="13">
+        <v>40103935140</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D252" s="11" t="s">
+        <v>832</v>
+      </c>
+      <c r="E252" s="11" t="s">
+        <v>833</v>
+      </c>
+      <c r="F252" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G252" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A253" s="12" t="s">
+        <v>834</v>
+      </c>
+      <c r="B253" s="13">
+        <v>40003897730</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D253" s="11" t="s">
+        <v>835</v>
+      </c>
+      <c r="E253" s="11" t="s">
+        <v>836</v>
+      </c>
+      <c r="F253" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G253" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A254" s="12" t="s">
+        <v>837</v>
+      </c>
+      <c r="B254" s="13">
+        <v>40203471548</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D254" s="11" t="s">
+        <v>838</v>
+      </c>
+      <c r="E254" s="11" t="s">
+        <v>839</v>
+      </c>
+      <c r="F254" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G254" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A255" s="12" t="s">
+        <v>840</v>
+      </c>
+      <c r="B255" s="13">
+        <v>40103236737</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D255" s="11" t="s">
+        <v>841</v>
+      </c>
+      <c r="E255" s="11" t="s">
+        <v>842</v>
+      </c>
+      <c r="F255" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G255" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A256" s="12" t="s">
+        <v>843</v>
+      </c>
+      <c r="B256" s="13">
+        <v>40003663840</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="D256" s="11" t="s">
+        <v>844</v>
+      </c>
+      <c r="E256" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="F256" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G256" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A257" s="12" t="s">
+        <v>846</v>
+      </c>
+      <c r="B257" s="13">
+        <v>52103059831</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D257" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="E257" s="11" t="s">
+        <v>848</v>
+      </c>
+      <c r="F257" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G257" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A258" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B258" s="13">
+        <v>42103088222</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="D258" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="E258" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="F258" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G258" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A259" s="12" t="s">
+        <v>853</v>
+      </c>
+      <c r="B259" s="13">
+        <v>40103663495</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="D259" s="11" t="s">
+        <v>854</v>
+      </c>
+      <c r="E259" s="11" t="s">
+        <v>855</v>
+      </c>
+      <c r="F259" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G259" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A260" s="12" t="s">
+        <v>856</v>
+      </c>
+      <c r="B260" s="13">
+        <v>40103775245</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D260" s="11" t="s">
+        <v>858</v>
+      </c>
+      <c r="E260" s="11" t="s">
+        <v>859</v>
+      </c>
+      <c r="F260" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G260" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A261" s="12" t="s">
+        <v>860</v>
+      </c>
+      <c r="B261" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D261" s="11" t="s">
+        <v>861</v>
+      </c>
+      <c r="E261" s="11" t="s">
+        <v>862</v>
+      </c>
+      <c r="F261" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G261" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A262" s="12" t="s">
+        <v>863</v>
+      </c>
+      <c r="B262" s="13">
+        <v>40103806649</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="D262" s="11" t="s">
+        <v>864</v>
+      </c>
+      <c r="E262" s="11" t="s">
+        <v>865</v>
+      </c>
+      <c r="F262" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G262" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A263" s="12" t="s">
+        <v>866</v>
+      </c>
+      <c r="B263" s="13">
+        <v>50203468111</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D263" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="E263" s="11" t="s">
+        <v>868</v>
+      </c>
+      <c r="F263" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G263" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A264" s="12" t="s">
+        <v>869</v>
+      </c>
+      <c r="B264" s="13">
+        <v>42402007717</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="D264" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="E264" s="11" t="s">
+        <v>872</v>
+      </c>
+      <c r="F264" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G264" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A265" s="12" t="s">
+        <v>873</v>
+      </c>
+      <c r="B265" s="13">
+        <v>40203160039</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="D265" s="11" t="s">
+        <v>875</v>
+      </c>
+      <c r="E265" s="11" t="s">
+        <v>876</v>
+      </c>
+      <c r="F265" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G265" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A266" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B266" s="13">
+        <v>40103648195</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="D266" s="11" t="s">
+        <v>878</v>
+      </c>
+      <c r="E266" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="F266" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G266" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A267" s="12" t="s">
+        <v>880</v>
+      </c>
+      <c r="B267" s="13">
+        <v>40203157274</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D267" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="E267" s="11" t="s">
+        <v>883</v>
+      </c>
+      <c r="F267" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G267" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A268" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B268" s="13">
+        <v>42103088222</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D268" s="11" t="s">
+        <v>884</v>
+      </c>
+      <c r="E268" s="11" t="s">
+        <v>885</v>
+      </c>
+      <c r="F268" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G268" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A269" s="12" t="s">
+        <v>886</v>
+      </c>
+      <c r="B269" s="13">
+        <v>42103089622</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="D269" s="11" t="s">
+        <v>887</v>
+      </c>
+      <c r="E269" s="11" t="s">
+        <v>888</v>
+      </c>
+      <c r="F269" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G269" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A270" s="12" t="s">
+        <v>889</v>
+      </c>
+      <c r="B270" s="13">
+        <v>40103949386</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="D270" s="11" t="s">
+        <v>890</v>
+      </c>
+      <c r="E270" s="11" t="s">
+        <v>891</v>
+      </c>
+      <c r="F270" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G270" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A271" s="12" t="s">
+        <v>892</v>
+      </c>
+      <c r="B271" s="13">
+        <v>40003657844</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D271" s="11" t="s">
+        <v>893</v>
+      </c>
+      <c r="E271" s="11" t="s">
+        <v>894</v>
+      </c>
+      <c r="F271" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G271" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A272" s="12" t="s">
+        <v>895</v>
+      </c>
+      <c r="B272" s="13">
+        <v>44103131190</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D272" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="E272" s="11" t="s">
+        <v>897</v>
+      </c>
+      <c r="F272" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G272" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A273" s="12" t="s">
+        <v>898</v>
+      </c>
+      <c r="B273" s="13">
+        <v>40003816250</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D273" s="11" t="s">
+        <v>899</v>
+      </c>
+      <c r="E273" s="11" t="s">
+        <v>900</v>
+      </c>
+      <c r="F273" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G273" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="B274" s="13">
+        <v>90012989885</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="D274" s="11" t="s">
+        <v>901</v>
+      </c>
+      <c r="E274" s="11" t="s">
+        <v>902</v>
+      </c>
+      <c r="F274" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G274" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="12" t="s">
+        <v>903</v>
+      </c>
+      <c r="B275" s="13">
+        <v>40103508505</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="D275" s="11" t="s">
+        <v>904</v>
+      </c>
+      <c r="E275" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="F275" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G275" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B276" s="13">
+        <v>40103648195</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="D276" s="11" t="s">
+        <v>906</v>
+      </c>
+      <c r="E276" s="11" t="s">
+        <v>907</v>
+      </c>
+      <c r="F276" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G276" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A277" s="12" t="s">
+        <v>908</v>
+      </c>
+      <c r="B277" s="13">
+        <v>40203267381</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="D277" s="11" t="s">
+        <v>909</v>
+      </c>
+      <c r="E277" s="11" t="s">
+        <v>910</v>
+      </c>
+      <c r="F277" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G277" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A278" s="12" t="s">
+        <v>911</v>
+      </c>
+      <c r="B278" s="13">
+        <v>40103352357</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="D278" s="11" t="s">
+        <v>913</v>
+      </c>
+      <c r="E278" s="11" t="s">
+        <v>914</v>
+      </c>
+      <c r="F278" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G278" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A279" s="12" t="s">
+        <v>915</v>
+      </c>
+      <c r="B279" s="13">
+        <v>40203447565</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="D279" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="E279" s="11" t="s">
+        <v>917</v>
+      </c>
+      <c r="F279" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G279" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A280" s="12" t="s">
+        <v>918</v>
+      </c>
+      <c r="B280" s="13">
+        <v>40203440196</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="D280" s="11" t="s">
+        <v>919</v>
+      </c>
+      <c r="E280" s="11" t="s">
+        <v>920</v>
+      </c>
+      <c r="F280" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G280" s="11" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A281" s="12" t="s">
+        <v>922</v>
+      </c>
+      <c r="B281" s="13">
+        <v>40203146340</v>
+      </c>
+      <c r="C281" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="D281" s="11" t="s">
+        <v>924</v>
+      </c>
+      <c r="E281" s="11" t="s">
+        <v>925</v>
+      </c>
+      <c r="F281" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G281" s="11" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A282" s="12" t="s">
+        <v>927</v>
+      </c>
+      <c r="B282" s="13">
+        <v>40203076382</v>
+      </c>
+      <c r="C282" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="D282" s="11" t="s">
+        <v>929</v>
+      </c>
+      <c r="E282" s="11" t="s">
+        <v>930</v>
+      </c>
+      <c r="F282" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G282" s="11" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A283" s="12" t="s">
+        <v>932</v>
+      </c>
+      <c r="B283" s="13">
+        <v>41703000612</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="D283" s="11" t="s">
+        <v>934</v>
+      </c>
+      <c r="E283" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="F283" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G283" s="11" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A284" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="B284" s="13">
+        <v>90010378839</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="D284" s="11" t="s">
+        <v>938</v>
+      </c>
+      <c r="E284" s="11" t="s">
+        <v>939</v>
+      </c>
+      <c r="F284" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G284" s="11" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A285" s="12" t="s">
+        <v>940</v>
+      </c>
+      <c r="B285" s="13">
+        <v>50103633261</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="D285" s="11" t="s">
+        <v>942</v>
+      </c>
+      <c r="E285" s="11" t="s">
+        <v>943</v>
+      </c>
+      <c r="F285" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G285" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A286" s="12" t="s">
+        <v>944</v>
+      </c>
+      <c r="B286" s="13">
+        <v>40203463409</v>
+      </c>
+      <c r="C286" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="D286" s="11" t="s">
+        <v>946</v>
+      </c>
+      <c r="E286" s="11" t="s">
+        <v>947</v>
+      </c>
+      <c r="F286" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G286" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A287" s="12" t="s">
+        <v>948</v>
+      </c>
+      <c r="B287" s="13">
+        <v>41503043553</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="D287" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="E287" s="11" t="s">
+        <v>950</v>
+      </c>
+      <c r="F287" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G287" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A288" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="B288" s="13">
+        <v>40203286772</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="D288" s="11" t="s">
+        <v>953</v>
+      </c>
+      <c r="E288" s="11" t="s">
+        <v>954</v>
+      </c>
+      <c r="F288" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G288" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A289" s="12" t="s">
+        <v>955</v>
+      </c>
+      <c r="B289" s="13">
+        <v>43603081795</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="D289" s="11" t="s">
+        <v>957</v>
+      </c>
+      <c r="E289" s="11" t="s">
+        <v>958</v>
+      </c>
+      <c r="F289" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G289" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A290" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="B290" s="13">
+        <v>40103852506</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="D290" s="11" t="s">
+        <v>960</v>
+      </c>
+      <c r="E290" s="11" t="s">
+        <v>961</v>
+      </c>
+      <c r="F290" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G290" s="11" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A291" s="12" t="s">
+        <v>963</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="D291" s="11" t="s">
+        <v>966</v>
+      </c>
+      <c r="E291" s="11" t="s">
+        <v>967</v>
+      </c>
+      <c r="F291" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G291" s="11" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A292" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="B292" s="13">
+        <v>40003301195</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="D292" s="11" t="s">
+        <v>971</v>
+      </c>
+      <c r="E292" s="11" t="s">
+        <v>972</v>
+      </c>
+      <c r="F292" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G292" s="11" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A293" s="12" t="s">
+        <v>974</v>
+      </c>
+      <c r="B293" s="13">
+        <v>40103900401</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="D293" s="11" t="s">
+        <v>976</v>
+      </c>
+      <c r="E293" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="F293" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G293" s="11" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A294" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="B294" s="13">
+        <v>50203143721</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="D294" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="E294" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="F294" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G294" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A295" s="12" t="s">
+        <v>982</v>
+      </c>
+      <c r="B295" s="13">
+        <v>40203148125</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="D295" s="11" t="s">
+        <v>983</v>
+      </c>
+      <c r="E295" s="11" t="s">
+        <v>984</v>
+      </c>
+      <c r="F295" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G295" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A296" s="12" t="s">
+        <v>860</v>
+      </c>
+      <c r="B296" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C296" s="13" t="s">
+        <v>985</v>
+      </c>
+      <c r="D296" s="11" t="s">
+        <v>986</v>
+      </c>
+      <c r="E296" s="11" t="s">
+        <v>987</v>
+      </c>
+      <c r="F296" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G296" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A297" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="B297" s="13">
+        <v>40103307315</v>
+      </c>
+      <c r="C297" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="D297" s="11" t="s">
+        <v>990</v>
+      </c>
+      <c r="E297" s="11" t="s">
+        <v>991</v>
+      </c>
+      <c r="F297" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G297" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="12" t="s">
         <v>15</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G11" s="13" t="s">
+      <c r="B298" s="13">
+        <v>40203244800</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="D298" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="E298" s="11" t="s">
+        <v>994</v>
+      </c>
+      <c r="F298" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G298" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G12" s="13" t="s">
+    <row r="299" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="B299" s="13">
+        <v>40003775111</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="D299" s="11" t="s">
+        <v>997</v>
+      </c>
+      <c r="E299" s="11" t="s">
+        <v>998</v>
+      </c>
+      <c r="F299" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G299" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="50" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="G14" s="13" t="s">
+    <row r="300" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="12" t="s">
+        <v>999</v>
+      </c>
+      <c r="B300" s="13">
+        <v>40203037417</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D300" s="11" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E300" s="11" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F300" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G300" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G15" s="13" t="s">
+    <row r="301" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B301" s="13">
+        <v>41203068276</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="D301" s="11" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E301" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F301" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G301" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="G17" s="13" t="s">
+    <row r="302" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A302" s="12" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B302" s="13">
+        <v>40103830941</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D302" s="11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E302" s="11" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F302" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G302" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A303" s="12" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B303" s="13">
+        <v>44103119022</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="D303" s="11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E303" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F303" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G303" s="11" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B304" s="13">
+        <v>40203394145</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D304" s="11" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E304" s="11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F304" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G304" s="11" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A305" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B305" s="13">
+        <v>41203068276</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D305" s="11" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E305" s="11" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F305" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G305" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="G19" s="13" t="s">
+    <row r="306" spans="1:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="12" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B306" s="13">
+        <v>40103474868</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D306" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E306" s="11" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F306" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G306" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G20" s="13" t="s">
+    <row r="307" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="12" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B307" s="13">
+        <v>50002004051</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D307" s="11" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E307" s="11" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F307" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G307" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G21" s="13" t="s">
+    <row r="308" spans="1:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="12" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B308" s="13">
+        <v>43603052739</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D308" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E308" s="11" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F308" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G308" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G22" s="13" t="s">
+    <row r="309" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B309" s="13">
+        <v>50203294521</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D309" s="11" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E309" s="11" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F309" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G309" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G23" s="13" t="s">
+    <row r="310" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B310" s="13">
+        <v>40008164867</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D310" s="11" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E310" s="11" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F310" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G310" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B24" s="17">
+    <row r="311" spans="1:7" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="12" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B311" s="13">
+        <v>40203251501</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E311" s="11" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F311" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G311" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B312" s="13">
+        <v>50203294521</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D312" s="11" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E312" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F312" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G312" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B313" s="13">
+        <v>50203294521</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D313" s="11" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E313" s="11" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F313" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G313" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="12" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B314" s="13">
+        <v>40103334934</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D314" s="11" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E314" s="11" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F314" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G314" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="12" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B315" s="13">
+        <v>40103773437</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D315" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E315" s="11" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F315" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G315" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B316" s="13">
+        <v>40203396856</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D316" s="11" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E316" s="11" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F316" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G316" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="95.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="12" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B317" s="13">
+        <v>40203486651</v>
+      </c>
+      <c r="C317" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D317" s="11" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E317" s="11" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F317" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G317" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B318" s="13">
+        <v>40103339081</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D318" s="11" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E318" s="11" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G318" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A319" s="12" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B319" s="13">
+        <v>40103852830</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D319" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E319" s="11" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F319" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G319" s="11" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="100.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="12" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B320" s="13">
+        <v>42103102386</v>
+      </c>
+      <c r="C320" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D320" s="11" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E320" s="11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F320" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G320" s="11" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" ht="98.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="12" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B321" s="13">
+        <v>40203375040</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D321" s="11" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E321" s="11" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F321" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G321" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="12" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B322" s="13">
+        <v>40103591765</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D322" s="11" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E322" s="11" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F322" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G322" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="12" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B323" s="13">
+        <v>40003301195</v>
+      </c>
+      <c r="C323" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D323" s="11" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E323" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F323" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G323" s="11" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="86.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="12" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B324" s="13">
         <v>40103935140</v>
       </c>
-      <c r="C24" s="18" t="s">
-[...39 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="C324" s="13" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D324" s="11" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E324" s="11" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F324" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G324" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A325" s="12" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B325" s="13">
+        <v>40103307315</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D325" s="11" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E325" s="11" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F325" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G325" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B326" s="13">
+        <v>40103684321</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D326" s="11" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E326" s="11" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F326" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G326" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A327" s="12" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B327" s="13">
+        <v>40203400282</v>
+      </c>
+      <c r="C327" s="13" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D327" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E327" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F327" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G327" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A328" s="12" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B328" s="13">
+        <v>40103663495</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D328" s="11" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E328" s="11" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F328" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G328" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A329" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="17">
-[...620 lines deleted...]
-      <c r="B53" s="17">
+      <c r="B329" s="13">
+        <v>40003282250</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D329" s="11" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E329" s="11" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F329" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G329" s="11" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="62.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="12" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B330" s="13">
+        <v>40203017247</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D330" s="11" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E330" s="11" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F330" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G330" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A331" s="12" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B331" s="13">
+        <v>40203144320</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D331" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E331" s="11" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F331" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G331" s="11" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A332" s="12" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B332" s="13">
+        <v>40203116613</v>
+      </c>
+      <c r="C332" s="13" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D332" s="11" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E332" s="11" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F332" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G332" s="11" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="98.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="12" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B333" s="13">
+        <v>50002004051</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D333" s="11" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E333" s="11" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F333" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G333" s="11" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A334" s="12" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B334" s="13">
+        <v>42401017510</v>
+      </c>
+      <c r="C334" s="13" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D334" s="11" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E334" s="11" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F334" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G334" s="11" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="12" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B335" s="13">
         <v>43603076474</v>
       </c>
-      <c r="C53" s="17" t="s">
-[...758 lines deleted...]
-      <c r="C86" s="17" t="s">
+      <c r="C335" s="13" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D335" s="11" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E335" s="11" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F335" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G335" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="12" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B336" s="13">
+        <v>40003687603</v>
+      </c>
+      <c r="C336" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D336" s="11" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E336" s="11" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F336" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G336" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="12" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B337" s="13">
+        <v>90012242746</v>
+      </c>
+      <c r="C337" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D337" s="11" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E337" s="11" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F337" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G337" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="102.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="12" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B338" s="13">
+        <v>40203463409</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D338" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E338" s="11" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F338" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G338" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="63.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="12" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B339" s="13">
+        <v>40203028908</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D339" s="11" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E339" s="11" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F339" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G339" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="12" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B340" s="13">
+        <v>50203391051</v>
+      </c>
+      <c r="C340" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D340" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E340" s="11" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F340" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G340" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A341" s="12" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B341" s="13">
+        <v>40203144320</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D341" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E341" s="11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F341" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G341" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A342" s="12" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B342" s="13">
+        <v>50203064351</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D342" s="11" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E342" s="11" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F342" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G342" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A343" s="12" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B343" s="13">
+        <v>40203276825</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D343" s="11" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E343" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F343" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G343" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A344" s="12" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B344" s="13">
+        <v>40203056600</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D344" s="11" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E344" s="11" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F344" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G344" s="11" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A345" s="12" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B345" s="13">
+        <v>50203412141</v>
+      </c>
+      <c r="C345" s="13" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D345" s="11" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E345" s="11" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F345" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G345" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A346" s="12" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B346" s="13">
+        <v>43603076474</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D346" s="11" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E346" s="11" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F346" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G346" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A347" s="12" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B347" s="13">
+        <v>52403025891</v>
+      </c>
+      <c r="C347" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D347" s="11" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E347" s="11" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F347" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G347" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A348" s="12" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B348" s="13">
+        <v>40203221140</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D348" s="11" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E348" s="11" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F348" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G348" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A349" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B349" s="13">
+        <v>40203394145</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D349" s="11" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E349" s="11" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F349" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G349" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A350" s="12" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B350" s="13">
+        <v>40003432694</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D350" s="11" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E350" s="11" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F350" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G350" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A351" s="12" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B351" s="13">
+        <v>44103125226</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D351" s="11" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E351" s="11" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F351" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G351" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A352" s="12" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B352" s="13">
+        <v>40103522049</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D352" s="11" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E352" s="11" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F352" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G352" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D86" s="13" t="s">
-[...111 lines deleted...]
-      <c r="C91" s="17" t="s">
+    </row>
+    <row r="353" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A353" s="12" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B353" s="13">
+        <v>40103663495</v>
+      </c>
+      <c r="C353" s="15" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D353" s="11" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E353" s="11" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F353" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G353" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A354" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B354" s="13">
+        <v>44103119022</v>
+      </c>
+      <c r="C354" s="13" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D354" s="11" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E354" s="11" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F354" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G354" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A355" s="12" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B355" s="13">
+        <v>40103663495</v>
+      </c>
+      <c r="C355" s="13" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D355" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E355" s="11" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F355" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G355" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="12" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B356" s="13">
+        <v>40103339861</v>
+      </c>
+      <c r="C356" s="15" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D356" s="11" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E356" s="11" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F356" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G356" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A357" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B357" s="13">
+        <v>40103776005</v>
+      </c>
+      <c r="C357" s="13" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D357" s="11" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E357" s="11" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F357" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G357" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A358" s="12" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B358" s="13">
+        <v>40103882816</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D358" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E358" s="11" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F358" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G358" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A359" s="12" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B359" s="13">
+        <v>40003012533</v>
+      </c>
+      <c r="C359" s="15" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D359" s="11" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E359" s="11" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F359" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G359" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A360" s="12" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B360" s="13">
+        <v>50203195051</v>
+      </c>
+      <c r="C360" s="15" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D360" s="11" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E360" s="11" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F360" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G360" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A361" s="12" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B361" s="13">
+        <v>40203211918</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D361" s="11" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E361" s="11" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F361" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G361" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A362" s="12" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B362" s="13">
+        <v>44103139207</v>
+      </c>
+      <c r="C362" s="15" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D362" s="11" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E362" s="11" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F362" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G362" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A363" s="12" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B363" s="13">
+        <v>40203320305</v>
+      </c>
+      <c r="C363" s="15" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D363" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E363" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F363" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G363" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A364" s="12" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B364" s="13">
+        <v>40103829001</v>
+      </c>
+      <c r="C364" s="15" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D364" s="11" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E364" s="11" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F364" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G364" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A365" s="12" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B365" s="13">
+        <v>40203211918</v>
+      </c>
+      <c r="C365" s="15" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D365" s="11" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E365" s="11" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F365" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G365" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A366" s="12" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B366" s="13">
+        <v>41503068400</v>
+      </c>
+      <c r="C366" s="15" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D366" s="11" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E366" s="11" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F366" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G366" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A367" s="12" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B367" s="13">
+        <v>44103119198</v>
+      </c>
+      <c r="C367" s="15" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D367" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E367" s="11" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F367" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G367" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A368" s="12" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B368" s="13">
+        <v>41201007101</v>
+      </c>
+      <c r="C368" s="15" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D368" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E368" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F368" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G368" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A369" s="12" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B369" s="13">
+        <v>90012560104</v>
+      </c>
+      <c r="C369" s="15" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D369" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E369" s="11" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F369" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G369" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A370" s="12" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B370" s="13">
+        <v>41503068400</v>
+      </c>
+      <c r="C370" s="15" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D370" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E370" s="11" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F370" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G370" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A371" s="12" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B371" s="13">
+        <v>40203331544</v>
+      </c>
+      <c r="C371" s="15" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D371" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E371" s="11" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F371" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G371" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A372" s="12" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B372" s="13">
+        <v>40203331544</v>
+      </c>
+      <c r="C372" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D372" s="11" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E372" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F372" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G372" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A373" s="12" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B373" s="13">
+        <v>90012864630</v>
+      </c>
+      <c r="C373" s="13" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D373" s="11" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E373" s="11" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F373" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G373" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A374" s="12" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B374" s="13">
+        <v>40103535378</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D374" s="11" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E374" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F374" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G374" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B375" s="13">
+        <v>40203151977</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D375" s="11" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E375" s="11" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F375" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G375" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A376" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B376" s="13">
+        <v>40203151977</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D376" s="11" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E376" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F376" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G376" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A377" s="12" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D377" s="11" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E377" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F377" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G377" s="11" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="135.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="12" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D378" s="11" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E378" s="11" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F378" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G378" s="11" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A379" s="12" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D379" s="11" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E379" s="11" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F379" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G379" s="11" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="12" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B380" s="13">
+        <v>40203405345</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D380" s="11" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E380" s="11" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F380" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G380" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A381" s="12" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B381" s="13">
+        <v>40203527964</v>
+      </c>
+      <c r="C381" s="13" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D381" s="11" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E381" s="11" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F381" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G381" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A382" s="12" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B382" s="13">
+        <v>43603051220</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D382" s="11" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E382" s="11" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F382" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G382" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A383" s="12" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B383" s="13">
+        <v>40203120568</v>
+      </c>
+      <c r="C383" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D383" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E383" s="11" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F383" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G383" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A384" s="12" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B384" s="13">
+        <v>40103952615</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D384" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E384" s="11" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F384" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G384" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A385" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B385" s="13">
+        <v>40103839461</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D385" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E385" s="11" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F385" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G385" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A386" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B386" s="13">
+        <v>40203457474</v>
+      </c>
+      <c r="C386" s="13" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D386" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E386" s="11" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F386" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G386" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A387" s="12" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B387" s="13">
+        <v>40203393883</v>
+      </c>
+      <c r="C387" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D387" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E387" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F387" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G387" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A388" s="12" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B388" s="13">
+        <v>40003418046</v>
+      </c>
+      <c r="C388" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D388" s="11" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E388" s="11" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F388" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G388" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A389" s="12" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B389" s="13">
+        <v>50203045331</v>
+      </c>
+      <c r="C389" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D389" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E389" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F389" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G389" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A390" s="12" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B390" s="13">
+        <v>40103713762</v>
+      </c>
+      <c r="C390" s="13" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D390" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E390" s="11" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F390" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G390" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A391" s="12" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B391" s="13">
+        <v>40203061334</v>
+      </c>
+      <c r="C391" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D391" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E391" s="11" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F391" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G391" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A392" s="12" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B392" s="13">
+        <v>40203317574</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D392" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E392" s="11" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F392" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G392" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A393" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B393" s="13" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C393" s="15" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D393" s="11" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E393" s="11" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F393" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G393" s="11" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A394" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B394" s="13" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D394" s="11" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E394" s="11" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F394" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G394" s="11" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A395" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B395" s="13" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C395" s="15" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D395" s="11" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E395" s="11" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F395" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G395" s="11" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A396" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B396" s="13" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C396" s="15" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D396" s="11" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E396" s="11" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F396" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G396" s="11" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A397" s="12" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B397" s="13">
+        <v>40203164878</v>
+      </c>
+      <c r="C397" s="15" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D397" s="11" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E397" s="11" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F397" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G397" s="11" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A398" s="12" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B398" s="13">
+        <v>40103889335</v>
+      </c>
+      <c r="C398" s="15" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D398" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E398" s="11" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F398" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G398" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A399" s="12" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B399" s="13">
+        <v>50103437401</v>
+      </c>
+      <c r="C399" s="15" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D399" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E399" s="11" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F399" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G399" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A400" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B400" s="13">
+        <v>40103775245</v>
+      </c>
+      <c r="C400" s="15" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D400" s="11" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E400" s="11" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F400" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G400" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A401" s="12" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B401" s="13">
+        <v>40103211220</v>
+      </c>
+      <c r="C401" s="15" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D401" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E401" s="11" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F401" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G401" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A402" s="12" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B402" s="13">
+        <v>40203499232</v>
+      </c>
+      <c r="C402" s="15" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D402" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E402" s="11" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F402" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G402" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A403" s="12" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B403" s="13">
+        <v>40203401818</v>
+      </c>
+      <c r="C403" s="15" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D403" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E403" s="11" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F403" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G403" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A404" s="12" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B404" s="13">
+        <v>43603053965</v>
+      </c>
+      <c r="C404" s="15" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D404" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E404" s="11" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F404" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G404" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A405" s="12" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B405" s="13">
+        <v>43603053965</v>
+      </c>
+      <c r="C405" s="15" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D405" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E405" s="11" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F405" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G405" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A406" s="12" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B406" s="13">
+        <v>40103957453</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D406" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E406" s="11" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F406" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G406" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A407" s="12" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B407" s="13">
+        <v>40003345908</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D407" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E407" s="11" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F407" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G407" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A408" s="12" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B408" s="13">
+        <v>40203483458</v>
+      </c>
+      <c r="C408" s="15" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D408" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E408" s="11" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F408" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G408" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A409" s="12" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B409" s="13">
+        <v>40203483458</v>
+      </c>
+      <c r="C409" s="15" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D409" s="11" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E409" s="11" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F409" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G409" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A410" s="12" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B410" s="13">
+        <v>40203516180</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D410" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E410" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F410" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G410" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A411" s="12" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B411" s="13">
+        <v>40003417869</v>
+      </c>
+      <c r="C411" s="15" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D411" s="11" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E411" s="11" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F411" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G411" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="12" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B412" s="13">
+        <v>40003417869</v>
+      </c>
+      <c r="C412" s="15" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D412" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E412" s="11" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F412" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G412" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A413" s="12" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B413" s="13">
+        <v>40003417869</v>
+      </c>
+      <c r="C413" s="15" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D413" s="11" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E413" s="11" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F413" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G413" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A414" s="12" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B414" s="13">
+        <v>40003417869</v>
+      </c>
+      <c r="C414" s="15" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D414" s="11" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E414" s="11" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F414" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G414" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A415" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B415" s="13">
+        <v>90013075691</v>
+      </c>
+      <c r="C415" s="15" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D415" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E415" s="11" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F415" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G415" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A416" s="12" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B416" s="13">
+        <v>53603065491</v>
+      </c>
+      <c r="C416" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D416" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E416" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F416" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G416" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A417" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B417" s="13">
+        <v>40203474883</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D417" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E417" s="11" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F417" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G417" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A418" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B418" s="13">
+        <v>40203474883</v>
+      </c>
+      <c r="C418" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D418" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E418" s="11" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F418" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G418" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A419" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B419" s="13">
+        <v>40203474883</v>
+      </c>
+      <c r="C419" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D419" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E419" s="11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F419" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G419" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A420" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B420" s="13">
+        <v>40203474883</v>
+      </c>
+      <c r="C420" s="13" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D420" s="11" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E420" s="11" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F420" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G420" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A421" s="12" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B421" s="13">
+        <v>90013075691</v>
+      </c>
+      <c r="C421" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D421" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E421" s="11" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F421" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G421" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A422" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B422" s="13">
+        <v>40203474883</v>
+      </c>
+      <c r="C422" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D422" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E422" s="11" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F422" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G422" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A423" s="12" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B423" s="13">
+        <v>53603065491</v>
+      </c>
+      <c r="C423" s="13" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D423" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E423" s="11" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F423" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G423" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="12" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B424" s="13">
+        <v>40203364742</v>
+      </c>
+      <c r="C424" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D424" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E424" s="11" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F424" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G424" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="12" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B425" s="13">
+        <v>40203400282</v>
+      </c>
+      <c r="C425" s="13" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D425" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E425" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F425" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G425" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" ht="43.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="12" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B426" s="13">
+        <v>90013342087</v>
+      </c>
+      <c r="C426" s="13" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D426" s="11" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E426" s="11" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F426" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G426" s="11" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" ht="83.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="B427" s="13">
+        <v>40203286772</v>
+      </c>
+      <c r="C427" s="13" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D427" s="11" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E427" s="11" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F427" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G427" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A428" s="12" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B428" s="13">
+        <v>40203527998</v>
+      </c>
+      <c r="C428" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D428" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E428" s="11" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F428" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G428" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" ht="46.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="12" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B429" s="13">
+        <v>40003417870</v>
+      </c>
+      <c r="C429" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D429" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E429" s="11" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F429" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G429" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" ht="86.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="12" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B430" s="13">
+        <v>40203588691</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D430" s="11" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E430" s="11" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F430" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G430" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D91" s="13" t="s">
-[...19 lines deleted...]
-      <c r="C92" s="17" t="s">
+    </row>
+    <row r="431" spans="1:7" ht="43.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="12" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B431" s="13">
+        <v>40203222964</v>
+      </c>
+      <c r="C431" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D431" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E431" s="11" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F431" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G431" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A432" s="12" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B432" s="13">
+        <v>41503082175</v>
+      </c>
+      <c r="C432" s="13" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D432" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E432" s="11" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F432" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G432" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B433" s="13">
+        <v>40103320169</v>
+      </c>
+      <c r="C433" s="13" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D433" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E433" s="11" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F433" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G433" s="11" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A434" s="12" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B434" s="13">
+        <v>40203232642</v>
+      </c>
+      <c r="C434" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D434" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E434" s="11" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F434" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G434" s="11" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A435" s="12" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B435" s="13">
+        <v>43601013417</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D435" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E435" s="11" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F435" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G435" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A436" s="12" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B436" s="13">
+        <v>40203270964</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D436" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E436" s="11" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F436" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G436" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A437" s="12" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B437" s="13">
+        <v>40103890090</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D437" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E437" s="11" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F437" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G437" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A438" s="12" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B438" s="13">
+        <v>40203028908</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D438" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E438" s="11" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F438" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G438" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A439" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B439" s="13">
+        <v>40203195844</v>
+      </c>
+      <c r="C439" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D439" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E439" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F439" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G439" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A440" s="12" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B440" s="13">
+        <v>44103117110</v>
+      </c>
+      <c r="C440" s="13" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D440" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E440" s="11" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F440" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G440" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A441" s="12" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B441" s="13">
+        <v>44103117110</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D441" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E441" s="11" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F441" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G441" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A442" s="12" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B442" s="13">
+        <v>43603053965</v>
+      </c>
+      <c r="C442" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D442" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E442" s="11" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F442" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G442" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A443" s="12" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B443" s="13">
+        <v>44103117110</v>
+      </c>
+      <c r="C443" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D443" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E443" s="11" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F443" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G443" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A444" s="12" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B444" s="13">
+        <v>40203354091</v>
+      </c>
+      <c r="C444" s="13" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D444" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E444" s="11" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F444" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G444" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A445" s="12" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B445" s="13">
+        <v>53603081231</v>
+      </c>
+      <c r="C445" s="13" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D445" s="11" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E445" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F445" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G445" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A446" s="12" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B446" s="13">
+        <v>40103921013</v>
+      </c>
+      <c r="C446" s="13" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D446" s="11" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E446" s="11" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F446" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G446" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A447" s="12" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B447" s="13">
+        <v>40203087935</v>
+      </c>
+      <c r="C447" s="13" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D447" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E447" s="11" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F447" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G447" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A448" s="12" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B448" s="13">
+        <v>40003012533</v>
+      </c>
+      <c r="C448" s="13" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D448" s="11" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E448" s="11" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F448" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G448" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D92" s="13" t="s">
-[...88 lines deleted...]
-      <c r="C96" s="17" t="s">
+    </row>
+    <row r="449" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A449" s="12" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B449" s="13">
+        <v>50008313031</v>
+      </c>
+      <c r="C449" s="13" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D449" s="11" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E449" s="11" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F449" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G449" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D96" s="13" t="s">
-[...111 lines deleted...]
-      <c r="C101" s="17" t="s">
+    </row>
+    <row r="450" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A450" s="12" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B450" s="13" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C450" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D450" s="11" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E450" s="11" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F450" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G450" s="11" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A451" s="12" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B451" s="13">
+        <v>40003499418</v>
+      </c>
+      <c r="C451" s="13" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D451" s="11" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E451" s="11" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F451" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G451" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A452" s="12" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B452" s="13">
+        <v>40103921013</v>
+      </c>
+      <c r="C452" s="13" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E452" s="11" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F452" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G452" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A453" s="12" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B453" s="13">
+        <v>40203496109</v>
+      </c>
+      <c r="C453" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D453" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E453" s="11" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F453" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G453" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A454" s="12" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B454" s="13">
+        <v>17057911464</v>
+      </c>
+      <c r="C454" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D454" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E454" s="11" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F454" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G454" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A455" s="12" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B455" s="13">
+        <v>40103831256</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D455" s="11" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E455" s="11" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F455" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G455" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A456" s="12" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B456" s="13">
+        <v>40203064133</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D456" s="11" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E456" s="11" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F456" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G456" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A457" s="12" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B457" s="13">
+        <v>40203481211</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D457" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E457" s="11" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F457" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G457" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A458" s="12" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B458" s="13">
+        <v>40203583228</v>
+      </c>
+      <c r="C458" s="13" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D458" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E458" s="11" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F458" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G458" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A459" s="12" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B459" s="13">
+        <v>40203529715</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D459" s="11" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E459" s="11" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F459" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G459" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A460" s="12" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B460" s="13">
+        <v>42103091345</v>
+      </c>
+      <c r="C460" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D460" s="11" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E460" s="11" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F460" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G460" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A461" s="12" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B461" s="13">
+        <v>40103541548</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D461" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E461" s="11" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F461" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G461" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" ht="229.5" x14ac:dyDescent="0.2">
+      <c r="A462" s="12" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B462" s="13">
+        <v>40203070197</v>
+      </c>
+      <c r="C462" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D462" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E462" s="11" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F462" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G462" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A463" s="12" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B463" s="13">
+        <v>42103091345</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D463" s="11" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E463" s="11" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F463" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G463" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A464" s="12" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B464" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C464" s="13" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D464" s="11" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E464" s="11" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F464" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G464" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A465" s="12" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B465" s="13">
+        <v>40203393883</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D465" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E465" s="11" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F465" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G465" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A466" s="12" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B466" s="13">
+        <v>40203421886</v>
+      </c>
+      <c r="C466" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D466" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E466" s="11" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F466" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G466" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A467" s="12" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B467" s="13">
+        <v>90012880457</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D467" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E467" s="11" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F467" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G467" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A468" s="12" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B468" s="13">
+        <v>50203045331</v>
+      </c>
+      <c r="C468" s="13" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D468" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E468" s="11" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F468" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G468" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A469" s="12" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B469" s="13">
+        <v>41203055290</v>
+      </c>
+      <c r="C469" s="13" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D469" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E469" s="11" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F469" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G469" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A470" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B470" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C470" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D470" s="11" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E470" s="11" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F470" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="G470" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D101" s="13" t="s">
-[...1080 lines deleted...]
-      <c r="D148" s="13" t="s">
+    </row>
+    <row r="471" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A471" s="12" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B471" s="13">
+        <v>40103945844</v>
+      </c>
+      <c r="C471" s="13" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D471" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E471" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F471" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G471" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A472" s="12" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B472" s="13">
+        <v>43603035137</v>
+      </c>
+      <c r="C472" s="13" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D472" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E472" s="11" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F472" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G472" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A473" s="12" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B473" s="13">
+        <v>41503073030</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D473" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E473" s="11" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F473" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G473" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A474" s="12" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B474" s="13">
+        <v>40203195844</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D474" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E474" s="11" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F474" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G474" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A475" s="12" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B475" s="13">
+        <v>40203651187</v>
+      </c>
+      <c r="C475" s="15" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D475" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E475" s="11" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F475" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G475" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A476" s="12" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B476" s="13">
+        <v>40203496857</v>
+      </c>
+      <c r="C476" s="15" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D476" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E476" s="11" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F476" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G476" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A477" s="12" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B477" s="13">
+        <v>40003498253</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D477" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E477" s="11" t="s">
+        <v>1597</v>
+      </c>
+      <c r="F477" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G477" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A478" s="12" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B478" s="13">
+        <v>40203645458</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D478" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E478" s="11" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F478" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G478" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A479" s="12" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B479" s="13">
+        <v>40203611080</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D479" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E479" s="11" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F479" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G479" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A480" s="12" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B480" s="13">
+        <v>50203437821</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D480" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E480" s="11" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F480" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G480" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A481" s="12" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B481" s="13">
+        <v>40101003886</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D481" s="11" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E481" s="11" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F481" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G481" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A482" s="12" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B482" s="13">
+        <v>40203122836</v>
+      </c>
+      <c r="C482" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D482" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E482" s="11" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F482" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G482" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A483" s="12" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B483" s="13">
+        <v>40203636402</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D483" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E483" s="11" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F483" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G483" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A484" s="12" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B484" s="13">
+        <v>40203311637</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D484" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E484" s="11" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F484" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G484" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A485" s="12" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B485" s="13">
+        <v>40203311637</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D485" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E485" s="11" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F485" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G485" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A486" s="12" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B486" s="13">
+        <v>50103472591</v>
+      </c>
+      <c r="C486" s="13" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D486" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E486" s="11" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F486" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G486" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="12" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B487" s="13">
+        <v>50103472591</v>
+      </c>
+      <c r="C487" s="13" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D487" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E487" s="11" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F487" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G487" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A488" s="12" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B488" s="13">
+        <v>40203667192</v>
+      </c>
+      <c r="C488" s="13" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D488" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E488" s="11" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F488" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G488" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A489" s="12" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B489" s="13">
+        <v>40103379328</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D489" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E489" s="11" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F489" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G489" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A490" s="12" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B490" s="13">
+        <v>44103144829</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D490" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E490" s="11" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F490" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G490" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A491" s="12" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B491" s="13">
+        <v>42102017932</v>
+      </c>
+      <c r="C491" s="13" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D491" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E491" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F491" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G491" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A492" s="12" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B492" s="13">
+        <v>40203601379</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D492" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E492" s="11" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F492" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G492" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A493" s="12" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B493" s="13">
+        <v>40203675166</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D493" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E493" s="11" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F493" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G493" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A494" s="12" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B494" s="13">
+        <v>40101003886</v>
+      </c>
+      <c r="C494" s="13" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D494" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E494" s="11" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F494" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G494" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A495" s="12" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B495" s="13">
+        <v>40203553223</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D495" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E495" s="11" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F495" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G495" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A496" s="12" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B496" s="13" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C496" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D496" s="11" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E496" s="11" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F496" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G496" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A497" s="12" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D497" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E497" s="11" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F497" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G497" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A498" s="12" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B498" s="13">
+        <v>41201007101</v>
+      </c>
+      <c r="C498" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D498" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E498" s="11" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F498" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G498" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A499" s="12" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B499" s="13">
+        <v>40103392913</v>
+      </c>
+      <c r="C499" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D499" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E499" s="11" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F499" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G499" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A500" s="12" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B500" s="13">
+        <v>40003536663</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D500" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E500" s="11" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F500" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G500" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A501" s="12" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B501" s="13">
+        <v>40203432150</v>
+      </c>
+      <c r="C501" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D501" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E501" s="11" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F501" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G501" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A502" s="12" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B502" s="13">
+        <v>43602026160</v>
+      </c>
+      <c r="C502" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D502" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E502" s="11" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F502" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G502" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A503" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B503" s="13">
+        <v>40103567890</v>
+      </c>
+      <c r="C503" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D503" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E503" s="11" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F503" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G503" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A504" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B504" s="13">
+        <v>40103567890</v>
+      </c>
+      <c r="C504" s="13" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D504" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E504" s="11" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F504" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G504" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A505" s="12" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B505" s="13">
+        <v>40003862334</v>
+      </c>
+      <c r="C505" s="13" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D505" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E505" s="11" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F505" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G505" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A506" s="12" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B506" s="13">
+        <v>40203267150</v>
+      </c>
+      <c r="C506" s="13" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D506" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E506" s="11" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F506" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G506" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A507" s="12" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B507" s="13">
+        <v>40103396987</v>
+      </c>
+      <c r="C507" s="13" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D507" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E507" s="11" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F507" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G507" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A508" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B508" s="13">
+        <v>50203651831</v>
+      </c>
+      <c r="C508" s="13" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D508" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E508" s="11" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F508" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G508" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A509" s="12" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B509" s="13">
+        <v>40203593885</v>
+      </c>
+      <c r="C509" s="13" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D509" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E509" s="11" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F509" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G509" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A510" s="12" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B510" s="13">
+        <v>40203665399</v>
+      </c>
+      <c r="C510" s="13" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D510" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E510" s="11" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F510" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G510" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A511" s="12" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B511" s="13">
+        <v>40203267150</v>
+      </c>
+      <c r="C511" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D511" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E511" s="11" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F511" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G511" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A512" s="12" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B512" s="13">
+        <v>40003536663</v>
+      </c>
+      <c r="C512" s="13" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D512" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E512" s="11" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F512" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G512" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A513" s="12" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B513" s="13">
+        <v>40203535209</v>
+      </c>
+      <c r="C513" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D513" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E513" s="11" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F513" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G513" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A514" s="12" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B514" s="13">
+        <v>40101003886</v>
+      </c>
+      <c r="C514" s="13" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D514" s="11" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E514" s="11" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F514" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G514" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A515" s="12" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B515" s="13">
+        <v>40203571341</v>
+      </c>
+      <c r="C515" s="13" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D515" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E515" s="11" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F515" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G515" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A516" s="12" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B516" s="13">
+        <v>45401018138</v>
+      </c>
+      <c r="C516" s="13" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D516" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E516" s="11" t="s">
+        <v>1703</v>
+      </c>
+      <c r="F516" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G516" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A517" s="12" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B517" s="13">
+        <v>40203659091</v>
+      </c>
+      <c r="C517" s="13" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D517" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E517" s="11" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F517" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G517" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A518" s="12" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B518" s="13">
+        <v>40203636402</v>
+      </c>
+      <c r="C518" s="13" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D518" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E518" s="11" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F518" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G518" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A519" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B519" s="13">
+        <v>40203372909</v>
+      </c>
+      <c r="C519" s="15" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D519" s="11" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E519" s="11" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F519" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G519" s="11" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A520" s="12" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B520" s="13">
+        <v>40008118622</v>
+      </c>
+      <c r="C520" s="13" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D520" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E520" s="11" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F520" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G520" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A521" s="12" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B521" s="13">
+        <v>50203657181</v>
+      </c>
+      <c r="C521" s="15" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D521" s="11" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E521" s="11" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F521" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G521" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A522" s="12" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B522" s="13">
+        <v>40203179661</v>
+      </c>
+      <c r="C522" s="15" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D522" s="11" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E522" s="11" t="s">
+        <v>1726</v>
+      </c>
+      <c r="F522" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G522" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A523" s="12" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B523" s="13">
+        <v>50203160971</v>
+      </c>
+      <c r="C523" s="13" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D523" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E523" s="11" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F523" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G523" s="11" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A524" s="12" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B524" s="13">
+        <v>40203440957</v>
+      </c>
+      <c r="C524" s="13" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D524" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E524" s="11" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F524" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G524" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A525" s="12" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B525" s="13">
+        <v>40203142457</v>
+      </c>
+      <c r="C525" s="15" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D525" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E525" s="11" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F525" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G525" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A526" s="12" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B526" s="13">
+        <v>90013322752</v>
+      </c>
+      <c r="C526" s="15" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D526" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E526" s="11" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F526" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G526" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A527" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B527" s="13">
+        <v>40203576480</v>
+      </c>
+      <c r="C527" s="15" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D527" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E527" s="11" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F527" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G527" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A528" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B528" s="13">
+        <v>40203576480</v>
+      </c>
+      <c r="C528" s="15" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D528" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E528" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F528" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G528" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A529" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B529" s="13">
+        <v>40203576480</v>
+      </c>
+      <c r="C529" s="15" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D529" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E529" s="11" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F529" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G529" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A530" s="12" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B530" s="13">
+        <v>40203142457</v>
+      </c>
+      <c r="C530" s="15" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D530" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E530" s="11" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F530" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G530" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A531" s="12" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B531" s="13">
+        <v>40203142457</v>
+      </c>
+      <c r="C531" s="15" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D531" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E531" s="11" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F531" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G531" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A532" s="12" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B532" s="13">
+        <v>45402017943</v>
+      </c>
+      <c r="C532" s="15" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D532" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E532" s="11" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F532" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G532" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A533" s="12" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B533" s="13">
+        <v>44103144829</v>
+      </c>
+      <c r="C533" s="15" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D533" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E533" s="11" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F533" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G533" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A534" s="12" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B534" s="13">
+        <v>40203142457</v>
+      </c>
+      <c r="C534" s="15" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D534" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E534" s="11" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F534" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G534" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A535" s="12" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B535" s="13">
+        <v>50203662661</v>
+      </c>
+      <c r="C535" s="15" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D535" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E535" s="11" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F535" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G535" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A536" s="12" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B536" s="13">
+        <v>40203633779</v>
+      </c>
+      <c r="C536" s="15" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D536" s="11" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E536" s="11" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F536" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G536" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A537" s="12" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B537" s="13">
+        <v>40203677646</v>
+      </c>
+      <c r="C537" s="15" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D537" s="11" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E537" s="11" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F537" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G537" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A538" s="12" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B538" s="13">
+        <v>40203609669</v>
+      </c>
+      <c r="C538" s="15" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D538" s="11" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E538" s="11" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F538" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G538" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A539" s="12" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B539" s="13">
+        <v>40103339753</v>
+      </c>
+      <c r="C539" s="15" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D539" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E539" s="11" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F539" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G539" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A540" s="12" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B540" s="13">
+        <v>50203702771</v>
+      </c>
+      <c r="C540" s="15" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D540" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E540" s="11" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F540" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G540" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A541" s="12" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B541" s="13">
+        <v>40203686013</v>
+      </c>
+      <c r="C541" s="15" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D541" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E541" s="11" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F541" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G541" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A542" s="12" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B542" s="13">
+        <v>40203670559</v>
+      </c>
+      <c r="C542" s="15" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D542" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E542" s="11" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F542" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G542" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A543" s="12" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B543" s="13">
+        <v>50203160971</v>
+      </c>
+      <c r="C543" s="15" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D543" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E543" s="11" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F543" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G543" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A544" s="12" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B544" s="13">
+        <v>40203348343</v>
+      </c>
+      <c r="C544" s="15" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D544" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E544" s="11" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F544" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G544" s="11" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A545" s="12" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B545" s="13">
+        <v>40003896735</v>
+      </c>
+      <c r="C545" s="15" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D545" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E545" s="11" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F545" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G545" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A546" s="12" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B546" s="13">
+        <v>40203601379</v>
+      </c>
+      <c r="C546" s="15" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D546" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E546" s="11" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F546" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G546" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A547" s="12" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B547" s="13">
+        <v>40203532397</v>
+      </c>
+      <c r="C547" s="15" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D547" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E547" s="11" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F547" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G547" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A548" s="12" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B548" s="13">
+        <v>40203707993</v>
+      </c>
+      <c r="C548" s="15" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D548" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E548" s="11" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F548" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G548" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A549" s="12" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B549" s="13">
+        <v>40003497135</v>
+      </c>
+      <c r="C549" s="15" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D549" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E549" s="11" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F549" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G549" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A550" s="12" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B550" s="13">
+        <v>40003956644</v>
+      </c>
+      <c r="C550" s="15" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D550" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E550" s="11" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F550" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G550" s="11" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A551" s="12" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B551" s="13">
+        <v>40203481902</v>
+      </c>
+      <c r="C551" s="15" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D551" s="11" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E551" s="11" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F551" s="11" t="s">
         <v>485</v>
       </c>
-      <c r="E148" s="13" t="s">
-[...7416 lines deleted...]
-      <c r="A471" s="16" t="s">
+      <c r="G551" s="11" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A552" s="9" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B552" s="13">
+        <v>90013389054</v>
+      </c>
+      <c r="C552" s="15" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D552" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E552" s="11" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F552" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G552" s="11" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A553" s="9" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B553" s="13">
+        <v>40203680720</v>
+      </c>
+      <c r="C553" s="15" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D553" s="11" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E553" s="11" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F553" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G553" s="11" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A554" s="14" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B554" s="13">
+        <v>40203713928</v>
+      </c>
+      <c r="C554" s="15" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D554" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E554" s="11" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F554" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G554" s="11" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A555" s="9" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B555" s="13">
+        <v>40003735852</v>
+      </c>
+      <c r="C555" s="15" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D555" s="11" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E555" s="11" t="s">
+        <v>1824</v>
+      </c>
+      <c r="F555" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G555" s="11" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A556" s="12" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B556" s="13">
+        <v>40203291947</v>
+      </c>
+      <c r="C556" s="13" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D556" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E556" s="9" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F556" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G556" s="9" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A557" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B557" s="13">
+        <v>40203451537</v>
+      </c>
+      <c r="C557" s="13" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D557" s="11" t="s">
         <v>1565</v>
       </c>
-      <c r="B471" s="17">
-[...1129 lines deleted...]
-      <c r="C520" s="18" t="s">
+      <c r="E557" s="9" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F557" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G557" s="9" t="s">
         <v>1749</v>
       </c>
-      <c r="D520" s="13" t="s">
-[...117 lines deleted...]
-      <c r="E525" s="13" t="s">
+    </row>
+    <row r="558" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A558" s="12" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B558" s="13">
+        <v>40203707993</v>
+      </c>
+      <c r="C558" s="13" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D558" s="12" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E558" s="9" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F558" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G558" s="9" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A559" s="9" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B559" s="13">
+        <v>40203719441</v>
+      </c>
+      <c r="C559" s="13" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D559" s="12" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E559" s="9" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F559" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G559" s="9" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A560" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B560" s="13">
+        <v>50203369671</v>
+      </c>
+      <c r="C560" s="15" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D560" s="11" t="s">
         <v>1771</v>
       </c>
-      <c r="F525" s="13" t="s">
-[...151 lines deleted...]
-      <c r="C532" s="18" t="s">
+      <c r="E560" s="9" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F560" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G560" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A561" s="9" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B561" s="13">
+        <v>40203537106</v>
+      </c>
+      <c r="C561" s="15" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D561" s="11" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E561" s="9" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F561" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G561" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A562" s="9" t="s">
         <v>1790</v>
       </c>
-      <c r="D532" s="13" t="s">
-[...508 lines deleted...]
-      <c r="E554" s="13" t="s">
+      <c r="B562" s="13">
+        <v>40203601379</v>
+      </c>
+      <c r="C562" s="15" t="s">
         <v>1841</v>
       </c>
-      <c r="F554" s="13" t="s">
-[...19 lines deleted...]
-      <c r="E555" s="13" t="s">
+      <c r="D562" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E562" s="9" t="s">
         <v>1844</v>
       </c>
-      <c r="F555" s="13" t="s">
-[...5816 lines deleted...]
-      <c r="G2054" s="12"/>
+      <c r="F562" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G562" s="11" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A563" s="9"/>
+      <c r="B563" s="13"/>
+      <c r="C563" s="15"/>
+      <c r="D563" s="11"/>
+      <c r="E563" s="11"/>
+      <c r="F563" s="11"/>
+      <c r="G563" s="11"/>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A564" s="9"/>
+      <c r="B564" s="13"/>
+      <c r="C564" s="15"/>
+      <c r="D564" s="11"/>
+      <c r="E564" s="11"/>
+      <c r="F564" s="11"/>
+      <c r="G564" s="11"/>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A565" s="9"/>
+      <c r="B565" s="13"/>
+      <c r="C565" s="15"/>
+      <c r="D565" s="11"/>
+      <c r="E565" s="11"/>
+      <c r="F565" s="11"/>
+      <c r="G565" s="11"/>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A566" s="9"/>
+      <c r="B566" s="13"/>
+      <c r="C566" s="15"/>
+      <c r="D566" s="11"/>
+      <c r="E566" s="11"/>
+      <c r="F566" s="11"/>
+      <c r="G566" s="11"/>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A567" s="9"/>
+      <c r="B567" s="13"/>
+      <c r="C567" s="15"/>
+      <c r="D567" s="11"/>
+      <c r="E567" s="11"/>
+      <c r="F567" s="11"/>
+      <c r="G567" s="11"/>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A568" s="9"/>
+      <c r="B568" s="13"/>
+      <c r="C568" s="15"/>
+      <c r="D568" s="11"/>
+      <c r="E568" s="11"/>
+      <c r="F568" s="11"/>
+      <c r="G568" s="11"/>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A569" s="9"/>
+      <c r="B569" s="13"/>
+      <c r="C569" s="15"/>
+      <c r="D569" s="11"/>
+      <c r="E569" s="11"/>
+      <c r="F569" s="11"/>
+      <c r="G569" s="11"/>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A570" s="9"/>
+      <c r="B570" s="13"/>
+      <c r="C570" s="15"/>
+      <c r="D570" s="11"/>
+      <c r="E570" s="11"/>
+      <c r="F570" s="11"/>
+      <c r="G570" s="11"/>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A571" s="17"/>
+      <c r="B571" s="10"/>
+      <c r="C571" s="18"/>
+      <c r="D571" s="10"/>
+      <c r="E571" s="10"/>
+      <c r="F571" s="10"/>
+      <c r="G571" s="10"/>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A572" s="17"/>
+      <c r="B572" s="10"/>
+      <c r="C572" s="18"/>
+      <c r="D572" s="10"/>
+      <c r="E572" s="10"/>
+      <c r="F572" s="10"/>
+      <c r="G572" s="10"/>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A573" s="17"/>
+      <c r="B573" s="10"/>
+      <c r="C573" s="18"/>
+      <c r="D573" s="10"/>
+      <c r="E573" s="10"/>
+      <c r="F573" s="10"/>
+      <c r="G573" s="10"/>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A574" s="17"/>
+      <c r="B574" s="10"/>
+      <c r="C574" s="18"/>
+      <c r="D574" s="10"/>
+      <c r="E574" s="10"/>
+      <c r="F574" s="10"/>
+      <c r="G574" s="10"/>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A575" s="17"/>
+      <c r="B575" s="10"/>
+      <c r="C575" s="18"/>
+      <c r="D575" s="10"/>
+      <c r="E575" s="10"/>
+      <c r="F575" s="10"/>
+      <c r="G575" s="10"/>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A576" s="17"/>
+      <c r="B576" s="10"/>
+      <c r="C576" s="18"/>
+      <c r="D576" s="10"/>
+      <c r="E576" s="10"/>
+      <c r="F576" s="10"/>
+      <c r="G576" s="10"/>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A577" s="17"/>
+      <c r="B577" s="10"/>
+      <c r="C577" s="18"/>
+      <c r="D577" s="10"/>
+      <c r="E577" s="10"/>
+      <c r="F577" s="10"/>
+      <c r="G577" s="10"/>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A578" s="17"/>
+      <c r="B578" s="10"/>
+      <c r="C578" s="18"/>
+      <c r="D578" s="10"/>
+      <c r="E578" s="10"/>
+      <c r="F578" s="10"/>
+      <c r="G578" s="10"/>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A579" s="17"/>
+      <c r="B579" s="10"/>
+      <c r="C579" s="18"/>
+      <c r="D579" s="10"/>
+      <c r="E579" s="10"/>
+      <c r="F579" s="10"/>
+      <c r="G579" s="10"/>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A580" s="17"/>
+      <c r="B580" s="10"/>
+      <c r="C580" s="18"/>
+      <c r="D580" s="10"/>
+      <c r="E580" s="10"/>
+      <c r="F580" s="10"/>
+      <c r="G580" s="10"/>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A581" s="17"/>
+      <c r="B581" s="10"/>
+      <c r="C581" s="18"/>
+      <c r="D581" s="10"/>
+      <c r="E581" s="10"/>
+      <c r="F581" s="10"/>
+      <c r="G581" s="10"/>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A582" s="17"/>
+      <c r="B582" s="10"/>
+      <c r="C582" s="18"/>
+      <c r="D582" s="10"/>
+      <c r="E582" s="10"/>
+      <c r="F582" s="10"/>
+      <c r="G582" s="10"/>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A583" s="17"/>
+      <c r="B583" s="10"/>
+      <c r="C583" s="18"/>
+      <c r="D583" s="10"/>
+      <c r="E583" s="10"/>
+      <c r="F583" s="10"/>
+      <c r="G583" s="10"/>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A584" s="17"/>
+      <c r="B584" s="10"/>
+      <c r="C584" s="18"/>
+      <c r="D584" s="10"/>
+      <c r="E584" s="10"/>
+      <c r="F584" s="10"/>
+      <c r="G584" s="10"/>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A585" s="17"/>
+      <c r="B585" s="10"/>
+      <c r="C585" s="18"/>
+      <c r="D585" s="10"/>
+      <c r="E585" s="10"/>
+      <c r="F585" s="10"/>
+      <c r="G585" s="10"/>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A586" s="17"/>
+      <c r="B586" s="10"/>
+      <c r="C586" s="18"/>
+      <c r="D586" s="10"/>
+      <c r="E586" s="10"/>
+      <c r="F586" s="10"/>
+      <c r="G586" s="10"/>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A587" s="17"/>
+      <c r="B587" s="10"/>
+      <c r="C587" s="18"/>
+      <c r="D587" s="10"/>
+      <c r="E587" s="10"/>
+      <c r="F587" s="10"/>
+      <c r="G587" s="10"/>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A588" s="17"/>
+      <c r="B588" s="10"/>
+      <c r="C588" s="18"/>
+      <c r="D588" s="10"/>
+      <c r="E588" s="10"/>
+      <c r="F588" s="10"/>
+      <c r="G588" s="10"/>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A589" s="17"/>
+      <c r="B589" s="10"/>
+      <c r="C589" s="18"/>
+      <c r="D589" s="10"/>
+      <c r="E589" s="10"/>
+      <c r="F589" s="10"/>
+      <c r="G589" s="10"/>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A590" s="17"/>
+      <c r="B590" s="10"/>
+      <c r="C590" s="18"/>
+      <c r="D590" s="10"/>
+      <c r="E590" s="10"/>
+      <c r="F590" s="10"/>
+      <c r="G590" s="10"/>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A591" s="17"/>
+      <c r="B591" s="10"/>
+      <c r="C591" s="18"/>
+      <c r="D591" s="10"/>
+      <c r="E591" s="10"/>
+      <c r="F591" s="10"/>
+      <c r="G591" s="10"/>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A592" s="17"/>
+      <c r="B592" s="10"/>
+      <c r="C592" s="18"/>
+      <c r="D592" s="10"/>
+      <c r="E592" s="10"/>
+      <c r="F592" s="10"/>
+      <c r="G592" s="10"/>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A593" s="17"/>
+      <c r="B593" s="10"/>
+      <c r="C593" s="18"/>
+      <c r="D593" s="10"/>
+      <c r="E593" s="10"/>
+      <c r="F593" s="10"/>
+      <c r="G593" s="10"/>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A594" s="17"/>
+      <c r="B594" s="10"/>
+      <c r="C594" s="18"/>
+      <c r="D594" s="10"/>
+      <c r="E594" s="10"/>
+      <c r="F594" s="10"/>
+      <c r="G594" s="10"/>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A595" s="17"/>
+      <c r="B595" s="10"/>
+      <c r="C595" s="18"/>
+      <c r="D595" s="10"/>
+      <c r="E595" s="10"/>
+      <c r="F595" s="10"/>
+      <c r="G595" s="10"/>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A596" s="17"/>
+      <c r="B596" s="10"/>
+      <c r="C596" s="18"/>
+      <c r="D596" s="10"/>
+      <c r="E596" s="10"/>
+      <c r="F596" s="10"/>
+      <c r="G596" s="10"/>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A597" s="17"/>
+      <c r="B597" s="10"/>
+      <c r="C597" s="18"/>
+      <c r="D597" s="10"/>
+      <c r="E597" s="10"/>
+      <c r="F597" s="10"/>
+      <c r="G597" s="10"/>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A598" s="17"/>
+      <c r="B598" s="10"/>
+      <c r="C598" s="18"/>
+      <c r="D598" s="10"/>
+      <c r="E598" s="10"/>
+      <c r="F598" s="10"/>
+      <c r="G598" s="10"/>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A599" s="17"/>
+      <c r="B599" s="10"/>
+      <c r="C599" s="18"/>
+      <c r="D599" s="10"/>
+      <c r="E599" s="10"/>
+      <c r="F599" s="10"/>
+      <c r="G599" s="10"/>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A600" s="17"/>
+      <c r="B600" s="10"/>
+      <c r="C600" s="18"/>
+      <c r="D600" s="10"/>
+      <c r="E600" s="10"/>
+      <c r="F600" s="10"/>
+      <c r="G600" s="10"/>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A601" s="17"/>
+      <c r="B601" s="10"/>
+      <c r="C601" s="18"/>
+      <c r="D601" s="10"/>
+      <c r="E601" s="10"/>
+      <c r="F601" s="10"/>
+      <c r="G601" s="10"/>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A602" s="17"/>
+      <c r="B602" s="10"/>
+      <c r="C602" s="18"/>
+      <c r="D602" s="10"/>
+      <c r="E602" s="10"/>
+      <c r="F602" s="10"/>
+      <c r="G602" s="10"/>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A603" s="17"/>
+      <c r="B603" s="10"/>
+      <c r="C603" s="18"/>
+      <c r="D603" s="10"/>
+      <c r="E603" s="10"/>
+      <c r="F603" s="10"/>
+      <c r="G603" s="10"/>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A604" s="17"/>
+      <c r="B604" s="10"/>
+      <c r="C604" s="18"/>
+      <c r="D604" s="10"/>
+      <c r="E604" s="10"/>
+      <c r="F604" s="10"/>
+      <c r="G604" s="10"/>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A605" s="17"/>
+      <c r="B605" s="10"/>
+      <c r="C605" s="18"/>
+      <c r="D605" s="10"/>
+      <c r="E605" s="10"/>
+      <c r="F605" s="10"/>
+      <c r="G605" s="10"/>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A606" s="17"/>
+      <c r="B606" s="10"/>
+      <c r="C606" s="18"/>
+      <c r="D606" s="10"/>
+      <c r="E606" s="10"/>
+      <c r="F606" s="10"/>
+      <c r="G606" s="10"/>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A607" s="17"/>
+      <c r="B607" s="10"/>
+      <c r="C607" s="18"/>
+      <c r="D607" s="10"/>
+      <c r="E607" s="10"/>
+      <c r="F607" s="10"/>
+      <c r="G607" s="10"/>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A608" s="17"/>
+      <c r="B608" s="10"/>
+      <c r="C608" s="18"/>
+      <c r="D608" s="10"/>
+      <c r="E608" s="10"/>
+      <c r="F608" s="10"/>
+      <c r="G608" s="10"/>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A609" s="17"/>
+      <c r="B609" s="10"/>
+      <c r="C609" s="18"/>
+      <c r="D609" s="10"/>
+      <c r="E609" s="10"/>
+      <c r="F609" s="10"/>
+      <c r="G609" s="10"/>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A610" s="17"/>
+      <c r="B610" s="10"/>
+      <c r="C610" s="18"/>
+      <c r="D610" s="10"/>
+      <c r="E610" s="10"/>
+      <c r="F610" s="10"/>
+      <c r="G610" s="10"/>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A611" s="17"/>
+      <c r="B611" s="10"/>
+      <c r="C611" s="18"/>
+      <c r="D611" s="10"/>
+      <c r="E611" s="10"/>
+      <c r="F611" s="10"/>
+      <c r="G611" s="10"/>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A613" s="17"/>
+      <c r="B613" s="10"/>
+      <c r="C613" s="18"/>
+      <c r="D613" s="10"/>
+      <c r="E613" s="10"/>
+      <c r="F613" s="10"/>
+      <c r="G613" s="10"/>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A614" s="17"/>
+      <c r="B614" s="10"/>
+      <c r="C614" s="18"/>
+      <c r="D614" s="10"/>
+      <c r="E614" s="10"/>
+      <c r="F614" s="10"/>
+      <c r="G614" s="10"/>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A615" s="17"/>
+      <c r="B615" s="10"/>
+      <c r="C615" s="18"/>
+      <c r="D615" s="10"/>
+      <c r="E615" s="10"/>
+      <c r="F615" s="10"/>
+      <c r="G615" s="10"/>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A616" s="17"/>
+      <c r="B616" s="10"/>
+      <c r="C616" s="18"/>
+      <c r="D616" s="10"/>
+      <c r="E616" s="10"/>
+      <c r="F616" s="10"/>
+      <c r="G616" s="10"/>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A617" s="17"/>
+      <c r="B617" s="10"/>
+      <c r="C617" s="18"/>
+      <c r="D617" s="10"/>
+      <c r="E617" s="10"/>
+      <c r="F617" s="10"/>
+      <c r="G617" s="10"/>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A618" s="17"/>
+      <c r="B618" s="10"/>
+      <c r="C618" s="18"/>
+      <c r="D618" s="10"/>
+      <c r="E618" s="10"/>
+      <c r="F618" s="10"/>
+      <c r="G618" s="10"/>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A620" s="17"/>
+      <c r="B620" s="10"/>
+      <c r="C620" s="18"/>
+      <c r="D620" s="10"/>
+      <c r="E620" s="10"/>
+      <c r="F620" s="10"/>
+      <c r="G620" s="10"/>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A621" s="17"/>
+      <c r="B621" s="10"/>
+      <c r="C621" s="18"/>
+      <c r="D621" s="10"/>
+      <c r="E621" s="10"/>
+      <c r="F621" s="10"/>
+      <c r="G621" s="10"/>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A622" s="17"/>
+      <c r="B622" s="10"/>
+      <c r="C622" s="18"/>
+      <c r="D622" s="10"/>
+      <c r="E622" s="10"/>
+      <c r="F622" s="10"/>
+      <c r="G622" s="10"/>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A623" s="17"/>
+      <c r="B623" s="10"/>
+      <c r="C623" s="18"/>
+      <c r="D623" s="10"/>
+      <c r="E623" s="10"/>
+      <c r="F623" s="10"/>
+      <c r="G623" s="10"/>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A624" s="17"/>
+      <c r="B624" s="10"/>
+      <c r="C624" s="18"/>
+      <c r="D624" s="10"/>
+      <c r="E624" s="10"/>
+      <c r="F624" s="10"/>
+      <c r="G624" s="10"/>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A626" s="17"/>
+      <c r="B626" s="10"/>
+      <c r="C626" s="18"/>
+      <c r="D626" s="10"/>
+      <c r="E626" s="10"/>
+      <c r="F626" s="10"/>
+      <c r="G626" s="10"/>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A627" s="17"/>
+      <c r="B627" s="10"/>
+      <c r="C627" s="18"/>
+      <c r="D627" s="10"/>
+      <c r="E627" s="10"/>
+      <c r="F627" s="10"/>
+      <c r="G627" s="10"/>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A633" s="17"/>
+      <c r="B633" s="10"/>
+      <c r="C633" s="18"/>
+      <c r="D633" s="10"/>
+      <c r="E633" s="10"/>
+      <c r="F633" s="10"/>
+      <c r="G633" s="10"/>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A634" s="17"/>
+      <c r="B634" s="10"/>
+      <c r="C634" s="18"/>
+      <c r="D634" s="10"/>
+      <c r="E634" s="10"/>
+      <c r="F634" s="10"/>
+      <c r="G634" s="10"/>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A636" s="17"/>
+      <c r="B636" s="10"/>
+      <c r="C636" s="18"/>
+      <c r="D636" s="10"/>
+      <c r="E636" s="10"/>
+      <c r="F636" s="10"/>
+      <c r="G636" s="10"/>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A637" s="17"/>
+      <c r="B637" s="10"/>
+      <c r="C637" s="18"/>
+      <c r="D637" s="10"/>
+      <c r="E637" s="10"/>
+      <c r="F637" s="10"/>
+      <c r="G637" s="10"/>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A638" s="17"/>
+      <c r="B638" s="10"/>
+      <c r="C638" s="18"/>
+      <c r="D638" s="10"/>
+      <c r="E638" s="10"/>
+      <c r="F638" s="10"/>
+      <c r="G638" s="10"/>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A642" s="17"/>
+      <c r="B642" s="10"/>
+      <c r="C642" s="18"/>
+      <c r="D642" s="10"/>
+      <c r="E642" s="10"/>
+      <c r="F642" s="10"/>
+      <c r="G642" s="10"/>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A649" s="17"/>
+      <c r="B649" s="10"/>
+      <c r="C649" s="18"/>
+      <c r="D649" s="10"/>
+      <c r="E649" s="10"/>
+      <c r="F649" s="10"/>
+      <c r="G649" s="10"/>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A650" s="17"/>
+      <c r="B650" s="10"/>
+      <c r="C650" s="18"/>
+      <c r="D650" s="10"/>
+      <c r="E650" s="10"/>
+      <c r="F650" s="10"/>
+      <c r="G650" s="10"/>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A665" s="17"/>
+      <c r="B665" s="10"/>
+      <c r="C665" s="18"/>
+      <c r="D665" s="10"/>
+      <c r="E665" s="10"/>
+      <c r="F665" s="10"/>
+      <c r="G665" s="10"/>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A666" s="17"/>
+      <c r="B666" s="10"/>
+      <c r="C666" s="18"/>
+      <c r="D666" s="10"/>
+      <c r="E666" s="10"/>
+      <c r="F666" s="10"/>
+      <c r="G666" s="10"/>
+    </row>
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1665" s="17"/>
+      <c r="B1665" s="10"/>
+      <c r="C1665" s="18"/>
+      <c r="D1665" s="10"/>
+      <c r="E1665" s="10"/>
+      <c r="F1665" s="10"/>
+      <c r="G1665" s="10"/>
+    </row>
+    <row r="1666" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1666" s="17"/>
+      <c r="B1666" s="10"/>
+      <c r="C1666" s="18"/>
+      <c r="D1666" s="10"/>
+      <c r="E1666" s="10"/>
+      <c r="F1666" s="10"/>
+      <c r="G1666" s="10"/>
+    </row>
+    <row r="1680" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1680" s="17"/>
+      <c r="B1680" s="10"/>
+      <c r="C1680" s="18"/>
+      <c r="D1680" s="10"/>
+      <c r="E1680" s="10"/>
+      <c r="F1680" s="10"/>
+      <c r="G1680" s="10"/>
+    </row>
+    <row r="1681" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1681" s="17"/>
+      <c r="B1681" s="10"/>
+      <c r="C1681" s="18"/>
+      <c r="D1681" s="10"/>
+      <c r="E1681" s="10"/>
+      <c r="F1681" s="10"/>
+      <c r="G1681" s="10"/>
+    </row>
+    <row r="1682" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1682" s="17"/>
+      <c r="B1682" s="10"/>
+      <c r="C1682" s="18"/>
+      <c r="D1682" s="10"/>
+      <c r="E1682" s="10"/>
+      <c r="F1682" s="10"/>
+      <c r="G1682" s="10"/>
+    </row>
+    <row r="1683" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1683" s="17"/>
+      <c r="B1683" s="10"/>
+      <c r="C1683" s="18"/>
+      <c r="D1683" s="10"/>
+      <c r="E1683" s="10"/>
+      <c r="F1683" s="10"/>
+      <c r="G1683" s="10"/>
+    </row>
+    <row r="1684" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1684" s="17"/>
+      <c r="B1684" s="10"/>
+      <c r="C1684" s="18"/>
+      <c r="D1684" s="10"/>
+      <c r="E1684" s="10"/>
+      <c r="F1684" s="10"/>
+      <c r="G1684" s="10"/>
+    </row>
+    <row r="1685" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1685" s="17"/>
+      <c r="B1685" s="10"/>
+      <c r="C1685" s="18"/>
+      <c r="D1685" s="10"/>
+      <c r="E1685" s="10"/>
+      <c r="F1685" s="10"/>
+      <c r="G1685" s="10"/>
+    </row>
+    <row r="1686" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1686" s="17"/>
+      <c r="B1686" s="10"/>
+      <c r="C1686" s="18"/>
+      <c r="D1686" s="10"/>
+      <c r="E1686" s="10"/>
+      <c r="F1686" s="10"/>
+      <c r="G1686" s="10"/>
+    </row>
+    <row r="1687" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1687" s="17"/>
+      <c r="B1687" s="10"/>
+      <c r="C1687" s="18"/>
+      <c r="D1687" s="10"/>
+      <c r="E1687" s="10"/>
+      <c r="F1687" s="10"/>
+      <c r="G1687" s="10"/>
+    </row>
+    <row r="1688" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1688" s="17"/>
+      <c r="B1688" s="10"/>
+      <c r="C1688" s="18"/>
+      <c r="D1688" s="10"/>
+      <c r="E1688" s="10"/>
+      <c r="F1688" s="10"/>
+      <c r="G1688" s="10"/>
+    </row>
+    <row r="1689" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1689" s="17"/>
+      <c r="B1689" s="10"/>
+      <c r="C1689" s="18"/>
+      <c r="D1689" s="10"/>
+      <c r="E1689" s="10"/>
+      <c r="F1689" s="10"/>
+      <c r="G1689" s="10"/>
+    </row>
+    <row r="1690" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1690" s="17"/>
+      <c r="B1690" s="10"/>
+      <c r="C1690" s="18"/>
+      <c r="D1690" s="10"/>
+      <c r="E1690" s="10"/>
+      <c r="F1690" s="10"/>
+      <c r="G1690" s="10"/>
+    </row>
+    <row r="1691" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1691" s="17"/>
+      <c r="B1691" s="10"/>
+      <c r="C1691" s="18"/>
+      <c r="D1691" s="10"/>
+      <c r="E1691" s="10"/>
+      <c r="F1691" s="10"/>
+      <c r="G1691" s="10"/>
+    </row>
+    <row r="1692" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1692" s="17"/>
+      <c r="B1692" s="10"/>
+      <c r="C1692" s="18"/>
+      <c r="D1692" s="10"/>
+      <c r="E1692" s="10"/>
+      <c r="F1692" s="10"/>
+      <c r="G1692" s="10"/>
+    </row>
+    <row r="1693" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1693" s="17"/>
+      <c r="B1693" s="10"/>
+      <c r="C1693" s="18"/>
+      <c r="D1693" s="10"/>
+      <c r="E1693" s="10"/>
+      <c r="F1693" s="10"/>
+      <c r="G1693" s="10"/>
+    </row>
+    <row r="1694" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1694" s="17"/>
+      <c r="B1694" s="10"/>
+      <c r="C1694" s="18"/>
+      <c r="D1694" s="10"/>
+      <c r="E1694" s="10"/>
+      <c r="F1694" s="10"/>
+      <c r="G1694" s="10"/>
+    </row>
+    <row r="1695" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1695" s="17"/>
+      <c r="B1695" s="10"/>
+      <c r="C1695" s="18"/>
+      <c r="D1695" s="10"/>
+      <c r="E1695" s="10"/>
+      <c r="F1695" s="10"/>
+      <c r="G1695" s="10"/>
+    </row>
+    <row r="1696" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1696" s="17"/>
+      <c r="B1696" s="10"/>
+      <c r="C1696" s="18"/>
+      <c r="D1696" s="10"/>
+      <c r="E1696" s="10"/>
+      <c r="F1696" s="10"/>
+      <c r="G1696" s="10"/>
+    </row>
+    <row r="1697" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1697" s="17"/>
+      <c r="B1697" s="10"/>
+      <c r="C1697" s="18"/>
+      <c r="D1697" s="10"/>
+      <c r="E1697" s="10"/>
+      <c r="F1697" s="10"/>
+      <c r="G1697" s="10"/>
+    </row>
+    <row r="1698" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1698" s="17"/>
+      <c r="B1698" s="10"/>
+      <c r="C1698" s="18"/>
+      <c r="D1698" s="10"/>
+      <c r="E1698" s="10"/>
+      <c r="F1698" s="10"/>
+      <c r="G1698" s="10"/>
+    </row>
+    <row r="1699" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1699" s="17"/>
+      <c r="B1699" s="10"/>
+      <c r="C1699" s="18"/>
+      <c r="D1699" s="10"/>
+      <c r="E1699" s="10"/>
+      <c r="F1699" s="10"/>
+      <c r="G1699" s="10"/>
+    </row>
+    <row r="1700" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1700" s="17"/>
+      <c r="B1700" s="10"/>
+      <c r="C1700" s="18"/>
+      <c r="D1700" s="10"/>
+      <c r="E1700" s="10"/>
+      <c r="F1700" s="10"/>
+      <c r="G1700" s="10"/>
+    </row>
+    <row r="1701" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1701" s="17"/>
+      <c r="B1701" s="10"/>
+      <c r="C1701" s="18"/>
+      <c r="D1701" s="10"/>
+      <c r="E1701" s="10"/>
+      <c r="F1701" s="10"/>
+      <c r="G1701" s="10"/>
+    </row>
+    <row r="1702" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1702" s="17"/>
+      <c r="B1702" s="10"/>
+      <c r="C1702" s="18"/>
+      <c r="D1702" s="10"/>
+      <c r="E1702" s="10"/>
+      <c r="F1702" s="10"/>
+      <c r="G1702" s="10"/>
+    </row>
+    <row r="1703" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1703" s="17"/>
+      <c r="B1703" s="10"/>
+      <c r="C1703" s="18"/>
+      <c r="D1703" s="10"/>
+      <c r="E1703" s="10"/>
+      <c r="F1703" s="10"/>
+      <c r="G1703" s="10"/>
+    </row>
+    <row r="1704" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1704" s="17"/>
+      <c r="B1704" s="10"/>
+      <c r="C1704" s="18"/>
+      <c r="D1704" s="10"/>
+      <c r="E1704" s="10"/>
+      <c r="F1704" s="10"/>
+      <c r="G1704" s="10"/>
+    </row>
+    <row r="1705" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1705" s="17"/>
+      <c r="B1705" s="10"/>
+      <c r="C1705" s="18"/>
+      <c r="D1705" s="10"/>
+      <c r="E1705" s="10"/>
+      <c r="F1705" s="10"/>
+      <c r="G1705" s="10"/>
+    </row>
+    <row r="1706" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1706" s="17"/>
+      <c r="B1706" s="10"/>
+      <c r="C1706" s="18"/>
+      <c r="D1706" s="10"/>
+      <c r="E1706" s="10"/>
+      <c r="F1706" s="10"/>
+      <c r="G1706" s="10"/>
+    </row>
+    <row r="1707" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1707" s="17"/>
+      <c r="B1707" s="10"/>
+      <c r="C1707" s="18"/>
+      <c r="D1707" s="10"/>
+      <c r="E1707" s="10"/>
+      <c r="F1707" s="10"/>
+      <c r="G1707" s="10"/>
+    </row>
+    <row r="1708" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1708" s="17"/>
+      <c r="B1708" s="10"/>
+      <c r="C1708" s="18"/>
+      <c r="D1708" s="10"/>
+      <c r="E1708" s="10"/>
+      <c r="F1708" s="10"/>
+      <c r="G1708" s="10"/>
+    </row>
+    <row r="1709" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1709" s="17"/>
+      <c r="B1709" s="10"/>
+      <c r="C1709" s="18"/>
+      <c r="D1709" s="10"/>
+      <c r="E1709" s="10"/>
+      <c r="F1709" s="10"/>
+      <c r="G1709" s="10"/>
+    </row>
+    <row r="1710" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1710" s="17"/>
+      <c r="B1710" s="10"/>
+      <c r="C1710" s="18"/>
+      <c r="D1710" s="10"/>
+      <c r="E1710" s="10"/>
+      <c r="F1710" s="10"/>
+      <c r="G1710" s="10"/>
+    </row>
+    <row r="1711" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1711" s="17"/>
+      <c r="B1711" s="10"/>
+      <c r="C1711" s="18"/>
+      <c r="D1711" s="10"/>
+      <c r="E1711" s="10"/>
+      <c r="F1711" s="10"/>
+      <c r="G1711" s="10"/>
+    </row>
+    <row r="1712" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1712" s="17"/>
+      <c r="B1712" s="10"/>
+      <c r="C1712" s="18"/>
+      <c r="D1712" s="10"/>
+      <c r="E1712" s="10"/>
+      <c r="F1712" s="10"/>
+      <c r="G1712" s="10"/>
+    </row>
+    <row r="1713" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1713" s="17"/>
+      <c r="B1713" s="10"/>
+      <c r="C1713" s="18"/>
+      <c r="D1713" s="10"/>
+      <c r="E1713" s="10"/>
+      <c r="F1713" s="10"/>
+      <c r="G1713" s="10"/>
+    </row>
+    <row r="1714" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1714" s="17"/>
+      <c r="B1714" s="10"/>
+      <c r="C1714" s="18"/>
+      <c r="D1714" s="10"/>
+      <c r="E1714" s="10"/>
+      <c r="F1714" s="10"/>
+      <c r="G1714" s="10"/>
+    </row>
+    <row r="1715" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1715" s="17"/>
+      <c r="B1715" s="10"/>
+      <c r="C1715" s="18"/>
+      <c r="D1715" s="10"/>
+      <c r="E1715" s="10"/>
+      <c r="F1715" s="10"/>
+      <c r="G1715" s="10"/>
+    </row>
+    <row r="1716" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1716" s="17"/>
+      <c r="B1716" s="10"/>
+      <c r="C1716" s="18"/>
+      <c r="D1716" s="10"/>
+      <c r="E1716" s="10"/>
+      <c r="F1716" s="10"/>
+      <c r="G1716" s="10"/>
+    </row>
+    <row r="1717" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1717" s="17"/>
+      <c r="B1717" s="10"/>
+      <c r="C1717" s="18"/>
+      <c r="D1717" s="10"/>
+      <c r="E1717" s="10"/>
+      <c r="F1717" s="10"/>
+      <c r="G1717" s="10"/>
+    </row>
+    <row r="1718" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1718" s="17"/>
+      <c r="B1718" s="10"/>
+      <c r="C1718" s="18"/>
+      <c r="D1718" s="10"/>
+      <c r="E1718" s="10"/>
+      <c r="F1718" s="10"/>
+      <c r="G1718" s="10"/>
+    </row>
+    <row r="1719" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1719" s="17"/>
+      <c r="B1719" s="10"/>
+      <c r="C1719" s="18"/>
+      <c r="D1719" s="10"/>
+      <c r="E1719" s="10"/>
+      <c r="F1719" s="10"/>
+      <c r="G1719" s="10"/>
+    </row>
+    <row r="1720" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1720" s="17"/>
+      <c r="B1720" s="10"/>
+      <c r="C1720" s="18"/>
+      <c r="D1720" s="10"/>
+      <c r="E1720" s="10"/>
+      <c r="F1720" s="10"/>
+      <c r="G1720" s="10"/>
+    </row>
+    <row r="1721" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1721" s="17"/>
+      <c r="B1721" s="10"/>
+      <c r="C1721" s="18"/>
+      <c r="D1721" s="10"/>
+      <c r="E1721" s="10"/>
+      <c r="F1721" s="10"/>
+      <c r="G1721" s="10"/>
+    </row>
+    <row r="1722" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1722" s="17"/>
+      <c r="B1722" s="10"/>
+      <c r="C1722" s="18"/>
+      <c r="D1722" s="10"/>
+      <c r="E1722" s="10"/>
+      <c r="F1722" s="10"/>
+      <c r="G1722" s="10"/>
+    </row>
+    <row r="1723" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1723" s="17"/>
+      <c r="B1723" s="10"/>
+      <c r="C1723" s="18"/>
+      <c r="D1723" s="10"/>
+      <c r="E1723" s="10"/>
+      <c r="F1723" s="10"/>
+      <c r="G1723" s="10"/>
+    </row>
+    <row r="1724" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1724" s="17"/>
+      <c r="B1724" s="10"/>
+      <c r="C1724" s="18"/>
+      <c r="D1724" s="10"/>
+      <c r="E1724" s="10"/>
+      <c r="F1724" s="10"/>
+      <c r="G1724" s="10"/>
+    </row>
+    <row r="1725" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1725" s="17"/>
+      <c r="B1725" s="10"/>
+      <c r="C1725" s="18"/>
+      <c r="D1725" s="10"/>
+      <c r="E1725" s="10"/>
+      <c r="F1725" s="10"/>
+      <c r="G1725" s="10"/>
+    </row>
+    <row r="1726" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1726" s="17"/>
+      <c r="B1726" s="10"/>
+      <c r="C1726" s="18"/>
+      <c r="D1726" s="10"/>
+      <c r="E1726" s="10"/>
+      <c r="F1726" s="10"/>
+      <c r="G1726" s="10"/>
+    </row>
+    <row r="1727" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1727" s="17"/>
+      <c r="B1727" s="10"/>
+      <c r="C1727" s="18"/>
+      <c r="D1727" s="10"/>
+      <c r="E1727" s="10"/>
+      <c r="F1727" s="10"/>
+      <c r="G1727" s="10"/>
+    </row>
+    <row r="1728" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1728" s="17"/>
+      <c r="B1728" s="10"/>
+      <c r="C1728" s="18"/>
+      <c r="D1728" s="10"/>
+      <c r="E1728" s="10"/>
+      <c r="F1728" s="10"/>
+      <c r="G1728" s="10"/>
+    </row>
+    <row r="1729" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1729" s="17"/>
+      <c r="B1729" s="10"/>
+      <c r="C1729" s="18"/>
+      <c r="D1729" s="10"/>
+      <c r="E1729" s="10"/>
+      <c r="F1729" s="10"/>
+      <c r="G1729" s="10"/>
+    </row>
+    <row r="1730" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1730" s="17"/>
+      <c r="B1730" s="10"/>
+      <c r="C1730" s="18"/>
+      <c r="D1730" s="10"/>
+      <c r="E1730" s="10"/>
+      <c r="F1730" s="10"/>
+      <c r="G1730" s="10"/>
+    </row>
+    <row r="1731" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1731" s="17"/>
+      <c r="B1731" s="10"/>
+      <c r="C1731" s="18"/>
+      <c r="D1731" s="10"/>
+      <c r="E1731" s="10"/>
+      <c r="F1731" s="10"/>
+      <c r="G1731" s="10"/>
+    </row>
+    <row r="1732" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1732" s="17"/>
+      <c r="B1732" s="10"/>
+      <c r="C1732" s="18"/>
+      <c r="D1732" s="10"/>
+      <c r="E1732" s="10"/>
+      <c r="F1732" s="10"/>
+      <c r="G1732" s="10"/>
+    </row>
+    <row r="1733" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1733" s="17"/>
+      <c r="B1733" s="10"/>
+      <c r="C1733" s="18"/>
+      <c r="D1733" s="10"/>
+      <c r="E1733" s="10"/>
+      <c r="F1733" s="10"/>
+      <c r="G1733" s="10"/>
+    </row>
+    <row r="1734" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1734" s="17"/>
+      <c r="B1734" s="10"/>
+      <c r="C1734" s="18"/>
+      <c r="D1734" s="10"/>
+      <c r="E1734" s="10"/>
+      <c r="F1734" s="10"/>
+      <c r="G1734" s="10"/>
+    </row>
+    <row r="1735" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1735" s="17"/>
+      <c r="B1735" s="10"/>
+      <c r="C1735" s="18"/>
+      <c r="D1735" s="10"/>
+      <c r="E1735" s="10"/>
+      <c r="F1735" s="10"/>
+      <c r="G1735" s="10"/>
+    </row>
+    <row r="1736" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1736" s="17"/>
+      <c r="B1736" s="10"/>
+      <c r="C1736" s="18"/>
+      <c r="D1736" s="10"/>
+      <c r="E1736" s="10"/>
+      <c r="F1736" s="10"/>
+      <c r="G1736" s="10"/>
+    </row>
+    <row r="1737" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1737" s="17"/>
+      <c r="B1737" s="10"/>
+      <c r="C1737" s="18"/>
+      <c r="D1737" s="10"/>
+      <c r="E1737" s="10"/>
+      <c r="F1737" s="10"/>
+      <c r="G1737" s="10"/>
+    </row>
+    <row r="1738" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1738" s="17"/>
+      <c r="B1738" s="10"/>
+      <c r="C1738" s="18"/>
+      <c r="D1738" s="10"/>
+      <c r="E1738" s="10"/>
+      <c r="F1738" s="10"/>
+      <c r="G1738" s="10"/>
+    </row>
+    <row r="1739" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1739" s="17"/>
+      <c r="B1739" s="10"/>
+      <c r="C1739" s="18"/>
+      <c r="D1739" s="10"/>
+      <c r="E1739" s="10"/>
+      <c r="F1739" s="10"/>
+      <c r="G1739" s="10"/>
+    </row>
+    <row r="1740" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1740" s="17"/>
+      <c r="B1740" s="10"/>
+      <c r="C1740" s="18"/>
+      <c r="D1740" s="10"/>
+      <c r="E1740" s="10"/>
+      <c r="F1740" s="10"/>
+      <c r="G1740" s="10"/>
+    </row>
+    <row r="1741" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1741" s="17"/>
+      <c r="B1741" s="10"/>
+      <c r="C1741" s="18"/>
+      <c r="D1741" s="10"/>
+      <c r="E1741" s="10"/>
+      <c r="F1741" s="10"/>
+      <c r="G1741" s="10"/>
+    </row>
+    <row r="1742" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1742" s="17"/>
+      <c r="B1742" s="10"/>
+      <c r="C1742" s="18"/>
+      <c r="D1742" s="10"/>
+      <c r="E1742" s="10"/>
+      <c r="F1742" s="10"/>
+      <c r="G1742" s="10"/>
+    </row>
+    <row r="1743" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1743" s="17"/>
+      <c r="B1743" s="10"/>
+      <c r="C1743" s="18"/>
+      <c r="D1743" s="10"/>
+      <c r="E1743" s="10"/>
+      <c r="F1743" s="10"/>
+      <c r="G1743" s="10"/>
+    </row>
+    <row r="1744" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1744" s="17"/>
+      <c r="B1744" s="10"/>
+      <c r="C1744" s="18"/>
+      <c r="D1744" s="10"/>
+      <c r="E1744" s="10"/>
+      <c r="F1744" s="10"/>
+      <c r="G1744" s="10"/>
+    </row>
+    <row r="1745" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1745" s="17"/>
+      <c r="B1745" s="10"/>
+      <c r="C1745" s="18"/>
+      <c r="D1745" s="10"/>
+      <c r="E1745" s="10"/>
+      <c r="F1745" s="10"/>
+      <c r="G1745" s="10"/>
+    </row>
+    <row r="1746" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1746" s="17"/>
+      <c r="B1746" s="10"/>
+      <c r="C1746" s="18"/>
+      <c r="D1746" s="10"/>
+      <c r="E1746" s="10"/>
+      <c r="F1746" s="10"/>
+      <c r="G1746" s="10"/>
+    </row>
+    <row r="1747" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1747" s="17"/>
+      <c r="B1747" s="10"/>
+      <c r="C1747" s="18"/>
+      <c r="D1747" s="10"/>
+      <c r="E1747" s="10"/>
+      <c r="F1747" s="10"/>
+      <c r="G1747" s="10"/>
+    </row>
+    <row r="1748" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1748" s="17"/>
+      <c r="B1748" s="10"/>
+      <c r="C1748" s="18"/>
+      <c r="D1748" s="10"/>
+      <c r="E1748" s="10"/>
+      <c r="F1748" s="10"/>
+      <c r="G1748" s="10"/>
+    </row>
+    <row r="1749" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1749" s="17"/>
+      <c r="B1749" s="10"/>
+      <c r="C1749" s="18"/>
+      <c r="D1749" s="10"/>
+      <c r="E1749" s="10"/>
+      <c r="F1749" s="10"/>
+      <c r="G1749" s="10"/>
+    </row>
+    <row r="1750" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1750" s="17"/>
+      <c r="B1750" s="10"/>
+      <c r="C1750" s="18"/>
+      <c r="D1750" s="10"/>
+      <c r="E1750" s="10"/>
+      <c r="F1750" s="10"/>
+      <c r="G1750" s="10"/>
+    </row>
+    <row r="1751" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1751" s="17"/>
+      <c r="B1751" s="10"/>
+      <c r="C1751" s="18"/>
+      <c r="D1751" s="10"/>
+      <c r="E1751" s="10"/>
+      <c r="F1751" s="10"/>
+      <c r="G1751" s="10"/>
+    </row>
+    <row r="1752" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1752" s="17"/>
+      <c r="B1752" s="10"/>
+      <c r="C1752" s="18"/>
+      <c r="D1752" s="10"/>
+      <c r="E1752" s="10"/>
+      <c r="F1752" s="10"/>
+      <c r="G1752" s="10"/>
+    </row>
+    <row r="1753" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1753" s="17"/>
+      <c r="B1753" s="10"/>
+      <c r="C1753" s="18"/>
+      <c r="D1753" s="10"/>
+      <c r="E1753" s="10"/>
+      <c r="F1753" s="10"/>
+      <c r="G1753" s="10"/>
+    </row>
+    <row r="1754" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1754" s="17"/>
+      <c r="B1754" s="10"/>
+      <c r="C1754" s="18"/>
+      <c r="D1754" s="10"/>
+      <c r="E1754" s="10"/>
+      <c r="F1754" s="10"/>
+      <c r="G1754" s="10"/>
+    </row>
+    <row r="1755" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1755" s="17"/>
+      <c r="B1755" s="10"/>
+      <c r="C1755" s="18"/>
+      <c r="D1755" s="10"/>
+      <c r="E1755" s="10"/>
+      <c r="F1755" s="10"/>
+      <c r="G1755" s="10"/>
+    </row>
+    <row r="1756" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1756" s="17"/>
+      <c r="B1756" s="10"/>
+      <c r="C1756" s="18"/>
+      <c r="D1756" s="10"/>
+      <c r="E1756" s="10"/>
+      <c r="F1756" s="10"/>
+      <c r="G1756" s="10"/>
+    </row>
+    <row r="1757" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1757" s="17"/>
+      <c r="B1757" s="10"/>
+      <c r="C1757" s="18"/>
+      <c r="D1757" s="10"/>
+      <c r="E1757" s="10"/>
+      <c r="F1757" s="10"/>
+      <c r="G1757" s="10"/>
+    </row>
+    <row r="1758" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1758" s="17"/>
+      <c r="B1758" s="10"/>
+      <c r="C1758" s="18"/>
+      <c r="D1758" s="10"/>
+      <c r="E1758" s="10"/>
+      <c r="F1758" s="10"/>
+      <c r="G1758" s="10"/>
+    </row>
+    <row r="1759" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1759" s="17"/>
+      <c r="B1759" s="10"/>
+      <c r="C1759" s="18"/>
+      <c r="D1759" s="10"/>
+      <c r="E1759" s="10"/>
+      <c r="F1759" s="10"/>
+      <c r="G1759" s="10"/>
+    </row>
+    <row r="1760" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1760" s="17"/>
+      <c r="B1760" s="10"/>
+      <c r="C1760" s="18"/>
+      <c r="D1760" s="10"/>
+      <c r="E1760" s="10"/>
+      <c r="F1760" s="10"/>
+      <c r="G1760" s="10"/>
+    </row>
+    <row r="1761" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1761" s="17"/>
+      <c r="B1761" s="10"/>
+      <c r="C1761" s="18"/>
+      <c r="D1761" s="10"/>
+      <c r="E1761" s="10"/>
+      <c r="F1761" s="10"/>
+      <c r="G1761" s="10"/>
+    </row>
+    <row r="1762" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1762" s="17"/>
+      <c r="B1762" s="10"/>
+      <c r="C1762" s="18"/>
+      <c r="D1762" s="10"/>
+      <c r="E1762" s="10"/>
+      <c r="F1762" s="10"/>
+      <c r="G1762" s="10"/>
+    </row>
+    <row r="1763" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1763" s="17"/>
+      <c r="B1763" s="10"/>
+      <c r="C1763" s="18"/>
+      <c r="D1763" s="10"/>
+      <c r="E1763" s="10"/>
+      <c r="F1763" s="10"/>
+      <c r="G1763" s="10"/>
+    </row>
+    <row r="1764" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1764" s="17"/>
+      <c r="B1764" s="10"/>
+      <c r="C1764" s="18"/>
+      <c r="D1764" s="10"/>
+      <c r="E1764" s="10"/>
+      <c r="F1764" s="10"/>
+      <c r="G1764" s="10"/>
+    </row>
+    <row r="1765" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1765" s="17"/>
+      <c r="B1765" s="10"/>
+      <c r="C1765" s="18"/>
+      <c r="D1765" s="10"/>
+      <c r="E1765" s="10"/>
+      <c r="F1765" s="10"/>
+      <c r="G1765" s="10"/>
+    </row>
+    <row r="1766" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1766" s="17"/>
+      <c r="B1766" s="10"/>
+      <c r="C1766" s="18"/>
+      <c r="D1766" s="10"/>
+      <c r="E1766" s="10"/>
+      <c r="F1766" s="10"/>
+      <c r="G1766" s="10"/>
+    </row>
+    <row r="1767" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1767" s="17"/>
+      <c r="B1767" s="10"/>
+      <c r="C1767" s="18"/>
+      <c r="D1767" s="10"/>
+      <c r="E1767" s="10"/>
+      <c r="F1767" s="10"/>
+      <c r="G1767" s="10"/>
+    </row>
+    <row r="1768" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1768" s="17"/>
+      <c r="B1768" s="10"/>
+      <c r="C1768" s="18"/>
+      <c r="D1768" s="10"/>
+      <c r="E1768" s="10"/>
+      <c r="F1768" s="10"/>
+      <c r="G1768" s="10"/>
+    </row>
+    <row r="1769" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1769" s="17"/>
+      <c r="B1769" s="10"/>
+      <c r="C1769" s="18"/>
+      <c r="D1769" s="10"/>
+      <c r="E1769" s="10"/>
+      <c r="F1769" s="10"/>
+      <c r="G1769" s="10"/>
+    </row>
+    <row r="1770" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1770" s="17"/>
+      <c r="B1770" s="10"/>
+      <c r="C1770" s="18"/>
+      <c r="D1770" s="10"/>
+      <c r="E1770" s="10"/>
+      <c r="F1770" s="10"/>
+      <c r="G1770" s="10"/>
+    </row>
+    <row r="1771" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1771" s="17"/>
+      <c r="B1771" s="10"/>
+      <c r="C1771" s="18"/>
+      <c r="D1771" s="10"/>
+      <c r="E1771" s="10"/>
+      <c r="F1771" s="10"/>
+      <c r="G1771" s="10"/>
+    </row>
+    <row r="1772" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1772" s="17"/>
+      <c r="B1772" s="10"/>
+      <c r="C1772" s="18"/>
+      <c r="D1772" s="10"/>
+      <c r="E1772" s="10"/>
+      <c r="F1772" s="10"/>
+      <c r="G1772" s="10"/>
+    </row>
+    <row r="1773" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1773" s="17"/>
+      <c r="B1773" s="10"/>
+      <c r="C1773" s="18"/>
+      <c r="D1773" s="10"/>
+      <c r="E1773" s="10"/>
+      <c r="F1773" s="10"/>
+      <c r="G1773" s="10"/>
+    </row>
+    <row r="1774" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1774" s="17"/>
+      <c r="B1774" s="10"/>
+      <c r="C1774" s="18"/>
+      <c r="D1774" s="10"/>
+      <c r="E1774" s="10"/>
+      <c r="F1774" s="10"/>
+      <c r="G1774" s="10"/>
+    </row>
+    <row r="1775" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1775" s="17"/>
+      <c r="B1775" s="10"/>
+      <c r="C1775" s="18"/>
+      <c r="D1775" s="10"/>
+      <c r="E1775" s="10"/>
+      <c r="F1775" s="10"/>
+      <c r="G1775" s="10"/>
+    </row>
+    <row r="1776" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1776" s="17"/>
+      <c r="B1776" s="10"/>
+      <c r="C1776" s="18"/>
+      <c r="D1776" s="10"/>
+      <c r="E1776" s="10"/>
+      <c r="F1776" s="10"/>
+      <c r="G1776" s="10"/>
+    </row>
+    <row r="1777" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1777" s="17"/>
+      <c r="B1777" s="10"/>
+      <c r="C1777" s="18"/>
+      <c r="D1777" s="10"/>
+      <c r="E1777" s="10"/>
+      <c r="F1777" s="10"/>
+      <c r="G1777" s="10"/>
+    </row>
+    <row r="1778" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1778" s="17"/>
+      <c r="B1778" s="10"/>
+      <c r="C1778" s="18"/>
+      <c r="D1778" s="10"/>
+      <c r="E1778" s="10"/>
+      <c r="F1778" s="10"/>
+      <c r="G1778" s="10"/>
+    </row>
+    <row r="1779" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1779" s="17"/>
+      <c r="B1779" s="10"/>
+      <c r="C1779" s="18"/>
+      <c r="D1779" s="10"/>
+      <c r="E1779" s="10"/>
+      <c r="F1779" s="10"/>
+      <c r="G1779" s="10"/>
+    </row>
+    <row r="1780" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1780" s="17"/>
+      <c r="B1780" s="10"/>
+      <c r="C1780" s="18"/>
+      <c r="D1780" s="10"/>
+      <c r="E1780" s="10"/>
+      <c r="F1780" s="10"/>
+      <c r="G1780" s="10"/>
+    </row>
+    <row r="1781" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1781" s="17"/>
+      <c r="B1781" s="10"/>
+      <c r="C1781" s="18"/>
+      <c r="D1781" s="10"/>
+      <c r="E1781" s="10"/>
+      <c r="F1781" s="10"/>
+      <c r="G1781" s="10"/>
+    </row>
+    <row r="1782" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1782" s="17"/>
+      <c r="B1782" s="10"/>
+      <c r="C1782" s="18"/>
+      <c r="D1782" s="10"/>
+      <c r="E1782" s="10"/>
+      <c r="F1782" s="10"/>
+      <c r="G1782" s="10"/>
+    </row>
+    <row r="1783" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1783" s="17"/>
+      <c r="B1783" s="10"/>
+      <c r="C1783" s="18"/>
+      <c r="D1783" s="10"/>
+      <c r="E1783" s="10"/>
+      <c r="F1783" s="10"/>
+      <c r="G1783" s="10"/>
+    </row>
+    <row r="1784" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1784" s="17"/>
+      <c r="B1784" s="10"/>
+      <c r="C1784" s="18"/>
+      <c r="D1784" s="10"/>
+      <c r="E1784" s="10"/>
+      <c r="F1784" s="10"/>
+      <c r="G1784" s="10"/>
+    </row>
+    <row r="1785" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1785" s="17"/>
+      <c r="B1785" s="10"/>
+      <c r="C1785" s="18"/>
+      <c r="D1785" s="10"/>
+      <c r="E1785" s="10"/>
+      <c r="F1785" s="10"/>
+      <c r="G1785" s="10"/>
+    </row>
+    <row r="1786" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1786" s="17"/>
+      <c r="B1786" s="10"/>
+      <c r="C1786" s="18"/>
+      <c r="D1786" s="10"/>
+      <c r="E1786" s="10"/>
+      <c r="F1786" s="10"/>
+      <c r="G1786" s="10"/>
+    </row>
+    <row r="1787" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1787" s="17"/>
+      <c r="B1787" s="10"/>
+      <c r="C1787" s="18"/>
+      <c r="D1787" s="10"/>
+      <c r="E1787" s="10"/>
+      <c r="F1787" s="10"/>
+      <c r="G1787" s="10"/>
+    </row>
+    <row r="1788" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1788" s="17"/>
+      <c r="B1788" s="10"/>
+      <c r="C1788" s="18"/>
+      <c r="D1788" s="10"/>
+      <c r="E1788" s="10"/>
+      <c r="F1788" s="10"/>
+      <c r="G1788" s="10"/>
+    </row>
+    <row r="1789" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1789" s="17"/>
+      <c r="B1789" s="10"/>
+      <c r="C1789" s="18"/>
+      <c r="D1789" s="10"/>
+      <c r="E1789" s="10"/>
+      <c r="F1789" s="10"/>
+      <c r="G1789" s="10"/>
+    </row>
+    <row r="1790" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1790" s="17"/>
+      <c r="B1790" s="10"/>
+      <c r="C1790" s="18"/>
+      <c r="D1790" s="10"/>
+      <c r="E1790" s="10"/>
+      <c r="F1790" s="10"/>
+      <c r="G1790" s="10"/>
+    </row>
+    <row r="1791" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1791" s="17"/>
+      <c r="B1791" s="10"/>
+      <c r="C1791" s="18"/>
+      <c r="D1791" s="10"/>
+      <c r="E1791" s="10"/>
+      <c r="F1791" s="10"/>
+      <c r="G1791" s="10"/>
+    </row>
+    <row r="1792" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1792" s="17"/>
+      <c r="B1792" s="10"/>
+      <c r="C1792" s="18"/>
+      <c r="D1792" s="10"/>
+      <c r="E1792" s="10"/>
+      <c r="F1792" s="10"/>
+      <c r="G1792" s="10"/>
+    </row>
+    <row r="1793" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1793" s="17"/>
+      <c r="B1793" s="10"/>
+      <c r="C1793" s="18"/>
+      <c r="D1793" s="10"/>
+      <c r="E1793" s="10"/>
+      <c r="F1793" s="10"/>
+      <c r="G1793" s="10"/>
+    </row>
+    <row r="1794" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1794" s="17"/>
+      <c r="B1794" s="10"/>
+      <c r="C1794" s="18"/>
+      <c r="D1794" s="10"/>
+      <c r="E1794" s="10"/>
+      <c r="F1794" s="10"/>
+      <c r="G1794" s="10"/>
+    </row>
+    <row r="1795" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1795" s="17"/>
+      <c r="B1795" s="10"/>
+      <c r="C1795" s="18"/>
+      <c r="D1795" s="10"/>
+      <c r="E1795" s="10"/>
+      <c r="F1795" s="10"/>
+      <c r="G1795" s="10"/>
+    </row>
+    <row r="1796" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1796" s="17"/>
+      <c r="B1796" s="10"/>
+      <c r="C1796" s="18"/>
+      <c r="D1796" s="10"/>
+      <c r="E1796" s="10"/>
+      <c r="F1796" s="10"/>
+      <c r="G1796" s="10"/>
+    </row>
+    <row r="1797" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1797" s="17"/>
+      <c r="B1797" s="10"/>
+      <c r="C1797" s="18"/>
+      <c r="D1797" s="10"/>
+      <c r="E1797" s="10"/>
+      <c r="F1797" s="10"/>
+      <c r="G1797" s="10"/>
+    </row>
+    <row r="1798" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1798" s="17"/>
+      <c r="B1798" s="10"/>
+      <c r="C1798" s="18"/>
+      <c r="D1798" s="10"/>
+      <c r="E1798" s="10"/>
+      <c r="F1798" s="10"/>
+      <c r="G1798" s="10"/>
+    </row>
+    <row r="1799" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1799" s="17"/>
+      <c r="B1799" s="10"/>
+      <c r="C1799" s="18"/>
+      <c r="D1799" s="10"/>
+      <c r="E1799" s="10"/>
+      <c r="F1799" s="10"/>
+      <c r="G1799" s="10"/>
+    </row>
+    <row r="1800" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1800" s="17"/>
+      <c r="B1800" s="10"/>
+      <c r="C1800" s="18"/>
+      <c r="D1800" s="10"/>
+      <c r="E1800" s="10"/>
+      <c r="F1800" s="10"/>
+      <c r="G1800" s="10"/>
+    </row>
+    <row r="1801" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1801" s="17"/>
+      <c r="B1801" s="10"/>
+      <c r="C1801" s="18"/>
+      <c r="D1801" s="10"/>
+      <c r="E1801" s="10"/>
+      <c r="F1801" s="10"/>
+      <c r="G1801" s="10"/>
+    </row>
+    <row r="1802" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1802" s="17"/>
+      <c r="B1802" s="10"/>
+      <c r="C1802" s="18"/>
+      <c r="D1802" s="10"/>
+      <c r="E1802" s="10"/>
+      <c r="F1802" s="10"/>
+      <c r="G1802" s="10"/>
+    </row>
+    <row r="1803" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1803" s="17"/>
+      <c r="B1803" s="10"/>
+      <c r="C1803" s="18"/>
+      <c r="D1803" s="10"/>
+      <c r="E1803" s="10"/>
+      <c r="F1803" s="10"/>
+      <c r="G1803" s="10"/>
+    </row>
+    <row r="1804" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1804" s="17"/>
+      <c r="B1804" s="10"/>
+      <c r="C1804" s="18"/>
+      <c r="D1804" s="10"/>
+      <c r="E1804" s="10"/>
+      <c r="F1804" s="10"/>
+      <c r="G1804" s="10"/>
+    </row>
+    <row r="1805" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1805" s="17"/>
+      <c r="B1805" s="10"/>
+      <c r="C1805" s="18"/>
+      <c r="D1805" s="10"/>
+      <c r="E1805" s="10"/>
+      <c r="F1805" s="10"/>
+      <c r="G1805" s="10"/>
+    </row>
+    <row r="1806" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1806" s="17"/>
+      <c r="B1806" s="10"/>
+      <c r="C1806" s="18"/>
+      <c r="D1806" s="10"/>
+      <c r="E1806" s="10"/>
+      <c r="F1806" s="10"/>
+      <c r="G1806" s="10"/>
+    </row>
+    <row r="1807" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1807" s="17"/>
+      <c r="B1807" s="10"/>
+      <c r="C1807" s="18"/>
+      <c r="D1807" s="10"/>
+      <c r="E1807" s="10"/>
+      <c r="F1807" s="10"/>
+      <c r="G1807" s="10"/>
+    </row>
+    <row r="1808" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1808" s="17"/>
+      <c r="B1808" s="10"/>
+      <c r="C1808" s="18"/>
+      <c r="D1808" s="10"/>
+      <c r="E1808" s="10"/>
+      <c r="F1808" s="10"/>
+      <c r="G1808" s="10"/>
+    </row>
+    <row r="1809" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1809" s="17"/>
+      <c r="B1809" s="10"/>
+      <c r="C1809" s="18"/>
+      <c r="D1809" s="10"/>
+      <c r="E1809" s="10"/>
+      <c r="F1809" s="10"/>
+      <c r="G1809" s="10"/>
+    </row>
+    <row r="1810" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1810" s="17"/>
+      <c r="B1810" s="10"/>
+      <c r="C1810" s="18"/>
+      <c r="D1810" s="10"/>
+      <c r="E1810" s="10"/>
+      <c r="F1810" s="10"/>
+      <c r="G1810" s="10"/>
+    </row>
+    <row r="1811" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1811" s="17"/>
+      <c r="B1811" s="10"/>
+      <c r="C1811" s="18"/>
+      <c r="D1811" s="10"/>
+      <c r="E1811" s="10"/>
+      <c r="F1811" s="10"/>
+      <c r="G1811" s="10"/>
+    </row>
+    <row r="1812" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1812" s="17"/>
+      <c r="B1812" s="10"/>
+      <c r="C1812" s="18"/>
+      <c r="D1812" s="10"/>
+      <c r="E1812" s="10"/>
+      <c r="F1812" s="10"/>
+      <c r="G1812" s="10"/>
+    </row>
+    <row r="1813" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1813" s="17"/>
+      <c r="B1813" s="10"/>
+      <c r="C1813" s="18"/>
+      <c r="D1813" s="10"/>
+      <c r="E1813" s="10"/>
+      <c r="F1813" s="10"/>
+      <c r="G1813" s="10"/>
+    </row>
+    <row r="1814" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1814" s="17"/>
+      <c r="B1814" s="10"/>
+      <c r="C1814" s="18"/>
+      <c r="D1814" s="10"/>
+      <c r="E1814" s="10"/>
+      <c r="F1814" s="10"/>
+      <c r="G1814" s="10"/>
+    </row>
+    <row r="1815" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1815" s="17"/>
+      <c r="B1815" s="10"/>
+      <c r="C1815" s="18"/>
+      <c r="D1815" s="10"/>
+      <c r="E1815" s="10"/>
+      <c r="F1815" s="10"/>
+      <c r="G1815" s="10"/>
+    </row>
+    <row r="1816" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1816" s="17"/>
+      <c r="B1816" s="10"/>
+      <c r="C1816" s="18"/>
+      <c r="D1816" s="10"/>
+      <c r="E1816" s="10"/>
+      <c r="F1816" s="10"/>
+      <c r="G1816" s="10"/>
+    </row>
+    <row r="1817" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1817" s="17"/>
+      <c r="B1817" s="10"/>
+      <c r="C1817" s="18"/>
+      <c r="D1817" s="10"/>
+      <c r="E1817" s="10"/>
+      <c r="F1817" s="10"/>
+      <c r="G1817" s="10"/>
+    </row>
+    <row r="1818" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1818" s="17"/>
+      <c r="B1818" s="10"/>
+      <c r="C1818" s="18"/>
+      <c r="D1818" s="10"/>
+      <c r="E1818" s="10"/>
+      <c r="F1818" s="10"/>
+      <c r="G1818" s="10"/>
+    </row>
+    <row r="1819" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1819" s="17"/>
+      <c r="B1819" s="10"/>
+      <c r="C1819" s="18"/>
+      <c r="D1819" s="10"/>
+      <c r="E1819" s="10"/>
+      <c r="F1819" s="10"/>
+      <c r="G1819" s="10"/>
+    </row>
+    <row r="1820" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1820" s="17"/>
+      <c r="B1820" s="10"/>
+      <c r="C1820" s="18"/>
+      <c r="D1820" s="10"/>
+      <c r="E1820" s="10"/>
+      <c r="F1820" s="10"/>
+      <c r="G1820" s="10"/>
+    </row>
+    <row r="1821" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1821" s="17"/>
+      <c r="B1821" s="10"/>
+      <c r="C1821" s="18"/>
+      <c r="D1821" s="10"/>
+      <c r="E1821" s="10"/>
+      <c r="F1821" s="10"/>
+      <c r="G1821" s="10"/>
+    </row>
+    <row r="1822" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1822" s="17"/>
+      <c r="B1822" s="10"/>
+      <c r="C1822" s="18"/>
+      <c r="D1822" s="10"/>
+      <c r="E1822" s="10"/>
+      <c r="F1822" s="10"/>
+      <c r="G1822" s="10"/>
+    </row>
+    <row r="1823" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1823" s="17"/>
+      <c r="B1823" s="10"/>
+      <c r="C1823" s="18"/>
+      <c r="D1823" s="10"/>
+      <c r="E1823" s="10"/>
+      <c r="F1823" s="10"/>
+      <c r="G1823" s="10"/>
+    </row>
+    <row r="1824" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1824" s="17"/>
+      <c r="B1824" s="10"/>
+      <c r="C1824" s="18"/>
+      <c r="D1824" s="10"/>
+      <c r="E1824" s="10"/>
+      <c r="F1824" s="10"/>
+      <c r="G1824" s="10"/>
+    </row>
+    <row r="1825" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1825" s="17"/>
+      <c r="B1825" s="10"/>
+      <c r="C1825" s="18"/>
+      <c r="D1825" s="10"/>
+      <c r="E1825" s="10"/>
+      <c r="F1825" s="10"/>
+      <c r="G1825" s="10"/>
+    </row>
+    <row r="1826" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1826" s="17"/>
+      <c r="B1826" s="10"/>
+      <c r="C1826" s="18"/>
+      <c r="D1826" s="10"/>
+      <c r="E1826" s="10"/>
+      <c r="F1826" s="10"/>
+      <c r="G1826" s="10"/>
+    </row>
+    <row r="1827" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1827" s="17"/>
+      <c r="B1827" s="10"/>
+      <c r="C1827" s="18"/>
+      <c r="D1827" s="10"/>
+      <c r="E1827" s="10"/>
+      <c r="F1827" s="10"/>
+      <c r="G1827" s="10"/>
+    </row>
+    <row r="1828" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1828" s="17"/>
+      <c r="B1828" s="10"/>
+      <c r="C1828" s="18"/>
+      <c r="D1828" s="10"/>
+      <c r="E1828" s="10"/>
+      <c r="F1828" s="10"/>
+      <c r="G1828" s="10"/>
+    </row>
+    <row r="1829" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1829" s="17"/>
+      <c r="B1829" s="10"/>
+      <c r="C1829" s="18"/>
+      <c r="D1829" s="10"/>
+      <c r="E1829" s="10"/>
+      <c r="F1829" s="10"/>
+      <c r="G1829" s="10"/>
+    </row>
+    <row r="1830" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1830" s="17"/>
+      <c r="B1830" s="10"/>
+      <c r="C1830" s="18"/>
+      <c r="D1830" s="10"/>
+      <c r="E1830" s="10"/>
+      <c r="F1830" s="10"/>
+      <c r="G1830" s="10"/>
+    </row>
+    <row r="1831" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1831" s="17"/>
+      <c r="B1831" s="10"/>
+      <c r="C1831" s="18"/>
+      <c r="D1831" s="10"/>
+      <c r="E1831" s="10"/>
+      <c r="F1831" s="10"/>
+      <c r="G1831" s="10"/>
+    </row>
+    <row r="1832" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1832" s="17"/>
+      <c r="B1832" s="10"/>
+      <c r="C1832" s="18"/>
+      <c r="D1832" s="10"/>
+      <c r="E1832" s="10"/>
+      <c r="F1832" s="10"/>
+      <c r="G1832" s="10"/>
+    </row>
+    <row r="1833" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1833" s="17"/>
+      <c r="B1833" s="10"/>
+      <c r="C1833" s="18"/>
+      <c r="D1833" s="10"/>
+      <c r="E1833" s="10"/>
+      <c r="F1833" s="10"/>
+      <c r="G1833" s="10"/>
+    </row>
+    <row r="1834" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1834" s="17"/>
+      <c r="B1834" s="10"/>
+      <c r="C1834" s="18"/>
+      <c r="D1834" s="10"/>
+      <c r="E1834" s="10"/>
+      <c r="F1834" s="10"/>
+      <c r="G1834" s="10"/>
+    </row>
+    <row r="1835" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1835" s="17"/>
+      <c r="B1835" s="10"/>
+      <c r="C1835" s="18"/>
+      <c r="D1835" s="10"/>
+      <c r="E1835" s="10"/>
+      <c r="F1835" s="10"/>
+      <c r="G1835" s="10"/>
+    </row>
+    <row r="1836" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1836" s="17"/>
+      <c r="B1836" s="10"/>
+      <c r="C1836" s="18"/>
+      <c r="D1836" s="10"/>
+      <c r="E1836" s="10"/>
+      <c r="F1836" s="10"/>
+      <c r="G1836" s="10"/>
+    </row>
+    <row r="1837" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1837" s="17"/>
+      <c r="B1837" s="10"/>
+      <c r="C1837" s="18"/>
+      <c r="D1837" s="10"/>
+      <c r="E1837" s="10"/>
+      <c r="F1837" s="10"/>
+      <c r="G1837" s="10"/>
+    </row>
+    <row r="1838" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1838" s="17"/>
+      <c r="B1838" s="10"/>
+      <c r="C1838" s="18"/>
+      <c r="D1838" s="10"/>
+      <c r="E1838" s="10"/>
+      <c r="F1838" s="10"/>
+      <c r="G1838" s="10"/>
+    </row>
+    <row r="1839" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1839" s="17"/>
+      <c r="B1839" s="10"/>
+      <c r="C1839" s="18"/>
+      <c r="D1839" s="10"/>
+      <c r="E1839" s="10"/>
+      <c r="F1839" s="10"/>
+      <c r="G1839" s="10"/>
+    </row>
+    <row r="1840" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1840" s="17"/>
+      <c r="B1840" s="10"/>
+      <c r="C1840" s="18"/>
+      <c r="D1840" s="10"/>
+      <c r="E1840" s="10"/>
+      <c r="F1840" s="10"/>
+      <c r="G1840" s="10"/>
+    </row>
+    <row r="1841" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1841" s="17"/>
+      <c r="B1841" s="10"/>
+      <c r="C1841" s="18"/>
+      <c r="D1841" s="10"/>
+      <c r="E1841" s="10"/>
+      <c r="F1841" s="10"/>
+      <c r="G1841" s="10"/>
+    </row>
+    <row r="1842" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1842" s="17"/>
+      <c r="B1842" s="10"/>
+      <c r="C1842" s="18"/>
+      <c r="D1842" s="10"/>
+      <c r="E1842" s="10"/>
+      <c r="F1842" s="10"/>
+      <c r="G1842" s="10"/>
+    </row>
+    <row r="1843" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1843" s="17"/>
+      <c r="B1843" s="10"/>
+      <c r="C1843" s="18"/>
+      <c r="D1843" s="10"/>
+      <c r="E1843" s="10"/>
+      <c r="F1843" s="10"/>
+      <c r="G1843" s="10"/>
+    </row>
+    <row r="1844" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1844" s="17"/>
+      <c r="B1844" s="10"/>
+      <c r="C1844" s="18"/>
+      <c r="D1844" s="10"/>
+      <c r="E1844" s="10"/>
+      <c r="F1844" s="10"/>
+      <c r="G1844" s="10"/>
+    </row>
+    <row r="1845" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1845" s="17"/>
+      <c r="B1845" s="10"/>
+      <c r="C1845" s="18"/>
+      <c r="D1845" s="10"/>
+      <c r="E1845" s="10"/>
+      <c r="F1845" s="10"/>
+      <c r="G1845" s="10"/>
+    </row>
+    <row r="1846" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1846" s="17"/>
+      <c r="B1846" s="10"/>
+      <c r="C1846" s="18"/>
+      <c r="D1846" s="10"/>
+      <c r="E1846" s="10"/>
+      <c r="F1846" s="10"/>
+      <c r="G1846" s="10"/>
+    </row>
+    <row r="1847" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1847" s="17"/>
+      <c r="B1847" s="10"/>
+      <c r="C1847" s="18"/>
+      <c r="D1847" s="10"/>
+      <c r="E1847" s="10"/>
+      <c r="F1847" s="10"/>
+      <c r="G1847" s="10"/>
+    </row>
+    <row r="1848" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1848" s="17"/>
+      <c r="B1848" s="10"/>
+      <c r="C1848" s="18"/>
+      <c r="D1848" s="10"/>
+      <c r="E1848" s="10"/>
+      <c r="F1848" s="10"/>
+      <c r="G1848" s="10"/>
+    </row>
+    <row r="1849" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1849" s="17"/>
+      <c r="B1849" s="10"/>
+      <c r="C1849" s="18"/>
+      <c r="D1849" s="10"/>
+      <c r="E1849" s="10"/>
+      <c r="F1849" s="10"/>
+      <c r="G1849" s="10"/>
+    </row>
+    <row r="1850" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1850" s="17"/>
+      <c r="B1850" s="10"/>
+      <c r="C1850" s="18"/>
+      <c r="D1850" s="10"/>
+      <c r="E1850" s="10"/>
+      <c r="F1850" s="10"/>
+      <c r="G1850" s="10"/>
+    </row>
+    <row r="1851" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1851" s="17"/>
+      <c r="B1851" s="10"/>
+      <c r="C1851" s="18"/>
+      <c r="D1851" s="10"/>
+      <c r="E1851" s="10"/>
+      <c r="F1851" s="10"/>
+      <c r="G1851" s="10"/>
+    </row>
+    <row r="1852" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1852" s="17"/>
+      <c r="B1852" s="10"/>
+      <c r="C1852" s="18"/>
+      <c r="D1852" s="10"/>
+      <c r="E1852" s="10"/>
+      <c r="F1852" s="10"/>
+      <c r="G1852" s="10"/>
+    </row>
+    <row r="1853" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1853" s="17"/>
+      <c r="B1853" s="10"/>
+      <c r="C1853" s="18"/>
+      <c r="D1853" s="10"/>
+      <c r="E1853" s="10"/>
+      <c r="F1853" s="10"/>
+      <c r="G1853" s="10"/>
+    </row>
+    <row r="1854" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1854" s="17"/>
+      <c r="B1854" s="10"/>
+      <c r="C1854" s="18"/>
+      <c r="D1854" s="10"/>
+      <c r="E1854" s="10"/>
+      <c r="F1854" s="10"/>
+      <c r="G1854" s="10"/>
+    </row>
+    <row r="1855" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1855" s="17"/>
+      <c r="B1855" s="10"/>
+      <c r="C1855" s="18"/>
+      <c r="D1855" s="10"/>
+      <c r="E1855" s="10"/>
+      <c r="F1855" s="10"/>
+      <c r="G1855" s="10"/>
+    </row>
+    <row r="1856" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1856" s="17"/>
+      <c r="B1856" s="10"/>
+      <c r="C1856" s="18"/>
+      <c r="D1856" s="10"/>
+      <c r="E1856" s="10"/>
+      <c r="F1856" s="10"/>
+      <c r="G1856" s="10"/>
+    </row>
+    <row r="1857" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1857" s="17"/>
+      <c r="B1857" s="10"/>
+      <c r="C1857" s="18"/>
+      <c r="D1857" s="10"/>
+      <c r="E1857" s="10"/>
+      <c r="F1857" s="10"/>
+      <c r="G1857" s="10"/>
+    </row>
+    <row r="1858" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1858" s="17"/>
+      <c r="B1858" s="10"/>
+      <c r="C1858" s="18"/>
+      <c r="D1858" s="10"/>
+      <c r="E1858" s="10"/>
+      <c r="F1858" s="10"/>
+      <c r="G1858" s="10"/>
+    </row>
+    <row r="1859" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1859" s="17"/>
+      <c r="B1859" s="10"/>
+      <c r="C1859" s="18"/>
+      <c r="D1859" s="10"/>
+      <c r="E1859" s="10"/>
+      <c r="F1859" s="10"/>
+      <c r="G1859" s="10"/>
+    </row>
+    <row r="1860" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1860" s="17"/>
+      <c r="B1860" s="10"/>
+      <c r="C1860" s="18"/>
+      <c r="D1860" s="10"/>
+      <c r="E1860" s="10"/>
+      <c r="F1860" s="10"/>
+      <c r="G1860" s="10"/>
+    </row>
+    <row r="1861" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1861" s="17"/>
+      <c r="B1861" s="10"/>
+      <c r="C1861" s="18"/>
+      <c r="D1861" s="10"/>
+      <c r="E1861" s="10"/>
+      <c r="F1861" s="10"/>
+      <c r="G1861" s="10"/>
+    </row>
+    <row r="1862" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1862" s="17"/>
+      <c r="B1862" s="10"/>
+      <c r="C1862" s="18"/>
+      <c r="D1862" s="10"/>
+      <c r="E1862" s="10"/>
+      <c r="F1862" s="10"/>
+      <c r="G1862" s="10"/>
+    </row>
+    <row r="1863" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1863" s="17"/>
+      <c r="B1863" s="10"/>
+      <c r="C1863" s="18"/>
+      <c r="D1863" s="10"/>
+      <c r="E1863" s="10"/>
+      <c r="F1863" s="10"/>
+      <c r="G1863" s="10"/>
+    </row>
+    <row r="1864" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1864" s="17"/>
+      <c r="B1864" s="10"/>
+      <c r="C1864" s="18"/>
+      <c r="D1864" s="10"/>
+      <c r="E1864" s="10"/>
+      <c r="F1864" s="10"/>
+      <c r="G1864" s="10"/>
+    </row>
+    <row r="1865" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1865" s="17"/>
+      <c r="B1865" s="10"/>
+      <c r="C1865" s="18"/>
+      <c r="D1865" s="10"/>
+      <c r="E1865" s="10"/>
+      <c r="F1865" s="10"/>
+      <c r="G1865" s="10"/>
+    </row>
+    <row r="1866" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1866" s="17"/>
+      <c r="B1866" s="10"/>
+      <c r="C1866" s="18"/>
+      <c r="D1866" s="10"/>
+      <c r="E1866" s="10"/>
+      <c r="F1866" s="10"/>
+      <c r="G1866" s="10"/>
+    </row>
+    <row r="1867" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1867" s="17"/>
+      <c r="B1867" s="10"/>
+      <c r="C1867" s="18"/>
+      <c r="D1867" s="10"/>
+      <c r="E1867" s="10"/>
+      <c r="F1867" s="10"/>
+      <c r="G1867" s="10"/>
+    </row>
+    <row r="1868" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1868" s="17"/>
+      <c r="B1868" s="10"/>
+      <c r="C1868" s="18"/>
+      <c r="D1868" s="10"/>
+      <c r="E1868" s="10"/>
+      <c r="F1868" s="10"/>
+      <c r="G1868" s="10"/>
+    </row>
+    <row r="1869" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1869" s="17"/>
+      <c r="B1869" s="10"/>
+      <c r="C1869" s="18"/>
+      <c r="D1869" s="10"/>
+      <c r="E1869" s="10"/>
+      <c r="F1869" s="10"/>
+      <c r="G1869" s="10"/>
+    </row>
+    <row r="1870" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1870" s="17"/>
+      <c r="B1870" s="10"/>
+      <c r="C1870" s="18"/>
+      <c r="D1870" s="10"/>
+      <c r="E1870" s="10"/>
+      <c r="F1870" s="10"/>
+      <c r="G1870" s="10"/>
+    </row>
+    <row r="1871" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1871" s="17"/>
+      <c r="B1871" s="10"/>
+      <c r="C1871" s="18"/>
+      <c r="D1871" s="10"/>
+      <c r="E1871" s="10"/>
+      <c r="F1871" s="10"/>
+      <c r="G1871" s="10"/>
+    </row>
+    <row r="1872" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1872" s="17"/>
+      <c r="B1872" s="10"/>
+      <c r="C1872" s="18"/>
+      <c r="D1872" s="10"/>
+      <c r="E1872" s="10"/>
+      <c r="F1872" s="10"/>
+      <c r="G1872" s="10"/>
+    </row>
+    <row r="1873" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1873" s="17"/>
+      <c r="B1873" s="10"/>
+      <c r="C1873" s="18"/>
+      <c r="D1873" s="10"/>
+      <c r="E1873" s="10"/>
+      <c r="F1873" s="10"/>
+      <c r="G1873" s="10"/>
+    </row>
+    <row r="1874" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1874" s="17"/>
+      <c r="B1874" s="10"/>
+      <c r="C1874" s="18"/>
+      <c r="D1874" s="10"/>
+      <c r="E1874" s="10"/>
+      <c r="F1874" s="10"/>
+      <c r="G1874" s="10"/>
+    </row>
+    <row r="1875" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1875" s="17"/>
+      <c r="B1875" s="10"/>
+      <c r="C1875" s="18"/>
+      <c r="D1875" s="10"/>
+      <c r="E1875" s="10"/>
+      <c r="F1875" s="10"/>
+      <c r="G1875" s="10"/>
+    </row>
+    <row r="1876" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1876" s="17"/>
+      <c r="B1876" s="10"/>
+      <c r="C1876" s="18"/>
+      <c r="D1876" s="10"/>
+      <c r="E1876" s="10"/>
+      <c r="F1876" s="10"/>
+      <c r="G1876" s="10"/>
+    </row>
+    <row r="1877" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1877" s="17"/>
+      <c r="B1877" s="10"/>
+      <c r="C1877" s="18"/>
+      <c r="D1877" s="10"/>
+      <c r="E1877" s="10"/>
+      <c r="F1877" s="10"/>
+      <c r="G1877" s="10"/>
+    </row>
+    <row r="1878" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1878" s="17"/>
+      <c r="B1878" s="10"/>
+      <c r="C1878" s="18"/>
+      <c r="D1878" s="10"/>
+      <c r="E1878" s="10"/>
+      <c r="F1878" s="10"/>
+      <c r="G1878" s="10"/>
+    </row>
+    <row r="1879" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1879" s="17"/>
+      <c r="B1879" s="10"/>
+      <c r="C1879" s="18"/>
+      <c r="D1879" s="10"/>
+      <c r="E1879" s="10"/>
+      <c r="F1879" s="10"/>
+      <c r="G1879" s="10"/>
+    </row>
+    <row r="1880" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1880" s="17"/>
+      <c r="B1880" s="10"/>
+      <c r="C1880" s="18"/>
+      <c r="D1880" s="10"/>
+      <c r="E1880" s="10"/>
+      <c r="F1880" s="10"/>
+      <c r="G1880" s="10"/>
+    </row>
+    <row r="1881" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1881" s="17"/>
+      <c r="B1881" s="10"/>
+      <c r="C1881" s="18"/>
+      <c r="D1881" s="10"/>
+      <c r="E1881" s="10"/>
+      <c r="F1881" s="10"/>
+      <c r="G1881" s="10"/>
+    </row>
+    <row r="1882" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1882" s="17"/>
+      <c r="B1882" s="10"/>
+      <c r="C1882" s="18"/>
+      <c r="D1882" s="10"/>
+      <c r="E1882" s="10"/>
+      <c r="F1882" s="10"/>
+      <c r="G1882" s="10"/>
+    </row>
+    <row r="1883" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1883" s="17"/>
+      <c r="B1883" s="10"/>
+      <c r="C1883" s="18"/>
+      <c r="D1883" s="10"/>
+      <c r="E1883" s="10"/>
+      <c r="F1883" s="10"/>
+      <c r="G1883" s="10"/>
+    </row>
+    <row r="1884" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1884" s="17"/>
+      <c r="B1884" s="10"/>
+      <c r="C1884" s="18"/>
+      <c r="D1884" s="10"/>
+      <c r="E1884" s="10"/>
+      <c r="F1884" s="10"/>
+      <c r="G1884" s="10"/>
+    </row>
+    <row r="1885" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1885" s="17"/>
+      <c r="B1885" s="10"/>
+      <c r="C1885" s="18"/>
+      <c r="D1885" s="10"/>
+      <c r="E1885" s="10"/>
+      <c r="F1885" s="10"/>
+      <c r="G1885" s="10"/>
+    </row>
+    <row r="1886" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1886" s="17"/>
+      <c r="B1886" s="10"/>
+      <c r="C1886" s="18"/>
+      <c r="D1886" s="10"/>
+      <c r="E1886" s="10"/>
+      <c r="F1886" s="10"/>
+      <c r="G1886" s="10"/>
+    </row>
+    <row r="1887" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1887" s="17"/>
+      <c r="B1887" s="10"/>
+      <c r="C1887" s="18"/>
+      <c r="D1887" s="10"/>
+      <c r="E1887" s="10"/>
+      <c r="F1887" s="10"/>
+      <c r="G1887" s="10"/>
+    </row>
+    <row r="1888" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1888" s="17"/>
+      <c r="B1888" s="10"/>
+      <c r="C1888" s="18"/>
+      <c r="D1888" s="10"/>
+      <c r="E1888" s="10"/>
+      <c r="F1888" s="10"/>
+      <c r="G1888" s="10"/>
+    </row>
+    <row r="1889" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1889" s="17"/>
+      <c r="B1889" s="10"/>
+      <c r="C1889" s="18"/>
+      <c r="D1889" s="10"/>
+      <c r="E1889" s="10"/>
+      <c r="F1889" s="10"/>
+      <c r="G1889" s="10"/>
+    </row>
+    <row r="1890" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1890" s="17"/>
+      <c r="B1890" s="10"/>
+      <c r="C1890" s="18"/>
+      <c r="D1890" s="10"/>
+      <c r="E1890" s="10"/>
+      <c r="F1890" s="10"/>
+      <c r="G1890" s="10"/>
+    </row>
+    <row r="1891" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1891" s="17"/>
+      <c r="B1891" s="10"/>
+      <c r="C1891" s="18"/>
+      <c r="D1891" s="10"/>
+      <c r="E1891" s="10"/>
+      <c r="F1891" s="10"/>
+      <c r="G1891" s="10"/>
+    </row>
+    <row r="1892" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1892" s="17"/>
+      <c r="B1892" s="10"/>
+      <c r="C1892" s="18"/>
+      <c r="D1892" s="10"/>
+      <c r="E1892" s="10"/>
+      <c r="F1892" s="10"/>
+      <c r="G1892" s="10"/>
+    </row>
+    <row r="1893" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1893" s="17"/>
+      <c r="B1893" s="10"/>
+      <c r="C1893" s="18"/>
+      <c r="D1893" s="10"/>
+      <c r="E1893" s="10"/>
+      <c r="F1893" s="10"/>
+      <c r="G1893" s="10"/>
+    </row>
+    <row r="1894" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1894" s="17"/>
+      <c r="B1894" s="10"/>
+      <c r="C1894" s="18"/>
+      <c r="D1894" s="10"/>
+      <c r="E1894" s="10"/>
+      <c r="F1894" s="10"/>
+      <c r="G1894" s="10"/>
+    </row>
+    <row r="1895" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1895" s="17"/>
+      <c r="B1895" s="10"/>
+      <c r="C1895" s="18"/>
+      <c r="D1895" s="10"/>
+      <c r="E1895" s="10"/>
+      <c r="F1895" s="10"/>
+      <c r="G1895" s="10"/>
+    </row>
+    <row r="1896" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1896" s="17"/>
+      <c r="B1896" s="10"/>
+      <c r="C1896" s="18"/>
+      <c r="D1896" s="10"/>
+      <c r="E1896" s="10"/>
+      <c r="F1896" s="10"/>
+      <c r="G1896" s="10"/>
+    </row>
+    <row r="1897" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1897" s="17"/>
+      <c r="B1897" s="10"/>
+      <c r="C1897" s="18"/>
+      <c r="D1897" s="10"/>
+      <c r="E1897" s="10"/>
+      <c r="F1897" s="10"/>
+      <c r="G1897" s="10"/>
+    </row>
+    <row r="1898" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1898" s="17"/>
+      <c r="B1898" s="10"/>
+      <c r="C1898" s="18"/>
+      <c r="D1898" s="10"/>
+      <c r="E1898" s="10"/>
+      <c r="F1898" s="10"/>
+      <c r="G1898" s="10"/>
+    </row>
+    <row r="1899" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1899" s="17"/>
+      <c r="B1899" s="10"/>
+      <c r="C1899" s="18"/>
+      <c r="D1899" s="10"/>
+      <c r="E1899" s="10"/>
+      <c r="F1899" s="10"/>
+      <c r="G1899" s="10"/>
+    </row>
+    <row r="1900" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1900" s="17"/>
+      <c r="B1900" s="10"/>
+      <c r="C1900" s="18"/>
+      <c r="D1900" s="10"/>
+      <c r="E1900" s="10"/>
+      <c r="F1900" s="10"/>
+      <c r="G1900" s="10"/>
+    </row>
+    <row r="1901" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1901" s="17"/>
+      <c r="B1901" s="10"/>
+      <c r="C1901" s="18"/>
+      <c r="D1901" s="10"/>
+      <c r="E1901" s="10"/>
+      <c r="F1901" s="10"/>
+      <c r="G1901" s="10"/>
+    </row>
+    <row r="1902" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1902" s="17"/>
+      <c r="B1902" s="10"/>
+      <c r="C1902" s="18"/>
+      <c r="D1902" s="10"/>
+      <c r="E1902" s="10"/>
+      <c r="F1902" s="10"/>
+      <c r="G1902" s="10"/>
+    </row>
+    <row r="1903" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1903" s="17"/>
+      <c r="B1903" s="10"/>
+      <c r="C1903" s="18"/>
+      <c r="D1903" s="10"/>
+      <c r="E1903" s="10"/>
+      <c r="F1903" s="10"/>
+      <c r="G1903" s="10"/>
+    </row>
+    <row r="1904" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1904" s="17"/>
+      <c r="B1904" s="10"/>
+      <c r="C1904" s="18"/>
+      <c r="D1904" s="10"/>
+      <c r="E1904" s="10"/>
+      <c r="F1904" s="10"/>
+      <c r="G1904" s="10"/>
+    </row>
+    <row r="1905" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1905" s="17"/>
+      <c r="B1905" s="10"/>
+      <c r="C1905" s="18"/>
+      <c r="D1905" s="10"/>
+      <c r="E1905" s="10"/>
+      <c r="F1905" s="10"/>
+      <c r="G1905" s="10"/>
+    </row>
+    <row r="1906" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1906" s="17"/>
+      <c r="B1906" s="10"/>
+      <c r="C1906" s="18"/>
+      <c r="D1906" s="10"/>
+      <c r="E1906" s="10"/>
+      <c r="F1906" s="10"/>
+      <c r="G1906" s="10"/>
+    </row>
+    <row r="1907" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1907" s="17"/>
+      <c r="B1907" s="10"/>
+      <c r="C1907" s="18"/>
+      <c r="D1907" s="10"/>
+      <c r="E1907" s="10"/>
+      <c r="F1907" s="10"/>
+      <c r="G1907" s="10"/>
+    </row>
+    <row r="1908" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1908" s="17"/>
+      <c r="B1908" s="10"/>
+      <c r="C1908" s="18"/>
+      <c r="D1908" s="10"/>
+      <c r="E1908" s="10"/>
+      <c r="F1908" s="10"/>
+      <c r="G1908" s="10"/>
+    </row>
+    <row r="1909" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1909" s="17"/>
+      <c r="B1909" s="10"/>
+      <c r="C1909" s="18"/>
+      <c r="D1909" s="10"/>
+      <c r="E1909" s="10"/>
+      <c r="F1909" s="10"/>
+      <c r="G1909" s="10"/>
+    </row>
+    <row r="1910" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1910" s="17"/>
+      <c r="B1910" s="10"/>
+      <c r="C1910" s="18"/>
+      <c r="D1910" s="10"/>
+      <c r="E1910" s="10"/>
+      <c r="F1910" s="10"/>
+      <c r="G1910" s="10"/>
+    </row>
+    <row r="1911" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1911" s="17"/>
+      <c r="B1911" s="10"/>
+      <c r="C1911" s="18"/>
+      <c r="D1911" s="10"/>
+      <c r="E1911" s="10"/>
+      <c r="F1911" s="10"/>
+      <c r="G1911" s="10"/>
+    </row>
+    <row r="1912" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1912" s="17"/>
+      <c r="B1912" s="10"/>
+      <c r="C1912" s="18"/>
+      <c r="D1912" s="10"/>
+      <c r="E1912" s="10"/>
+      <c r="F1912" s="10"/>
+      <c r="G1912" s="10"/>
+    </row>
+    <row r="1913" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1913" s="17"/>
+      <c r="B1913" s="10"/>
+      <c r="C1913" s="18"/>
+      <c r="D1913" s="10"/>
+      <c r="E1913" s="10"/>
+      <c r="F1913" s="10"/>
+      <c r="G1913" s="10"/>
+    </row>
+    <row r="1914" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1914" s="17"/>
+      <c r="B1914" s="10"/>
+      <c r="C1914" s="18"/>
+      <c r="D1914" s="10"/>
+      <c r="E1914" s="10"/>
+      <c r="F1914" s="10"/>
+      <c r="G1914" s="10"/>
+    </row>
+    <row r="1915" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1915" s="17"/>
+      <c r="B1915" s="10"/>
+      <c r="C1915" s="18"/>
+      <c r="D1915" s="10"/>
+      <c r="E1915" s="10"/>
+      <c r="F1915" s="10"/>
+      <c r="G1915" s="10"/>
+    </row>
+    <row r="1916" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1916" s="17"/>
+      <c r="B1916" s="10"/>
+      <c r="C1916" s="18"/>
+      <c r="D1916" s="10"/>
+      <c r="E1916" s="10"/>
+      <c r="F1916" s="10"/>
+      <c r="G1916" s="10"/>
+    </row>
+    <row r="1917" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1917" s="17"/>
+      <c r="B1917" s="10"/>
+      <c r="C1917" s="18"/>
+      <c r="D1917" s="10"/>
+      <c r="E1917" s="10"/>
+      <c r="F1917" s="10"/>
+      <c r="G1917" s="10"/>
+    </row>
+    <row r="1918" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1918" s="17"/>
+      <c r="B1918" s="10"/>
+      <c r="C1918" s="18"/>
+      <c r="D1918" s="10"/>
+      <c r="E1918" s="10"/>
+      <c r="F1918" s="10"/>
+      <c r="G1918" s="10"/>
+    </row>
+    <row r="1919" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1919" s="17"/>
+      <c r="B1919" s="10"/>
+      <c r="C1919" s="18"/>
+      <c r="D1919" s="10"/>
+      <c r="E1919" s="10"/>
+      <c r="F1919" s="10"/>
+      <c r="G1919" s="10"/>
+    </row>
+    <row r="1920" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1920" s="17"/>
+      <c r="B1920" s="10"/>
+      <c r="C1920" s="18"/>
+      <c r="D1920" s="10"/>
+      <c r="E1920" s="10"/>
+      <c r="F1920" s="10"/>
+      <c r="G1920" s="10"/>
+    </row>
+    <row r="1921" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1921" s="17"/>
+      <c r="B1921" s="10"/>
+      <c r="C1921" s="18"/>
+      <c r="D1921" s="10"/>
+      <c r="E1921" s="10"/>
+      <c r="F1921" s="10"/>
+      <c r="G1921" s="10"/>
+    </row>
+    <row r="1922" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1922" s="17"/>
+      <c r="B1922" s="10"/>
+      <c r="C1922" s="18"/>
+      <c r="D1922" s="10"/>
+      <c r="E1922" s="10"/>
+      <c r="F1922" s="10"/>
+      <c r="G1922" s="10"/>
+    </row>
+    <row r="1923" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1923" s="17"/>
+      <c r="B1923" s="10"/>
+      <c r="C1923" s="18"/>
+      <c r="D1923" s="10"/>
+      <c r="E1923" s="10"/>
+      <c r="F1923" s="10"/>
+      <c r="G1923" s="10"/>
+    </row>
+    <row r="1924" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1924" s="17"/>
+      <c r="B1924" s="10"/>
+      <c r="C1924" s="18"/>
+      <c r="D1924" s="10"/>
+      <c r="E1924" s="10"/>
+      <c r="F1924" s="10"/>
+      <c r="G1924" s="10"/>
+    </row>
+    <row r="1925" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1925" s="17"/>
+      <c r="B1925" s="10"/>
+      <c r="C1925" s="18"/>
+      <c r="D1925" s="10"/>
+      <c r="E1925" s="10"/>
+      <c r="F1925" s="10"/>
+      <c r="G1925" s="10"/>
+    </row>
+    <row r="1926" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1926" s="17"/>
+      <c r="B1926" s="10"/>
+      <c r="C1926" s="18"/>
+      <c r="D1926" s="10"/>
+      <c r="E1926" s="10"/>
+      <c r="F1926" s="10"/>
+      <c r="G1926" s="10"/>
+    </row>
+    <row r="1927" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1927" s="17"/>
+      <c r="B1927" s="10"/>
+      <c r="C1927" s="18"/>
+      <c r="D1927" s="10"/>
+      <c r="E1927" s="10"/>
+      <c r="F1927" s="10"/>
+      <c r="G1927" s="10"/>
+    </row>
+    <row r="1928" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1928" s="17"/>
+      <c r="B1928" s="10"/>
+      <c r="C1928" s="18"/>
+      <c r="D1928" s="10"/>
+      <c r="E1928" s="10"/>
+      <c r="F1928" s="10"/>
+      <c r="G1928" s="10"/>
+    </row>
+    <row r="1929" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1929" s="17"/>
+      <c r="B1929" s="10"/>
+      <c r="C1929" s="18"/>
+      <c r="D1929" s="10"/>
+      <c r="E1929" s="10"/>
+      <c r="F1929" s="10"/>
+      <c r="G1929" s="10"/>
+    </row>
+    <row r="1930" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1930" s="17"/>
+      <c r="B1930" s="10"/>
+      <c r="C1930" s="18"/>
+      <c r="D1930" s="10"/>
+      <c r="E1930" s="10"/>
+      <c r="F1930" s="10"/>
+      <c r="G1930" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G688" xr:uid="{8173D3F6-A332-497D-80F8-087CC623FAEC}"/>
+  <autoFilter ref="A2:G564" xr:uid="{8173D3F6-A332-497D-80F8-087CC623FAEC}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -26200,129 +22266,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39C680D5-2108-481A-8A9B-CADB4C2290F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36CAD38E-BC11-4CBA-8D84-ADB8203D4F34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CC87B6-70FD-4E7F-AD70-95DA83F7135C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Atteikums atmaksāt</vt:lpstr>
-      <vt:lpstr>'Atteikums atmaksāt'!_Hlk141958803</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Liene Tone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>