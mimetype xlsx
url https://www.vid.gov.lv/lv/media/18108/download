--- v12 (2026-08-30)
+++ v13 (2026-09-21)
@@ -8,54 +8,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C4762FB-33AD-49F5-A14C-ED4051A7C256}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADBE5BFD-FE96-4096-AF90-EE5F4CC61309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$34</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="131">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
@@ -604,75 +604,81 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
@@ -1032,78 +1038,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E24" sqref="E24"/>
+      <pane ySplit="2" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="68.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="58.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="55.5703125" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...3 lines deleted...]
-      <c r="F1" s="11" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="11"/>
+      <c r="G1" s="13"/>
     </row>
     <row r="2" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="102" x14ac:dyDescent="0.2">
@@ -1568,69 +1574,69 @@
     </row>
     <row r="23" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="6">
         <v>40003542778</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>114</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="8" t="s">
+      <c r="A24" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="10">
         <v>43603053096</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="10" t="s">
         <v>117</v>
       </c>
-      <c r="D24" s="8" t="s">
+      <c r="D24" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="E24" s="8" t="s">
+      <c r="E24" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="F24" s="8" t="s">
+      <c r="F24" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G24" s="8" t="s">
+      <c r="G24" s="9" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B25" s="6">
         <v>40203019939</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>124</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>125</v>
       </c>
@@ -1760,53 +1766,56 @@
   </sheetData>
   <autoFilter ref="A2:G34" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1880,93 +1889,90 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>