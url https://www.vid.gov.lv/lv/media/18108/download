--- v13 (2026-09-21)
+++ v14 (2026-10-18)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Oktobris\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADBE5BFD-FE96-4096-AF90-EE5F4CC61309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AE756BF-1642-4AD5-94B4-99D80724211C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$34</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="136">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
@@ -477,50 +477,65 @@
   <si>
     <t>SIA “SUŠI SPOT REST” 2023. gada augustā–2024. gada jūnijā ir guvusi ieņēmumus, kas nav iegrāmatoti grāmatvedības reģistros un nav deklarēti PVN deklarācijās kā ar nodokli apliekamie darījumi. Tāpat 2024. gada oktobrī–2025. gada aprīlī SIA “SUŠI SPOT REST” veica saimniecisko darbību, tostarp ar PVN apliekamos realizācijas darījumus, taču PVN deklarācijas iesniedza bez skaitliskām vērtībām. Vienlaikus līdz nodokļu audita uzsākšanas dienai sabiedrība par minēto periodu neveica korekcijas PVN deklarācijās, tādējādi neīstenojot savas tiesības uz priekšnodokļa atskaitīšanu.</t>
   </si>
   <si>
     <t>SIA "SUŠI SPOT REST" noteikts budžetā papildu maksājamais PVN 95 870,93 EUR, nokavējuma nauda 11 690,85 EUR, soda nauda 28 697,42 EUR, samazināts no budžeta atmaksājamais PVN par 2488,58 EUR un saistībā ar to noteikta soda nauda 746,57 EUR, kā arī aprēķināts UIN 36 270,00 EUR, nokavējuma nauda 10 226,66 EUR un soda nauda 10 881,00 EUR.</t>
   </si>
   <si>
     <t>SIA "SUŠI SPOT REST" nav ievērojusi Grāmatvedības likuma 6. panta otro, trešo un ceturto daļu, 8. panta pirmo un otro daļu, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 1. un 2. punktu, 34. panta pirmo daļu, 41. panta pirmās daļas 1. punktu, 84. panta pirmo daļu, 92. panta piekto daļu, 119. panta pirmo daļu, 120. panta pirmo daļu, Uzņēmumu ienākuma nodokļa likuma 3. panta pirmo un otro daļu, 4. panta pirmo daļu, otrās daļas 2. punkta a) apakšpunktu, devīto daļu, 8. panta otrās daļas 2. punktu, 17. panta pirmo un septīto daļu, likuma "Par nodokļiem un nodevām" 15. panta pirmās daļas 1., 2., 3. un 9. punktu, Ministru kabineta 2014. gada 11. februāra noteikumu Nr. 96 “Nodokļu un citu maksājumu reģistrēšanas elektronisko ierīču un iekārtu lietošanas kārtība” 3., 9. un 38. punktā minēto.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “9 auto” </t>
   </si>
   <si>
     <t>07.07.2026.</t>
   </si>
   <si>
     <t>SIA “9 auto” 2022. gada jūnijā, oktobrī–decembrī, 2023. gada maijā, augustā, oktobrī un novembrī grāmatvedības reģistros reģistrēja dokumentus, kuros norādītie darījumi (preču un pakalpojumu iegāde, preču piegāde) ar Eiropas Savienības dalībvalstīs reģistrētiem uzņēmumiem faktiski nav notikuši. Sabiedrībai minēto taksācijas periodu PVN deklarācijās samazināts aprēķinātais PVN un atskaitītais priekšnodoklis, kā arī samazināta deklarētā ar PVN 0 procentu likmi apliekamo darījumu vērtība.
 SIA “9 auto”, veicot maksājumus par faktiski nenotikušiem darījumiem 2023. gada janvārī, februārī, maijā, jūlijā–decembrī, nepamatoti samazināja ar UIN apliekamo ienākumu. </t>
   </si>
   <si>
     <t>SIA “9 auto” nomaksai budžetā noteikts UIN 82 709,00 EUR, nokavējuma nauda 22 434,12 EUR un soda nauda 12 406,35 EUR.</t>
   </si>
   <si>
     <t xml:space="preserve">Grāmatvedības likuma 6. panta otrā un ceturtā daļa, 8. panta pirmā daļa, Pievienotās vērtības nodokļa likuma 43. panta ceturtā daļs, 86. panta pirmā daļa, 88. panta pirmā daļa,  92. panta pirmās daļas 4. un 5. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, 4. panta otrās daļas 2. punkta a) apakšpunkts, devītā daļa, 8. panta pirmā daļa un otrās daļas 2. punkts.
   </t>
+  </si>
+  <si>
+    <t>SIA Street Food Andrejsala</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>SIA Street Food Andrejsala 2023. gada janvārī–2025. gada aprīlī grāmatvedības uzskaitē uzrādīja faktiski nenotikušus preču un pakalpojumu iegādes darījumus ar desmit Latvijas uzņēmumiem, tādēļ PVN deklarācijās nepamatoti atskaitīja priekšnodokli. Šo darījumu izmaksas Uzņēmumu ienākuma nodokļa likuma izpratnē auditā kvalificētas kā ar saimniecisko darbību nesaistītie izdevumi un iekļautas SIA Street Food Andrejsala ar UIN apliekamajā bāzē.</t>
+  </si>
+  <si>
+    <t>SIA Street Food Andrejsala par 2023. gada martu–2025. gada aprīli papildus aprēķināts budžetā maksājamais PVN 363 151,76 euro, soda nauda 108 945,53 euro un nokavējuma nauda 74 655,01 euro, UIN 437 510,00 euro, soda nauda 131 253,00 euro un nokavējuma nauda 90 311,27 euro, kā arī samazināts no budžeta atmaksājamais PVN 4352,65 euro un aprēķināta soda nauda 1305,80 euro un par 2023. gada janvāri–februāri aprēķinātā budžetā nenomaksāto nodokļu summa 3358,00 euro (t. sk. PVN 1533,00 euro un UIN 1825,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA Street Food Andrejsala nomaksai budžetā.</t>
+  </si>
+  <si>
+    <t>Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta pirmā daļa un otrās daļas 2. punkts.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -690,53 +705,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3926</xdr:colOff>
+      <xdr:colOff>10276</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1177773</xdr:rowOff>
+      <xdr:rowOff>1171423</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C251884-8F9E-4821-B212-849F8E5ADCEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1038,52 +1053,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
+      <pane ySplit="2" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="68.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="58.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="55.5703125" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="13" t="s">
         <v>1</v>
       </c>
@@ -1136,51 +1151,51 @@
       </c>
     </row>
     <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="6">
         <v>50003387231</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="6">
         <v>40103935776</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="318.75" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>25</v>
@@ -1251,51 +1266,51 @@
       </c>
     </row>
     <row r="9" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="6">
         <v>42103097475</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="6">
         <v>40003994345</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>52</v>
@@ -1389,51 +1404,51 @@
       </c>
     </row>
     <row r="15" spans="1:7" ht="242.25" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="6">
         <v>40103690811</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="204" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="6">
         <v>40003314274</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>80</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="204" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>82</v>
@@ -1642,58 +1657,72 @@
       </c>
     </row>
     <row r="26" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="6">
         <v>40103672820</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G27" s="7"/>
+    <row r="27" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27" s="6">
+        <v>40203308904</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="6"/>
       <c r="G28" s="7"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="6"/>
       <c r="G29" s="7"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
@@ -1766,56 +1795,53 @@
   </sheetData>
   <autoFilter ref="A2:G34" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1889,90 +1915,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>