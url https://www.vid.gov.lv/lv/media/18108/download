--- v6 (2026-03-24)
+++ v7 (2026-04-14)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Marts\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{22C1797C-2B8D-4C24-921D-1B3A399CB800}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{21AD879B-D11C-4DEC-879A-C14A29453AAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="413">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
@@ -1546,81 +1546,111 @@
     <t>Nodokļu auditā konstatēts, ka saskaņā ar likuma “Par grāmatvedību” un Grāmatvedības likuma  noformētos darījumu dokumentus ar diviem darījumu partneriem nevar uzskatīt par attaisnojuma dokumentiem, uz kuru pamata būtu pieļaujams izdarīt ierakstus grāmatvedības reģistros, kā arī tie nav atzīstami par nodokļu rēķiniem Pievienotās vērtības nodokļa likuma 125. panta pirmās daļas izpratnē. Līdz ar to SIA “MCE” saimnieciskās darbības izdevumos par minētajiem darījumiem iegrāmatotā darījumu kopsumma 58 490,00 EUR pielīdzināma peļņas sadalei un iekļaujama ar uzņēmumu ienākuma nodokli apliekamajā bāzē. Tāpat SIA “MCE” nav tiesības PVN deklarācijā atskaitīt priekšnodokli 2152,50 EUR apmērā.
 Lietā konstatēts, ka SIA “MCE” nosūtījusi darbiniekus darbam uz Vāciju un Dāniju, bet atbilstoši Darba likuma 14.2 panta prasībām nav veikusi darba ienākumu un algas nodokļu aprēķināšanu un samaksu pilnā apmērā par darbinieku Vācijā un Dānijā nostrādātajām stundām saskaņā ar Vācijā un Dānijā noteikto  minimālo  atalgojumu, kā arī nav aprēķinājusi IIN un VSAOI komandējuma naudas pārsniegumam virs 30%.</t>
   </si>
   <si>
     <t>SIA "MCE" papildus aprēķināta valsts budžetā iemaksājamā summa 78 093,80 EUR (UIN 10 255,00 EUR, nokavējuma nauda 2594,12 EUR un soda nauda 3076,50 EUR, VSAOI 26 320,24 EUR, nokavējuma nauda 4396,95 EUR, soda nauda 9623,43 EUR, IIN 14 242,53 EUR, nokavējuma nauda 2383,00 EUR, soda nauda 5202,03 EUR), kā arī noteikts budžetā nenomaksātā UIN apmērs (budžetam nodarītie zaudējumi) 4369,00 EUR, kas nav iekasējams noilguma dēļ.</t>
   </si>
   <si>
     <t>SIA HOMEforDREAMS</t>
   </si>
   <si>
     <t>18.08.2025.</t>
   </si>
   <si>
     <t>SIA “HOMEforDREAMS” realizēja preces gala pircējiem, neizmantojot PVN deklarācijās par 2022. gada janvāri–2023. gada aprīli deklarētos Gruzijas un Bulgārijas uzņēmumus. Uz aprēķinu pamata noteikta realizēto darījumu vērtība un aprēķināts PVN. Grāmatvedībā neuzrādītie ieņēmumi no realizācijas iekļauti UIN apliekamajā bāzē un aprēķināts UIN. SIA “HOMEforDREAMS” veica naudas izmaksas gan darbiniekiem ar darba līgumu, gan citām fiziskām personām bez darba līguma, kuras nav uzrādītas grāmatvedības uzskaitē. Tā kā maksājumi atbilst atlīdzībai par darbu, tie kvalificēti kā darba samaksa konkrētām personām, no kuras aprēķinātas VSAOI un IIN.</t>
   </si>
   <si>
     <t>SIA “HOMEforDREAMS” papildu nomaksai budžetā aprēķināts PVN 147 022,30 EUR, soda nauda 44 106,69 EUR un nokavējuma nauda 15 993,52 EUR, samazināts no budžeta atmaksājamais PVN par 180 279,67 EUR un saistībā ar to aprēķināta soda nauda 54 083,90 EUR, papildus aprēķināts UIN 267 234,00 EUR, soda nauda 80 170,20 EUR un nokavējuma nauda 36 179,87 EUR, VSAOI 241 990,20 EUR, soda nauda 241 990,20 EUR un nokavējuma nauda 28 295,56 EUR, IIN 147 494,28 EUR, soda nauda 147 494,28 EUR un nokavējuma nauda 17 242,07 EUR.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 5.panta pirmā daļas 1.punkts, 43.panta pirmā un ceturtā daļa, Uzņēmumu ienākuma nodokļa 19.panta pirmā daļa, likuma "Par valsts sociālo apdrošināšanu" 14.panta pirmā daļa, 20.panta pirmā un otrā daļa, likuma "Par iedzīvotāju ienākuma nodokli" 29.panta pirmā daļa</t>
   </si>
   <si>
     <t>SIA “VikingsHR”</t>
   </si>
   <si>
+    <t>23.01.2026.</t>
+  </si>
+  <si>
     <t>SIA “VikingsHR” PVN deklarācijās atskaitīja priekšnodokli par izdevumiem, kas nav saistīti ar tās saimniecisko darbību, kā arī nedeklarēja no Zviedrijas sabiedrības 2023. gada maijā saņemtās preces.
 SIA “VikingsHR” neaprēķināja UIN par ar saimniecisko darbību nesaistītiem izdevumiem un aizdevuma procentiem, kā arī neievēroja UIN deklarāciju iesniegšanas taksācijas periodu.
 SIA “VikingsHR”, nenosakot nodarbinātajiem darba apmaksu līdzvērtīgu Zviedrijā darbiniekiem noteiktajam atalgojumam, nepilnīgi deklarēja darba ņēmēju ienākumus, neieturēja algas nodokļus no komandējuma dienas naudas pārsnieguma un darbiniekiem atlīdzinātajiem izdevumiem par braukšanu sabiedriskajā transportā.</t>
   </si>
   <si>
     <t>SIA “VikingsHR” papildus aprēķināts UIN 66 076,00 EUR, tā soda nauda 6436,10 EUR un nokavējuma nauda 6863,30 EUR, PVN 1501,14 EUR, tā soda nauda 835,34 EUR un nokavējuma nauda 262,34 EUR, VSAOI 446 333,21 EUR, to soda nauda 151 980,86 EUR un nokavējuma nauda 78 588,67 EUR, IIN 271 525,60 EUR, tā soda nauda 92 208,40 EUR un nokavējuma nauda 48 038,93 EUR, samazināts no budžeta atmaksājamais PVN 10 636,87 EUR un aprēķināta soda nauda 3082,01 EUR, vienlaikus samazināts UIN par 46 624,00 EUR.</t>
   </si>
   <si>
     <t>SIA"VikingsHR" nav ievērojusi Grāmatvedības likuma 6., 8. un 11. pantu, likuma “Par nodokļiem un nodevām” 15. panta pirmās daļas 1., 2. punktu, 23. panta pirmo daļu, sestās daļas 5. punktu, septītās daļas 2. punktu, astoto un četrpadsmito daļu, 29. panta otro daļu, 32. panta pirmo, ceturto, piekto un sesto daļu, 32. panta 5.1 daļu (stājās spēkā 2023. gada 30. jūnijā), Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. un 5. punktu, 86. panta pirmo daļu, 141. panta pirmo daļu, 146. panta ceturto daļu, Uzņēmumu ienākuma nodokļa likuma 3. panta pirmo un otro daļu, 4. panta pirmo daļu, otrās daļas 2. punkta “a”, “e” apakšpunktu, 8. panta pirmo daļu, otrās daļas 2. un 5. punktu, 12. panta pirmās daļas 3. punktu, 17. panta pirmo un septīto daļu, 19. panta pirmo daļu, likuma “Par valsts sociālo apdrošināšanu” 5. panta pirmo un ceturto daļu, 6. panta pirmo un otro daļu, 14. panta pirmo daļu, 15. pantu, 16. pantu, 18. panta pirmo daļu, 20. panta pirmo un otro daļu, 21. panta pirmo un otro daļu; likuma “Par iedzīvotāju ienākuma nodokli” 3. panta otrās daļas 1. punktu, 8. panta pirmo un otro daļu, 9. panta pirmās daļas 16. punktu, 10. panta otro daļu, 13. panta pirmo daļu, 15. panta trešās daļas 1. punktu, piecpadsmito un septiņpadsmito daļu, 17. panta pirmo, otro un piekto daļu, 29. panta pirmās daļas 1. punktu, Darba likuma 14. panta pirmās daļas 1. un 3. punktu, un otro daļu, 14.2 panta pirmo, trešo un piekto daļu, 28. panta pirmo un otro daļu, 59. pantu,Ministru kabineta 2010. gada 12. oktobra noteikumu Nr. 969 “Kārtība, kādā atlīdzināmi ar komandējumiem saistītie izdevumi” 8.1. un 8.9. apakšpunktu, Ministru kabineta 2017. gada 14. novembra noteikumu Nr. 677 “Uzņēmumu ienākuma nodokļa likuma normu piemērošanas noteikumi” 6. punktu.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Marels Būve” </t>
   </si>
   <si>
     <t>04.02.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Marels Būve” 2022. gada janvārī–2024. gada septembrī grāmatvedības uzskaitē uzrādīja faktiski nenotikušus būvniecības pakalpojumu iegādes darījumus ar Latvijas uzņēmumiem, tādēļ PVN deklarācijās nepamatoti reversā kārtībā aprēķināja PVN un atskaitīja priekšnodokli. Šo darījumu izmaksas Uzņēmumu ienākuma nodokļa likuma izpratnē auditā kvalificētas kā ar saimniecisko darbību nesaistītie izdevumi un iekļautas SIA “Marels Būve” ar UIN apliekamajā bāzē.
 Vienlaikus auditā konstatēts, ka SIA “Marels Būve” 2022. gada janvārī–2024. gada septembrī nodarbināja personas, nenoslēdzot darba līgumus, neaprēķinot un nedeklarējot algas nodokļus.
 </t>
   </si>
   <si>
     <t>SIA “Marels Būve” papildu nomaksai budžetā aprēķināts UIN 447 274,00 EUR, soda nauda 134 182,20 EUR un nokavējuma nauda 104 095,23 EUR, VSAOI 522 309,35 EUR, soda nauda 522 309,35 EUR un nokavējuma nauda 124 976,74 EUR, IIN 322 085,78 EUR, soda nauda 322 085,78  EUR un nokavējuma nauda 77 097,26 EUR. 
 Par 2022. gada janvāri–jūliju aprēķinātā budžetā nenomaksāto nodokļu summa 291 615,44 EUR (t. sk. UIN 116 706,00 EUR, VSAOI 108 265,15 EUR un IIN 66 644,29 EUR) atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “Marels Būve” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Marels Būve” nav ievērojusi Grāmatvedības likuma 6. panta otro un ceturto daļu, 8. panta pirmo daļu, 11. panta pirmo daļu, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 7. punktu un 142. panta otro daļu, Uzņēmumu ienākuma nodokļa likuma 8. panta otrās daļās 2. punktu, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta otro daļu, kā arī likuma “Par valsts sociālo apdrošināšanu” 14. panta pirmā daļas nosacījumus._x000D_
 </t>
   </si>
   <si>
-    <t>23.01.2026.</t>
+    <t>SIA “CURION”</t>
+  </si>
+  <si>
+    <t>18.02.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. PVN deklarācijās deklarēti nenotikuši darījumi ar ES uzņēmumiem.
+2. Nepamatoti palielinātas ar saimniecisko darbības saistītās izmaksas.
+3. Uzņēmuma darba ņēmējiem nav aprēķināti darba ienākumi pilnā apmērā.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kļuvis neapstrīdams </t>
+  </si>
+  <si>
+    <t>Grāmatvedības likuma 6. panta otrā daļa, 8. pants, 11. pants, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmā daļa, 3. panta pirmā, otrā daļa, 4. panta devītā daļa, 8. panta otrās daļas 2. punkts, 19. panta pirmā daļa, Ministru kabineta 2017. gada 14. novembra noteikumu Nr. 677 “Uzņēmumu ienākuma nodokļa likuma normu piemērošanas noteikumi” 6. punkts, likuma “Par valsts sociālo apdrošināšanu” 6. panta pirmā daļa, 14. panta pirmā daļa, 16. panta otrā daļa, 18. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 3. panta pirmā daļa, 4. panta pirmās daļas 1. punkts, 15. panta trešā daļa, 15. panta septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmā daļa, 31.2 panta pirmā, otrā daļa, likuma “Par nodokļiem un nodevām” 23. panta otrā, sestā, septītā un astotā daļa, 29. panta otrā daļa, 32. panta pirmā, piektā, 5.1 daļa un sestā daļa.</t>
+  </si>
+  <si>
+    <t>Par 2023. gadu un 2024. gada janvāri, februāri papildu nomaksai budžetā aprēķināts 249 823,57 EUR, t.sk.:
+- UIN 37 546,00 EUR;
+- soda nauda 5 631,90 EUR;
+- nokavējuma nauda 11 222,89 EUR;
+- VSAOI 53 019,39 EUR;
+- soda nauda 53 019,39 EUR;
+- nokavējuma nauda 15 109,79 EUR;
+- IIN 32 505,32 EUR;
+- soda nauda 32 505,32 EUR;
+- nokavējuma nauda 9 263,57 EUR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -2221,2131 +2251,2151 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A80" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A81" sqref="A81"/>
+      <pane ySplit="2" topLeftCell="A78" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A82" sqref="A82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="85.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="72.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="69.140625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="29"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
-    <row r="2" spans="1:9" ht="37.799999999999997" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
-    <row r="3" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="10">
         <v>50003428031</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
-    <row r="4" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="10">
         <v>40003955193</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
-    <row r="5" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="10">
         <v>50003759481</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="132" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="10">
         <v>50103635991</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="10">
         <v>40103257565</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
-    <row r="8" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="10">
         <v>40003174322</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
-    <row r="9" spans="1:9" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="10">
         <v>40103116320</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
     </row>
-    <row r="10" spans="1:9" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="10">
         <v>50003951831</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
-    <row r="11" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10">
         <v>40103181265</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
-    <row r="12" spans="1:9" ht="132" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="10">
         <v>40003370341</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
-    <row r="13" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="10">
         <v>90011659096</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
     </row>
-    <row r="14" spans="1:9" ht="132" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>48503026326</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
-    <row r="15" spans="1:9" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="10">
         <v>90011659096</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
-    <row r="16" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>83</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
     </row>
-    <row r="17" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="10">
         <v>40203070197</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
     </row>
-    <row r="18" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="10">
         <v>40003273296</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>92</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
-    <row r="19" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="10">
         <v>40103181049</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
-    <row r="20" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="10">
         <v>40203175994</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>103</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
-    <row r="21" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B21" s="10">
         <v>40103978489</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>108</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
-    <row r="22" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="10">
         <v>40003981529</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
-    <row r="23" spans="1:9" ht="132" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B23" s="10">
         <v>41503081254</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>117</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="10">
         <v>40003885943</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
-    <row r="25" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="10">
         <v>41203019783</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
-    <row r="26" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>128</v>
       </c>
       <c r="B26" s="10">
         <v>40103333500</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>132</v>
       </c>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
-    <row r="27" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B27" s="10">
         <v>40103409444</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>136</v>
       </c>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
-    <row r="28" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="10">
         <v>50203177681</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>140</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>141</v>
       </c>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
-    <row r="29" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="10">
         <v>40003979933</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>145</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>146</v>
       </c>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
     </row>
-    <row r="30" spans="1:9" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B30" s="10">
         <v>40003619950</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>150</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>151</v>
       </c>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
-    <row r="31" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B31" s="10">
         <v>50003510331</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>153</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>156</v>
       </c>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
     </row>
-    <row r="32" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="18">
         <v>43603034752</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>158</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>159</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>160</v>
       </c>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
     </row>
-    <row r="33" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="10">
         <v>43603031493</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>163</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>164</v>
       </c>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
-    <row r="34" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B34" s="10">
         <v>40103225127</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>167</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>168</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>169</v>
       </c>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
     </row>
-    <row r="35" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="10">
         <v>40003521102</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>173</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>174</v>
       </c>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
-    <row r="36" spans="1:9" ht="132" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>175</v>
       </c>
       <c r="B36" s="10">
         <v>40103617227</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>179</v>
       </c>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
-    <row r="37" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>180</v>
       </c>
       <c r="B37" s="10">
         <v>40003819948</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>181</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>183</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>184</v>
       </c>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
     </row>
-    <row r="38" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B38" s="10">
         <v>45403032850</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>188</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
     </row>
-    <row r="39" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>190</v>
       </c>
       <c r="B39" s="10">
         <v>43603016992</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>191</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>193</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
     </row>
-    <row r="40" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B40" s="10">
         <v>40103878435</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>198</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>199</v>
       </c>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
     </row>
-    <row r="41" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>200</v>
       </c>
       <c r="B41" s="10">
         <v>41503080884</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>203</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>204</v>
       </c>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
     </row>
-    <row r="42" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B42" s="10">
         <v>40003988067</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>206</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>208</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>209</v>
       </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
     </row>
-    <row r="43" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="10">
         <v>40203104370</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>211</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>213</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>214</v>
       </c>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
     </row>
-    <row r="44" spans="1:9" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>215</v>
       </c>
       <c r="B44" s="10">
         <v>43603083118</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>218</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>219</v>
       </c>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
     </row>
-    <row r="45" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B45" s="10">
         <v>43603034752</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>221</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>222</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>223</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>224</v>
       </c>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
     </row>
-    <row r="46" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>225</v>
       </c>
       <c r="B46" s="10">
         <v>43603083419</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>226</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>227</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>228</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>229</v>
       </c>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
-    <row r="47" spans="1:9" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B47" s="10">
         <v>44103065849</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>231</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>232</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>233</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>234</v>
       </c>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
     </row>
-    <row r="48" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>235</v>
       </c>
       <c r="B48" s="10">
         <v>50003654341</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>236</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>238</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>239</v>
       </c>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
     </row>
-    <row r="49" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B49" s="10">
         <v>40203010978</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>244</v>
       </c>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
     </row>
-    <row r="50" spans="1:9" s="7" customFormat="1" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" s="7" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>245</v>
       </c>
       <c r="B50" s="10">
         <v>50103227721</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>246</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>248</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>249</v>
       </c>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
     </row>
-    <row r="51" spans="1:9" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A51" s="21" t="s">
         <v>250</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>252</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>254</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>255</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>256</v>
       </c>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
     </row>
-    <row r="52" spans="1:9" ht="330" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9" ht="318.75" x14ac:dyDescent="0.2">
       <c r="A52" s="14" t="s">
         <v>257</v>
       </c>
       <c r="B52" s="10">
         <v>42403037899</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>258</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>260</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>261</v>
       </c>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
     </row>
-    <row r="53" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
         <v>262</v>
       </c>
       <c r="B53" s="10">
         <v>90010916552</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>263</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>265</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>266</v>
       </c>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
     </row>
-    <row r="54" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A54" s="14" t="s">
         <v>267</v>
       </c>
       <c r="B54" s="10">
         <v>40103703444</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>268</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>270</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G54" s="12" t="s">
         <v>271</v>
       </c>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
     </row>
-    <row r="55" spans="1:9" ht="198" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>272</v>
       </c>
       <c r="B55" s="10">
         <v>40103514889</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>275</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
     </row>
-    <row r="56" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>277</v>
       </c>
       <c r="B56" s="10">
         <v>43603034752</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>278</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>279</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>280</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>281</v>
       </c>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
     </row>
-    <row r="57" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A57" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B57" s="22">
         <v>43603082235</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>283</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>284</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>285</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>42</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>286</v>
       </c>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
     </row>
-    <row r="58" spans="1:9" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>287</v>
       </c>
       <c r="B58" s="10">
         <v>40103452023</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>288</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>290</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G58" s="12" t="s">
         <v>291</v>
       </c>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
     </row>
-    <row r="59" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>292</v>
       </c>
       <c r="B59" s="10">
         <v>40103984517</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>293</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>294</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>295</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>296</v>
       </c>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
     </row>
-    <row r="60" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>297</v>
       </c>
       <c r="B60" s="10">
         <v>40103013751</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>298</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>299</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>300</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>301</v>
       </c>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
-    <row r="61" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="10">
         <v>40003228822</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>303</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>304</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>305</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>306</v>
       </c>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
     </row>
-    <row r="62" spans="1:9" s="1" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:9" s="1" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A62" s="14" t="s">
         <v>307</v>
       </c>
       <c r="B62" s="10">
         <v>40103300139</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>308</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>309</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>310</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G62" s="14" t="s">
         <v>311</v>
       </c>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:9" s="1" customFormat="1" ht="105.6" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:9" s="1" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
       <c r="A63" s="14" t="s">
         <v>312</v>
       </c>
       <c r="B63" s="10">
         <v>40003030187</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>313</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>314</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>315</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>316</v>
       </c>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
     </row>
-    <row r="64" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>317</v>
       </c>
       <c r="B64" s="10">
         <v>40003073627</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>318</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>320</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>321</v>
       </c>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
     </row>
-    <row r="65" spans="1:9" ht="66" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>322</v>
       </c>
       <c r="B65" s="10">
         <v>50003387231</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>323</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>324</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>325</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>326</v>
       </c>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
     </row>
-    <row r="66" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B66" s="10">
         <v>40103935776</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>328</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>330</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>331</v>
       </c>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
     </row>
-    <row r="67" spans="1:9" ht="250.8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B67" s="10">
         <v>40203247173</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>335</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>336</v>
       </c>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
     </row>
-    <row r="68" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>337</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>339</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>341</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>342</v>
       </c>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
     </row>
-    <row r="69" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>343</v>
       </c>
       <c r="B69" s="10">
         <v>40203302418</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>344</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>346</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>347</v>
       </c>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A70" s="14" t="s">
         <v>348</v>
       </c>
       <c r="B70" s="10">
         <v>42103097475</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>351</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>352</v>
       </c>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
     </row>
-    <row r="71" spans="1:9" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A71" s="14" t="s">
         <v>353</v>
       </c>
       <c r="B71" s="10">
         <v>40003994345</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>354</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>356</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G71" s="12" t="s">
         <v>357</v>
       </c>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
     </row>
-    <row r="72" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A72" s="14" t="s">
         <v>358</v>
       </c>
       <c r="B72" s="10">
         <v>40103475986</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>359</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>360</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>361</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G72" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
     </row>
-    <row r="73" spans="1:9" ht="211.2" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" ht="204" x14ac:dyDescent="0.2">
       <c r="A73" s="14" t="s">
         <v>363</v>
       </c>
       <c r="B73" s="10">
         <v>40203292251</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>364</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>366</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G73" s="12" t="s">
         <v>367</v>
       </c>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
     </row>
-    <row r="74" spans="1:9" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A74" s="14" t="s">
         <v>368</v>
       </c>
       <c r="B74" s="10">
         <v>50103994521</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>369</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>370</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>371</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G74" s="12" t="s">
         <v>372</v>
       </c>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
     </row>
-    <row r="75" spans="1:9" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A75" s="14" t="s">
         <v>373</v>
       </c>
       <c r="B75" s="10">
         <v>40203280356</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>374</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>376</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>377</v>
       </c>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
     </row>
-    <row r="76" spans="1:9" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A76" s="14" t="s">
         <v>378</v>
       </c>
       <c r="B76" s="10">
         <v>40103690811</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>379</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>381</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G76" s="12" t="s">
         <v>382</v>
       </c>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
     </row>
-    <row r="77" spans="1:9" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A77" s="14" t="s">
         <v>383</v>
       </c>
       <c r="B77" s="10">
         <v>40003314274</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>384</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>385</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>387</v>
       </c>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
     </row>
-    <row r="78" spans="1:9" ht="171.6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A78" s="14" t="s">
         <v>388</v>
       </c>
       <c r="B78" s="10">
         <v>45403030741</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>390</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>391</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
     </row>
-    <row r="79" spans="1:9" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>392</v>
       </c>
       <c r="B79" s="10">
         <v>40203198728</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>393</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>395</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>396</v>
       </c>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
     </row>
-    <row r="80" spans="1:9" ht="316.8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" ht="306" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>397</v>
       </c>
       <c r="B80" s="10">
         <v>43603086523</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G80" s="12" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
     </row>
-    <row r="81" spans="1:7" ht="132" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B81" s="10">
         <v>40103595112</v>
       </c>
       <c r="C81" s="10" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G81" s="12" t="s">
-        <v>405</v>
-[...11 lines deleted...]
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="B82" s="10">
+        <v>44103146020</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A83" s="14"/>
       <c r="B83" s="9"/>
       <c r="C83" s="9"/>
       <c r="D83" s="9"/>
       <c r="E83" s="9"/>
       <c r="F83" s="12"/>
       <c r="G83" s="12"/>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="14"/>
       <c r="B84" s="9"/>
       <c r="C84" s="9"/>
       <c r="D84" s="9"/>
       <c r="E84" s="9"/>
       <c r="F84" s="12"/>
       <c r="G84" s="12"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G58" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -4415,91 +4465,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>