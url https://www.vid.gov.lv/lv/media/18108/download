--- v7 (2026-04-14)
+++ v8 (2026-05-07)
@@ -4,78 +4,78 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{21AD879B-D11C-4DEC-879A-C14A29453AAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0FA92CB-4905-4F0F-AA95-EB4B32A030A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="427">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
@@ -1591,80 +1591,131 @@
     <t xml:space="preserve">SIA “Marels Būve” 2022. gada janvārī–2024. gada septembrī grāmatvedības uzskaitē uzrādīja faktiski nenotikušus būvniecības pakalpojumu iegādes darījumus ar Latvijas uzņēmumiem, tādēļ PVN deklarācijās nepamatoti reversā kārtībā aprēķināja PVN un atskaitīja priekšnodokli. Šo darījumu izmaksas Uzņēmumu ienākuma nodokļa likuma izpratnē auditā kvalificētas kā ar saimniecisko darbību nesaistītie izdevumi un iekļautas SIA “Marels Būve” ar UIN apliekamajā bāzē.
 Vienlaikus auditā konstatēts, ka SIA “Marels Būve” 2022. gada janvārī–2024. gada septembrī nodarbināja personas, nenoslēdzot darba līgumus, neaprēķinot un nedeklarējot algas nodokļus.
 </t>
   </si>
   <si>
     <t>SIA “Marels Būve” papildu nomaksai budžetā aprēķināts UIN 447 274,00 EUR, soda nauda 134 182,20 EUR un nokavējuma nauda 104 095,23 EUR, VSAOI 522 309,35 EUR, soda nauda 522 309,35 EUR un nokavējuma nauda 124 976,74 EUR, IIN 322 085,78 EUR, soda nauda 322 085,78  EUR un nokavējuma nauda 77 097,26 EUR. 
 Par 2022. gada janvāri–jūliju aprēķinātā budžetā nenomaksāto nodokļu summa 291 615,44 EUR (t. sk. UIN 116 706,00 EUR, VSAOI 108 265,15 EUR un IIN 66 644,29 EUR) atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “Marels Būve” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Marels Būve” nav ievērojusi Grāmatvedības likuma 6. panta otro un ceturto daļu, 8. panta pirmo daļu, 11. panta pirmo daļu, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 7. punktu un 142. panta otro daļu, Uzņēmumu ienākuma nodokļa likuma 8. panta otrās daļās 2. punktu, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta otro daļu, kā arī likuma “Par valsts sociālo apdrošināšanu” 14. panta pirmā daļas nosacījumus._x000D_
 </t>
   </si>
   <si>
     <t>SIA “CURION”</t>
   </si>
   <si>
     <t>18.02.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">1. PVN deklarācijās deklarēti nenotikuši darījumi ar ES uzņēmumiem.
 2. Nepamatoti palielinātas ar saimniecisko darbības saistītās izmaksas.
 3. Uzņēmuma darba ņēmējiem nav aprēķināti darba ienākumi pilnā apmērā.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Kļuvis neapstrīdams </t>
-[...4 lines deleted...]
-  <si>
     <t>Par 2023. gadu un 2024. gada janvāri, februāri papildu nomaksai budžetā aprēķināts 249 823,57 EUR, t.sk.:
 - UIN 37 546,00 EUR;
 - soda nauda 5 631,90 EUR;
 - nokavējuma nauda 11 222,89 EUR;
 - VSAOI 53 019,39 EUR;
 - soda nauda 53 019,39 EUR;
 - nokavējuma nauda 15 109,79 EUR;
 - IIN 32 505,32 EUR;
 - soda nauda 32 505,32 EUR;
 - nokavējuma nauda 9 263,57 EUR.</t>
   </si>
+  <si>
+    <t xml:space="preserve">Kļuvis neapstrīdams </t>
+  </si>
+  <si>
+    <t>Grāmatvedības likuma 6. panta otrā daļa, 8. pants, 11. pants, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmā daļa, 3. panta pirmā, otrā daļa, 4. panta devītā daļa, 8. panta otrās daļas 2. punkts, 19. panta pirmā daļa, Ministru kabineta 2017. gada 14. novembra noteikumu Nr. 677 “Uzņēmumu ienākuma nodokļa likuma normu piemērošanas noteikumi” 6. punkts, likuma “Par valsts sociālo apdrošināšanu” 6. panta pirmā daļa, 14. panta pirmā daļa, 16. panta otrā daļa, 18. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 3. panta pirmā daļa, 4. panta pirmās daļas 1. punkts, 15. panta trešā daļa, 15. panta septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmā daļa, 31.2 panta pirmā, otrā daļa, likuma “Par nodokļiem un nodevām” 23. panta otrā, sestā, septītā un astotā daļa, 29. panta otrā daļa, 32. panta pirmā, piektā, 5.1 daļa un sestā daļa.</t>
+  </si>
+  <si>
+    <t>SIA "ROYAL CAFE"</t>
+  </si>
+  <si>
+    <t>06.02.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “ROYAL CAFE” nodokļu auditā konstatēts, ka iesniedzēja ir guvusi ieņēmumus, kas nav iegrāmatoti grāmatvedības reģistros un nav deklarēti PVN deklarācijās kā ar nodokli apliekamie darījumi. Tāpat konstatēts, ka no komercsabiedrības naudas līdzekļiem veikti pirkumi, kuru saistība ar saimniecisko darbību un ar PVN apliekamo darījumu nodrošināšanu nav pamatota. </t>
+  </si>
+  <si>
+    <t>Pievienotās vērtības nodokļa likuma 84. panta pirmo un desmito daļu, 92. panta pirmo daļu un 100. panta otro daļa, Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2. punkta a) un d) apakšpunktu, 8. panta otrās daļas 2. punktu un 2.1 daļas 2. punks .</t>
+  </si>
+  <si>
+    <t>SIA "REMCE"</t>
+  </si>
+  <si>
+    <t>20.02.2026.</t>
+  </si>
+  <si>
+    <t>SIA “REMCE” 2022. gada janvārĪ–2023. gada decembrĪ deklarēja un grāmatvedības reģistros iegrāmatoja faktiski nenotikušus iegādes darījumus ar diviem tās saistītajiem uzņēmumiem. Lietā secināts, ka darījumu dokumentu noformēšana veikta ar mērķi imitēt saimniecisko darījumu veikšanu starp SIA “REMCE” un minētajiem uzņēmumiem kā neatkarīgiem uzņēmumiem, tādējādi SIA “REMCE” apzināti iesaistījusies nepamatotu fiskālu priekšrocību gūšanā. Noformēto un iegrāmatoto iegādes preču un pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.</t>
+  </si>
+  <si>
+    <t>SIA “REMCE” nomaksai budžetā aprēķināts UIN 399 922,00 EUR,                                    soda nauda 119 976,60 EUR un nokavējuma nauda 100 644,03 EUR.</t>
+  </si>
+  <si>
+    <t>Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2.punkta a) apakšpunkts, devītā daļa, 8. panta pirmā, otrā daļa.</t>
+  </si>
+  <si>
+    <t>SIA “LatCrane”</t>
+  </si>
+  <si>
+    <t>12.03.2026.</t>
+  </si>
+  <si>
+    <t>SIA “LatCrane” 2022. gada jūnijā–2025. gada februārī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par pakalpojumu saņemšanu no Latvijas uzņēmuma ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “LatCrane” liegts atskaitīt priekšnodokli, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar UIN apliekamajā bāzē.
+SIA “LatCrane” grāmatvedības uzskaitē ir uzrādījusi darījumus par pakalpojumiem, kuri nav saistīti ar uzņēmuma saimniecisko darbību. Pie lietā konstatētajiem apstākļiem minēto noformēto un iegrāmatoto pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.
+Lietā ir iegūti pierādījumi, ka deviņas fiziskās personas likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļas izpratnē SIA “LatCrane” guva ienākumus, par kuriem SIA “LatCrane” jāmaksā algas nodoklis.</t>
+  </si>
+  <si>
+    <t>SIA “LatCrane” auditā papildus aprēķināts budžetā maksājamais PVN 39 633,32 euro, soda nauda 5498,28 euro un nokavējuma nauda 8248,20 euro, UIN 94 312,00 euro, soda nauda 14 146,80 euro un nokavējuma nauda 21 607,11 euro, VSAOI 136 426,80 euro, soda nauda 136 426,80 euro un nokavējuma nauda 31 508,47 euro, IIN 84 245,95 euro, soda nauda 84 245,95 euro un nokavējuma nauda 19 338,40 euro, kā arī samazināts no budžeta atmaksājamais PVN 20 612,89 euro un aprēķināta soda nauda 3091,94 euro un par 2022. gada jūniju–augustu aprēķinātā budžetā nenomaksāto nodokļu summa 31 309,57 euro (t. sk. PVN 4635,56 euro, VSAOI 11 864,89 euro, IIN 7274,12 euro un UIN 7535,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “LatCrane” nomaksai budžetā.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, likuma “Par valsts sociālo apdrošināšanu” 1. panta 1. punkts un 2. punkta “k” apakšpunkts, 14. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļa, 15. panta otrā, trešā un septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmās daļas 1. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts. </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1767,272 +1818,272 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3926</xdr:colOff>
+      <xdr:colOff>7101</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1177773</xdr:rowOff>
+      <xdr:rowOff>1174598</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C251884-8F9E-4821-B212-849F8E5ADCEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1235364" cy="1178638"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2094,51 +2145,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2236,2134 +2287,2302 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I84"/>
+  <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A78" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A82" sqref="A82"/>
+      <pane ySplit="2" topLeftCell="A81" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N82" sqref="N82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="17.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="85.453125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="72.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="69.1796875" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="108.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="29"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
-    <row r="2" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
-    <row r="3" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="10">
         <v>50003428031</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
-    <row r="4" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="10">
         <v>40003955193</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
-    <row r="5" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="10">
         <v>50003759481</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="125" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="10">
         <v>50103635991</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" ht="151" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="10">
         <v>40103257565</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
-    <row r="8" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="10">
         <v>40003174322</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
-    <row r="9" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="10">
         <v>40103116320</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
     </row>
-    <row r="10" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="10">
         <v>50003951831</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
-    <row r="11" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10">
         <v>40103181265</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
-    <row r="12" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="125" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="10">
         <v>40003370341</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
-    <row r="13" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" ht="76" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="10">
         <v>90011659096</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
     </row>
-    <row r="14" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" ht="125" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>48503026326</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
-    <row r="15" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="10">
         <v>90011659096</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
-    <row r="16" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>83</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
     </row>
-    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="10">
         <v>40203070197</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
     </row>
-    <row r="18" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="10">
         <v>40003273296</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>92</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
-    <row r="19" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="10">
         <v>40103181049</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
-    <row r="20" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="10">
         <v>40203175994</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>103</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
-    <row r="21" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B21" s="10">
         <v>40103978489</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>108</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
-    <row r="22" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="10">
         <v>40003981529</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
-    <row r="23" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" ht="125" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B23" s="10">
         <v>41503081254</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>117</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="10">
         <v>40003885943</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
-    <row r="25" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="10">
         <v>41203019783</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
-    <row r="26" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>128</v>
       </c>
       <c r="B26" s="10">
         <v>40103333500</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>132</v>
       </c>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
-    <row r="27" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B27" s="10">
         <v>40103409444</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>136</v>
       </c>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
-    <row r="28" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="10">
         <v>50203177681</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>140</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>141</v>
       </c>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
-    <row r="29" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="10">
         <v>40003979933</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>145</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>146</v>
       </c>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
     </row>
-    <row r="30" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A30" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B30" s="10">
         <v>40003619950</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>150</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>151</v>
       </c>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
-    <row r="31" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" ht="150" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B31" s="10">
         <v>50003510331</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>153</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>156</v>
       </c>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
     </row>
-    <row r="32" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="18">
         <v>43603034752</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>158</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>159</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>160</v>
       </c>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
     </row>
-    <row r="33" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="10">
         <v>43603031493</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>163</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>164</v>
       </c>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
-    <row r="34" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B34" s="10">
         <v>40103225127</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>167</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>168</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>169</v>
       </c>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
     </row>
-    <row r="35" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="10">
         <v>40003521102</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>173</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>174</v>
       </c>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
-    <row r="36" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:9" ht="125" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>175</v>
       </c>
       <c r="B36" s="10">
         <v>40103617227</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>179</v>
       </c>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
-    <row r="37" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>180</v>
       </c>
       <c r="B37" s="10">
         <v>40003819948</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>181</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>183</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>184</v>
       </c>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
     </row>
-    <row r="38" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B38" s="10">
         <v>45403032850</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>188</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
     </row>
-    <row r="39" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A39" s="14" t="s">
         <v>190</v>
       </c>
       <c r="B39" s="10">
         <v>43603016992</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>191</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>193</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
     </row>
-    <row r="40" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B40" s="10">
         <v>40103878435</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>198</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>199</v>
       </c>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
     </row>
-    <row r="41" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A41" s="14" t="s">
         <v>200</v>
       </c>
       <c r="B41" s="10">
         <v>41503080884</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>203</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>204</v>
       </c>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
     </row>
-    <row r="42" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A42" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B42" s="10">
         <v>40003988067</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>206</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>208</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>209</v>
       </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
     </row>
-    <row r="43" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A43" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="10">
         <v>40203104370</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>211</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>213</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>214</v>
       </c>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
     </row>
-    <row r="44" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A44" s="14" t="s">
         <v>215</v>
       </c>
       <c r="B44" s="10">
         <v>43603083118</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>218</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>219</v>
       </c>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
     </row>
-    <row r="45" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B45" s="10">
         <v>43603034752</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>221</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>222</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>223</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>224</v>
       </c>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
     </row>
-    <row r="46" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A46" s="14" t="s">
         <v>225</v>
       </c>
       <c r="B46" s="10">
         <v>43603083419</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>226</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>227</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>228</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>229</v>
       </c>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
-    <row r="47" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A47" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B47" s="10">
         <v>44103065849</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>231</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>232</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>233</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>234</v>
       </c>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
     </row>
-    <row r="48" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A48" s="14" t="s">
         <v>235</v>
       </c>
       <c r="B48" s="10">
         <v>50003654341</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>236</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>238</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>239</v>
       </c>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
     </row>
-    <row r="49" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A49" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B49" s="10">
         <v>40203010978</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>244</v>
       </c>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
     </row>
-    <row r="50" spans="1:9" s="7" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9" s="7" customFormat="1" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A50" s="14" t="s">
         <v>245</v>
       </c>
       <c r="B50" s="10">
         <v>50103227721</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>246</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>248</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>249</v>
       </c>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
     </row>
-    <row r="51" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A51" s="21" t="s">
         <v>250</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>252</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>254</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>255</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>256</v>
       </c>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
     </row>
-    <row r="52" spans="1:9" ht="318.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:9" ht="312.5" x14ac:dyDescent="0.25">
       <c r="A52" s="14" t="s">
         <v>257</v>
       </c>
       <c r="B52" s="10">
         <v>42403037899</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>258</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>260</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>261</v>
       </c>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
     </row>
-    <row r="53" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A53" s="14" t="s">
         <v>262</v>
       </c>
       <c r="B53" s="10">
         <v>90010916552</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>263</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>265</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>266</v>
       </c>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
     </row>
-    <row r="54" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
         <v>267</v>
       </c>
       <c r="B54" s="10">
         <v>40103703444</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>268</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>270</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G54" s="12" t="s">
         <v>271</v>
       </c>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
     </row>
-    <row r="55" spans="1:9" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:9" ht="187.5" x14ac:dyDescent="0.25">
       <c r="A55" s="14" t="s">
         <v>272</v>
       </c>
       <c r="B55" s="10">
         <v>40103514889</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>275</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
     </row>
-    <row r="56" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:9" ht="100" x14ac:dyDescent="0.25">
       <c r="A56" s="14" t="s">
         <v>277</v>
       </c>
       <c r="B56" s="10">
         <v>43603034752</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>278</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>279</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>280</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>281</v>
       </c>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
     </row>
-    <row r="57" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A57" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B57" s="22">
         <v>43603082235</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>283</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>284</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>285</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>42</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>286</v>
       </c>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
     </row>
-    <row r="58" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:9" ht="50" x14ac:dyDescent="0.25">
       <c r="A58" s="14" t="s">
         <v>287</v>
       </c>
       <c r="B58" s="10">
         <v>40103452023</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>288</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>290</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G58" s="12" t="s">
         <v>291</v>
       </c>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
     </row>
-    <row r="59" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A59" s="14" t="s">
         <v>292</v>
       </c>
       <c r="B59" s="10">
         <v>40103984517</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>293</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>294</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>295</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>296</v>
       </c>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
     </row>
-    <row r="60" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A60" s="14" t="s">
         <v>297</v>
       </c>
       <c r="B60" s="10">
         <v>40103013751</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>298</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>299</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>300</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>301</v>
       </c>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
-    <row r="61" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A61" s="14" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="10">
         <v>40003228822</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>303</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>304</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>305</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>306</v>
       </c>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
     </row>
-    <row r="62" spans="1:9" s="1" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A62" s="14" t="s">
         <v>307</v>
       </c>
       <c r="B62" s="10">
         <v>40103300139</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>308</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>309</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>310</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G62" s="14" t="s">
         <v>311</v>
       </c>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:9" s="1" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" s="1" customFormat="1" ht="100" x14ac:dyDescent="0.35">
       <c r="A63" s="14" t="s">
         <v>312</v>
       </c>
       <c r="B63" s="10">
         <v>40003030187</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>313</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>314</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>315</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>316</v>
       </c>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
     </row>
-    <row r="64" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A64" s="14" t="s">
         <v>317</v>
       </c>
       <c r="B64" s="10">
         <v>40003073627</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>318</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>320</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>321</v>
       </c>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
     </row>
-    <row r="65" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A65" s="14" t="s">
         <v>322</v>
       </c>
       <c r="B65" s="10">
         <v>50003387231</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>323</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>324</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>325</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>326</v>
       </c>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
     </row>
-    <row r="66" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A66" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B66" s="10">
         <v>40103935776</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>328</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>330</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>331</v>
       </c>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
     </row>
-    <row r="67" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:9" ht="237.5" x14ac:dyDescent="0.25">
       <c r="A67" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B67" s="10">
         <v>40203247173</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>335</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>336</v>
       </c>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
     </row>
-    <row r="68" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:9" ht="150" x14ac:dyDescent="0.25">
       <c r="A68" s="14" t="s">
         <v>337</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>339</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>341</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>342</v>
       </c>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
     </row>
-    <row r="69" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A69" s="14" t="s">
         <v>343</v>
       </c>
       <c r="B69" s="10">
         <v>40203302418</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>344</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>346</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>347</v>
       </c>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:9" ht="150" x14ac:dyDescent="0.25">
       <c r="A70" s="14" t="s">
         <v>348</v>
       </c>
       <c r="B70" s="10">
         <v>42103097475</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>351</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>352</v>
       </c>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
     </row>
-    <row r="71" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A71" s="14" t="s">
         <v>353</v>
       </c>
       <c r="B71" s="10">
         <v>40003994345</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>354</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>356</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G71" s="12" t="s">
         <v>357</v>
       </c>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
     </row>
-    <row r="72" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A72" s="14" t="s">
         <v>358</v>
       </c>
       <c r="B72" s="10">
         <v>40103475986</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>359</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>360</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>361</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G72" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
     </row>
-    <row r="73" spans="1:9" ht="204" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:9" ht="200" x14ac:dyDescent="0.25">
       <c r="A73" s="14" t="s">
         <v>363</v>
       </c>
       <c r="B73" s="10">
         <v>40203292251</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>364</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>366</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G73" s="12" t="s">
         <v>367</v>
       </c>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
     </row>
-    <row r="74" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A74" s="14" t="s">
         <v>368</v>
       </c>
       <c r="B74" s="10">
         <v>50103994521</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>369</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>370</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>371</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G74" s="12" t="s">
         <v>372</v>
       </c>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
     </row>
-    <row r="75" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A75" s="14" t="s">
         <v>373</v>
       </c>
       <c r="B75" s="10">
         <v>40203280356</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>374</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>376</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>377</v>
       </c>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
     </row>
-    <row r="76" spans="1:9" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:9" ht="175" x14ac:dyDescent="0.25">
       <c r="A76" s="14" t="s">
         <v>378</v>
       </c>
       <c r="B76" s="10">
         <v>40103690811</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>379</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>381</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G76" s="12" t="s">
         <v>382</v>
       </c>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
     </row>
-    <row r="77" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:9" ht="150" x14ac:dyDescent="0.25">
       <c r="A77" s="14" t="s">
         <v>383</v>
       </c>
       <c r="B77" s="10">
         <v>40003314274</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>384</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>385</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>387</v>
       </c>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
     </row>
-    <row r="78" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:9" ht="162.5" x14ac:dyDescent="0.25">
       <c r="A78" s="14" t="s">
         <v>388</v>
       </c>
       <c r="B78" s="10">
         <v>45403030741</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>390</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>391</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
     </row>
-    <row r="79" spans="1:9" ht="102" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A79" s="14" t="s">
         <v>392</v>
       </c>
       <c r="B79" s="10">
         <v>40203198728</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>393</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>395</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>396</v>
       </c>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
     </row>
-    <row r="80" spans="1:9" ht="306" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:9" ht="287.5" x14ac:dyDescent="0.25">
       <c r="A80" s="14" t="s">
         <v>397</v>
       </c>
       <c r="B80" s="10">
         <v>43603086523</v>
       </c>
-      <c r="C80" s="13" t="s">
+      <c r="C80" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>400</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G80" s="12" t="s">
         <v>401</v>
       </c>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
     </row>
-    <row r="81" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A81" s="14" t="s">
         <v>402</v>
       </c>
       <c r="B81" s="10">
         <v>40103595112</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>403</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>404</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>405</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G81" s="12" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:7" ht="150" x14ac:dyDescent="0.25">
       <c r="A82" s="14" t="s">
         <v>407</v>
       </c>
       <c r="B82" s="10">
         <v>44103146020</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>408</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>409</v>
       </c>
       <c r="E82" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G82" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="F82" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="12" t="s">
+    </row>
+    <row r="83" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="B83" s="10">
+        <v>40103898145</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="B84" s="10">
+        <v>40003542778</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="F84" s="10" t="s">
         <v>411</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="G84" s="12"/>
+      <c r="G84" s="12" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A85" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="B85" s="10">
+        <v>43603053096</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="14"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="9"/>
+      <c r="E86" s="9"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="12"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="14"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="9"/>
+      <c r="E87" s="9"/>
+      <c r="F87" s="10"/>
+      <c r="G87" s="12"/>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="14"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="12"/>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="14"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="10"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="10"/>
+      <c r="G89" s="12"/>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="14"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="9"/>
+      <c r="F90" s="10"/>
+      <c r="G90" s="12"/>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="14"/>
+      <c r="B91" s="10"/>
+      <c r="C91" s="10"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="9"/>
+      <c r="F91" s="10"/>
+      <c r="G91" s="12"/>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="14"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="10"/>
+      <c r="D92" s="9"/>
+      <c r="E92" s="9"/>
+      <c r="F92" s="10"/>
+      <c r="G92" s="12"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="14"/>
+      <c r="B93" s="10"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="9"/>
+      <c r="E93" s="9"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="12"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="14"/>
+      <c r="B94" s="10"/>
+      <c r="C94" s="10"/>
+      <c r="D94" s="9"/>
+      <c r="E94" s="9"/>
+      <c r="F94" s="10"/>
+      <c r="G94" s="12"/>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="14"/>
+      <c r="B95" s="10"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="9"/>
+      <c r="E95" s="9"/>
+      <c r="F95" s="10"/>
+      <c r="G95" s="12"/>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="14"/>
+      <c r="B96" s="10"/>
+      <c r="C96" s="10"/>
+      <c r="D96" s="9"/>
+      <c r="E96" s="9"/>
+      <c r="F96" s="10"/>
+      <c r="G96" s="12"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="14"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="9"/>
+      <c r="E97" s="9"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="12"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="14"/>
+      <c r="B98" s="10"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="9"/>
+      <c r="E98" s="9"/>
+      <c r="F98" s="10"/>
+      <c r="G98" s="12"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G58" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -4477,56 +4696,56 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>