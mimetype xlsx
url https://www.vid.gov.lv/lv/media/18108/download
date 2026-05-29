--- v8 (2026-05-07)
+++ v9 (2026-05-29)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Maijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0FA92CB-4905-4F0F-AA95-EB4B32A030A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6A4168A-5DCE-4374-B90D-53D51BE6E018}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="427">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
@@ -1657,65 +1657,58 @@
   <si>
     <t>Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2.punkta a) apakšpunkts, devītā daļa, 8. panta pirmā, otrā daļa.</t>
   </si>
   <si>
     <t>SIA “LatCrane”</t>
   </si>
   <si>
     <t>12.03.2026.</t>
   </si>
   <si>
     <t>SIA “LatCrane” 2022. gada jūnijā–2025. gada februārī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par pakalpojumu saņemšanu no Latvijas uzņēmuma ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “LatCrane” liegts atskaitīt priekšnodokli, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar UIN apliekamajā bāzē.
 SIA “LatCrane” grāmatvedības uzskaitē ir uzrādījusi darījumus par pakalpojumiem, kuri nav saistīti ar uzņēmuma saimniecisko darbību. Pie lietā konstatētajiem apstākļiem minēto noformēto un iegrāmatoto pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.
 Lietā ir iegūti pierādījumi, ka deviņas fiziskās personas likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļas izpratnē SIA “LatCrane” guva ienākumus, par kuriem SIA “LatCrane” jāmaksā algas nodoklis.</t>
   </si>
   <si>
     <t>SIA “LatCrane” auditā papildus aprēķināts budžetā maksājamais PVN 39 633,32 euro, soda nauda 5498,28 euro un nokavējuma nauda 8248,20 euro, UIN 94 312,00 euro, soda nauda 14 146,80 euro un nokavējuma nauda 21 607,11 euro, VSAOI 136 426,80 euro, soda nauda 136 426,80 euro un nokavējuma nauda 31 508,47 euro, IIN 84 245,95 euro, soda nauda 84 245,95 euro un nokavējuma nauda 19 338,40 euro, kā arī samazināts no budžeta atmaksājamais PVN 20 612,89 euro un aprēķināta soda nauda 3091,94 euro un par 2022. gada jūniju–augustu aprēķinātā budžetā nenomaksāto nodokļu summa 31 309,57 euro (t. sk. PVN 4635,56 euro, VSAOI 11 864,89 euro, IIN 7274,12 euro un UIN 7535,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “LatCrane” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, likuma “Par valsts sociālo apdrošināšanu” 1. panta 1. punkts un 2. punkta “k” apakšpunkts, 14. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļa, 15. panta otrā, trešā un septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmās daļas 1. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1818,272 +1811,272 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>7101</xdr:colOff>
+      <xdr:colOff>3926</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1174598</xdr:rowOff>
+      <xdr:rowOff>1177773</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C251884-8F9E-4821-B212-849F8E5ADCEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1235364" cy="1178638"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2145,51 +2138,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2287,2334 +2280,2328 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A81" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N82" sqref="N82"/>
+      <selection pane="bottomLeft" activeCell="B85" sqref="B85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="85.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="72.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="69.140625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="108.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="29"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
-    <row r="2" spans="1:9" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
-    <row r="3" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="10">
         <v>50003428031</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
-    <row r="4" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="10">
         <v>40003955193</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
-    <row r="5" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="10">
         <v>50003759481</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="125" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="10">
         <v>50103635991</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" ht="151" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="10">
         <v>40103257565</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
-    <row r="8" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="10">
         <v>40003174322</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
-    <row r="9" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="10">
         <v>40103116320</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
     </row>
-    <row r="10" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="10">
         <v>50003951831</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
-    <row r="11" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10">
         <v>40103181265</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
-    <row r="12" spans="1:9" ht="125" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="10">
         <v>40003370341</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
-    <row r="13" spans="1:9" ht="76" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="10">
         <v>90011659096</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
     </row>
-    <row r="14" spans="1:9" ht="125" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>48503026326</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
-    <row r="15" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="10">
         <v>90011659096</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
-    <row r="16" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>83</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
     </row>
-    <row r="17" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="10">
         <v>40203070197</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
     </row>
-    <row r="18" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="10">
         <v>40003273296</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>92</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
-    <row r="19" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="10">
         <v>40103181049</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
-    <row r="20" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="10">
         <v>40203175994</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>103</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
-    <row r="21" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B21" s="10">
         <v>40103978489</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>108</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
-    <row r="22" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="10">
         <v>40003981529</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
-    <row r="23" spans="1:9" ht="125" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B23" s="10">
         <v>41503081254</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>117</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="10">
         <v>40003885943</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
-    <row r="25" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="10">
         <v>41203019783</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>127</v>
       </c>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
-    <row r="26" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>128</v>
       </c>
       <c r="B26" s="10">
         <v>40103333500</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>131</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>132</v>
       </c>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
-    <row r="27" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B27" s="10">
         <v>40103409444</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>136</v>
       </c>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
-    <row r="28" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="10">
         <v>50203177681</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>140</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>141</v>
       </c>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
-    <row r="29" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="10">
         <v>40003979933</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>145</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>146</v>
       </c>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
     </row>
-    <row r="30" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B30" s="10">
         <v>40003619950</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>150</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>151</v>
       </c>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
-    <row r="31" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B31" s="10">
         <v>50003510331</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>153</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>156</v>
       </c>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
     </row>
-    <row r="32" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="18">
         <v>43603034752</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>158</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>159</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>160</v>
       </c>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
     </row>
-    <row r="33" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="10">
         <v>43603031493</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>148</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>163</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>164</v>
       </c>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
-    <row r="34" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B34" s="10">
         <v>40103225127</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>166</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>167</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>168</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>169</v>
       </c>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
     </row>
-    <row r="35" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="10">
         <v>40003521102</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>173</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>174</v>
       </c>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
-    <row r="36" spans="1:9" ht="125" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>175</v>
       </c>
       <c r="B36" s="10">
         <v>40103617227</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>179</v>
       </c>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
-    <row r="37" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>180</v>
       </c>
       <c r="B37" s="10">
         <v>40003819948</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>181</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>183</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>184</v>
       </c>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
     </row>
-    <row r="38" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B38" s="10">
         <v>45403032850</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>188</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
     </row>
-    <row r="39" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>190</v>
       </c>
       <c r="B39" s="10">
         <v>43603016992</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>191</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>193</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
     </row>
-    <row r="40" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B40" s="10">
         <v>40103878435</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>198</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>199</v>
       </c>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
     </row>
-    <row r="41" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>200</v>
       </c>
       <c r="B41" s="10">
         <v>41503080884</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>203</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>204</v>
       </c>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
     </row>
-    <row r="42" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B42" s="10">
         <v>40003988067</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>206</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>208</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>209</v>
       </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
     </row>
-    <row r="43" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="10">
         <v>40203104370</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>211</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>213</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>214</v>
       </c>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
     </row>
-    <row r="44" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>215</v>
       </c>
       <c r="B44" s="10">
         <v>43603083118</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>216</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>218</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>219</v>
       </c>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
     </row>
-    <row r="45" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B45" s="10">
         <v>43603034752</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>221</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>222</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>223</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>224</v>
       </c>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
     </row>
-    <row r="46" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>225</v>
       </c>
       <c r="B46" s="10">
         <v>43603083419</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>226</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>227</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>228</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>229</v>
       </c>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
-    <row r="47" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B47" s="10">
         <v>44103065849</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>231</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>232</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>233</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>234</v>
       </c>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
     </row>
-    <row r="48" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>235</v>
       </c>
       <c r="B48" s="10">
         <v>50003654341</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>236</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>238</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>239</v>
       </c>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
     </row>
-    <row r="49" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B49" s="10">
         <v>40203010978</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>244</v>
       </c>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
     </row>
-    <row r="50" spans="1:9" s="7" customFormat="1" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" s="7" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>245</v>
       </c>
       <c r="B50" s="10">
         <v>50103227721</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>246</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>248</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>249</v>
       </c>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
     </row>
-    <row r="51" spans="1:9" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A51" s="21" t="s">
         <v>250</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>252</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>254</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>255</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>256</v>
       </c>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
     </row>
-    <row r="52" spans="1:9" ht="312.5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9" ht="318.75" x14ac:dyDescent="0.2">
       <c r="A52" s="14" t="s">
         <v>257</v>
       </c>
       <c r="B52" s="10">
         <v>42403037899</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>258</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>260</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>53</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>261</v>
       </c>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
     </row>
-    <row r="53" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
         <v>262</v>
       </c>
       <c r="B53" s="10">
         <v>90010916552</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>263</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>265</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>266</v>
       </c>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
     </row>
-    <row r="54" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A54" s="14" t="s">
         <v>267</v>
       </c>
       <c r="B54" s="10">
         <v>40103703444</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>268</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>270</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G54" s="12" t="s">
         <v>271</v>
       </c>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
     </row>
-    <row r="55" spans="1:9" ht="187.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>272</v>
       </c>
       <c r="B55" s="10">
         <v>40103514889</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>273</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>275</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
     </row>
-    <row r="56" spans="1:9" ht="100" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>277</v>
       </c>
       <c r="B56" s="10">
         <v>43603034752</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>278</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>279</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>280</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>281</v>
       </c>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
     </row>
-    <row r="57" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A57" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B57" s="22">
         <v>43603082235</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>283</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>284</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>285</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>42</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>286</v>
       </c>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
     </row>
-    <row r="58" spans="1:9" ht="50" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>287</v>
       </c>
       <c r="B58" s="10">
         <v>40103452023</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>288</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>290</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G58" s="12" t="s">
         <v>291</v>
       </c>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
     </row>
-    <row r="59" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>292</v>
       </c>
       <c r="B59" s="10">
         <v>40103984517</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>293</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>294</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>295</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>296</v>
       </c>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
     </row>
-    <row r="60" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>297</v>
       </c>
       <c r="B60" s="10">
         <v>40103013751</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>298</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>299</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>300</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>301</v>
       </c>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
-    <row r="61" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>302</v>
       </c>
       <c r="B61" s="10">
         <v>40003228822</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>303</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>304</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>305</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>306</v>
       </c>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
     </row>
-    <row r="62" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:9" s="1" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A62" s="14" t="s">
         <v>307</v>
       </c>
       <c r="B62" s="10">
         <v>40103300139</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>308</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>309</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>310</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G62" s="14" t="s">
         <v>311</v>
       </c>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:9" s="1" customFormat="1" ht="100" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:9" s="1" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
       <c r="A63" s="14" t="s">
         <v>312</v>
       </c>
       <c r="B63" s="10">
         <v>40003030187</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>313</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>314</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>315</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>316</v>
       </c>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
     </row>
-    <row r="64" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>317</v>
       </c>
       <c r="B64" s="10">
         <v>40003073627</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>318</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>320</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G64" s="12" t="s">
         <v>321</v>
       </c>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
     </row>
-    <row r="65" spans="1:9" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>322</v>
       </c>
       <c r="B65" s="10">
         <v>50003387231</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>323</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>324</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>325</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>326</v>
       </c>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
     </row>
-    <row r="66" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B66" s="10">
         <v>40103935776</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>328</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>330</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>331</v>
       </c>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
     </row>
-    <row r="67" spans="1:9" ht="237.5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B67" s="10">
         <v>40203247173</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>335</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>336</v>
       </c>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
     </row>
-    <row r="68" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>337</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>339</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>341</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G68" s="12" t="s">
         <v>342</v>
       </c>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
     </row>
-    <row r="69" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>343</v>
       </c>
       <c r="B69" s="10">
         <v>40203302418</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>344</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>346</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G69" s="12" t="s">
         <v>347</v>
       </c>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A70" s="14" t="s">
         <v>348</v>
       </c>
       <c r="B70" s="10">
         <v>42103097475</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>349</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>351</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>352</v>
       </c>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
     </row>
-    <row r="71" spans="1:9" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A71" s="14" t="s">
         <v>353</v>
       </c>
       <c r="B71" s="10">
         <v>40003994345</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>354</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>356</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G71" s="12" t="s">
         <v>357</v>
       </c>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
     </row>
-    <row r="72" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A72" s="14" t="s">
         <v>358</v>
       </c>
       <c r="B72" s="10">
         <v>40103475986</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>359</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>360</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>361</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G72" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
     </row>
-    <row r="73" spans="1:9" ht="200" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" ht="204" x14ac:dyDescent="0.2">
       <c r="A73" s="14" t="s">
         <v>363</v>
       </c>
       <c r="B73" s="10">
         <v>40203292251</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>364</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>366</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G73" s="12" t="s">
         <v>367</v>
       </c>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
     </row>
-    <row r="74" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A74" s="14" t="s">
         <v>368</v>
       </c>
       <c r="B74" s="10">
         <v>50103994521</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>369</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>370</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>371</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G74" s="12" t="s">
         <v>372</v>
       </c>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
     </row>
-    <row r="75" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A75" s="14" t="s">
         <v>373</v>
       </c>
       <c r="B75" s="10">
         <v>40203280356</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>374</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>376</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>377</v>
       </c>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
     </row>
-    <row r="76" spans="1:9" ht="175" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A76" s="14" t="s">
         <v>378</v>
       </c>
       <c r="B76" s="10">
         <v>40103690811</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>379</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>381</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G76" s="12" t="s">
         <v>382</v>
       </c>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
     </row>
-    <row r="77" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" ht="153" x14ac:dyDescent="0.2">
       <c r="A77" s="14" t="s">
         <v>383</v>
       </c>
       <c r="B77" s="10">
         <v>40003314274</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>384</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>385</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>387</v>
       </c>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
     </row>
-    <row r="78" spans="1:9" ht="162.5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A78" s="14" t="s">
         <v>388</v>
       </c>
       <c r="B78" s="10">
         <v>45403030741</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>389</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>390</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>391</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>362</v>
       </c>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
     </row>
-    <row r="79" spans="1:9" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>392</v>
       </c>
       <c r="B79" s="10">
         <v>40203198728</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>393</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>395</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>396</v>
       </c>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
     </row>
-    <row r="80" spans="1:9" ht="287.5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" ht="306" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>397</v>
       </c>
       <c r="B80" s="10">
         <v>43603086523</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>400</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G80" s="12" t="s">
         <v>401</v>
       </c>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
     </row>
-    <row r="81" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>402</v>
       </c>
       <c r="B81" s="10">
         <v>40103595112</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>403</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>404</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>405</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G81" s="12" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A82" s="14" t="s">
         <v>407</v>
       </c>
       <c r="B82" s="10">
         <v>44103146020</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>408</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>409</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>410</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>411</v>
       </c>
       <c r="G82" s="12" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
         <v>413</v>
       </c>
       <c r="B83" s="10">
         <v>40103898145</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>414</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>415</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A84" s="14" t="s">
         <v>417</v>
       </c>
       <c r="B84" s="10">
         <v>40003542778</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>418</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>419</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>420</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>411</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A85" s="14" t="s">
         <v>422</v>
       </c>
       <c r="B85" s="10">
         <v>43603053096</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>423</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>424</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>425</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G85" s="12" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="14"/>
       <c r="B86" s="10"/>
       <c r="C86" s="10"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="10"/>
       <c r="G86" s="12"/>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="14"/>
       <c r="B87" s="10"/>
       <c r="C87" s="10"/>
       <c r="D87" s="9"/>
       <c r="E87" s="9"/>
       <c r="F87" s="10"/>
       <c r="G87" s="12"/>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A88" s="14"/>
       <c r="B88" s="10"/>
       <c r="C88" s="10"/>
       <c r="D88" s="9"/>
       <c r="E88" s="9"/>
       <c r="F88" s="10"/>
       <c r="G88" s="12"/>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="14"/>
       <c r="B89" s="10"/>
       <c r="C89" s="10"/>
       <c r="D89" s="9"/>
       <c r="E89" s="9"/>
       <c r="F89" s="10"/>
       <c r="G89" s="12"/>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="14"/>
       <c r="B90" s="10"/>
       <c r="C90" s="10"/>
       <c r="D90" s="9"/>
       <c r="E90" s="9"/>
       <c r="F90" s="10"/>
       <c r="G90" s="12"/>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="14"/>
       <c r="B91" s="10"/>
       <c r="C91" s="10"/>
       <c r="D91" s="9"/>
       <c r="E91" s="9"/>
       <c r="F91" s="10"/>
       <c r="G91" s="12"/>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="14"/>
       <c r="B92" s="10"/>
       <c r="C92" s="10"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9"/>
       <c r="F92" s="10"/>
       <c r="G92" s="12"/>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="14"/>
       <c r="B93" s="10"/>
       <c r="C93" s="10"/>
       <c r="D93" s="9"/>
       <c r="E93" s="9"/>
       <c r="F93" s="10"/>
       <c r="G93" s="12"/>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A94" s="14"/>
       <c r="B94" s="10"/>
       <c r="C94" s="10"/>
       <c r="D94" s="9"/>
       <c r="E94" s="9"/>
       <c r="F94" s="10"/>
       <c r="G94" s="12"/>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="14"/>
       <c r="B95" s="10"/>
       <c r="C95" s="10"/>
       <c r="D95" s="9"/>
       <c r="E95" s="9"/>
       <c r="F95" s="10"/>
       <c r="G95" s="12"/>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="14"/>
       <c r="B96" s="10"/>
       <c r="C96" s="10"/>
       <c r="D96" s="9"/>
       <c r="E96" s="9"/>
       <c r="F96" s="10"/>
       <c r="G96" s="12"/>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="14"/>
       <c r="B97" s="10"/>
       <c r="C97" s="10"/>
       <c r="D97" s="9"/>
       <c r="E97" s="9"/>
       <c r="F97" s="10"/>
       <c r="G97" s="12"/>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="14"/>
       <c r="B98" s="10"/>
       <c r="C98" s="10"/>
       <c r="D98" s="9"/>
       <c r="E98" s="9"/>
       <c r="F98" s="10"/>
       <c r="G98" s="12"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G58" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -4684,94 +4671,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>