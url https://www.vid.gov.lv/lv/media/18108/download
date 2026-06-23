--- v9 (2026-05-29)
+++ v10 (2026-06-23)
@@ -8,67 +8,78 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Maijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6A4168A-5DCE-4374-B90D-53D51BE6E018}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E58D196B-FECA-4AAC-8B04-889C3ADD52E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$58</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="427">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
@@ -1630,51 +1641,51 @@
   <si>
     <t>Grāmatvedības likuma 6. panta otrā daļa, 8. pants, 11. pants, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmā daļa, 3. panta pirmā, otrā daļa, 4. panta devītā daļa, 8. panta otrās daļas 2. punkts, 19. panta pirmā daļa, Ministru kabineta 2017. gada 14. novembra noteikumu Nr. 677 “Uzņēmumu ienākuma nodokļa likuma normu piemērošanas noteikumi” 6. punkts, likuma “Par valsts sociālo apdrošināšanu” 6. panta pirmā daļa, 14. panta pirmā daļa, 16. panta otrā daļa, 18. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 3. panta pirmā daļa, 4. panta pirmās daļas 1. punkts, 15. panta trešā daļa, 15. panta septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmā daļa, 31.2 panta pirmā, otrā daļa, likuma “Par nodokļiem un nodevām” 23. panta otrā, sestā, septītā un astotā daļa, 29. panta otrā daļa, 32. panta pirmā, piektā, 5.1 daļa un sestā daļa.</t>
   </si>
   <si>
     <t>SIA "ROYAL CAFE"</t>
   </si>
   <si>
     <t>06.02.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “ROYAL CAFE” nodokļu auditā konstatēts, ka iesniedzēja ir guvusi ieņēmumus, kas nav iegrāmatoti grāmatvedības reģistros un nav deklarēti PVN deklarācijās kā ar nodokli apliekamie darījumi. Tāpat konstatēts, ka no komercsabiedrības naudas līdzekļiem veikti pirkumi, kuru saistība ar saimniecisko darbību un ar PVN apliekamo darījumu nodrošināšanu nav pamatota. </t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 84. panta pirmo un desmito daļu, 92. panta pirmo daļu un 100. panta otro daļa, Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2. punkta a) un d) apakšpunktu, 8. panta otrās daļas 2. punktu un 2.1 daļas 2. punks .</t>
   </si>
   <si>
     <t>SIA "REMCE"</t>
   </si>
   <si>
     <t>20.02.2026.</t>
   </si>
   <si>
     <t>SIA “REMCE” 2022. gada janvārĪ–2023. gada decembrĪ deklarēja un grāmatvedības reģistros iegrāmatoja faktiski nenotikušus iegādes darījumus ar diviem tās saistītajiem uzņēmumiem. Lietā secināts, ka darījumu dokumentu noformēšana veikta ar mērķi imitēt saimniecisko darījumu veikšanu starp SIA “REMCE” un minētajiem uzņēmumiem kā neatkarīgiem uzņēmumiem, tādējādi SIA “REMCE” apzināti iesaistījusies nepamatotu fiskālu priekšrocību gūšanā. Noformēto un iegrāmatoto iegādes preču un pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.</t>
   </si>
   <si>
-    <t>SIA “REMCE” nomaksai budžetā aprēķināts UIN 399 922,00 EUR,                                    soda nauda 119 976,60 EUR un nokavējuma nauda 100 644,03 EUR.</t>
+    <t>SIA “REMCE” nomaksai budžetā aprēķināts UIN 219 999,00 EUR,  soda nauda 65 999,70 EUR un nokavējuma nauda 39 069,57 EUR.</t>
   </si>
   <si>
     <t>Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2.punkta a) apakšpunkts, devītā daļa, 8. panta pirmā, otrā daļa.</t>
   </si>
   <si>
     <t>SIA “LatCrane”</t>
   </si>
   <si>
     <t>12.03.2026.</t>
   </si>
   <si>
     <t>SIA “LatCrane” 2022. gada jūnijā–2025. gada februārī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par pakalpojumu saņemšanu no Latvijas uzņēmuma ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “LatCrane” liegts atskaitīt priekšnodokli, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar UIN apliekamajā bāzē.
 SIA “LatCrane” grāmatvedības uzskaitē ir uzrādījusi darījumus par pakalpojumiem, kuri nav saistīti ar uzņēmuma saimniecisko darbību. Pie lietā konstatētajiem apstākļiem minēto noformēto un iegrāmatoto pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.
 Lietā ir iegūti pierādījumi, ka deviņas fiziskās personas likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļas izpratnē SIA “LatCrane” guva ienākumus, par kuriem SIA “LatCrane” jāmaksā algas nodoklis.</t>
   </si>
   <si>
     <t>SIA “LatCrane” auditā papildus aprēķināts budžetā maksājamais PVN 39 633,32 euro, soda nauda 5498,28 euro un nokavējuma nauda 8248,20 euro, UIN 94 312,00 euro, soda nauda 14 146,80 euro un nokavējuma nauda 21 607,11 euro, VSAOI 136 426,80 euro, soda nauda 136 426,80 euro un nokavējuma nauda 31 508,47 euro, IIN 84 245,95 euro, soda nauda 84 245,95 euro un nokavējuma nauda 19 338,40 euro, kā arī samazināts no budžeta atmaksājamais PVN 20 612,89 euro un aprēķināta soda nauda 3091,94 euro un par 2022. gada jūniju–augustu aprēķinātā budžetā nenomaksāto nodokļu summa 31 309,57 euro (t. sk. PVN 4635,56 euro, VSAOI 11 864,89 euro, IIN 7274,12 euro un UIN 7535,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “LatCrane” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, likuma “Par valsts sociālo apdrošināšanu” 1. panta 1. punkts un 2. punkta “k” apakšpunkts, 14. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļa, 15. panta otrā, trešā un septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmās daļas 1. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2296,51 +2307,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A81" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B85" sqref="B85"/>
+      <selection pane="bottomLeft" activeCell="A85" sqref="A85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="85.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="72.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="69.140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
@@ -2576,51 +2587,51 @@
     <row r="11" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10">
         <v>40103181265</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
-    <row r="12" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="10">
         <v>40003370341</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
@@ -2651,51 +2662,51 @@
     <row r="14" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>48503026326</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
-    <row r="15" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="51" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="10">
         <v>90011659096</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" ht="102" x14ac:dyDescent="0.2">
@@ -3951,51 +3962,51 @@
     <row r="66" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B66" s="10">
         <v>40103935776</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>328</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>330</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>331</v>
       </c>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
     </row>
-    <row r="67" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:9" ht="255" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B67" s="10">
         <v>40203247173</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>333</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>335</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>336</v>
       </c>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
     </row>
     <row r="68" spans="1:9" ht="165.75" x14ac:dyDescent="0.2">
@@ -4176,51 +4187,51 @@
     <row r="75" spans="1:9" ht="102" x14ac:dyDescent="0.2">
       <c r="A75" s="14" t="s">
         <v>373</v>
       </c>
       <c r="B75" s="10">
         <v>40203280356</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>374</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>376</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>377</v>
       </c>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
     </row>
-    <row r="76" spans="1:9" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:9" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A76" s="14" t="s">
         <v>378</v>
       </c>
       <c r="B76" s="10">
         <v>40103690811</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>379</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>381</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G76" s="12" t="s">
         <v>382</v>
       </c>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
     </row>
     <row r="77" spans="1:9" ht="153" x14ac:dyDescent="0.2">
@@ -4370,51 +4381,51 @@
       </c>
     </row>
     <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
         <v>413</v>
       </c>
       <c r="B83" s="10">
         <v>40103898145</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>414</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>415</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A84" s="14" t="s">
         <v>417</v>
       </c>
       <c r="B84" s="10">
         <v>40003542778</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>418</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>419</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>420</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>411</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A85" s="14" t="s">
         <v>422</v>
@@ -4558,50 +4569,65 @@
   </sheetData>
   <autoFilter ref="A2:G58" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -4671,132 +4697,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>