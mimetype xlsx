--- v10 (2026-06-23)
+++ v11 (2026-07-21)
@@ -8,1025 +8,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E58D196B-FECA-4AAC-8B04-889C3ADD52E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CDEA348-94A9-4EF6-B298-546E2850B5DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="910" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="133">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>AS “MĀRUPES METĀLMEISTARS”</t>
-[...123 lines deleted...]
-  <si>
     <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
-    <t>Eiropas Parlamenta un Padomes 09.10.2013. Regulas (ES) Nr. 952/2013, ar ko izveido Savienības Muitas kodeksa 70.pants, 74.panta 3.punkts, 77.pants, 85.pants, 114.pants, 201.pants, Īstenošanas Regulas Nr.2015/2447, ar ko paredz sīki izstrādātus noteikumus, kas vajadzīgi, lai īstenotu konkrētus noteikumus Eiropas Parlamenta un Padomes Regulā (ES) Nr.952/2013, ar ko izveido Savienības Muitas kodeksu 144.pants, Regulas 2017/1925 1.pants, 2.pants,  Muitas likuma 9.panta pirmā daļa,   Pievienotās vērtības nodokļa likuma 5.pants, 36.pants, 41.panta pirmās daļas 1.punkts, 85.panta pirmā daļa,  123.panta pirmā un trešā daļa, 146.panta pirmā un trešā daļa, likuma “Par nodokļiem un nodevām” 29.panta otrā un trešā daļa, 32.panta pirmā, trešā, piektā un sestā daļa</t>
-[...13 lines deleted...]
-  <si>
     <t>pārsūdzēts</t>
-  </si>
-[...762 lines deleted...]
-    <t>SIA “IC Trading” nav ievērojusi likuma “Par grāmatvedību” 2. un 7.panta un Pievienotās vērtības nodokļa likuma 43.panta ceturtās daļas nosacījumus. Vienlaikus piemērojama likuma "Par akcīzes nodokli" 33.panta septītā daļa.</t>
   </si>
   <si>
     <t>SIA “BAI TRANS"</t>
   </si>
   <si>
     <t xml:space="preserve">Nr. 52103064851  </t>
   </si>
   <si>
     <t>Pieņemts 01.07.2022; Paziņots 05.07.2022</t>
   </si>
   <si>
     <t>Nodokļu auditā secināts, ka nav patiesas, pilnīgas un dokumentāli pamatotas informācijas par Ķīnas uzņēmuma un SIA “BAI TRANS” savstarpējo darījumu apstākļiem, faktisko preču pārdevēju, veiktajiem norēķiniem un faktisko darījumu vērtību.    Tādējādi ar muitas deklarācijām brīvā apgrozībā izlaistajām precēm muitas vērtība nevar tikt noteikta pēc darījuma vērtības metodes.
 Muitas deklarācijās deklarēto preču muitas vērtība  noteikta pēc Savienības muitas teritorijā pieejamiem datiem, izmantojot iepriekš brīvā apgrozībā laistu līdzīgu preču muitas vērtību, kuru akceptējusi muitas iestāde.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Par nodokļu auditā pārbaudīto periodu – 2019.gada jūliju, augustu – SIA “BAI TRANS” papildu nomaksai budžetā noteikts:                                                        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -1052,285 +137,50 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>PVN, laižot preces brīvā apgrozībā</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>, parāds 4 022,93 EUR, nokavējuma nauda 742,25 EUR un soda nauda  603,44 EUR.</t>
     </r>
   </si>
   <si>
     <t>Sākotnējais lēmums nav apstrīdēts. Iesniegums vienošanās līguma noslēgšanai.</t>
   </si>
   <si>
     <t>Eiropas Parlamenta un Padomes 09.10.2013. Regulas (ES) Nr. 952/2013, ar ko izveido Savienības Muitas kodeksa Regulas Nr. 952/2013, 70. panta 1. un 2. punktu, 74. pantu, 77. pantu, 85. pantu, 101. panta 1. punktu, 102. panta 1. punktu, 108. panta 1. punktu, 114. pantu, 201. pantu, Regulas Nr. 2015/2447 140. pantu, 144. pantu, Regulu Nr. 2658/87, Regulas 2018/1602 1. pantu, 2. pantu, Muitas likuma 5.panta pirmo daļu, 9.panta pirmo un otro daļu, Pievienotās vērtības nodokļa likuma 5. panta otro daļu, 36. panta pirmo daļu, 41. panta pirmās daļas 1. punktu, 85. panta pirmo daļu, 119. panta pirmo daļu, 123. panta pirmo daļu un 146. panta pirmo daļu, likuma “Par nodokļiem un nodevām” 2. panta piekto daļu, 23. panta pirmo, otro un trešo daļu, 29. panta otro un trešo daļu, 32. panta pirmo, trešo, piekto un sesto daļu.</t>
   </si>
   <si>
-    <t xml:space="preserve">SIA “LĀCĪTIS UN DRAUGI” </t>
-[...233 lines deleted...]
-  <si>
     <t>AS "Aldaris"</t>
   </si>
   <si>
     <t>25.10.2023.</t>
   </si>
   <si>
     <t>AS “Aldaris” 2017.–2020. gadā iegādājās preces no saistītiem ārvalstu uzņēmumiem par cenām, kas neatbilst tirgus cenai (vērtībai). AS “Aldaris” neveica korekcijas 2017. gada, 2018. gada decembra, 2019. gada decembra un 2020. gada decembra UIN deklarācijās un ar UIN apliekamajā ienākumā darījumu vērtības starpību darījumos ar saistītiem uzņēmumiem nedeklarēja.</t>
   </si>
   <si>
     <t>Pārbaudes rezultātā AS “Aldaris” palielināts apliekamais ienākums par darījumu vērtības starpību, kas radusies darījumos ar saistītiem uzņēmumiem kopsummā 14 511 882 EUR un korekciju rezultātā papildus aprēķināts budžetā maksājamais UIN 2 401 451 EUR un saistībā ar to aprēķināta UIN soda nauda 720 435,30 EUR un UIN nokavējuma nauda 860 265,05 EUR, kā arī samazināti uz nākamajiem taksācijas periodiem pārnesamie zaudējumi par 3 229 362 EUR un noteikti 15 876 887 EUR.</t>
   </si>
   <si>
     <t>Likuma “Par uzņēmumu ienākuma nodokli” (spēkā līdz 31.12.2017.) 12. panta otrās daļas 3. punkts, Uzņēmumu ienākuma nodokļa likuma (spēkā no 01.12.2018.) 4. panta otrās daļas 2. punkta “e” apakšpunkts</t>
   </si>
   <si>
     <t>SIA "EXPOTRANS"</t>
   </si>
   <si>
     <t>28.11.2023.</t>
   </si>
   <si>
     <t>SIA “EXPOTRANS” 2018.-2022.gadā grāmatvedības uzskaitē uzrādīja un PVN deklarācijās deklarēja faktiski nenotikušus pakalpojumu iegādes darījumus ar ārvalstu uzņēmumiem. Pie lietā konstatētajiem apstākļiem noformēto un iegrāmatoto iegādes pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.</t>
   </si>
   <si>
     <t>SIA “EXPOTRANS” papildus aprēķināts budžetā maksājamais UIN 159 755,00 EUR un saistībā ar to aprēķināta UIN soda nauda 23 963,25 EUR un UIN nokavējuma nauda 17 584,73 EUR.</t>
@@ -1663,56 +513,71 @@
     <t>SIA “REMCE” 2022. gada janvārĪ–2023. gada decembrĪ deklarēja un grāmatvedības reģistros iegrāmatoja faktiski nenotikušus iegādes darījumus ar diviem tās saistītajiem uzņēmumiem. Lietā secināts, ka darījumu dokumentu noformēšana veikta ar mērķi imitēt saimniecisko darījumu veikšanu starp SIA “REMCE” un minētajiem uzņēmumiem kā neatkarīgiem uzņēmumiem, tādējādi SIA “REMCE” apzināti iesaistījusies nepamatotu fiskālu priekšrocību gūšanā. Noformēto un iegrāmatoto iegādes preču un pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.</t>
   </si>
   <si>
     <t>SIA “REMCE” nomaksai budžetā aprēķināts UIN 219 999,00 EUR,  soda nauda 65 999,70 EUR un nokavējuma nauda 39 069,57 EUR.</t>
   </si>
   <si>
     <t>Uzņēmumu ienākuma nodokļa likuma 4. panta otrās daļas 2.punkta a) apakšpunkts, devītā daļa, 8. panta pirmā, otrā daļa.</t>
   </si>
   <si>
     <t>SIA “LatCrane”</t>
   </si>
   <si>
     <t>12.03.2026.</t>
   </si>
   <si>
     <t>SIA “LatCrane” 2022. gada jūnijā–2025. gada februārī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par pakalpojumu saņemšanu no Latvijas uzņēmuma ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “LatCrane” liegts atskaitīt priekšnodokli, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar UIN apliekamajā bāzē.
 SIA “LatCrane” grāmatvedības uzskaitē ir uzrādījusi darījumus par pakalpojumiem, kuri nav saistīti ar uzņēmuma saimniecisko darbību. Pie lietā konstatētajiem apstākļiem minēto noformēto un iegrāmatoto pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.
 Lietā ir iegūti pierādījumi, ka deviņas fiziskās personas likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļas izpratnē SIA “LatCrane” guva ienākumus, par kuriem SIA “LatCrane” jāmaksā algas nodoklis.</t>
   </si>
   <si>
     <t>SIA “LatCrane” auditā papildus aprēķināts budžetā maksājamais PVN 39 633,32 euro, soda nauda 5498,28 euro un nokavējuma nauda 8248,20 euro, UIN 94 312,00 euro, soda nauda 14 146,80 euro un nokavējuma nauda 21 607,11 euro, VSAOI 136 426,80 euro, soda nauda 136 426,80 euro un nokavējuma nauda 31 508,47 euro, IIN 84 245,95 euro, soda nauda 84 245,95 euro un nokavējuma nauda 19 338,40 euro, kā arī samazināts no budžeta atmaksājamais PVN 20 612,89 euro un aprēķināta soda nauda 3091,94 euro un par 2022. gada jūniju–augustu aprēķinātā budžetā nenomaksāto nodokļu summa 31 309,57 euro (t. sk. PVN 4635,56 euro, VSAOI 11 864,89 euro, IIN 7274,12 euro un UIN 7535,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “LatCrane” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, likuma “Par valsts sociālo apdrošināšanu” 1. panta 1. punkts un 2. punkta “k” apakšpunkts, 14. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļa, 15. panta otrā, trešā un septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmās daļas 1. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts. </t>
   </si>
+  <si>
+    <t>SIA "SUŠI SPOT REST"</t>
+  </si>
+  <si>
+    <t>13.05.2026.</t>
+  </si>
+  <si>
+    <t>SIA “SUŠI SPOT REST” 2023. gada augustā–2024. gada jūnijā ir guvusi ieņēmumus, kas nav iegrāmatoti grāmatvedības reģistros un nav deklarēti PVN deklarācijās kā ar nodokli apliekamie darījumi. Tāpat 2024. gada oktobrī–2025. gada aprīlī SIA “SUŠI SPOT REST” veica saimniecisko darbību, tostarp ar PVN apliekamos realizācijas darījumus, taču PVN deklarācijas iesniedza bez skaitliskām vērtībām. Vienlaikus līdz nodokļu audita uzsākšanas dienai sabiedrība par minēto periodu neveica korekcijas PVN deklarācijās, tādējādi neīstenojot savas tiesības uz priekšnodokļa atskaitīšanu.</t>
+  </si>
+  <si>
+    <t>SIA "SUŠI SPOT REST" noteikts budžetā papildu maksājamais PVN 95 870,93 EUR, nokavējuma nauda 11 690,85 EUR, soda nauda 28 697,42 EUR, samazināts no budžeta atmaksājamais PVN par 2488,58 EUR un saistībā ar to noteikta soda nauda 746,57 EUR, kā arī aprēķināts UIN 36 270,00 EUR, nokavējuma nauda 10 226,66 EUR un soda nauda 10 881,00 EUR.</t>
+  </si>
+  <si>
+    <t>SIA "SUŠI SPOT REST" nav ievērojusi Grāmatvedības likuma 6. panta otro, trešo un ceturto daļu, 8. panta pirmo un otro daļu, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 1. un 2. punktu, 34. panta pirmo daļu, 41. panta pirmās daļas 1. punktu, 84. panta pirmo daļu, 92. panta piekto daļu, 119. panta pirmo daļu, 120. panta pirmo daļu, Uzņēmumu ienākuma nodokļa likuma 3. panta pirmo un otro daļu, 4. panta pirmo daļu, otrās daļas 2. punkta a) apakšpunktu, devīto daļu, 8. panta otrās daļas 2. punktu, 17. panta pirmo un septīto daļu, likuma "Par nodokļiem un nodevām" 15. panta pirmās daļas 1., 2., 3. un 9. punktu, Ministru kabineta 2014. gada 11. februāra noteikumu Nr. 96 “Nodokļu un citu maksājumu reģistrēšanas elektronisko ierīču un iekārtu lietošanas kārtība” 3., 9. un 38. punktā minēto.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -1721,93 +586,66 @@
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...19 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1819,134 +657,117 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
@@ -2303,2328 +1124,802 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I98"/>
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A85" sqref="A85"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="17.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="68.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="58.90625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.36328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.6328125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:7" ht="108.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...3 lines deleted...]
-      <c r="F1" s="29" t="s">
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="29"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="G1" s="14"/>
+    </row>
+    <row r="2" spans="1:7" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="8"/>
-[...3 lines deleted...]
-      <c r="A3" s="14" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="6">
+        <v>40003073627</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="6">
+        <v>50003387231</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="6">
+        <v>40103935776</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="300" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="6">
+        <v>40203247173</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="10">
-[...2 lines deleted...]
-      <c r="C3" s="10" t="s">
+      <c r="G7" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="187.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="9" t="s">
-[...133 lines deleted...]
-      <c r="G8" s="9" t="s">
+      <c r="G8" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="H8" s="8"/>
-[...3 lines deleted...]
-      <c r="A9" s="14" t="s">
+    </row>
+    <row r="9" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="10">
-[...5 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="B9" s="6">
+        <v>40203302418</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E9" s="9" t="s">
+      <c r="D9" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="F9" s="10" t="s">
+      <c r="E9" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="G9" s="11" t="s">
+      <c r="F9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="8"/>
-[...3 lines deleted...]
-      <c r="A10" s="14" t="s">
+    </row>
+    <row r="10" spans="1:7" ht="162.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="10">
-[...2 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="B10" s="6">
+        <v>42103097475</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="D10" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E10" s="9" t="s">
+      <c r="E10" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="F10" s="10" t="s">
+      <c r="F10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="G10" s="11" t="s">
+    </row>
+    <row r="11" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="H10" s="8"/>
-[...3 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="B11" s="6">
+        <v>40003994345</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="10">
-[...5 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E11" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="11" t="s">
+      <c r="F11" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="H11" s="8"/>
-[...3 lines deleted...]
-      <c r="A12" s="14" t="s">
+    </row>
+    <row r="12" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="10">
-[...2 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="B12" s="6">
+        <v>40103475986</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="E12" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="11" t="s">
+      <c r="F12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H12" s="8"/>
-[...3 lines deleted...]
-      <c r="A13" s="14" t="s">
+    </row>
+    <row r="13" spans="1:7" ht="237.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="10">
-[...2 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="B13" s="6">
+        <v>40203292251</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="D13" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E13" s="14" t="s">
+      <c r="E13" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="F13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="F13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="H13" s="8"/>
-[...3 lines deleted...]
-      <c r="A14" s="14" t="s">
+    </row>
+    <row r="14" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="10">
-[...2 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="6">
+        <v>50103994521</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="10" t="s">
+      <c r="F14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="H14" s="8"/>
-[...9 lines deleted...]
-      <c r="C15" s="10" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="B15" s="6">
+        <v>40203280356</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="E15" s="9" t="s">
+      <c r="D15" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="12" t="s">
+      <c r="E15" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="H15" s="8"/>
-[...3 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="F15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="10" t="s">
+    </row>
+    <row r="16" spans="1:7" ht="225" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="B16" s="6">
+        <v>40103690811</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="D16" s="9" t="s">
+      <c r="D16" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E16" s="9" t="s">
+      <c r="E16" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="F16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="12" t="s">
+      <c r="F16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="H16" s="8"/>
-[...3 lines deleted...]
-      <c r="A17" s="14" t="s">
+    </row>
+    <row r="17" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="10">
-[...2 lines deleted...]
-      <c r="C17" s="10" t="s">
+      <c r="B17" s="6">
+        <v>40003314274</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="D17" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="E17" s="9" t="s">
+      <c r="E17" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="12" t="s">
+      <c r="F17" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="H17" s="8"/>
-[...3 lines deleted...]
-      <c r="A18" s="14" t="s">
+    </row>
+    <row r="18" spans="1:7" ht="200" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="B18" s="10">
-[...2 lines deleted...]
-      <c r="C18" s="13" t="s">
+      <c r="B18" s="6">
+        <v>45403030741</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="D18" s="16" t="s">
+      <c r="D18" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="17" t="s">
+      <c r="E18" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="F18" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="H18" s="8"/>
-[...3 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B19" s="6">
+        <v>40203198728</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="10">
-[...2 lines deleted...]
-      <c r="C19" s="13" t="s">
+      <c r="D19" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="E19" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="E19" s="9" t="s">
+      <c r="F19" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="F19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="9" t="s">
+    </row>
+    <row r="20" spans="1:7" ht="362.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="H19" s="8"/>
-[...3 lines deleted...]
-      <c r="A20" s="14" t="s">
+      <c r="B20" s="6">
+        <v>43603086523</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="B20" s="10">
-[...2 lines deleted...]
-      <c r="C20" s="13" t="s">
+      <c r="D20" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D20" s="14" t="s">
+      <c r="E20" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="E20" s="14" t="s">
+      <c r="F20" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="F20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="10" t="s">
+    </row>
+    <row r="21" spans="1:7" ht="137.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="H20" s="8"/>
-[...3 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="B21" s="6">
+        <v>40103595112</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B21" s="10">
-[...2 lines deleted...]
-      <c r="C21" s="13" t="s">
+      <c r="D21" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="E21" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="E21" s="9" t="s">
+      <c r="F21" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="F21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="9" t="s">
+    </row>
+    <row r="22" spans="1:7" ht="200" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="H21" s="8"/>
-[...3 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="B22" s="6">
+        <v>44103146020</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B22" s="10">
-[...5 lines deleted...]
-      <c r="D22" s="9" t="s">
+      <c r="D22" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="E22" s="9" t="s">
+      <c r="E22" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="F22" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="12" t="s">
+      <c r="F22" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="H22" s="8"/>
-[...3 lines deleted...]
-      <c r="A23" s="14" t="s">
+      <c r="G22" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="10">
-[...2 lines deleted...]
-      <c r="C23" s="10" t="s">
+    </row>
+    <row r="23" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="B23" s="6">
+        <v>40103898145</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="E23" s="9" t="s">
+      <c r="D23" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="F23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="12" t="s">
+      <c r="E23" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="H23" s="8"/>
-[...3 lines deleted...]
-      <c r="A24" s="14" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B24" s="10">
-[...2 lines deleted...]
-      <c r="C24" s="10" t="s">
+      <c r="B24" s="6">
+        <v>40003542778</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="D24" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="E24" s="9" t="s">
+      <c r="E24" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="F24" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="12" t="s">
+      <c r="F24" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="G24" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="H24" s="8"/>
-[...3 lines deleted...]
-      <c r="A25" s="14" t="s">
+    </row>
+    <row r="25" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B25" s="10">
-[...2 lines deleted...]
-      <c r="C25" s="10" t="s">
+      <c r="B25" s="6">
+        <v>43603053096</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="D25" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E25" s="9" t="s">
+      <c r="E25" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="F25" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="9" t="s">
+      <c r="F25" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="H25" s="8"/>
-[...3 lines deleted...]
-      <c r="A26" s="14" t="s">
+    </row>
+    <row r="26" spans="1:7" ht="163" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="B26" s="10">
-[...2 lines deleted...]
-      <c r="C26" s="10" t="s">
+      <c r="B26" s="6">
+        <v>40203019939</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="D26" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E26" s="9" t="s">
+      <c r="E26" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="F26" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="12" t="s">
+      <c r="F26" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="H26" s="8"/>
-[...1582 lines deleted...]
-      <c r="G98" s="12"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="10"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="7"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="7"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="7"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="7"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="7"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="7"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="8"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="7"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="8"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="7"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G58" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A2:G35" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4698,68 +1993,68 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4775,40 +2070,39 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>