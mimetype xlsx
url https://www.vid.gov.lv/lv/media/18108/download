--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -8,238 +8,171 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\2Lēmumi par nodokļu revīziju (auditu)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CDEA348-94A9-4EF6-B298-546E2850B5DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C4762FB-33AD-49F5-A14C-ED4051A7C256}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="910" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu revīzija (audits)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu revīzija (audits)'!$A$2:$G$34</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="131">
   <si>
     <t>Nodokļu revīzijas (audita) lēmumi</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>Kļuvis neapstrīdams</t>
+    <t>AS "Aldaris"</t>
+  </si>
+  <si>
+    <t>25.10.2023.</t>
+  </si>
+  <si>
+    <t>AS “Aldaris” 2017.–2020. gadā iegādājās preces no saistītiem ārvalstu uzņēmumiem par cenām, kas neatbilst tirgus cenai (vērtībai). AS “Aldaris” neveica korekcijas 2017. gada, 2018. gada decembra, 2019. gada decembra un 2020. gada decembra UIN deklarācijās un ar UIN apliekamajā ienākumā darījumu vērtības starpību darījumos ar saistītiem uzņēmumiem nedeklarēja.</t>
+  </si>
+  <si>
+    <t>Pārbaudes rezultātā AS “Aldaris” palielināts apliekamais ienākums par darījumu vērtības starpību, kas radusies darījumos ar saistītiem uzņēmumiem kopsummā 14 511 882 EUR un korekciju rezultātā papildus aprēķināts budžetā maksājamais UIN 2 401 451 EUR un saistībā ar to aprēķināta UIN soda nauda 720 435,30 EUR un UIN nokavējuma nauda 860 265,05 EUR, kā arī samazināti uz nākamajiem taksācijas periodiem pārnesamie zaudējumi par 3 229 362 EUR un noteikti 15 876 887 EUR.</t>
   </si>
   <si>
     <t>pārsūdzēts</t>
-  </si>
-[...77 lines deleted...]
-    <t>Pārbaudes rezultātā AS “Aldaris” palielināts apliekamais ienākums par darījumu vērtības starpību, kas radusies darījumos ar saistītiem uzņēmumiem kopsummā 14 511 882 EUR un korekciju rezultātā papildus aprēķināts budžetā maksājamais UIN 2 401 451 EUR un saistībā ar to aprēķināta UIN soda nauda 720 435,30 EUR un UIN nokavējuma nauda 860 265,05 EUR, kā arī samazināti uz nākamajiem taksācijas periodiem pārnesamie zaudējumi par 3 229 362 EUR un noteikti 15 876 887 EUR.</t>
   </si>
   <si>
     <t>Likuma “Par uzņēmumu ienākuma nodokli” (spēkā līdz 31.12.2017.) 12. panta otrās daļas 3. punkts, Uzņēmumu ienākuma nodokļa likuma (spēkā no 01.12.2018.) 4. panta otrās daļas 2. punkta “e” apakšpunkts</t>
   </si>
   <si>
     <t>SIA "EXPOTRANS"</t>
   </si>
   <si>
     <t>28.11.2023.</t>
   </si>
   <si>
     <t>SIA “EXPOTRANS” 2018.-2022.gadā grāmatvedības uzskaitē uzrādīja un PVN deklarācijās deklarēja faktiski nenotikušus pakalpojumu iegādes darījumus ar ārvalstu uzņēmumiem. Pie lietā konstatētajiem apstākļiem noformēto un iegrāmatoto iegādes pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.</t>
   </si>
   <si>
     <t>SIA “EXPOTRANS” papildus aprēķināts budžetā maksājamais UIN 159 755,00 EUR un saistībā ar to aprēķināta UIN soda nauda 23 963,25 EUR un UIN nokavējuma nauda 17 584,73 EUR.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 4.punkts, Uzņēmumu ienākuma nodokļa likuma 4.panta otrās daļas 2.punkta a) apakšpunkts, 8.panta pirmā daļa, otrās daļas 2.punkts.</t>
   </si>
   <si>
     <t>SIA "Brief"</t>
   </si>
   <si>
     <t>14.11.2023.</t>
   </si>
   <si>
     <t>SIA “Brief” 2020. gada maijā, jūlija un augustā grāmatvedības reģistros reģistrēja dokumentus, kuros norādītie darījumi faktiski nav notikuši. Sabiedrība 2020. gada jūlija un augusta PVN deklarācijās nepamatoti atskaitīja priekšnodokli, kā arī nepamatoti samazināja ar UIN apliekamo ienākumu 2020. gada maijā, jūlijā un augustā.</t>
   </si>
   <si>
     <t>SIA “Brief” papildu nomaksai budžetā noteikts UIN 128 314 EUR, nokavējuma nauda     42 940,17 EUR un soda nauda 25 662,80 EUR, PVN 1711,50 EUR, nokavējuma nauda 597,31 EUR un soda nauda 1026,90 EUR, samazināts no budžeta atmaksājamais    PVN par 85 281,63 EUR un saistībā ar to aprēķināta soda nauda 51 168,98 EUR,   atteikts atmaksāt 2020. gada augusta PVN deklarācijā deklarēto pārmaksāto                PVN 85 281,63 EUR un apstiprināta PVN pārmaksa 2334,43 EUR apmērā.</t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1.punkts, Uzņēmumu ienākuma nodokļa likuma 4.panta otrās daļas 2.punkta „ a” apakšpunkts, 8. panta pirmā daļa un otrās daļas 2.punkts.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "VIST PROJECT" </t>
   </si>
   <si>
     <t>30.04.2024.</t>
   </si>
   <si>
     <t>Periodā no 01.08.2021. līdz 31.03.2023. PVN deklarācijās nepamatoti uzrādīti darījumi ar ārvalstu (Ungārijas, Čehijas un Lietuvas) uzņēmumiem un nepamatoti veikti ieraksti grāmatvedības reģistros par darījumiem, kuri nav saistīti ar saimniecisko darbību, tie ir pielīdzināti peļņas sadalei un iekļauti ar UIN apliekamajā bāzē.
 SIA VIST PROJECT nepilnīgi aprēķinājusi darba algas un no tām algas nodokļus.</t>
   </si>
   <si>
     <t>SIA VIST PROJECT jāveic maksājumi valsts budžetā 75 304,57 EUR apmērā, tai skaitā:
 UIN 15 856,00 EUR, soda nauda 4 756,80 EUR, nokavējuma nauda 3 123,44 EUR;
 VSAOI 13 388,06 EUR, soda nauda 13 388,06 EUR, nokavējuma nauda 5 192,69 EUR;
 IIN 8 207,99 EUR, soda nauda 8 207,99 EUR, nokavējuma nauda 3 183,54 EUR.</t>
+  </si>
+  <si>
+    <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
     <t>Pamatojoties uz Grāmatvedības likuma 6. panta otro daļu, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmo daļu, 3. panta pirmo un otro daļu, 4. panta pirmo daļu, otrās daļas 2. punkta a) apakšpunktu un devīto daļu, 8. panta pirmo daļu, otrās daļas 2. punktu, 19. panta pirmo daļu, 2017. gada 14. novembra Ministru kabineta noteikumu Nr. 677 “Uzņēmumu ienākuma nodokļa likuma normu piemērošanas noteikumi” 6. punktu, likuma “Par valsts sociālo apdrošināšanu” 6. panta pirmo daļu, 14. panta pirmo daļu, 16. panta otro daļu, 18. panta pirmo daļu, 20. panta pirmo, otro daļu, 21. panta pirmo un otro daļu, likuma “Par iedzīvotāju ienākuma nodokli” 3. panta pirmo daļu, 4. panta pirmās daļas 1. punktu, 8. panta otro daļu, 15. panta trešo un septiņpadsmito  daļu, 17. panta pirmo un piekto daļu, 29. panta pirmās daļas 1. punktu, 31.2 panta pirmo daļu, Ministru kabineta 2010. gada 21. septembra noteikumu Nr. 899 “Likuma “Par iedzīvotāju ienākuma nodokli” normu piemērošanas kārtība” 18.1 punktu, likuma “Par nodokļiem un nodevām” 23. panta otro daļu, sestās daļas 2. un 5. punktu, septīto, astoto un četrpadsmito daļu, 29. panta otro daļu, 32. panta pirmo, piekto, sesto, 5.1 un 5.2 daļu, 115. panta trešo daļu, Darba likuma 61. panta ceturto daļu un 68. panta trešo daļu, Ministru kabineta noteikumu Nr. 225 “Noteikumi par ārzemniekam nepieciešamo finanšu līdzekļu apmēru un finanšu līdzekļu esības konstatēšanu” 5.3. apakšpunktu.</t>
   </si>
   <si>
     <t>SIA “MAREVOLT” un trešā persona SIA “MEGATRONS”</t>
   </si>
   <si>
     <t>41203071026; 40203350598</t>
   </si>
   <si>
     <t>31.05.2024.</t>
   </si>
   <si>
     <t>Pārbaudē konstatēts, ka SIA “MAREVOLT” 2021. gada janvārī–2022. gada decembrī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par preču un pakalpojumu saņemšanu no Latvijas, Ungārijas un Lietuvas uzņēmumiem ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “MAREVOLT” liegtas priekšnodokļa atskaitīšanas tiesības, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar uzņēmumu ienākuma nodokli apliekamajā bāzē. Tāpat pārbaudē gūti pierādījumi, ka pakalpojumi nav saņemti no rēķinos norādītiem darījumu partneriem, bet lietā konstatēts, ka darbus objektos veica SIA “MAREVOLT” ar saviem darbaspēka resursiem un ka sabiedrības grāmatvedībā nav uzrādīta visa informācija par darbinieku nostrādāto darba laiku un samaksu, kā rezultātā papildus aprēķināta darba alga par nepilnīgi uzskaitītajām darba ņēmēju nostrādātajām stundām, ārvalstniekiem nepieciešamo finanšu līdzekļu apmēru, konstatētajām darba algai pielīdzināmajām izmaksām darba ņēmējiem un darba devēja ziņojumos nedeklarētajām darba algām.</t>
   </si>
   <si>
     <t>SIA “MAREVOLT” papildu nomaksai budžetā aprēķināts PVN 682,50 EUR, soda nauda 204,75 EUR un nokavējuma nauda 105,11 EUR; UIN 116 567,00 EUR, soda nauda 34 970,10 EUR un nokavējuma nauda 22 390,57 EUR; VSAOI 23 232,84 EUR, soda nauda 23 096,48 EUR un nokavējuma nauda 1945,00 EUR; IIN 20 748,68 EUR, soda nauda 15 566,98 EUR un nokavējuma nauda 1833,83 EUR.</t>
   </si>
   <si>
     <t>SIA “MAREVOLT” nav ievērojusi likuma “Par grāmatvedību” (spēkā līdz 2021. gada 31. decembrim) 2. un 7. panta, Grāmatvedības likuma (spēkā ar 2022. gada 1. janvāri) 6. un 8. panta, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1., 5. un 7. punkta, 125. panta pirmās daļas, 142. panta, Uzņēmumu ienākuma nodokļa likuma 3. panta pirmās daļas, 4. panta otrās, devītās daļas, 8. panta pirmās, otrās daļas un 19. panta pirmās daļas, kā arī likuma “Par valsts sociālo apdrošināšanu” 14. panta pirmās daļas un likuma “Par iedzīvotāju ienākuma nodokli” 3. panta pirmās daļas, 4. panta pirmās daļas 1. punkta, 17. panta pirmās, otrās un piektās daļas un 29. panta pirmās daļas nosacījumus.</t>
   </si>
   <si>
     <t>SIA VIVER</t>
   </si>
@@ -528,124 +461,133 @@
     <t>SIA “LatCrane” 2022. gada jūnijā–2025. gada februārī samazināja budžetā maksājamo PVN un UIN, akceptējot un iegrāmatojot formāli noformētus dokumentus par pakalpojumu saņemšanu no Latvijas uzņēmuma ar mērķi optimizēt nodokļus. Par minētajiem darījumiem SIA “LatCrane” liegts atskaitīt priekšnodokli, un neatzīto darījumu vērtība pielīdzināta peļņas sadalei un iekļauta ar UIN apliekamajā bāzē.
 SIA “LatCrane” grāmatvedības uzskaitē ir uzrādījusi darījumus par pakalpojumiem, kuri nav saistīti ar uzņēmuma saimniecisko darbību. Pie lietā konstatētajiem apstākļiem minēto noformēto un iegrāmatoto pakalpojumu vērtība kvalificējama kā ar saimniecisko darbību nesaistītie izdevumi, palielinot ar UIN apliekamo bāzi no nosacīti sadalītās peļņas.
 Lietā ir iegūti pierādījumi, ka deviņas fiziskās personas likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļas izpratnē SIA “LatCrane” guva ienākumus, par kuriem SIA “LatCrane” jāmaksā algas nodoklis.</t>
   </si>
   <si>
     <t>SIA “LatCrane” auditā papildus aprēķināts budžetā maksājamais PVN 39 633,32 euro, soda nauda 5498,28 euro un nokavējuma nauda 8248,20 euro, UIN 94 312,00 euro, soda nauda 14 146,80 euro un nokavējuma nauda 21 607,11 euro, VSAOI 136 426,80 euro, soda nauda 136 426,80 euro un nokavējuma nauda 31 508,47 euro, IIN 84 245,95 euro, soda nauda 84 245,95 euro un nokavējuma nauda 19 338,40 euro, kā arī samazināts no budžeta atmaksājamais PVN 20 612,89 euro un aprēķināta soda nauda 3091,94 euro un par 2022. gada jūniju–augustu aprēķinātā budžetā nenomaksāto nodokļu summa 31 309,57 euro (t. sk. PVN 4635,56 euro, VSAOI 11 864,89 euro, IIN 7274,12 euro un UIN 7535,00 euro) ir atzīta par budžetam nodarītiem zaudējumiem, jo atbilstoši tiesiskajam regulējumam  ir beidzies termiņš, kurā nodokļu administrācija ir tiesīga to noteikt SIA “LatCrane” nomaksai budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">Grāmatvedības likuma 6., 8. un 11. pants, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1. punkts un 125. pants, likuma “Par valsts sociālo apdrošināšanu” 1. panta 1. punkts un 2. punkta “k” apakšpunkts, 14. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta 2.2 daļa, 15. panta otrā, trešā un septiņpadsmitā daļa, 17. panta pirmā, otrā un piektā daļa, 29. panta pirmās daļas 1. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts. </t>
   </si>
   <si>
     <t>SIA "SUŠI SPOT REST"</t>
   </si>
   <si>
     <t>13.05.2026.</t>
   </si>
   <si>
     <t>SIA “SUŠI SPOT REST” 2023. gada augustā–2024. gada jūnijā ir guvusi ieņēmumus, kas nav iegrāmatoti grāmatvedības reģistros un nav deklarēti PVN deklarācijās kā ar nodokli apliekamie darījumi. Tāpat 2024. gada oktobrī–2025. gada aprīlī SIA “SUŠI SPOT REST” veica saimniecisko darbību, tostarp ar PVN apliekamos realizācijas darījumus, taču PVN deklarācijas iesniedza bez skaitliskām vērtībām. Vienlaikus līdz nodokļu audita uzsākšanas dienai sabiedrība par minēto periodu neveica korekcijas PVN deklarācijās, tādējādi neīstenojot savas tiesības uz priekšnodokļa atskaitīšanu.</t>
   </si>
   <si>
     <t>SIA "SUŠI SPOT REST" noteikts budžetā papildu maksājamais PVN 95 870,93 EUR, nokavējuma nauda 11 690,85 EUR, soda nauda 28 697,42 EUR, samazināts no budžeta atmaksājamais PVN par 2488,58 EUR un saistībā ar to noteikta soda nauda 746,57 EUR, kā arī aprēķināts UIN 36 270,00 EUR, nokavējuma nauda 10 226,66 EUR un soda nauda 10 881,00 EUR.</t>
   </si>
   <si>
     <t>SIA "SUŠI SPOT REST" nav ievērojusi Grāmatvedības likuma 6. panta otro, trešo un ceturto daļu, 8. panta pirmo un otro daļu, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 1. un 2. punktu, 34. panta pirmo daļu, 41. panta pirmās daļas 1. punktu, 84. panta pirmo daļu, 92. panta piekto daļu, 119. panta pirmo daļu, 120. panta pirmo daļu, Uzņēmumu ienākuma nodokļa likuma 3. panta pirmo un otro daļu, 4. panta pirmo daļu, otrās daļas 2. punkta a) apakšpunktu, devīto daļu, 8. panta otrās daļas 2. punktu, 17. panta pirmo un septīto daļu, likuma "Par nodokļiem un nodevām" 15. panta pirmās daļas 1., 2., 3. un 9. punktu, Ministru kabineta 2014. gada 11. februāra noteikumu Nr. 96 “Nodokļu un citu maksājumu reģistrēšanas elektronisko ierīču un iekārtu lietošanas kārtība” 3., 9. un 38. punktā minēto.</t>
   </si>
+  <si>
+    <t xml:space="preserve">SIA “9 auto” </t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>SIA “9 auto” 2022. gada jūnijā, oktobrī–decembrī, 2023. gada maijā, augustā, oktobrī un novembrī grāmatvedības reģistros reģistrēja dokumentus, kuros norādītie darījumi (preču un pakalpojumu iegāde, preču piegāde) ar Eiropas Savienības dalībvalstīs reģistrētiem uzņēmumiem faktiski nav notikuši. Sabiedrībai minēto taksācijas periodu PVN deklarācijās samazināts aprēķinātais PVN un atskaitītais priekšnodoklis, kā arī samazināta deklarētā ar PVN 0 procentu likmi apliekamo darījumu vērtība.
+SIA “9 auto”, veicot maksājumus par faktiski nenotikušiem darījumiem 2023. gada janvārī, februārī, maijā, jūlijā–decembrī, nepamatoti samazināja ar UIN apliekamo ienākumu. </t>
+  </si>
+  <si>
+    <t>SIA “9 auto” nomaksai budžetā noteikts UIN 82 709,00 EUR, nokavējuma nauda 22 434,12 EUR un soda nauda 12 406,35 EUR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grāmatvedības likuma 6. panta otrā un ceturtā daļa, 8. panta pirmā daļa, Pievienotās vērtības nodokļa likuma 43. panta ceturtā daļs, 86. panta pirmā daļa, 88. panta pirmā daļa,  92. panta pirmās daļas 4. un 5. punkts,  Uzņēmumu ienākuma nodokļa likuma 4. panta pirmā daļa, 4. panta otrās daļas 2. punkta a) apakšpunkts, devītā daļa, 8. panta pirmā daļa un otrās daļas 2. punkts.
+  </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -657,119 +599,82 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1124,805 +1029,787 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D26" sqref="D26"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="68.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="58.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.5703125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="108.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:7" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="14" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="14"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="G1" s="11"/>
+    </row>
+    <row r="2" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="175" x14ac:dyDescent="0.25">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="6">
+        <v>40003073627</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="E3" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="F3" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="G3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="8" t="s">
+    </row>
+    <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="B4" s="6">
+        <v>50003387231</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="D4" s="8" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="E4" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="6">
-[...2 lines deleted...]
-      <c r="C4" s="6" t="s">
+      <c r="F4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="8" t="s">
+    </row>
+    <row r="5" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="B5" s="6">
+        <v>40103935776</v>
+      </c>
+      <c r="C5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="8" t="s">
+      <c r="D5" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="E5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="6">
-[...2 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="F5" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="8" t="s">
+    </row>
+    <row r="6" spans="1:7" ht="318.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="B6" s="6">
+        <v>40203247173</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="8" t="s">
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="E6" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="6">
-[...2 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="F6" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="G6" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="8" t="s">
+    </row>
+    <row r="7" spans="1:7" ht="204" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="C7" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="6">
-[...2 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="D7" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="E7" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="F7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="8" t="s">
+    </row>
+    <row r="8" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="B8" s="6">
+        <v>40203302418</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="D8" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="E8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="8" t="s">
+      <c r="F8" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E8" s="8" t="s">
+    </row>
+    <row r="9" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="8" t="s">
+      <c r="B9" s="6">
+        <v>42103097475</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="6">
-[...2 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="E9" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="F9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E9" s="8" t="s">
+    </row>
+    <row r="10" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="F9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="8" t="s">
+      <c r="B10" s="6">
+        <v>40003994345</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="6">
-[...2 lines deleted...]
-      <c r="C10" s="6" t="s">
+      <c r="E10" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D10" s="8" t="s">
+      <c r="F10" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E10" s="8" t="s">
+    </row>
+    <row r="11" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="F10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="8" t="s">
+      <c r="B11" s="6">
+        <v>40103475986</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="6">
-[...2 lines deleted...]
-      <c r="C11" s="6" t="s">
+      <c r="E11" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="F11" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E11" s="8" t="s">
+    </row>
+    <row r="12" spans="1:7" ht="267.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="8" t="s">
+      <c r="B12" s="6">
+        <v>40203292251</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="D12" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="6">
-[...2 lines deleted...]
-      <c r="C12" s="6" t="s">
+      <c r="E12" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D12" s="8" t="s">
+      <c r="F12" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E12" s="8" t="s">
+    </row>
+    <row r="13" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="8" t="s">
+      <c r="B13" s="6">
+        <v>50103994521</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="D13" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="E13" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="F13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E13" s="8" t="s">
+    </row>
+    <row r="14" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="F13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="8" t="s">
+      <c r="B14" s="6">
+        <v>40203280356</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="D14" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6" t="s">
+      <c r="E14" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="F14" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E14" s="8" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="242.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="8" t="s">
+      <c r="B15" s="6">
+        <v>40103690811</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="D15" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="6">
-[...2 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="E15" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="F15" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="E15" s="8" t="s">
+    </row>
+    <row r="16" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="8" t="s">
+      <c r="B16" s="6">
+        <v>40003314274</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="D16" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="E16" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="F16" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E16" s="8" t="s">
+    </row>
+    <row r="17" spans="1:7" ht="204" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="F16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="8" t="s">
+      <c r="B17" s="6">
+        <v>45403030741</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="D17" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6" t="s">
+      <c r="E17" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="F17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="E17" s="8" t="s">
+      <c r="B18" s="6">
+        <v>40203198728</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="F17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="8" t="s">
+      <c r="D18" s="8" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="8" t="s">
+      <c r="E18" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="B18" s="6">
-[...2 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="F18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="D18" s="8" t="s">
+    </row>
+    <row r="19" spans="1:7" ht="382.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="8" t="s">
+      <c r="B19" s="6">
+        <v>43603086523</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="8" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="D19" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="B19" s="6">
-[...2 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="E19" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D19" s="8" t="s">
+      <c r="F19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="E19" s="8" t="s">
+    </row>
+    <row r="20" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="F19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="8" t="s">
+      <c r="B20" s="6">
+        <v>40103595112</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="8" t="s">
+      <c r="D20" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="6">
-[...2 lines deleted...]
-      <c r="C20" s="6" t="s">
+      <c r="E20" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="F20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="E20" s="8" t="s">
+    </row>
+    <row r="21" spans="1:7" ht="204" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="F20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="8" t="s">
+      <c r="B21" s="6">
+        <v>44103146020</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="D21" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="B21" s="6">
-[...2 lines deleted...]
-      <c r="C21" s="6" t="s">
+      <c r="E21" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="F21" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="E21" s="8" t="s">
+      <c r="G21" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="F21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="8" t="s">
+    </row>
+    <row r="22" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="B22" s="6">
+        <v>40103898145</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="B22" s="6">
-[...2 lines deleted...]
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="E22" s="8" t="s">
+    </row>
+    <row r="23" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="B23" s="6">
+        <v>40003542778</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="G22" s="8" t="s">
+      <c r="D23" s="8" t="s">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="8" t="s">
+      <c r="E23" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B23" s="6">
-[...2 lines deleted...]
-      <c r="C23" s="6" t="s">
+      <c r="F23" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G23" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="D23" s="8" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E23" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="8" t="s">
+      <c r="B24" s="6">
+        <v>43603053096</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="8" t="s">
+      <c r="D24" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B24" s="6">
-[...2 lines deleted...]
-      <c r="C24" s="6" t="s">
+      <c r="E24" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="D24" s="8" t="s">
+      <c r="F24" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="E24" s="8" t="s">
+    </row>
+    <row r="25" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="F24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="8" t="s">
+      <c r="B25" s="6">
+        <v>40203019939</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="D25" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B25" s="6">
-[...2 lines deleted...]
-      <c r="C25" s="6" t="s">
+      <c r="E25" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="D25" s="8" t="s">
+      <c r="F25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E25" s="8" t="s">
+    </row>
+    <row r="26" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="F25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="8" t="s">
+      <c r="B26" s="6">
+        <v>40103672820</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="D26" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="B26" s="6">
-[...2 lines deleted...]
-      <c r="C26" s="6" t="s">
+      <c r="E26" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="D26" s="8" t="s">
+      <c r="F26" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="E26" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="10"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="8"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="6"/>
       <c r="G27" s="7"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="6"/>
       <c r="G28" s="7"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="6"/>
       <c r="G29" s="7"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="6"/>
       <c r="G30" s="7"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="8"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="6"/>
       <c r="G32" s="7"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="8"/>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="6"/>
       <c r="G33" s="7"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="8"/>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="6"/>
       <c r="G34" s="7"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="8"/>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="6"/>
       <c r="G35" s="7"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="8"/>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="6"/>
       <c r="G36" s="7"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="8"/>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="6"/>
       <c r="G37" s="7"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:G35" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A2:G34" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -1992,85 +1879,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu revīzija (audits)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>