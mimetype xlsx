--- v13 (2026-08-30)
+++ v14 (2026-09-21)
@@ -8,76 +8,76 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\3Lēmumi par nodokļu apmēra precizēšanu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\3Lēmumi par nodokļu apmēra precizēšanu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84DF9501-7515-46AE-9736-734ABCEBCDD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10F8AA5E-C5F8-4AEF-B78C-FD22A48E8B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu apmēra precizēšana" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu apmēra precizēšana'!$A$2:$G$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu apmēra precizēšana'!$A$2:$G$9</definedName>
     <definedName name="_Hlk107235487" localSheetId="0">'Nodokļu apmēra precizēšana'!#REF!</definedName>
     <definedName name="_Hlk142472030" localSheetId="0">'Nodokļu apmēra precizēšana'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Lēmumi par nodokļu apmēra precizēšanu</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
@@ -86,96 +86,51 @@
 MUN - mikrouzņēmuma nodoklis</t>
     </r>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>Kļuvis neapstrīdams</t>
-[...1 lines deleted...]
-  <si>
     <t>pārsūdzēts</t>
-  </si>
-[...40 lines deleted...]
-    <t xml:space="preserve">Likuma “Par valsts sociālo apdrošināšanu” 16. panta otrā daļa, likuma  “Par valsts sociālo apdrošināšanu” 20. panta pirmā daļa, otrā daļa, trešā daļa un ceturtā daļa, likuma “Par valsts sociālo apdrošināšanu” 21.panta pirmā,otrā un devītā daļa, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa (redakcija, kas spēkā līdz 2023. gada 29.jūnijam) un pārejas noteikumu 235.punkts. Likuma “Par nodokļiem un nodevām”  29. panta otrā daļa. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “D&amp;P” </t>
   </si>
   <si>
     <t>29.08.2024.</t>
   </si>
   <si>
     <t>Nodokļu kontrolē konstatēts, ka SIA “D&amp;P” akcīzes preču apritē izdarītais administratīvais pārkāpums ietekmē nodokļu apmēru. Tādējādi SIA “D&amp;P” papildu nomaksai budžetā aprēķināts akcīzes nodoklis 13 499,30 EUR un nokavējuma nauda 4097,04 EUR.</t>
   </si>
   <si>
     <t>SIA “D&amp;P” nodokļu apmēra precizēšanas rezultātā papildu nomaksai budžetā aprēķināts akcīzes nodoklis 13 499,30 EUR un nokavējuma nauda 4097,04 EUR.</t>
   </si>
   <si>
     <t>Likuma “Par nodokļiem un nodevām” 23.panta 5.4 daļa  un likuma “Par akcīzes nodokli” 14. panta pirmās daļas 6. punkts, kā arī 22. panta pirmā, 33. panta devītā un 34. panta otrā daļa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -221,151 +176,114 @@
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
@@ -723,713 +641,630 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:G59"/>
+  <dimension ref="A1:G56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="79.140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="104.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="F1" s="15" t="s">
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="15"/>
+      <c r="G1" s="12"/>
     </row>
     <row r="2" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="120.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="11" t="s">
+    <row r="3" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="8">
+        <v>40003752725</v>
+      </c>
+      <c r="C3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="10">
-[...2 lines deleted...]
-      <c r="C3" s="10" t="s">
+      <c r="D3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="E3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="F3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="11" t="s">
-[...73 lines deleted...]
-      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="9"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="9"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="9"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="9"/>
-      <c r="B7" s="10"/>
-      <c r="C7" s="10"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="5"/>
-[...1 lines deleted...]
-      <c r="C8" s="10"/>
+      <c r="A8" s="9"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
-      <c r="G8" s="4"/>
+      <c r="G8" s="6"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="5"/>
-[...1 lines deleted...]
-      <c r="C9" s="10"/>
+      <c r="A9" s="9"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
-      <c r="G9" s="4"/>
+      <c r="G9" s="6"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="5"/>
-[...1 lines deleted...]
-      <c r="C10" s="10"/>
+      <c r="A10" s="9"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
-      <c r="G10" s="4"/>
+      <c r="G10" s="6"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A11" s="11"/>
-[...1 lines deleted...]
-      <c r="C11" s="10"/>
+      <c r="A11" s="9"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
-      <c r="G11" s="7"/>
+      <c r="G11" s="6"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A12" s="11"/>
-[...1 lines deleted...]
-      <c r="C12" s="10"/>
+      <c r="A12" s="9"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
-      <c r="G12" s="7"/>
+      <c r="G12" s="6"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A13" s="11"/>
-[...1 lines deleted...]
-      <c r="C13" s="10"/>
+      <c r="A13" s="9"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
-      <c r="G13" s="7"/>
+      <c r="G13" s="6"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A14" s="11"/>
-[...1 lines deleted...]
-      <c r="C14" s="10"/>
+      <c r="A14" s="9"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
-      <c r="G14" s="7"/>
+      <c r="G14" s="6"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A15" s="11"/>
-[...1 lines deleted...]
-      <c r="C15" s="10"/>
+      <c r="A15" s="9"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
-      <c r="G15" s="7"/>
+      <c r="G15" s="6"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A16" s="11"/>
-[...1 lines deleted...]
-      <c r="C16" s="10"/>
+      <c r="A16" s="9"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
-      <c r="G16" s="7"/>
+      <c r="G16" s="6"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="11"/>
-[...1 lines deleted...]
-      <c r="C17" s="10"/>
+      <c r="A17" s="9"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
-      <c r="G17" s="7"/>
+      <c r="G17" s="6"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="11"/>
-[...1 lines deleted...]
-      <c r="C18" s="10"/>
+      <c r="A18" s="9"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
-      <c r="G18" s="7"/>
+      <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="11"/>
-[...1 lines deleted...]
-      <c r="C19" s="10"/>
+      <c r="A19" s="9"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
-      <c r="G19" s="7"/>
+      <c r="G19" s="6"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="11"/>
-[...1 lines deleted...]
-      <c r="C20" s="10"/>
+      <c r="A20" s="9"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
-      <c r="G20" s="7"/>
+      <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="11"/>
-[...1 lines deleted...]
-      <c r="C21" s="10"/>
+      <c r="A21" s="9"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
-      <c r="G21" s="7"/>
+      <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="11"/>
-[...1 lines deleted...]
-      <c r="C22" s="10"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
-      <c r="G22" s="7"/>
+      <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="11"/>
-[...1 lines deleted...]
-      <c r="C23" s="10"/>
+      <c r="A23" s="9"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
-      <c r="G23" s="7"/>
+      <c r="G23" s="6"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="11"/>
-[...1 lines deleted...]
-      <c r="C24" s="10"/>
+      <c r="A24" s="9"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
-      <c r="G24" s="7"/>
+      <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="11"/>
-[...1 lines deleted...]
-      <c r="C25" s="10"/>
+      <c r="A25" s="9"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
-      <c r="G25" s="7"/>
+      <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="11"/>
-[...1 lines deleted...]
-      <c r="C26" s="10"/>
+      <c r="A26" s="9"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
-      <c r="G26" s="7"/>
+      <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="11"/>
-[...5 lines deleted...]
-      <c r="G27" s="7"/>
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="11"/>
-[...5 lines deleted...]
-      <c r="G28" s="7"/>
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A29" s="11"/>
-[...5 lines deleted...]
-      <c r="G29" s="7"/>
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="8"/>
-[...5 lines deleted...]
-      <c r="G30" s="7"/>
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="8"/>
-[...5 lines deleted...]
-      <c r="G31" s="6"/>
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A32" s="8"/>
-[...5 lines deleted...]
-      <c r="G32" s="6"/>
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A33" s="8"/>
-[...5 lines deleted...]
-      <c r="G33" s="6"/>
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A34" s="8"/>
-[...5 lines deleted...]
-      <c r="G34" s="6"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A35" s="8"/>
-[...5 lines deleted...]
-      <c r="G35" s="6"/>
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A36" s="8"/>
-[...5 lines deleted...]
-      <c r="G36" s="6"/>
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="8"/>
-[...5 lines deleted...]
-      <c r="G37" s="6"/>
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="8"/>
-[...5 lines deleted...]
-      <c r="G38" s="6"/>
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A39" s="8"/>
-[...5 lines deleted...]
-      <c r="G39" s="6"/>
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="8"/>
-[...5 lines deleted...]
-      <c r="G40" s="6"/>
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A41" s="8"/>
-[...5 lines deleted...]
-      <c r="G41" s="6"/>
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A42" s="8"/>
-[...5 lines deleted...]
-      <c r="G42" s="6"/>
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A43" s="8"/>
-[...5 lines deleted...]
-      <c r="G43" s="6"/>
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A44" s="8"/>
-[...5 lines deleted...]
-      <c r="G44" s="6"/>
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A45" s="8"/>
-[...5 lines deleted...]
-      <c r="G45" s="6"/>
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A46" s="8"/>
-[...5 lines deleted...]
-      <c r="G46" s="6"/>
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A47" s="8"/>
-[...5 lines deleted...]
-      <c r="G47" s="6"/>
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A48" s="8"/>
-[...5 lines deleted...]
-      <c r="G48" s="6"/>
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A49" s="8"/>
-[...5 lines deleted...]
-      <c r="G49" s="6"/>
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A50" s="8"/>
-[...5 lines deleted...]
-      <c r="G50" s="6"/>
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A51" s="8"/>
-[...5 lines deleted...]
-      <c r="G51" s="6"/>
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A52" s="8"/>
-[...5 lines deleted...]
-      <c r="G52" s="6"/>
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A53" s="8"/>
-[...5 lines deleted...]
-      <c r="G53" s="6"/>
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A54" s="8"/>
-[...5 lines deleted...]
-      <c r="G54" s="6"/>
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A55" s="8"/>
-[...5 lines deleted...]
-      <c r="G55" s="6"/>
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A56" s="8"/>
-[...32 lines deleted...]
-      <c r="G59" s="6"/>
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G12" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
+  <autoFilter ref="A2:G9" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -1499,118 +1334,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
-[...21 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu apmēra precizēšana</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>