--- v14 (2026-09-21)
+++ v15 (2026-10-18)
@@ -8,54 +8,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\3Lēmumi par nodokļu apmēra precizēšanu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Oktobris\Lēmumi\3Lēmumi par nodokļu apmēra precizēšanu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10F8AA5E-C5F8-4AEF-B78C-FD22A48E8B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E70ABE38-4372-40B2-94B6-01F07A2EABA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nodokļu apmēra precizēšana" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nodokļu apmēra precizēšana'!$A$2:$G$9</definedName>
     <definedName name="_Hlk107235487" localSheetId="0">'Nodokļu apmēra precizēšana'!#REF!</definedName>
     <definedName name="_Hlk142472030" localSheetId="0">'Nodokļu apmēra precizēšana'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Lēmumi par nodokļu apmēra precizēšanu</t>
   </si>
@@ -296,53 +296,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>273108</xdr:colOff>
+      <xdr:colOff>276283</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1146294</xdr:rowOff>
+      <xdr:rowOff>1149469</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87EC7C88-7A36-4460-B1DC-FCEE07667C5C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -641,55 +641,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:G56"/>
+  <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D12" sqref="D12"/>
+      <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="79.140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="104.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="12" t="s">
         <v>1</v>
       </c>
@@ -882,102 +882,102 @@
       <c r="C19" s="8"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="6"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="9"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="9"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="9"/>
-[...5 lines deleted...]
-      <c r="G22" s="6"/>
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="9"/>
-[...5 lines deleted...]
-      <c r="G23" s="6"/>
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="9"/>
-[...5 lines deleted...]
-      <c r="G24" s="6"/>
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="9"/>
-[...5 lines deleted...]
-      <c r="G25" s="6"/>
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="9"/>
-[...5 lines deleted...]
-      <c r="G26" s="6"/>
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="5"/>
-      <c r="G27" s="6"/>
+      <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
@@ -1087,184 +1087,82 @@
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
-    </row>
-[...106 lines deleted...]
-      <c r="G56" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G9" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -1334,100 +1232,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nodokļu apmēra precizēšana</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>