--- v12 (2026-08-30)
+++ v13 (2026-09-21)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2F38501-7D90-452D-968E-FD01AF300F0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A38D8D1-90FF-4789-A6F0-B1B7A698BFD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$12</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
@@ -84,138 +84,58 @@
 MUN - mikrouzņēmuma nodoklis</t>
     </r>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>Kļuvis neapstrīdams</t>
-[...79 lines deleted...]
-    <t>08.09.2023.</t>
+    <t xml:space="preserve">Nav jaunu ierakstu tēmā: Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -224,145 +144,136 @@
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -714,507 +625,202 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
+      <selection pane="bottomLeft" activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="64.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="47.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...3 lines deleted...]
-      <c r="F1" s="9" t="s">
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="9"/>
+      <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:7" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F3" s="5" t="s">
+    <row r="3" spans="1:7" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="5" t="s">
-[...70 lines deleted...]
-      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="10"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="10"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
-      <c r="F7" s="4"/>
-      <c r="G7" s="11"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="10"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
-      <c r="G8" s="11"/>
+      <c r="G8" s="10"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
-      <c r="G9" s="11"/>
+      <c r="G9" s="10"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
-      <c r="G10" s="11"/>
+      <c r="G10" s="10"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
-      <c r="G11" s="11"/>
+      <c r="G11" s="10"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
-      <c r="G12" s="11"/>
-[...251 lines deleted...]
-      <c r="G40" s="6"/>
+      <c r="G12" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G16" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
-  <mergeCells count="2">
+  <autoFilter ref="A2:G12" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
+  <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
+    <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -1305,99 +911,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>