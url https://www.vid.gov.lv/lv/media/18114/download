--- v13 (2026-09-21)
+++ v14 (2026-10-18)
@@ -8,62 +8,62 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Oktobris\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A38D8D1-90FF-4789-A6F0-B1B7A698BFD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6358E100-F1EA-409B-B87D-BE4394A75C9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$6</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
@@ -280,53 +280,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>429202</xdr:colOff>
+      <xdr:colOff>426027</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1341544</xdr:rowOff>
+      <xdr:rowOff>1344719</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F32B01-EE26-43DD-BA54-361B6C2E52FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -625,55 +625,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D16" sqref="D16"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="64.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="47.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="8"/>
@@ -717,130 +717,91 @@
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="4"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:G12" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
+  <autoFilter ref="A2:G6" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -910,100 +871,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>