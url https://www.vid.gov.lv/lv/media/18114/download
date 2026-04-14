--- v6 (2026-03-24)
+++ v7 (2026-04-14)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Marts\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8645097-A725-43D8-89D8-A8096C8D9A94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{995831B9-5E6D-47C6-878A-045BF041E3A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$114</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2124,51 +2124,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2191,53 +2191,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2609,3120 +2606,3129 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D112" sqref="D112"/>
+      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D113" sqref="D113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.44140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="64.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="47.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="111.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:8" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...3 lines deleted...]
-      <c r="F1" s="30" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="30"/>
+      <c r="G1" s="29"/>
       <c r="H1" s="11"/>
     </row>
-    <row r="2" spans="1:8" ht="37.799999999999997" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="11"/>
     </row>
-    <row r="3" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="13">
         <v>50103878831</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="13"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="1:8" ht="224.4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="13">
         <v>40003345908</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:8" ht="203.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="203.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="13">
         <v>40003345908</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="11"/>
     </row>
-    <row r="6" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="13">
         <v>40003345908</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="11"/>
     </row>
-    <row r="7" spans="1:8" ht="163.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="163.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="18">
         <v>40003345908</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="11"/>
     </row>
-    <row r="8" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="13">
         <v>40203136056</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="16" t="s">
+      <c r="F8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>36</v>
       </c>
       <c r="H8" s="11"/>
     </row>
-    <row r="9" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="8">
         <v>40003345908</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="11"/>
     </row>
-    <row r="10" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>50203189731</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="F10" s="16" t="s">
+      <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H10" s="11"/>
     </row>
-    <row r="11" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="13">
         <v>40203254832</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="16" t="s">
+      <c r="F11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="11"/>
     </row>
-    <row r="12" spans="1:8" ht="198" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="19">
         <v>48503019625</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="19" t="s">
+      <c r="F12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="11"/>
     </row>
-    <row r="13" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="13">
         <v>50008236071</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="H13" s="11"/>
     </row>
-    <row r="14" spans="1:8" ht="224.4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="13">
         <v>40003386840</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="11"/>
     </row>
-    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="13">
         <v>48503016807</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H15" s="11"/>
     </row>
-    <row r="16" spans="1:8" ht="211.2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="13">
         <v>43603028563</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="F16" s="16" t="s">
+      <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H16" s="11"/>
     </row>
-    <row r="17" spans="1:8" ht="224.4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="13">
         <v>40103850774</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="F17" s="15" t="s">
+      <c r="F17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="11"/>
     </row>
-    <row r="18" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="13">
         <v>40203123579</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="F18" s="15" t="s">
+      <c r="F18" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="11"/>
     </row>
-    <row r="19" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="13">
         <v>44103126081</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="11"/>
     </row>
-    <row r="20" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="13">
         <v>50103906181</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="11"/>
     </row>
-    <row r="21" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="13">
         <v>40008124366</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H21" s="11"/>
     </row>
-    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="13">
         <v>40203080208</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="11"/>
     </row>
-    <row r="23" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="13">
         <v>40103425720</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>105</v>
       </c>
       <c r="H23" s="11"/>
     </row>
-    <row r="24" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="13">
         <v>50103906181</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>110</v>
       </c>
       <c r="H24" s="11"/>
     </row>
-    <row r="25" spans="1:8" ht="198" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="13">
         <v>40203155038</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H25" s="11"/>
     </row>
-    <row r="26" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="13">
         <v>50203219881</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>119</v>
       </c>
       <c r="H26" s="11"/>
     </row>
-    <row r="27" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="13">
         <v>40103215152</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>121</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>124</v>
       </c>
       <c r="H27" s="11"/>
     </row>
-    <row r="28" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="13">
         <v>40003395326</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>126</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>129</v>
       </c>
       <c r="H28" s="11"/>
     </row>
-    <row r="29" spans="1:8" s="1" customFormat="1" ht="250.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="242.25" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>130</v>
       </c>
       <c r="B29" s="13">
         <v>40003630587</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="F29" s="15" t="s">
+      <c r="F29" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H29" s="20"/>
     </row>
-    <row r="30" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>134</v>
       </c>
       <c r="B30" s="13">
         <v>42103079408</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>135</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="16" t="s">
+      <c r="F30" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>138</v>
       </c>
       <c r="H30" s="11"/>
     </row>
-    <row r="31" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B31" s="13">
         <v>40203105978</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="F31" s="16" t="s">
+      <c r="F31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>143</v>
       </c>
       <c r="H31" s="11"/>
     </row>
-    <row r="32" spans="1:8" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>144</v>
       </c>
       <c r="B32" s="13">
         <v>40103326443</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>145</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="F32" s="16" t="s">
+      <c r="F32" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>148</v>
       </c>
       <c r="H32" s="11"/>
     </row>
-    <row r="33" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="13">
         <v>40103762537</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="F33" s="16" t="s">
+      <c r="F33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>152</v>
       </c>
       <c r="H33" s="11"/>
     </row>
-    <row r="34" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="13">
         <v>40203136446</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="F34" s="16" t="s">
+      <c r="F34" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>157</v>
       </c>
       <c r="H34" s="11"/>
     </row>
-    <row r="35" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B35" s="13">
         <v>40003962180</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>159</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>161</v>
       </c>
-      <c r="F35" s="10" t="s">
+      <c r="F35" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H35" s="11"/>
     </row>
-    <row r="36" spans="1:8" customFormat="1" ht="145.19999999999999" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" customFormat="1" ht="153" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B36" s="19">
         <v>40103613441</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>164</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>165</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="F36" s="19" t="s">
+      <c r="F36" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>167</v>
       </c>
       <c r="B37" s="13">
         <v>4210309202</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="F37" s="16" t="s">
+      <c r="F37" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>171</v>
       </c>
       <c r="H37" s="11"/>
     </row>
-    <row r="38" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>172</v>
       </c>
       <c r="B38" s="13">
         <v>40003368614</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>173</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="F38" s="16" t="s">
+      <c r="F38" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>176</v>
       </c>
       <c r="H38" s="11"/>
     </row>
-    <row r="39" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>177</v>
       </c>
       <c r="B39" s="13">
         <v>40203175462</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="F39" s="16" t="s">
+      <c r="F39" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>181</v>
       </c>
       <c r="H39" s="11"/>
     </row>
-    <row r="40" spans="1:8" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>182</v>
       </c>
       <c r="B40" s="13">
         <v>40203173828</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>183</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="F40" s="16" t="s">
+      <c r="F40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H40" s="11"/>
     </row>
-    <row r="41" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>187</v>
       </c>
       <c r="B41" s="13">
         <v>40203121366</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>183</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>189</v>
       </c>
-      <c r="F41" s="16" t="s">
+      <c r="F41" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>190</v>
       </c>
       <c r="H41" s="11"/>
     </row>
-    <row r="42" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>191</v>
       </c>
       <c r="B42" s="13">
         <v>40203184728</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="F42" s="16" t="s">
+      <c r="F42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>195</v>
       </c>
       <c r="H42" s="11"/>
     </row>
-    <row r="43" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>196</v>
       </c>
       <c r="B43" s="13">
         <v>40203121366</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>197</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>199</v>
       </c>
-      <c r="F43" s="16" t="s">
+      <c r="F43" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>200</v>
       </c>
       <c r="H43" s="11"/>
     </row>
-    <row r="44" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>201</v>
       </c>
       <c r="B44" s="13">
         <v>40003551268</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="F44" s="16" t="s">
+      <c r="F44" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>205</v>
       </c>
       <c r="H44" s="11"/>
     </row>
-    <row r="45" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>206</v>
       </c>
       <c r="B45" s="13">
         <v>40008181424</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>207</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="F45" s="16" t="s">
+      <c r="F45" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>210</v>
       </c>
       <c r="H45" s="11"/>
     </row>
-    <row r="46" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>211</v>
       </c>
       <c r="B46" s="13">
         <v>40203001195</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="F46" s="16" t="s">
+      <c r="F46" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>215</v>
       </c>
       <c r="H46" s="11"/>
     </row>
-    <row r="47" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>216</v>
       </c>
       <c r="B47" s="13">
         <v>40203063693</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>217</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>219</v>
       </c>
-      <c r="F47" s="16" t="s">
+      <c r="F47" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H47" s="11"/>
     </row>
-    <row r="48" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>220</v>
       </c>
       <c r="B48" s="13">
         <v>40203412864</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>221</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="F48" s="16" t="s">
+      <c r="F48" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H48" s="11"/>
     </row>
-    <row r="49" spans="1:8" s="5" customFormat="1" ht="92.4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" s="5" customFormat="1" ht="102" x14ac:dyDescent="0.25">
       <c r="A49" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B49" s="13">
         <v>40103813706</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>227</v>
       </c>
-      <c r="F49" s="10" t="s">
+      <c r="F49" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>228</v>
       </c>
       <c r="H49" s="21"/>
     </row>
-    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>229</v>
       </c>
       <c r="B50" s="13">
         <v>40103565565</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>231</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="F50" s="10" t="s">
+      <c r="F50" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>233</v>
       </c>
       <c r="H50" s="11"/>
     </row>
-    <row r="51" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>234</v>
       </c>
       <c r="B51" s="13">
         <v>40103773545</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>235</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="F51" s="23" t="s">
+      <c r="F51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>238</v>
       </c>
       <c r="H51" s="11"/>
     </row>
-    <row r="52" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>239</v>
       </c>
       <c r="B52" s="13">
         <v>40103837795</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>242</v>
       </c>
-      <c r="F52" s="23" t="s">
+      <c r="F52" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H52" s="11"/>
     </row>
-    <row r="53" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>244</v>
       </c>
       <c r="B53" s="13">
         <v>40003329547</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>245</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="F53" s="16" t="s">
+      <c r="F53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G53" s="16" t="s">
         <v>248</v>
       </c>
       <c r="H53" s="11"/>
     </row>
-    <row r="54" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>249</v>
       </c>
       <c r="B54" s="13">
         <v>40003751698</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>252</v>
       </c>
-      <c r="F54" s="16" t="s">
+      <c r="F54" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H54" s="11"/>
     </row>
-    <row r="55" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>254</v>
       </c>
       <c r="B55" s="13">
         <v>40103451846</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>255</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="F55" s="16" t="s">
+      <c r="F55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>258</v>
       </c>
       <c r="H55" s="11"/>
     </row>
-    <row r="56" spans="1:8" ht="211.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>259</v>
       </c>
       <c r="B56" s="13">
         <v>41203057380</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>262</v>
       </c>
-      <c r="F56" s="16" t="s">
+      <c r="F56" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>263</v>
       </c>
       <c r="H56" s="11"/>
     </row>
-    <row r="57" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>264</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="D57" s="24" t="s">
+      <c r="D57" s="23" t="s">
         <v>267</v>
       </c>
-      <c r="E57" s="25" t="s">
+      <c r="E57" s="24" t="s">
         <v>268</v>
       </c>
-      <c r="F57" s="9" t="s">
+      <c r="F57" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>269</v>
       </c>
       <c r="H57" s="11"/>
     </row>
-    <row r="58" spans="1:8" ht="171.6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>270</v>
       </c>
       <c r="B58" s="13">
         <v>40103260090</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="D58" s="24" t="s">
+      <c r="D58" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="E58" s="25" t="s">
+      <c r="E58" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="F58" s="9" t="s">
+      <c r="F58" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>274</v>
       </c>
       <c r="H58" s="11"/>
     </row>
-    <row r="59" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B59" s="13">
         <v>40103449998</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>276</v>
       </c>
-      <c r="D59" s="24" t="s">
+      <c r="D59" s="23" t="s">
         <v>277</v>
       </c>
-      <c r="E59" s="25" t="s">
+      <c r="E59" s="24" t="s">
         <v>278</v>
       </c>
-      <c r="F59" s="9" t="s">
+      <c r="F59" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>279</v>
       </c>
       <c r="H59" s="11"/>
     </row>
-    <row r="60" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B60" s="13">
         <v>40203175119</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="D60" s="24" t="s">
+      <c r="D60" s="23" t="s">
         <v>282</v>
       </c>
-      <c r="E60" s="25" t="s">
+      <c r="E60" s="24" t="s">
         <v>283</v>
       </c>
-      <c r="F60" s="25" t="s">
+      <c r="F60" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>284</v>
       </c>
       <c r="H60" s="11"/>
     </row>
-    <row r="61" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>285</v>
       </c>
       <c r="B61" s="13">
         <v>40203411680</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="D61" s="24" t="s">
+      <c r="D61" s="23" t="s">
         <v>287</v>
       </c>
-      <c r="E61" s="25" t="s">
+      <c r="E61" s="24" t="s">
         <v>288</v>
       </c>
-      <c r="F61" s="25" t="s">
+      <c r="F61" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>289</v>
       </c>
       <c r="H61" s="11"/>
     </row>
-    <row r="62" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>290</v>
       </c>
       <c r="B62" s="13">
         <v>40203406158</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="D62" s="24" t="s">
+      <c r="D62" s="23" t="s">
         <v>291</v>
       </c>
-      <c r="E62" s="25" t="s">
+      <c r="E62" s="24" t="s">
         <v>292</v>
       </c>
-      <c r="F62" s="26" t="s">
+      <c r="F62" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H62" s="11"/>
     </row>
-    <row r="63" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>294</v>
       </c>
       <c r="B63" s="13">
         <v>40203373270</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>295</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>296</v>
       </c>
-      <c r="E63" s="25" t="s">
+      <c r="E63" s="24" t="s">
         <v>297</v>
       </c>
-      <c r="F63" s="16" t="s">
+      <c r="F63" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H63" s="11"/>
     </row>
-    <row r="64" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>299</v>
       </c>
       <c r="B64" s="13">
         <v>40203040008</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="E64" s="25" t="s">
+      <c r="E64" s="24" t="s">
         <v>302</v>
       </c>
-      <c r="F64" s="16" t="s">
+      <c r="F64" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H64" s="11"/>
     </row>
-    <row r="65" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B65" s="13">
         <v>40203373247</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>304</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="E65" s="25" t="s">
+      <c r="E65" s="24" t="s">
         <v>306</v>
       </c>
-      <c r="F65" s="15" t="s">
+      <c r="F65" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H65" s="11"/>
     </row>
-    <row r="66" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>307</v>
       </c>
       <c r="B66" s="13">
         <v>40203406232</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="E66" s="25" t="s">
+      <c r="E66" s="24" t="s">
         <v>310</v>
       </c>
-      <c r="F66" s="15" t="s">
+      <c r="F66" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H66" s="11"/>
     </row>
-    <row r="67" spans="1:8" ht="171.6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>311</v>
       </c>
       <c r="B67" s="13">
         <v>40203361089</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="E67" s="25" t="s">
+      <c r="E67" s="24" t="s">
         <v>313</v>
       </c>
-      <c r="F67" s="15" t="s">
+      <c r="F67" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>314</v>
       </c>
       <c r="H67" s="11"/>
     </row>
-    <row r="68" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>315</v>
       </c>
       <c r="B68" s="13">
         <v>40203201746</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>318</v>
       </c>
-      <c r="F68" s="15" t="s">
+      <c r="F68" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G68" s="16" t="s">
         <v>319</v>
       </c>
       <c r="H68" s="11"/>
     </row>
-    <row r="69" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>320</v>
       </c>
       <c r="B69" s="13">
         <v>40203375657</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G69" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H69" s="11"/>
     </row>
-    <row r="70" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>323</v>
       </c>
       <c r="B70" s="13">
         <v>40203376031</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="F70" s="15" t="s">
+      <c r="F70" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H70" s="11"/>
     </row>
-    <row r="71" spans="1:8" ht="198" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>327</v>
       </c>
       <c r="B71" s="13">
         <v>45403053725</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>328</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>329</v>
       </c>
-      <c r="F71" s="15" t="s">
+      <c r="F71" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G71" s="16" t="s">
         <v>330</v>
       </c>
       <c r="H71" s="11"/>
     </row>
-    <row r="72" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B72" s="13">
         <v>40203390088</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>334</v>
       </c>
-      <c r="F72" s="16" t="s">
+      <c r="F72" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G72" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H72" s="11"/>
     </row>
-    <row r="73" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>335</v>
       </c>
       <c r="B73" s="13">
         <v>40203423800</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>337</v>
       </c>
-      <c r="F73" s="16" t="s">
+      <c r="F73" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G73" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H73" s="11"/>
     </row>
-    <row r="74" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>339</v>
       </c>
       <c r="B74" s="13">
         <v>40203303220</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>341</v>
       </c>
-      <c r="F74" s="16" t="s">
+      <c r="F74" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G74" s="16" t="s">
         <v>342</v>
       </c>
       <c r="H74" s="11"/>
     </row>
-    <row r="75" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B75" s="13">
         <v>40103501850</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>346</v>
       </c>
-      <c r="F75" s="16" t="s">
+      <c r="F75" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>347</v>
       </c>
       <c r="H75" s="11"/>
     </row>
-    <row r="76" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>348</v>
       </c>
       <c r="B76" s="13">
         <v>40203368710</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>349</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>350</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>351</v>
       </c>
-      <c r="F76" s="16" t="s">
+      <c r="F76" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H76" s="11"/>
     </row>
-    <row r="77" spans="1:8" ht="132" x14ac:dyDescent="0.25">
-      <c r="A77" s="25" t="s">
+    <row r="77" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A77" s="24" t="s">
         <v>353</v>
       </c>
-      <c r="B77" s="26">
+      <c r="B77" s="25">
         <v>40203408178</v>
       </c>
-      <c r="C77" s="26" t="s">
+      <c r="C77" s="25" t="s">
         <v>354</v>
       </c>
-      <c r="D77" s="25" t="s">
+      <c r="D77" s="24" t="s">
         <v>355</v>
       </c>
-      <c r="E77" s="25" t="s">
+      <c r="E77" s="24" t="s">
         <v>356</v>
       </c>
-      <c r="F77" s="9" t="s">
+      <c r="F77" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H77" s="11"/>
     </row>
-    <row r="78" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>357</v>
       </c>
       <c r="B78" s="15">
         <v>40203342815</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>361</v>
       </c>
       <c r="H78" s="11"/>
     </row>
-    <row r="79" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B79" s="15">
         <v>40203438134</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>364</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H79" s="11"/>
     </row>
-    <row r="80" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>365</v>
       </c>
       <c r="B80" s="15">
         <v>40203271669</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>366</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>367</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>368</v>
       </c>
-      <c r="F80" s="15" t="s">
+      <c r="F80" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G80" s="16" t="s">
         <v>369</v>
       </c>
       <c r="H80" s="11"/>
     </row>
-    <row r="81" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
-      <c r="A81" s="25" t="s">
+    <row r="81" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="24" t="s">
         <v>370</v>
       </c>
-      <c r="B81" s="25">
+      <c r="B81" s="24">
         <v>40103971688</v>
       </c>
-      <c r="C81" s="25" t="s">
+      <c r="C81" s="24" t="s">
         <v>371</v>
       </c>
-      <c r="D81" s="25" t="s">
+      <c r="D81" s="24" t="s">
         <v>372</v>
       </c>
-      <c r="E81" s="25" t="s">
+      <c r="E81" s="24" t="s">
         <v>373</v>
       </c>
-      <c r="F81" s="9" t="s">
+      <c r="F81" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G81" s="9" t="s">
         <v>374</v>
       </c>
       <c r="H81" s="11"/>
     </row>
-    <row r="82" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>375</v>
       </c>
       <c r="B82" s="15">
         <v>44103120055</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>376</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>377</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>378</v>
       </c>
-      <c r="F82" s="16" t="s">
+      <c r="F82" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>379</v>
       </c>
       <c r="H82" s="11"/>
     </row>
-    <row r="83" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>380</v>
       </c>
       <c r="B83" s="15">
         <v>40203414174</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>383</v>
       </c>
-      <c r="F83" s="15" t="s">
+      <c r="F83" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G83" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H83" s="11"/>
     </row>
-    <row r="84" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>384</v>
       </c>
       <c r="B84" s="15">
         <v>40203332588</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>385</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>386</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>387</v>
       </c>
-      <c r="F84" s="16" t="s">
+      <c r="F84" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H84" s="11"/>
     </row>
-    <row r="85" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B85" s="15">
         <v>40203429752</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>389</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>390</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>391</v>
       </c>
-      <c r="F85" s="16" t="s">
+      <c r="F85" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H85" s="11"/>
     </row>
-    <row r="86" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>393</v>
       </c>
       <c r="B86" s="15">
         <v>40203326007</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>394</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>395</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>396</v>
       </c>
-      <c r="F86" s="16" t="s">
+      <c r="F86" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H86" s="11"/>
     </row>
-    <row r="87" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>397</v>
       </c>
       <c r="B87" s="15">
         <v>40203150115</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>398</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>400</v>
       </c>
-      <c r="F87" s="16" t="s">
+      <c r="F87" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G87" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H87" s="11"/>
     </row>
-    <row r="88" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
-      <c r="A88" s="25" t="s">
+    <row r="88" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="24" t="s">
         <v>401</v>
       </c>
-      <c r="B88" s="25">
+      <c r="B88" s="24">
         <v>40203436608</v>
       </c>
-      <c r="C88" s="25" t="s">
+      <c r="C88" s="24" t="s">
         <v>266</v>
       </c>
-      <c r="D88" s="25" t="s">
+      <c r="D88" s="24" t="s">
         <v>402</v>
       </c>
-      <c r="E88" s="25" t="s">
+      <c r="E88" s="24" t="s">
         <v>403</v>
       </c>
-      <c r="F88" s="9" t="s">
+      <c r="F88" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H88" s="11"/>
     </row>
-    <row r="89" spans="1:8" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>404</v>
       </c>
       <c r="B89" s="15">
         <v>40103415690</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>405</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>406</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="F89" s="16" t="s">
+      <c r="F89" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G89" s="16" t="s">
         <v>408</v>
       </c>
       <c r="H89" s="11"/>
     </row>
-    <row r="90" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>409</v>
       </c>
       <c r="B90" s="15">
         <v>40203014772</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>410</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>411</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>412</v>
       </c>
-      <c r="F90" s="16" t="s">
+      <c r="F90" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G90" s="16" t="s">
         <v>413</v>
       </c>
       <c r="H90" s="11"/>
     </row>
-    <row r="91" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>414</v>
       </c>
       <c r="B91" s="15">
         <v>40103710200</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>415</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>416</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="F91" s="16" t="s">
+      <c r="F91" s="13" t="s">
         <v>418</v>
       </c>
       <c r="G91" s="16" t="s">
         <v>419</v>
       </c>
       <c r="H91" s="11"/>
     </row>
-    <row r="92" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>420</v>
       </c>
       <c r="B92" s="15">
         <v>40203428846</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>421</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>422</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>423</v>
       </c>
-      <c r="F92" s="16" t="s">
+      <c r="F92" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H92" s="11"/>
     </row>
-    <row r="93" spans="1:8" ht="171.6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>424</v>
       </c>
       <c r="B93" s="15">
         <v>40203460120</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>425</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>426</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>427</v>
       </c>
-      <c r="F93" s="16" t="s">
+      <c r="F93" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G93" s="16" t="s">
         <v>428</v>
       </c>
       <c r="H93" s="11"/>
     </row>
-    <row r="94" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
-      <c r="A94" s="25" t="s">
+    <row r="94" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A94" s="24" t="s">
         <v>429</v>
       </c>
-      <c r="B94" s="25">
+      <c r="B94" s="24">
         <v>43601014658</v>
       </c>
-      <c r="C94" s="25" t="s">
+      <c r="C94" s="24" t="s">
         <v>430</v>
       </c>
-      <c r="D94" s="25" t="s">
+      <c r="D94" s="24" t="s">
         <v>431</v>
       </c>
-      <c r="E94" s="25" t="s">
+      <c r="E94" s="24" t="s">
         <v>432</v>
       </c>
-      <c r="F94" s="9" t="s">
+      <c r="F94" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>433</v>
       </c>
       <c r="H94" s="11"/>
     </row>
-    <row r="95" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>434</v>
       </c>
       <c r="B95" s="15">
         <v>48503027603</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>436</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>437</v>
       </c>
-      <c r="F95" s="16" t="s">
+      <c r="F95" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G95" s="16" t="s">
         <v>438</v>
       </c>
       <c r="H95" s="11"/>
     </row>
-    <row r="96" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>439</v>
       </c>
       <c r="B96" s="15">
         <v>40203423425</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>440</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>441</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>442</v>
       </c>
-      <c r="F96" s="16" t="s">
+      <c r="F96" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G96" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H96" s="11"/>
     </row>
-    <row r="97" spans="1:8" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>443</v>
       </c>
       <c r="B97" s="15">
         <v>50203455831</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>446</v>
       </c>
-      <c r="F97" s="16" t="s">
+      <c r="F97" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G97" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H97" s="11"/>
     </row>
-    <row r="98" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>447</v>
       </c>
       <c r="B98" s="15">
         <v>44103106367</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>448</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>449</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="F98" s="16" t="s">
+      <c r="F98" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>451</v>
       </c>
       <c r="H98" s="11"/>
     </row>
-    <row r="99" spans="1:8" ht="132" x14ac:dyDescent="0.25">
-      <c r="A99" s="25" t="s">
+    <row r="99" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A99" s="24" t="s">
         <v>452</v>
       </c>
-      <c r="B99" s="25">
+      <c r="B99" s="24">
         <v>40103979499</v>
       </c>
-      <c r="C99" s="25" t="s">
+      <c r="C99" s="24" t="s">
         <v>453</v>
       </c>
-      <c r="D99" s="25" t="s">
+      <c r="D99" s="24" t="s">
         <v>454</v>
       </c>
-      <c r="E99" s="25" t="s">
+      <c r="E99" s="24" t="s">
         <v>455</v>
       </c>
-      <c r="F99" s="9" t="s">
+      <c r="F99" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>456</v>
       </c>
       <c r="H99" s="11"/>
     </row>
-    <row r="100" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A100" s="15" t="s">
         <v>457</v>
       </c>
       <c r="B100" s="15">
         <v>40203471355</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="F100" s="16" t="s">
+      <c r="F100" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H100" s="11"/>
     </row>
-    <row r="101" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A101" s="15" t="s">
         <v>461</v>
       </c>
       <c r="B101" s="15">
         <v>40203442214</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>462</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>464</v>
       </c>
-      <c r="F101" s="16" t="s">
+      <c r="F101" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G101" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H101" s="11"/>
     </row>
-    <row r="102" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>465</v>
       </c>
       <c r="B102" s="15">
         <v>40203326609</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>466</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>467</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="F102" s="16" t="s">
+      <c r="F102" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G102" s="16" t="s">
         <v>469</v>
       </c>
       <c r="H102" s="11"/>
     </row>
-    <row r="103" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A103" s="15" t="s">
         <v>470</v>
       </c>
       <c r="B103" s="15">
         <v>40203342800</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="F103" s="16" t="s">
+      <c r="F103" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G103" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H103" s="11"/>
     </row>
-    <row r="104" spans="1:8" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A104" s="15" t="s">
         <v>473</v>
       </c>
       <c r="B104" s="15">
         <v>40203192566</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>475</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="F104" s="16" t="s">
+      <c r="F104" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G104" s="16" t="s">
         <v>477</v>
       </c>
       <c r="H104" s="11"/>
     </row>
-    <row r="105" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A105" s="15" t="s">
         <v>478</v>
       </c>
       <c r="B105" s="15">
         <v>40203388577</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>479</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>480</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>481</v>
       </c>
-      <c r="F105" s="16" t="s">
+      <c r="F105" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G105" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H105" s="11"/>
     </row>
-    <row r="106" spans="1:8" ht="171.6" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A106" s="15" t="s">
         <v>482</v>
       </c>
       <c r="B106" s="15">
         <v>53603065491</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>485</v>
       </c>
-      <c r="F106" s="16" t="s">
+      <c r="F106" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G106" s="16" t="s">
         <v>486</v>
       </c>
       <c r="H106" s="11"/>
     </row>
-    <row r="107" spans="1:8" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A107" s="15" t="s">
         <v>487</v>
       </c>
       <c r="B107" s="15">
         <v>40003682837</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="F107" s="16" t="s">
+      <c r="F107" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G107" s="16" t="s">
         <v>491</v>
       </c>
       <c r="H107" s="11"/>
     </row>
-    <row r="108" spans="1:8" ht="224.4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>492</v>
       </c>
       <c r="B108" s="15" t="s">
         <v>493</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="F108" s="16" t="s">
+      <c r="F108" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>497</v>
       </c>
       <c r="H108" s="11"/>
     </row>
-    <row r="109" spans="1:8" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>498</v>
       </c>
       <c r="B109" s="15">
         <v>40203418119</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>499</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>500</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>501</v>
       </c>
-      <c r="F109" s="16" t="s">
+      <c r="F109" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G109" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H109" s="11"/>
     </row>
-    <row r="110" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>502</v>
       </c>
       <c r="B110" s="15">
         <v>40203400174</v>
       </c>
-      <c r="C110" s="27" t="s">
+      <c r="C110" s="26" t="s">
         <v>499</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>503</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="F110" s="16" t="s">
+      <c r="F110" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G110" s="16" t="s">
         <v>505</v>
       </c>
       <c r="H110" s="11"/>
     </row>
-    <row r="111" spans="1:8" ht="198" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>506</v>
       </c>
       <c r="B111" s="15">
         <v>40103764608</v>
       </c>
-      <c r="C111" s="27" t="s">
+      <c r="C111" s="26" t="s">
         <v>522</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>507</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="F111" s="15" t="s">
+      <c r="F111" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G111" s="16" t="s">
         <v>509</v>
       </c>
       <c r="H111" s="11"/>
     </row>
-    <row r="112" spans="1:8" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>510</v>
       </c>
       <c r="B112" s="15">
         <v>40203441100</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>511</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="F112" s="15" t="s">
+      <c r="F112" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G112" s="16" t="s">
         <v>513</v>
       </c>
       <c r="H112" s="11"/>
     </row>
-    <row r="113" spans="1:8" ht="211.2" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>514</v>
       </c>
       <c r="B113" s="15">
         <v>40203279766</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>515</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>516</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="F113" s="15" t="s">
+      <c r="F113" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G113" s="16" t="s">
         <v>517</v>
       </c>
       <c r="H113" s="11"/>
     </row>
-    <row r="114" spans="1:8" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>518</v>
       </c>
       <c r="B114" s="15">
         <v>40103344379</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>519</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>523</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="F114" s="15" t="s">
+      <c r="F114" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G114" s="16" t="s">
         <v>521</v>
       </c>
       <c r="H114" s="11"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A115" s="15"/>
       <c r="B115" s="15"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
       <c r="F115" s="15"/>
       <c r="G115" s="16"/>
       <c r="H115" s="11"/>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A116" s="15"/>
       <c r="B116" s="15"/>
       <c r="C116" s="15"/>
       <c r="D116" s="15"/>
       <c r="E116" s="15"/>
       <c r="F116" s="15"/>
       <c r="G116" s="16"/>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A117" s="15"/>
       <c r="B117" s="15"/>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="15"/>
       <c r="F117" s="15"/>
       <c r="G117" s="16"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A118" s="15"/>
       <c r="B118" s="15"/>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="15"/>
       <c r="F118" s="15"/>
       <c r="G118" s="16"/>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A119" s="15"/>
       <c r="B119" s="15"/>
       <c r="C119" s="15"/>
       <c r="D119" s="15"/>
       <c r="E119" s="15"/>
       <c r="F119" s="15"/>
       <c r="G119" s="16"/>
     </row>
-    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A120" s="15"/>
       <c r="B120" s="15"/>
       <c r="C120" s="15"/>
       <c r="D120" s="15"/>
       <c r="E120" s="15"/>
       <c r="F120" s="15"/>
       <c r="G120" s="16"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A121" s="15"/>
       <c r="B121" s="15"/>
       <c r="C121" s="15"/>
       <c r="D121" s="15"/>
       <c r="E121" s="15"/>
       <c r="F121" s="15"/>
       <c r="G121" s="16"/>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A122" s="15"/>
       <c r="B122" s="15"/>
       <c r="C122" s="15"/>
       <c r="D122" s="15"/>
       <c r="E122" s="15"/>
       <c r="F122" s="15"/>
       <c r="G122" s="16"/>
     </row>
-    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A123" s="15"/>
       <c r="B123" s="15"/>
       <c r="C123" s="15"/>
       <c r="D123" s="15"/>
       <c r="E123" s="15"/>
       <c r="F123" s="15"/>
       <c r="G123" s="16"/>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A124" s="15"/>
       <c r="B124" s="15"/>
       <c r="C124" s="15"/>
       <c r="D124" s="15"/>
       <c r="E124" s="15"/>
       <c r="F124" s="15"/>
       <c r="G124" s="16"/>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A125" s="15"/>
       <c r="B125" s="15"/>
       <c r="C125" s="15"/>
       <c r="D125" s="15"/>
       <c r="E125" s="15"/>
       <c r="F125" s="15"/>
       <c r="G125" s="16"/>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A126" s="15"/>
       <c r="B126" s="15"/>
       <c r="C126" s="15"/>
       <c r="D126" s="15"/>
       <c r="E126" s="15"/>
       <c r="F126" s="15"/>
       <c r="G126" s="16"/>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A127" s="15"/>
       <c r="B127" s="15"/>
       <c r="C127" s="15"/>
       <c r="D127" s="15"/>
       <c r="E127" s="15"/>
       <c r="F127" s="15"/>
       <c r="G127" s="16"/>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A128" s="15"/>
       <c r="B128" s="15"/>
       <c r="C128" s="15"/>
       <c r="D128" s="15"/>
       <c r="E128" s="15"/>
       <c r="F128" s="15"/>
       <c r="G128" s="16"/>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="15"/>
       <c r="B129" s="15"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="16"/>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="15"/>
       <c r="B130" s="15"/>
       <c r="C130" s="15"/>
       <c r="D130" s="15"/>
       <c r="E130" s="15"/>
       <c r="F130" s="15"/>
       <c r="G130" s="16"/>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A131" s="15"/>
       <c r="B131" s="15"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="15"/>
       <c r="G131" s="16"/>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="15"/>
       <c r="B132" s="15"/>
       <c r="C132" s="15"/>
       <c r="D132" s="15"/>
       <c r="E132" s="15"/>
       <c r="F132" s="15"/>
       <c r="G132" s="16"/>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="15"/>
       <c r="B133" s="15"/>
       <c r="C133" s="15"/>
       <c r="D133" s="15"/>
       <c r="E133" s="15"/>
       <c r="F133" s="15"/>
       <c r="G133" s="16"/>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="15"/>
       <c r="B134" s="15"/>
       <c r="C134" s="15"/>
       <c r="D134" s="15"/>
       <c r="E134" s="15"/>
       <c r="F134" s="15"/>
       <c r="G134" s="16"/>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="15"/>
       <c r="B135" s="15"/>
       <c r="C135" s="15"/>
       <c r="D135" s="15"/>
       <c r="E135" s="15"/>
       <c r="F135" s="15"/>
       <c r="G135" s="16"/>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="15"/>
       <c r="B136" s="15"/>
       <c r="C136" s="15"/>
       <c r="D136" s="15"/>
       <c r="E136" s="15"/>
       <c r="F136" s="15"/>
       <c r="G136" s="16"/>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="15"/>
       <c r="B137" s="15"/>
       <c r="C137" s="15"/>
       <c r="D137" s="15"/>
       <c r="E137" s="15"/>
       <c r="F137" s="15"/>
       <c r="G137" s="16"/>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="15"/>
       <c r="B138" s="15"/>
       <c r="C138" s="15"/>
       <c r="D138" s="15"/>
       <c r="E138" s="15"/>
       <c r="F138" s="15"/>
       <c r="G138" s="16"/>
     </row>
-    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="15"/>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
       <c r="F139" s="15"/>
       <c r="G139" s="16"/>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="15"/>
       <c r="B140" s="15"/>
       <c r="C140" s="15"/>
       <c r="D140" s="15"/>
       <c r="E140" s="15"/>
       <c r="F140" s="15"/>
       <c r="G140" s="16"/>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="15"/>
       <c r="B141" s="15"/>
       <c r="C141" s="15"/>
       <c r="D141" s="15"/>
       <c r="E141" s="15"/>
       <c r="F141" s="15"/>
       <c r="G141" s="16"/>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="15"/>
       <c r="B142" s="15"/>
       <c r="C142" s="15"/>
       <c r="D142" s="15"/>
       <c r="E142" s="15"/>
       <c r="F142" s="15"/>
       <c r="G142" s="16"/>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="15"/>
       <c r="B143" s="15"/>
       <c r="C143" s="15"/>
       <c r="D143" s="15"/>
       <c r="E143" s="15"/>
       <c r="F143" s="15"/>
       <c r="G143" s="16"/>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A144" s="15"/>
       <c r="B144" s="15"/>
       <c r="C144" s="15"/>
       <c r="D144" s="15"/>
       <c r="E144" s="15"/>
       <c r="F144" s="15"/>
       <c r="G144" s="16"/>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="15"/>
       <c r="B145" s="15"/>
       <c r="C145" s="15"/>
       <c r="D145" s="15"/>
       <c r="E145" s="15"/>
       <c r="F145" s="15"/>
       <c r="G145" s="16"/>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="15"/>
       <c r="B146" s="15"/>
       <c r="C146" s="15"/>
       <c r="D146" s="15"/>
       <c r="E146" s="15"/>
       <c r="F146" s="15"/>
       <c r="G146" s="16"/>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="15"/>
       <c r="B147" s="15"/>
       <c r="C147" s="15"/>
       <c r="D147" s="15"/>
       <c r="E147" s="15"/>
       <c r="F147" s="15"/>
       <c r="G147" s="16"/>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="15"/>
       <c r="B148" s="15"/>
       <c r="C148" s="15"/>
       <c r="D148" s="15"/>
       <c r="E148" s="15"/>
       <c r="F148" s="15"/>
       <c r="G148" s="16"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G114" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -5792,85 +5798,76 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>