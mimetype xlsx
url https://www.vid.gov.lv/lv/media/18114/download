--- v7 (2026-04-14)
+++ v8 (2026-05-07)
@@ -4,82 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{995831B9-5E6D-47C6-878A-045BF041E3A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA53175A-371A-4206-8957-E9A7347E831A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$114</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="525">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1953,99 +1942,108 @@
   <si>
     <t>SIA “Kristāldzidrs”</t>
   </si>
   <si>
     <t>27.03.2023.</t>
   </si>
   <si>
     <t>SIA “Kristāldzidrs” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudes rezultātiem saņemšanas iemaksāt budžetā 
 15 390,75 euro, tai skaitā:
 - PVN 15 276,18 euro;
 - nokavējuma nauda par PVN nenomaksu 114,57 euro.</t>
   </si>
   <si>
     <t xml:space="preserve">Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa. </t>
   </si>
   <si>
     <t>SIA “SAFORT”</t>
   </si>
   <si>
     <t>12.06.2023.</t>
   </si>
   <si>
     <t>Neatsaucās uz VID aicinājumu labprātīgi veikt deklarāciju precizējumus, tas nav precizējusi DDZ par periodu no 2021. gada 1. septembra līdz 2022. gada 28. februārim, nav aprēķinājusi VSAOI un IIN, nav precizējusi PVN taksācijas perioda deklarācijas par 2021. gada septembri, oktobri, decembri, 2022. gada janvāri, februāri, martu (daļēji), nav aprēķinājusi PVN, kā arī nav iesniegusi UIN deklarācijas par 2021. gada septembri – decembri un 2022. gada janvāri – martu.</t>
   </si>
   <si>
+    <t xml:space="preserve">SIA “SAFORT” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudē saņemšanas iemaksāt budžetā 66 045,65 EUR, tai skaitā:
+-	VSAOI - 13 062,65 EUR;
+-	IIN - 8 400,44 EUR;
+-	UIN – 26 342,57 EUR;
+-	PVN – 6 510,00 EUR;
+-	nokavējuma nauda par VSAOI nenomaksu - 2 915,82 EUR;
+-	nokavējuma nauda par IIN nenomaksu – 1 871,25 EUR;
+-	nokavējuma nauda par UIN nenomaksu – 5 650,68 EUR;
+-	nokavējuma nauda par PVN nenomaksu – 1 292,24 EUR.
+</t>
+  </si>
+  <si>
     <t>Likuma “Par grāmatvedību” (spēkā līdz 2021. gada 31. decembrim) 2. pants, Grāmatvedības likuma (spēkā no 2022. gada 1. janvāra) 6. panta otrā daļa, Darba likuma 131. panta pirmā daļa, 137. panta pirmā daļa, likuma “Par valsts sociālo apdrošināšanu” 5. panta pirmā un ceturtā daļa, 6. panta pirmā daļa, 14. panta pirmā daļa, 18. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, 23. panta pirmā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta pirmā un otrā daļa, 15. panta trešā daļa, piecpadsmitā un septiņpadsmitā daļa, 17. panta pirmā un piektā daļa, 29. panta pirmās daļas 1. punkts, Pievienotās vērtības nodokļa likuma 92. panta pirmā daļa, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmās daļas 1. un 2. punkti, 4. panta pirmā un otrā daļa, 8.panta pirmā un otrā daļa.</t>
   </si>
   <si>
     <t>SIA “MULČA”</t>
   </si>
   <si>
     <t>16.06.2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “MULČA” labprātīgi nav novērsusi tematiskajā pārbaudē norādītās neatbilstības, t.i: 
+- MUN deklarāciju neatbilstības novērsa daļēji, nav samaksājusi budžetā MUN un nokavējuma naudu par samaksas termiņa kavējumu;
+-  nav samaksājusi budžetā PVN un nokavējuma naudu par samaksas termiņa kavējumu.
+</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “MULČA” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudē saņemšanas iemaksāt budžetā EUR 31 252,81, tai skaitā:
 - MUN 17 812,38 EUR un nokavējuma naudu 5 955,37 EUR;
 - PVN 5 705,38 EUR un nokavējuma naudu 1 779,68.
 </t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 5.panta pirmās daļas 2. punkts, 32. panta pirmā daļa, 34. panta pirmā daļa, 41. panta pirmās daļas 1.punkts, 59. panta pirmā daļa, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa un 119. panta otrā daļa, Mikrouzņēmumu nodokļa likuma 6. panta pirmā daļa. </t>
   </si>
   <si>
     <t>08.09.2023.</t>
-  </si>
-[...14 lines deleted...]
--nokavējuma nauda par PVN nenomaksu – 1 292,24 EUR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2074,320 +2072,356 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>422852</xdr:colOff>
+      <xdr:colOff>426027</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1341544</xdr:rowOff>
+      <xdr:rowOff>1344719</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F32B01-EE26-43DD-BA54-361B6C2E52FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1350818" cy="1341544"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2449,51 +2483,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2591,3144 +2625,3150 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D113" sqref="D113"/>
+      <pane ySplit="2" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O106" sqref="O106"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.28515625" style="2"/>
+    <col min="1" max="2" width="13.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="52.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="64.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="47.26953125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:8" ht="111.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...3 lines deleted...]
-      <c r="F1" s="29" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="29"/>
+      <c r="G1" s="33"/>
       <c r="H1" s="11"/>
     </row>
-    <row r="2" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="11"/>
     </row>
-    <row r="3" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="13">
         <v>50103878831</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="13"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="13">
         <v>40003345908</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:8" ht="203.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" ht="203.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="13">
         <v>40003345908</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="11"/>
     </row>
-    <row r="6" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="13">
         <v>40003345908</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="11"/>
     </row>
-    <row r="7" spans="1:8" ht="163.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="163.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="18">
         <v>40003345908</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="11"/>
     </row>
-    <row r="8" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="13">
         <v>40203136056</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>36</v>
       </c>
       <c r="H8" s="11"/>
     </row>
-    <row r="9" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="8">
         <v>40003345908</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="11"/>
     </row>
-    <row r="10" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>50203189731</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H10" s="11"/>
     </row>
-    <row r="11" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="13">
         <v>40203254832</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="11"/>
     </row>
-    <row r="12" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="19">
         <v>48503019625</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="11"/>
     </row>
-    <row r="13" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="13">
         <v>50008236071</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="H13" s="11"/>
     </row>
-    <row r="14" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="13">
         <v>40003386840</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="11"/>
     </row>
-    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="13">
         <v>48503016807</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H15" s="11"/>
     </row>
-    <row r="16" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="200" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="13">
         <v>43603028563</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H16" s="11"/>
     </row>
-    <row r="17" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="13">
         <v>40103850774</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="11"/>
     </row>
-    <row r="18" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="13">
         <v>40203123579</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="11"/>
     </row>
-    <row r="19" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="13">
         <v>44103126081</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="11"/>
     </row>
-    <row r="20" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="13">
         <v>50103906181</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="11"/>
     </row>
-    <row r="21" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="13">
         <v>40008124366</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H21" s="11"/>
     </row>
-    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="13">
         <v>40203080208</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="11"/>
     </row>
-    <row r="23" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="13">
         <v>40103425720</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>105</v>
       </c>
       <c r="H23" s="11"/>
     </row>
-    <row r="24" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="13">
         <v>50103906181</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>110</v>
       </c>
       <c r="H24" s="11"/>
     </row>
-    <row r="25" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="13">
         <v>40203155038</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H25" s="11"/>
     </row>
-    <row r="26" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="13">
         <v>50203219881</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>119</v>
       </c>
       <c r="H26" s="11"/>
     </row>
-    <row r="27" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="13">
         <v>40103215152</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>121</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>124</v>
       </c>
       <c r="H27" s="11"/>
     </row>
-    <row r="28" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A28" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="13">
         <v>40003395326</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>126</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>129</v>
       </c>
       <c r="H28" s="11"/>
     </row>
-    <row r="29" spans="1:8" s="1" customFormat="1" ht="242.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="237.5" x14ac:dyDescent="0.35">
       <c r="A29" s="15" t="s">
         <v>130</v>
       </c>
       <c r="B29" s="13">
         <v>40003630587</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H29" s="20"/>
     </row>
-    <row r="30" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A30" s="15" t="s">
         <v>134</v>
       </c>
       <c r="B30" s="13">
         <v>42103079408</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>135</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>138</v>
       </c>
       <c r="H30" s="11"/>
     </row>
-    <row r="31" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B31" s="13">
         <v>40203105978</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>143</v>
       </c>
       <c r="H31" s="11"/>
     </row>
-    <row r="32" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>144</v>
       </c>
       <c r="B32" s="13">
         <v>40103326443</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>145</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>148</v>
       </c>
       <c r="H32" s="11"/>
     </row>
-    <row r="33" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="13">
         <v>40103762537</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>152</v>
       </c>
       <c r="H33" s="11"/>
     </row>
-    <row r="34" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A34" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="13">
         <v>40203136446</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>157</v>
       </c>
       <c r="H34" s="11"/>
     </row>
-    <row r="35" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A35" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B35" s="13">
         <v>40003962180</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>159</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H35" s="11"/>
     </row>
-    <row r="36" spans="1:8" customFormat="1" ht="153" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" customFormat="1" ht="137.5" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B36" s="19">
         <v>40103613441</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>164</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>165</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>166</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>167</v>
       </c>
       <c r="B37" s="13">
         <v>4210309202</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>171</v>
       </c>
       <c r="H37" s="11"/>
     </row>
-    <row r="38" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>172</v>
       </c>
       <c r="B38" s="13">
         <v>40003368614</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>173</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>176</v>
       </c>
       <c r="H38" s="11"/>
     </row>
-    <row r="39" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>177</v>
       </c>
       <c r="B39" s="13">
         <v>40203175462</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>180</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>181</v>
       </c>
       <c r="H39" s="11"/>
     </row>
-    <row r="40" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>182</v>
       </c>
       <c r="B40" s="13">
         <v>40203173828</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>183</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H40" s="11"/>
     </row>
-    <row r="41" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
         <v>187</v>
       </c>
       <c r="B41" s="13">
         <v>40203121366</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>183</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>190</v>
       </c>
       <c r="H41" s="11"/>
     </row>
-    <row r="42" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
         <v>191</v>
       </c>
       <c r="B42" s="13">
         <v>40203184728</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>195</v>
       </c>
       <c r="H42" s="11"/>
     </row>
-    <row r="43" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
         <v>196</v>
       </c>
       <c r="B43" s="13">
         <v>40203121366</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>197</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>199</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>200</v>
       </c>
       <c r="H43" s="11"/>
     </row>
-    <row r="44" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
         <v>201</v>
       </c>
       <c r="B44" s="13">
         <v>40003551268</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>204</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>205</v>
       </c>
       <c r="H44" s="11"/>
     </row>
-    <row r="45" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>206</v>
       </c>
       <c r="B45" s="13">
         <v>40008181424</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>207</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>209</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>210</v>
       </c>
       <c r="H45" s="11"/>
     </row>
-    <row r="46" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>211</v>
       </c>
       <c r="B46" s="13">
         <v>40203001195</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>215</v>
       </c>
       <c r="H46" s="11"/>
     </row>
-    <row r="47" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>216</v>
       </c>
       <c r="B47" s="13">
         <v>40203063693</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>217</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H47" s="11"/>
     </row>
-    <row r="48" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
         <v>220</v>
       </c>
       <c r="B48" s="13">
         <v>40203412864</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>221</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>223</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H48" s="11"/>
     </row>
-    <row r="49" spans="1:8" s="5" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="5" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
       <c r="A49" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B49" s="13">
         <v>40103813706</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>227</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>228</v>
       </c>
       <c r="H49" s="21"/>
     </row>
-    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>229</v>
       </c>
       <c r="B50" s="13">
         <v>40103565565</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>231</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>232</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>233</v>
       </c>
       <c r="H50" s="11"/>
     </row>
-    <row r="51" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>234</v>
       </c>
       <c r="B51" s="13">
         <v>40103773545</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>235</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>238</v>
       </c>
       <c r="H51" s="11"/>
     </row>
-    <row r="52" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>239</v>
       </c>
       <c r="B52" s="13">
         <v>40103837795</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H52" s="11"/>
     </row>
-    <row r="53" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>244</v>
       </c>
       <c r="B53" s="13">
         <v>40003329547</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>245</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G53" s="16" t="s">
         <v>248</v>
       </c>
       <c r="H53" s="11"/>
     </row>
-    <row r="54" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>249</v>
       </c>
       <c r="B54" s="13">
         <v>40003751698</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H54" s="11"/>
     </row>
-    <row r="55" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
         <v>254</v>
       </c>
       <c r="B55" s="13">
         <v>40103451846</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>255</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>258</v>
       </c>
       <c r="H55" s="11"/>
     </row>
-    <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
         <v>259</v>
       </c>
       <c r="B56" s="13">
         <v>41203057380</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>263</v>
       </c>
       <c r="H56" s="11"/>
     </row>
-    <row r="57" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>264</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>266</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>267</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>268</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>269</v>
       </c>
       <c r="H57" s="11"/>
     </row>
-    <row r="58" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>270</v>
       </c>
       <c r="B58" s="13">
         <v>40103260090</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>271</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>272</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>273</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>274</v>
       </c>
       <c r="H58" s="11"/>
     </row>
-    <row r="59" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B59" s="13">
         <v>40103449998</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>276</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>277</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>278</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>279</v>
       </c>
       <c r="H59" s="11"/>
     </row>
-    <row r="60" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B60" s="13">
         <v>40203175119</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>281</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>282</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>283</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>284</v>
       </c>
       <c r="H60" s="11"/>
     </row>
-    <row r="61" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>285</v>
       </c>
       <c r="B61" s="13">
         <v>40203411680</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>287</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>288</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>289</v>
       </c>
       <c r="H61" s="11"/>
     </row>
-    <row r="62" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>290</v>
       </c>
       <c r="B62" s="13">
         <v>40203406158</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>291</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>292</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H62" s="11"/>
     </row>
-    <row r="63" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A63" s="15" t="s">
         <v>294</v>
       </c>
       <c r="B63" s="13">
         <v>40203373270</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>295</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>296</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>297</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H63" s="11"/>
     </row>
-    <row r="64" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A64" s="15" t="s">
         <v>299</v>
       </c>
       <c r="B64" s="13">
         <v>40203040008</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>302</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H64" s="11"/>
     </row>
-    <row r="65" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A65" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B65" s="13">
         <v>40203373247</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>304</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>305</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>306</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H65" s="11"/>
     </row>
-    <row r="66" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A66" s="15" t="s">
         <v>307</v>
       </c>
       <c r="B66" s="13">
         <v>40203406232</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>310</v>
       </c>
       <c r="F66" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H66" s="11"/>
     </row>
-    <row r="67" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
       <c r="A67" s="15" t="s">
         <v>311</v>
       </c>
       <c r="B67" s="13">
         <v>40203361089</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>313</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>314</v>
       </c>
       <c r="H67" s="11"/>
     </row>
-    <row r="68" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A68" s="15" t="s">
         <v>315</v>
       </c>
       <c r="B68" s="13">
         <v>40203201746</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>318</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G68" s="16" t="s">
         <v>319</v>
       </c>
       <c r="H68" s="11"/>
     </row>
-    <row r="69" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A69" s="15" t="s">
         <v>320</v>
       </c>
       <c r="B69" s="13">
         <v>40203375657</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G69" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H69" s="11"/>
     </row>
-    <row r="70" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>323</v>
       </c>
       <c r="B70" s="13">
         <v>40203376031</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H70" s="11"/>
     </row>
-    <row r="71" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>327</v>
       </c>
       <c r="B71" s="13">
         <v>45403053725</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>328</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>329</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G71" s="16" t="s">
         <v>330</v>
       </c>
       <c r="H71" s="11"/>
     </row>
-    <row r="72" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B72" s="13">
         <v>40203390088</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G72" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H72" s="11"/>
     </row>
-    <row r="73" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>335</v>
       </c>
       <c r="B73" s="13">
         <v>40203423800</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>337</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G73" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H73" s="11"/>
     </row>
-    <row r="74" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>339</v>
       </c>
       <c r="B74" s="13">
         <v>40203303220</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>341</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G74" s="16" t="s">
         <v>342</v>
       </c>
       <c r="H74" s="11"/>
     </row>
-    <row r="75" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A75" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B75" s="13">
         <v>40103501850</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>346</v>
       </c>
       <c r="F75" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>347</v>
       </c>
       <c r="H75" s="11"/>
     </row>
-    <row r="76" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A76" s="15" t="s">
         <v>348</v>
       </c>
       <c r="B76" s="13">
         <v>40203368710</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>349</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>350</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>351</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H76" s="11"/>
     </row>
-    <row r="77" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A77" s="24" t="s">
         <v>353</v>
       </c>
       <c r="B77" s="25">
         <v>40203408178</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>355</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>356</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H77" s="11"/>
     </row>
-    <row r="78" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A78" s="15" t="s">
         <v>357</v>
       </c>
       <c r="B78" s="15">
         <v>40203342815</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>361</v>
       </c>
       <c r="H78" s="11"/>
     </row>
-    <row r="79" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A79" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B79" s="15">
         <v>40203438134</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>364</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H79" s="11"/>
     </row>
-    <row r="80" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A80" s="15" t="s">
         <v>365</v>
       </c>
       <c r="B80" s="15">
         <v>40203271669</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>366</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>367</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>368</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G80" s="16" t="s">
         <v>369</v>
       </c>
       <c r="H80" s="11"/>
     </row>
-    <row r="81" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A81" s="24" t="s">
         <v>370</v>
       </c>
       <c r="B81" s="24">
         <v>40103971688</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>371</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>372</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>373</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G81" s="9" t="s">
         <v>374</v>
       </c>
       <c r="H81" s="11"/>
     </row>
-    <row r="82" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>375</v>
       </c>
       <c r="B82" s="15">
         <v>44103120055</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>376</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>377</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>378</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>379</v>
       </c>
       <c r="H82" s="11"/>
     </row>
-    <row r="83" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>380</v>
       </c>
       <c r="B83" s="15">
         <v>40203414174</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>383</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G83" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H83" s="11"/>
     </row>
-    <row r="84" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>384</v>
       </c>
       <c r="B84" s="15">
         <v>40203332588</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>385</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>386</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>387</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H84" s="11"/>
     </row>
-    <row r="85" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B85" s="15">
         <v>40203429752</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>389</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>390</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>391</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H85" s="11"/>
     </row>
-    <row r="86" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>393</v>
       </c>
       <c r="B86" s="15">
         <v>40203326007</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>394</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>395</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>396</v>
       </c>
       <c r="F86" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H86" s="11"/>
     </row>
-    <row r="87" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>397</v>
       </c>
       <c r="B87" s="15">
         <v>40203150115</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>398</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G87" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H87" s="11"/>
     </row>
-    <row r="88" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A88" s="24" t="s">
         <v>401</v>
       </c>
       <c r="B88" s="24">
         <v>40203436608</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>266</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>402</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>403</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H88" s="11"/>
     </row>
-    <row r="89" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>404</v>
       </c>
       <c r="B89" s="15">
         <v>40103415690</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>405</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>406</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>407</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G89" s="16" t="s">
         <v>408</v>
       </c>
       <c r="H89" s="11"/>
     </row>
-    <row r="90" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>409</v>
       </c>
       <c r="B90" s="15">
         <v>40203014772</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>410</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>411</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>412</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G90" s="16" t="s">
         <v>413</v>
       </c>
       <c r="H90" s="11"/>
     </row>
-    <row r="91" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>414</v>
       </c>
       <c r="B91" s="15">
         <v>40103710200</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>415</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>416</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>417</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>418</v>
       </c>
       <c r="G91" s="16" t="s">
         <v>419</v>
       </c>
       <c r="H91" s="11"/>
     </row>
-    <row r="92" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>420</v>
       </c>
       <c r="B92" s="15">
         <v>40203428846</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>421</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>422</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>423</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H92" s="11"/>
     </row>
-    <row r="93" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>424</v>
       </c>
       <c r="B93" s="15">
         <v>40203460120</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>425</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>426</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>427</v>
       </c>
       <c r="F93" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G93" s="16" t="s">
         <v>428</v>
       </c>
       <c r="H93" s="11"/>
     </row>
-    <row r="94" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A94" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B94" s="24">
         <v>43601014658</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>430</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>431</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>432</v>
       </c>
       <c r="F94" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>433</v>
       </c>
       <c r="H94" s="11"/>
     </row>
-    <row r="95" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>434</v>
       </c>
       <c r="B95" s="15">
         <v>48503027603</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>436</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>437</v>
       </c>
       <c r="F95" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G95" s="16" t="s">
         <v>438</v>
       </c>
       <c r="H95" s="11"/>
     </row>
-    <row r="96" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>439</v>
       </c>
       <c r="B96" s="15">
         <v>40203423425</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>440</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>441</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>442</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G96" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H96" s="11"/>
     </row>
-    <row r="97" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:8" ht="175" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>443</v>
       </c>
       <c r="B97" s="15">
         <v>50203455831</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>446</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G97" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H97" s="11"/>
     </row>
-    <row r="98" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>447</v>
       </c>
       <c r="B98" s="15">
         <v>44103106367</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>448</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>449</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>450</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>451</v>
       </c>
       <c r="H98" s="11"/>
     </row>
-    <row r="99" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A99" s="24" t="s">
         <v>452</v>
       </c>
       <c r="B99" s="24">
         <v>40103979499</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>453</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>454</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>455</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>456</v>
       </c>
       <c r="H99" s="11"/>
     </row>
-    <row r="100" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A100" s="15" t="s">
         <v>457</v>
       </c>
       <c r="B100" s="15">
         <v>40203471355</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>460</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H100" s="11"/>
     </row>
-    <row r="101" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A101" s="15" t="s">
         <v>461</v>
       </c>
       <c r="B101" s="15">
         <v>40203442214</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>462</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G101" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H101" s="11"/>
     </row>
-    <row r="102" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A102" s="15" t="s">
         <v>465</v>
       </c>
       <c r="B102" s="15">
         <v>40203326609</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>466</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>467</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>468</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G102" s="16" t="s">
         <v>469</v>
       </c>
       <c r="H102" s="11"/>
     </row>
-    <row r="103" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A103" s="15" t="s">
         <v>470</v>
       </c>
       <c r="B103" s="15">
         <v>40203342800</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>472</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G103" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H103" s="11"/>
     </row>
-    <row r="104" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A104" s="15" t="s">
         <v>473</v>
       </c>
       <c r="B104" s="15">
         <v>40203192566</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>475</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>476</v>
       </c>
       <c r="F104" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G104" s="16" t="s">
         <v>477</v>
       </c>
       <c r="H104" s="11"/>
     </row>
-    <row r="105" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A105" s="15" t="s">
         <v>478</v>
       </c>
       <c r="B105" s="15">
         <v>40203388577</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>479</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>480</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>481</v>
       </c>
       <c r="F105" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G105" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H105" s="11"/>
     </row>
-    <row r="106" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
       <c r="A106" s="15" t="s">
         <v>482</v>
       </c>
       <c r="B106" s="15">
         <v>53603065491</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>485</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G106" s="16" t="s">
         <v>486</v>
       </c>
       <c r="H106" s="11"/>
     </row>
-    <row r="107" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A107" s="15" t="s">
         <v>487</v>
       </c>
       <c r="B107" s="15">
         <v>40003682837</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G107" s="16" t="s">
         <v>491</v>
       </c>
       <c r="H107" s="11"/>
     </row>
-    <row r="108" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>492</v>
       </c>
       <c r="B108" s="15" t="s">
         <v>493</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>496</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>497</v>
       </c>
       <c r="H108" s="11"/>
     </row>
-    <row r="109" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>498</v>
       </c>
       <c r="B109" s="15">
         <v>40203418119</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>499</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>500</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>501</v>
       </c>
       <c r="F109" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G109" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H109" s="11"/>
     </row>
-    <row r="110" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
-      <c r="A110" s="15" t="s">
+    <row r="110" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="24" t="s">
         <v>502</v>
       </c>
-      <c r="B110" s="15">
+      <c r="B110" s="24">
         <v>40203400174</v>
       </c>
       <c r="C110" s="26" t="s">
         <v>499</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="D110" s="24" t="s">
         <v>503</v>
       </c>
-      <c r="E110" s="15" t="s">
+      <c r="E110" s="24" t="s">
         <v>504</v>
       </c>
       <c r="F110" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G110" s="16" t="s">
+      <c r="G110" s="9" t="s">
         <v>505</v>
       </c>
       <c r="H110" s="11"/>
     </row>
-    <row r="111" spans="1:8" ht="204" x14ac:dyDescent="0.2">
-      <c r="A111" s="15" t="s">
+    <row r="111" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
+      <c r="A111" s="28" t="s">
         <v>506</v>
       </c>
-      <c r="B111" s="15">
+      <c r="B111" s="28">
         <v>40103764608</v>
       </c>
-      <c r="C111" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="15" t="s">
+      <c r="C111" s="29" t="s">
+        <v>524</v>
+      </c>
+      <c r="D111" s="28" t="s">
         <v>507</v>
       </c>
-      <c r="E111" s="15" t="s">
+      <c r="E111" s="28" t="s">
         <v>508</v>
       </c>
       <c r="F111" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G111" s="16" t="s">
+      <c r="G111" s="30" t="s">
         <v>509</v>
       </c>
       <c r="H111" s="11"/>
     </row>
-    <row r="112" spans="1:8" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="15" t="s">
+    <row r="112" spans="1:8" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="28" t="s">
         <v>510</v>
       </c>
-      <c r="B112" s="15">
+      <c r="B112" s="28">
         <v>40203441100</v>
       </c>
-      <c r="C112" s="15" t="s">
+      <c r="C112" s="28" t="s">
         <v>511</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="D112" s="28" t="s">
         <v>336</v>
       </c>
-      <c r="E112" s="15" t="s">
+      <c r="E112" s="28" t="s">
         <v>512</v>
       </c>
       <c r="F112" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G112" s="16" t="s">
+      <c r="G112" s="27" t="s">
         <v>513</v>
       </c>
       <c r="H112" s="11"/>
     </row>
-    <row r="113" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
-      <c r="A113" s="15" t="s">
+    <row r="113" spans="1:8" ht="200" x14ac:dyDescent="0.25">
+      <c r="A113" s="28" t="s">
         <v>514</v>
       </c>
-      <c r="B113" s="15">
+      <c r="B113" s="28">
         <v>40203279766</v>
       </c>
-      <c r="C113" s="15" t="s">
+      <c r="C113" s="28" t="s">
         <v>515</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="D113" s="28" t="s">
         <v>516</v>
       </c>
-      <c r="E113" s="15" t="s">
-        <v>524</v>
+      <c r="E113" s="28" t="s">
+        <v>517</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G113" s="16" t="s">
-        <v>517</v>
+      <c r="G113" s="27" t="s">
+        <v>518</v>
       </c>
       <c r="H113" s="11"/>
     </row>
-    <row r="114" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:8" ht="100" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B114" s="15">
         <v>40103344379</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D114" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="F114" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G114" s="27" t="s">
         <v>523</v>
       </c>
-      <c r="E114" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H114" s="11"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="15"/>
       <c r="B115" s="15"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
-      <c r="F115" s="15"/>
-      <c r="G115" s="16"/>
+      <c r="F115" s="13"/>
+      <c r="G115" s="27"/>
       <c r="H115" s="11"/>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="15"/>
       <c r="B116" s="15"/>
       <c r="C116" s="15"/>
       <c r="D116" s="15"/>
       <c r="E116" s="15"/>
       <c r="F116" s="15"/>
-      <c r="G116" s="16"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G116" s="27"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="15"/>
       <c r="B117" s="15"/>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="15"/>
       <c r="F117" s="15"/>
-      <c r="G117" s="16"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G117" s="27"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="15"/>
       <c r="B118" s="15"/>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="15"/>
       <c r="F118" s="15"/>
-      <c r="G118" s="16"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G118" s="27"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="15"/>
       <c r="B119" s="15"/>
       <c r="C119" s="15"/>
       <c r="D119" s="15"/>
       <c r="E119" s="15"/>
       <c r="F119" s="15"/>
-      <c r="G119" s="16"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G119" s="27"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="15"/>
       <c r="B120" s="15"/>
       <c r="C120" s="15"/>
       <c r="D120" s="15"/>
       <c r="E120" s="15"/>
       <c r="F120" s="15"/>
-      <c r="G120" s="16"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G120" s="27"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="15"/>
       <c r="B121" s="15"/>
       <c r="C121" s="15"/>
       <c r="D121" s="15"/>
       <c r="E121" s="15"/>
       <c r="F121" s="15"/>
-      <c r="G121" s="16"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G121" s="27"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="15"/>
       <c r="B122" s="15"/>
       <c r="C122" s="15"/>
       <c r="D122" s="15"/>
       <c r="E122" s="15"/>
       <c r="F122" s="15"/>
-      <c r="G122" s="16"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G122" s="27"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="15"/>
       <c r="B123" s="15"/>
       <c r="C123" s="15"/>
       <c r="D123" s="15"/>
       <c r="E123" s="15"/>
       <c r="F123" s="15"/>
-      <c r="G123" s="16"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G123" s="27"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="15"/>
       <c r="B124" s="15"/>
       <c r="C124" s="15"/>
       <c r="D124" s="15"/>
       <c r="E124" s="15"/>
       <c r="F124" s="15"/>
-      <c r="G124" s="16"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G124" s="27"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="15"/>
       <c r="B125" s="15"/>
       <c r="C125" s="15"/>
       <c r="D125" s="15"/>
       <c r="E125" s="15"/>
       <c r="F125" s="15"/>
-      <c r="G125" s="16"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G125" s="27"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="15"/>
       <c r="B126" s="15"/>
       <c r="C126" s="15"/>
       <c r="D126" s="15"/>
       <c r="E126" s="15"/>
       <c r="F126" s="15"/>
-      <c r="G126" s="16"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G126" s="27"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="15"/>
       <c r="B127" s="15"/>
       <c r="C127" s="15"/>
       <c r="D127" s="15"/>
       <c r="E127" s="15"/>
       <c r="F127" s="15"/>
-      <c r="G127" s="16"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G127" s="27"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="15"/>
       <c r="B128" s="15"/>
       <c r="C128" s="15"/>
       <c r="D128" s="15"/>
       <c r="E128" s="15"/>
       <c r="F128" s="15"/>
-      <c r="G128" s="16"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G128" s="27"/>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="15"/>
       <c r="B129" s="15"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
-      <c r="G129" s="16"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G129" s="27"/>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="15"/>
       <c r="B130" s="15"/>
       <c r="C130" s="15"/>
       <c r="D130" s="15"/>
       <c r="E130" s="15"/>
       <c r="F130" s="15"/>
-      <c r="G130" s="16"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G130" s="27"/>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="15"/>
       <c r="B131" s="15"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="15"/>
-      <c r="G131" s="16"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G131" s="27"/>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="15"/>
       <c r="B132" s="15"/>
       <c r="C132" s="15"/>
       <c r="D132" s="15"/>
       <c r="E132" s="15"/>
       <c r="F132" s="15"/>
-      <c r="G132" s="16"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G132" s="27"/>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="15"/>
       <c r="B133" s="15"/>
       <c r="C133" s="15"/>
       <c r="D133" s="15"/>
       <c r="E133" s="15"/>
       <c r="F133" s="15"/>
-      <c r="G133" s="16"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G133" s="27"/>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="15"/>
       <c r="B134" s="15"/>
       <c r="C134" s="15"/>
       <c r="D134" s="15"/>
       <c r="E134" s="15"/>
       <c r="F134" s="15"/>
-      <c r="G134" s="16"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G134" s="27"/>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="15"/>
       <c r="B135" s="15"/>
       <c r="C135" s="15"/>
       <c r="D135" s="15"/>
       <c r="E135" s="15"/>
       <c r="F135" s="15"/>
-      <c r="G135" s="16"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G135" s="27"/>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="15"/>
       <c r="B136" s="15"/>
       <c r="C136" s="15"/>
       <c r="D136" s="15"/>
       <c r="E136" s="15"/>
       <c r="F136" s="15"/>
-      <c r="G136" s="16"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G136" s="27"/>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="15"/>
       <c r="B137" s="15"/>
       <c r="C137" s="15"/>
       <c r="D137" s="15"/>
       <c r="E137" s="15"/>
       <c r="F137" s="15"/>
-      <c r="G137" s="16"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G137" s="27"/>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="15"/>
       <c r="B138" s="15"/>
       <c r="C138" s="15"/>
       <c r="D138" s="15"/>
       <c r="E138" s="15"/>
       <c r="F138" s="15"/>
-      <c r="G138" s="16"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G138" s="27"/>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="15"/>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
       <c r="F139" s="15"/>
-      <c r="G139" s="16"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G139" s="27"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="15"/>
       <c r="B140" s="15"/>
       <c r="C140" s="15"/>
       <c r="D140" s="15"/>
       <c r="E140" s="15"/>
       <c r="F140" s="15"/>
-      <c r="G140" s="16"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G140" s="27"/>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="15"/>
       <c r="B141" s="15"/>
       <c r="C141" s="15"/>
       <c r="D141" s="15"/>
       <c r="E141" s="15"/>
       <c r="F141" s="15"/>
-      <c r="G141" s="16"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G141" s="27"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="15"/>
       <c r="B142" s="15"/>
       <c r="C142" s="15"/>
       <c r="D142" s="15"/>
       <c r="E142" s="15"/>
       <c r="F142" s="15"/>
-      <c r="G142" s="16"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G142" s="27"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="15"/>
       <c r="B143" s="15"/>
       <c r="C143" s="15"/>
       <c r="D143" s="15"/>
       <c r="E143" s="15"/>
       <c r="F143" s="15"/>
-      <c r="G143" s="16"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G143" s="27"/>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="15"/>
       <c r="B144" s="15"/>
       <c r="C144" s="15"/>
       <c r="D144" s="15"/>
       <c r="E144" s="15"/>
       <c r="F144" s="15"/>
-      <c r="G144" s="16"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G144" s="27"/>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="15"/>
       <c r="B145" s="15"/>
       <c r="C145" s="15"/>
       <c r="D145" s="15"/>
       <c r="E145" s="15"/>
       <c r="F145" s="15"/>
-      <c r="G145" s="16"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G145" s="27"/>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="15"/>
       <c r="B146" s="15"/>
       <c r="C146" s="15"/>
       <c r="D146" s="15"/>
       <c r="E146" s="15"/>
       <c r="F146" s="15"/>
-      <c r="G146" s="16"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G146" s="27"/>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="15"/>
       <c r="B147" s="15"/>
       <c r="C147" s="15"/>
       <c r="D147" s="15"/>
       <c r="E147" s="15"/>
       <c r="F147" s="15"/>
-      <c r="G147" s="16"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G147" s="27"/>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="15"/>
       <c r="B148" s="15"/>
       <c r="C148" s="15"/>
       <c r="D148" s="15"/>
       <c r="E148" s="15"/>
       <c r="F148" s="15"/>
-      <c r="G148" s="16"/>
+      <c r="G148" s="27"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G114" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -5798,91 +5838,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>