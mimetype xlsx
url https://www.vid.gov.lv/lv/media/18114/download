--- v8 (2026-05-07)
+++ v9 (2026-06-03)
@@ -4,71 +4,82 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Jūnijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA53175A-371A-4206-8957-E9A7347E831A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6528DD6C-8145-4E4D-80A3-8A5E8A73EBE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$114</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="525">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1942,108 +1953,99 @@
   <si>
     <t>SIA “Kristāldzidrs”</t>
   </si>
   <si>
     <t>27.03.2023.</t>
   </si>
   <si>
     <t>SIA “Kristāldzidrs” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudes rezultātiem saņemšanas iemaksāt budžetā 
 15 390,75 euro, tai skaitā:
 - PVN 15 276,18 euro;
 - nokavējuma nauda par PVN nenomaksu 114,57 euro.</t>
   </si>
   <si>
     <t xml:space="preserve">Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa. </t>
   </si>
   <si>
     <t>SIA “SAFORT”</t>
   </si>
   <si>
     <t>12.06.2023.</t>
   </si>
   <si>
     <t>Neatsaucās uz VID aicinājumu labprātīgi veikt deklarāciju precizējumus, tas nav precizējusi DDZ par periodu no 2021. gada 1. septembra līdz 2022. gada 28. februārim, nav aprēķinājusi VSAOI un IIN, nav precizējusi PVN taksācijas perioda deklarācijas par 2021. gada septembri, oktobri, decembri, 2022. gada janvāri, februāri, martu (daļēji), nav aprēķinājusi PVN, kā arī nav iesniegusi UIN deklarācijas par 2021. gada septembri – decembri un 2022. gada janvāri – martu.</t>
   </si>
   <si>
-    <t xml:space="preserve">SIA “SAFORT” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudē saņemšanas iemaksāt budžetā 66 045,65 EUR, tai skaitā:
-[...10 lines deleted...]
-  <si>
     <t>Likuma “Par grāmatvedību” (spēkā līdz 2021. gada 31. decembrim) 2. pants, Grāmatvedības likuma (spēkā no 2022. gada 1. janvāra) 6. panta otrā daļa, Darba likuma 131. panta pirmā daļa, 137. panta pirmā daļa, likuma “Par valsts sociālo apdrošināšanu” 5. panta pirmā un ceturtā daļa, 6. panta pirmā daļa, 14. panta pirmā daļa, 18. panta pirmā daļa, 20. panta pirmā un otrā daļa, 21. panta pirmā un otrā daļa, 23. panta pirmā daļa, likuma “Par iedzīvotāju ienākuma nodokli” 8. panta pirmā un otrā daļa, 15. panta trešā daļa, piecpadsmitā un septiņpadsmitā daļa, 17. panta pirmā un piektā daļa, 29. panta pirmās daļas 1. punkts, Pievienotās vērtības nodokļa likuma 92. panta pirmā daļa, Uzņēmumu ienākuma nodokļa likuma 2. panta pirmās daļas 1. un 2. punkti, 4. panta pirmā un otrā daļa, 8.panta pirmā un otrā daļa.</t>
   </si>
   <si>
     <t>SIA “MULČA”</t>
   </si>
   <si>
     <t>16.06.2023.</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “MULČA” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudē saņemšanas iemaksāt budžetā EUR 31 252,81, tai skaitā:
 - MUN 17 812,38 EUR un nokavējuma naudu 5 955,37 EUR;
 - PVN 5 705,38 EUR un nokavējuma naudu 1 779,68.
 </t>
   </si>
   <si>
     <t>Pievienotās vērtības nodokļa likuma 5.panta pirmās daļas 2. punkts, 32. panta pirmā daļa, 34. panta pirmā daļa, 41. panta pirmās daļas 1.punkts, 59. panta pirmā daļa, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa un 119. panta otrā daļa, Mikrouzņēmumu nodokļa likuma 6. panta pirmā daļa. </t>
   </si>
   <si>
     <t>08.09.2023.</t>
+  </si>
+  <si>
+    <t>SIA “MULČA” labprātīgi nav novērsusi tematiskajā pārbaudē norādītās neatbilstības, t.i: 
+- MUN deklarāciju neatbilstības novērsa daļēji, nav samaksājusi budžetā MUN un nokavējuma naudu par samaksas termiņa kavējumu;
+-  nav samaksājusi budžetā PVN un nokavējuma naudu par samaksas termiņa kavējumu.</t>
+  </si>
+  <si>
+    <t>SIA “SAFORT” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudē saņemšanas iemaksāt budžetā 66 045,65 EUR, tai skaitā:
+-VSAOI - 13 062,65 EUR;
+-IIN - 8 400,44 EUR;
+-UIN – 26 342,57 EUR;
+-PVN – 6 510,00 EUR;
+-nokavējuma nauda par VSAOI nenomaksu - 2 915,82 EUR;
+-nokavējuma nauda par IIN nenomaksu – 1 871,25 EUR;
+-nokavējuma nauda par UIN nenomaksu – 5 650,68 EUR;
+-nokavējuma nauda par PVN nenomaksu – 1 292,24 EUR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2072,356 +2074,320 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>426027</xdr:colOff>
+      <xdr:colOff>422852</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1344719</xdr:rowOff>
+      <xdr:rowOff>1341544</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F32B01-EE26-43DD-BA54-361B6C2E52FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1350818" cy="1341544"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2483,51 +2449,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2625,3150 +2591,3135 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O106" sqref="O106"/>
+      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D113" sqref="D113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.453125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.26953125" style="2"/>
+    <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="64.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="47.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="111.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:8" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="33" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="33"/>
+      <c r="G1" s="29"/>
       <c r="H1" s="11"/>
     </row>
-    <row r="2" spans="1:8" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="11"/>
     </row>
-    <row r="3" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="13">
         <v>50103878831</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="13"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="13">
         <v>40003345908</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:8" ht="203.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="203.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="13">
         <v>40003345908</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="11"/>
     </row>
-    <row r="6" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="13">
         <v>40003345908</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="11"/>
     </row>
-    <row r="7" spans="1:8" ht="163.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="163.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="18">
         <v>40003345908</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="11"/>
     </row>
-    <row r="8" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="13">
         <v>40203136056</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>36</v>
       </c>
       <c r="H8" s="11"/>
     </row>
-    <row r="9" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="8">
         <v>40003345908</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="11"/>
     </row>
-    <row r="10" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="13">
         <v>50203189731</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H10" s="11"/>
     </row>
-    <row r="11" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="13">
         <v>40203254832</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="11"/>
     </row>
-    <row r="12" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="19">
         <v>48503019625</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="11"/>
     </row>
-    <row r="13" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="13">
         <v>50008236071</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="H13" s="11"/>
     </row>
-    <row r="14" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="13">
         <v>40003386840</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="11"/>
     </row>
-    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="13">
         <v>48503016807</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H15" s="11"/>
     </row>
-    <row r="16" spans="1:8" ht="200" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="13">
         <v>43603028563</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H16" s="11"/>
     </row>
-    <row r="17" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="13">
         <v>40103850774</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="11"/>
     </row>
-    <row r="18" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="13">
         <v>40203123579</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="11"/>
     </row>
-    <row r="19" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="13">
         <v>44103126081</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="11"/>
     </row>
-    <row r="20" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="13">
         <v>50103906181</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="11"/>
     </row>
-    <row r="21" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="13">
         <v>40008124366</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>96</v>
       </c>
       <c r="H21" s="11"/>
     </row>
-    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="13">
         <v>40203080208</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="11"/>
     </row>
-    <row r="23" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="13">
         <v>40103425720</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>105</v>
       </c>
       <c r="H23" s="11"/>
     </row>
-    <row r="24" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="13">
         <v>50103906181</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>110</v>
       </c>
       <c r="H24" s="11"/>
     </row>
-    <row r="25" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="13">
         <v>40203155038</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H25" s="11"/>
     </row>
-    <row r="26" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="13">
         <v>50203219881</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>119</v>
       </c>
       <c r="H26" s="11"/>
     </row>
-    <row r="27" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="13">
         <v>40103215152</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>121</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>124</v>
       </c>
       <c r="H27" s="11"/>
     </row>
-    <row r="28" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="13">
         <v>40003395326</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>126</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>128</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>129</v>
       </c>
       <c r="H28" s="11"/>
     </row>
-    <row r="29" spans="1:8" s="1" customFormat="1" ht="237.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="242.25" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>130</v>
       </c>
       <c r="B29" s="13">
         <v>40003630587</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H29" s="20"/>
     </row>
-    <row r="30" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>134</v>
       </c>
       <c r="B30" s="13">
         <v>42103079408</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>135</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>138</v>
       </c>
       <c r="H30" s="11"/>
     </row>
-    <row r="31" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B31" s="13">
         <v>40203105978</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>143</v>
       </c>
       <c r="H31" s="11"/>
     </row>
-    <row r="32" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>144</v>
       </c>
       <c r="B32" s="13">
         <v>40103326443</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>145</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>148</v>
       </c>
       <c r="H32" s="11"/>
     </row>
-    <row r="33" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="13">
         <v>40103762537</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>152</v>
       </c>
       <c r="H33" s="11"/>
     </row>
-    <row r="34" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="13">
         <v>40203136446</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>157</v>
       </c>
       <c r="H34" s="11"/>
     </row>
-    <row r="35" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B35" s="13">
         <v>40003962180</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>159</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H35" s="11"/>
     </row>
-    <row r="36" spans="1:8" customFormat="1" ht="137.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" customFormat="1" ht="153" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B36" s="19">
         <v>40103613441</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>164</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>165</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>166</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>167</v>
       </c>
       <c r="B37" s="13">
         <v>4210309202</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>171</v>
       </c>
       <c r="H37" s="11"/>
     </row>
-    <row r="38" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>172</v>
       </c>
       <c r="B38" s="13">
         <v>40003368614</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>173</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>176</v>
       </c>
       <c r="H38" s="11"/>
     </row>
-    <row r="39" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>177</v>
       </c>
       <c r="B39" s="13">
         <v>40203175462</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>180</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>181</v>
       </c>
       <c r="H39" s="11"/>
     </row>
-    <row r="40" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>182</v>
       </c>
       <c r="B40" s="13">
         <v>40203173828</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>183</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H40" s="11"/>
     </row>
-    <row r="41" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>187</v>
       </c>
       <c r="B41" s="13">
         <v>40203121366</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>183</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>190</v>
       </c>
       <c r="H41" s="11"/>
     </row>
-    <row r="42" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>191</v>
       </c>
       <c r="B42" s="13">
         <v>40203184728</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>195</v>
       </c>
       <c r="H42" s="11"/>
     </row>
-    <row r="43" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>196</v>
       </c>
       <c r="B43" s="13">
         <v>40203121366</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>197</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>199</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>200</v>
       </c>
       <c r="H43" s="11"/>
     </row>
-    <row r="44" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>201</v>
       </c>
       <c r="B44" s="13">
         <v>40003551268</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>204</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>205</v>
       </c>
       <c r="H44" s="11"/>
     </row>
-    <row r="45" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>206</v>
       </c>
       <c r="B45" s="13">
         <v>40008181424</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>207</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>209</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>210</v>
       </c>
       <c r="H45" s="11"/>
     </row>
-    <row r="46" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>211</v>
       </c>
       <c r="B46" s="13">
         <v>40203001195</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>215</v>
       </c>
       <c r="H46" s="11"/>
     </row>
-    <row r="47" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>216</v>
       </c>
       <c r="B47" s="13">
         <v>40203063693</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>217</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>186</v>
       </c>
       <c r="H47" s="11"/>
     </row>
-    <row r="48" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>220</v>
       </c>
       <c r="B48" s="13">
         <v>40203412864</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>221</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>223</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H48" s="11"/>
     </row>
-    <row r="49" spans="1:8" s="5" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:8" s="5" customFormat="1" ht="102" x14ac:dyDescent="0.25">
       <c r="A49" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B49" s="13">
         <v>40103813706</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>227</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>228</v>
       </c>
       <c r="H49" s="21"/>
     </row>
-    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>229</v>
       </c>
       <c r="B50" s="13">
         <v>40103565565</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>231</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>232</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>233</v>
       </c>
       <c r="H50" s="11"/>
     </row>
-    <row r="51" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>234</v>
       </c>
       <c r="B51" s="13">
         <v>40103773545</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>235</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>238</v>
       </c>
       <c r="H51" s="11"/>
     </row>
-    <row r="52" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>239</v>
       </c>
       <c r="B52" s="13">
         <v>40103837795</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>243</v>
       </c>
       <c r="H52" s="11"/>
     </row>
-    <row r="53" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>244</v>
       </c>
       <c r="B53" s="13">
         <v>40003329547</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>245</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G53" s="16" t="s">
         <v>248</v>
       </c>
       <c r="H53" s="11"/>
     </row>
-    <row r="54" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>249</v>
       </c>
       <c r="B54" s="13">
         <v>40003751698</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H54" s="11"/>
     </row>
-    <row r="55" spans="1:8" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>254</v>
       </c>
       <c r="B55" s="13">
         <v>40103451846</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>255</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>258</v>
       </c>
       <c r="H55" s="11"/>
     </row>
-    <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>259</v>
       </c>
       <c r="B56" s="13">
         <v>41203057380</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>263</v>
       </c>
       <c r="H56" s="11"/>
     </row>
-    <row r="57" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>264</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>266</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>267</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>268</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>269</v>
       </c>
       <c r="H57" s="11"/>
     </row>
-    <row r="58" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>270</v>
       </c>
       <c r="B58" s="13">
         <v>40103260090</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>271</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>272</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>273</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>274</v>
       </c>
       <c r="H58" s="11"/>
     </row>
-    <row r="59" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B59" s="13">
         <v>40103449998</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>276</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>277</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>278</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>279</v>
       </c>
       <c r="H59" s="11"/>
     </row>
-    <row r="60" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B60" s="13">
         <v>40203175119</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>281</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>282</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>283</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>284</v>
       </c>
       <c r="H60" s="11"/>
     </row>
-    <row r="61" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>285</v>
       </c>
       <c r="B61" s="13">
         <v>40203411680</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>287</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>288</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>289</v>
       </c>
       <c r="H61" s="11"/>
     </row>
-    <row r="62" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>290</v>
       </c>
       <c r="B62" s="13">
         <v>40203406158</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>291</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>292</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H62" s="11"/>
     </row>
-    <row r="63" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>294</v>
       </c>
       <c r="B63" s="13">
         <v>40203373270</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>295</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>296</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>297</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H63" s="11"/>
     </row>
-    <row r="64" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>299</v>
       </c>
       <c r="B64" s="13">
         <v>40203040008</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>302</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H64" s="11"/>
     </row>
-    <row r="65" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B65" s="13">
         <v>40203373247</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>304</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>305</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>306</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>293</v>
       </c>
       <c r="H65" s="11"/>
     </row>
-    <row r="66" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>307</v>
       </c>
       <c r="B66" s="13">
         <v>40203406232</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>310</v>
       </c>
       <c r="F66" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H66" s="11"/>
     </row>
-    <row r="67" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>311</v>
       </c>
       <c r="B67" s="13">
         <v>40203361089</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>313</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>314</v>
       </c>
       <c r="H67" s="11"/>
     </row>
-    <row r="68" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>315</v>
       </c>
       <c r="B68" s="13">
         <v>40203201746</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>318</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G68" s="16" t="s">
         <v>319</v>
       </c>
       <c r="H68" s="11"/>
     </row>
-    <row r="69" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>320</v>
       </c>
       <c r="B69" s="13">
         <v>40203375657</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>316</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G69" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H69" s="11"/>
     </row>
-    <row r="70" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>323</v>
       </c>
       <c r="B70" s="13">
         <v>40203376031</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H70" s="11"/>
     </row>
-    <row r="71" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>327</v>
       </c>
       <c r="B71" s="13">
         <v>45403053725</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>328</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>329</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G71" s="16" t="s">
         <v>330</v>
       </c>
       <c r="H71" s="11"/>
     </row>
-    <row r="72" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B72" s="13">
         <v>40203390088</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G72" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H72" s="11"/>
     </row>
-    <row r="73" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>335</v>
       </c>
       <c r="B73" s="13">
         <v>40203423800</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>337</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G73" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H73" s="11"/>
     </row>
-    <row r="74" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>339</v>
       </c>
       <c r="B74" s="13">
         <v>40203303220</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>341</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G74" s="16" t="s">
         <v>342</v>
       </c>
       <c r="H74" s="11"/>
     </row>
-    <row r="75" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B75" s="13">
         <v>40103501850</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>346</v>
       </c>
       <c r="F75" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>347</v>
       </c>
       <c r="H75" s="11"/>
     </row>
-    <row r="76" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>348</v>
       </c>
       <c r="B76" s="13">
         <v>40203368710</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>349</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>350</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>351</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H76" s="11"/>
     </row>
-    <row r="77" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A77" s="24" t="s">
         <v>353</v>
       </c>
       <c r="B77" s="25">
         <v>40203408178</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>355</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>356</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>352</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H77" s="11"/>
     </row>
-    <row r="78" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>357</v>
       </c>
       <c r="B78" s="15">
         <v>40203342815</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>361</v>
       </c>
       <c r="H78" s="11"/>
     </row>
-    <row r="79" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B79" s="15">
         <v>40203438134</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>364</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H79" s="11"/>
     </row>
-    <row r="80" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>365</v>
       </c>
       <c r="B80" s="15">
         <v>40203271669</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>366</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>367</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>368</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G80" s="16" t="s">
         <v>369</v>
       </c>
       <c r="H80" s="11"/>
     </row>
-    <row r="81" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A81" s="24" t="s">
         <v>370</v>
       </c>
       <c r="B81" s="24">
         <v>40103971688</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>371</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>372</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>373</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G81" s="9" t="s">
         <v>374</v>
       </c>
       <c r="H81" s="11"/>
     </row>
-    <row r="82" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>375</v>
       </c>
       <c r="B82" s="15">
         <v>44103120055</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>376</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>377</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>378</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>379</v>
       </c>
       <c r="H82" s="11"/>
     </row>
-    <row r="83" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>380</v>
       </c>
       <c r="B83" s="15">
         <v>40203414174</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>382</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>383</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G83" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H83" s="11"/>
     </row>
-    <row r="84" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>384</v>
       </c>
       <c r="B84" s="15">
         <v>40203332588</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>385</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>386</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>387</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H84" s="11"/>
     </row>
-    <row r="85" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B85" s="15">
         <v>40203429752</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>389</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>390</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>391</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H85" s="11"/>
     </row>
-    <row r="86" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>393</v>
       </c>
       <c r="B86" s="15">
         <v>40203326007</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>394</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>395</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>396</v>
       </c>
       <c r="F86" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H86" s="11"/>
     </row>
-    <row r="87" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>397</v>
       </c>
       <c r="B87" s="15">
         <v>40203150115</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>398</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>399</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>400</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G87" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H87" s="11"/>
     </row>
-    <row r="88" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A88" s="24" t="s">
         <v>401</v>
       </c>
       <c r="B88" s="24">
         <v>40203436608</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>266</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>402</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>403</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>298</v>
       </c>
       <c r="H88" s="11"/>
     </row>
-    <row r="89" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>404</v>
       </c>
       <c r="B89" s="15">
         <v>40103415690</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>405</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>406</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>407</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G89" s="16" t="s">
         <v>408</v>
       </c>
       <c r="H89" s="11"/>
     </row>
-    <row r="90" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>409</v>
       </c>
       <c r="B90" s="15">
         <v>40203014772</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>410</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>411</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>412</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G90" s="16" t="s">
         <v>413</v>
       </c>
       <c r="H90" s="11"/>
     </row>
-    <row r="91" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>414</v>
       </c>
       <c r="B91" s="15">
         <v>40103710200</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>415</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>416</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>417</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>418</v>
       </c>
       <c r="G91" s="16" t="s">
         <v>419</v>
       </c>
       <c r="H91" s="11"/>
     </row>
-    <row r="92" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>420</v>
       </c>
       <c r="B92" s="15">
         <v>40203428846</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>421</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>422</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>423</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H92" s="11"/>
     </row>
-    <row r="93" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>424</v>
       </c>
       <c r="B93" s="15">
         <v>40203460120</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>425</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>426</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>427</v>
       </c>
       <c r="F93" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G93" s="16" t="s">
         <v>428</v>
       </c>
       <c r="H93" s="11"/>
     </row>
-    <row r="94" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A94" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B94" s="24">
         <v>43601014658</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>430</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>431</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>432</v>
       </c>
       <c r="F94" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>433</v>
       </c>
       <c r="H94" s="11"/>
     </row>
-    <row r="95" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>434</v>
       </c>
       <c r="B95" s="15">
         <v>48503027603</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>435</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>436</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>437</v>
       </c>
       <c r="F95" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G95" s="16" t="s">
         <v>438</v>
       </c>
       <c r="H95" s="11"/>
     </row>
-    <row r="96" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" ht="204" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>439</v>
       </c>
       <c r="B96" s="15">
         <v>40203423425</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>440</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>441</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>442</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G96" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H96" s="11"/>
     </row>
-    <row r="97" spans="1:8" ht="175" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>443</v>
       </c>
       <c r="B97" s="15">
         <v>50203455831</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>444</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>445</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>446</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G97" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H97" s="11"/>
     </row>
-    <row r="98" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>447</v>
       </c>
       <c r="B98" s="15">
         <v>44103106367</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>448</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>449</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>450</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>451</v>
       </c>
       <c r="H98" s="11"/>
     </row>
-    <row r="99" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A99" s="24" t="s">
         <v>452</v>
       </c>
       <c r="B99" s="24">
         <v>40103979499</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>453</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>454</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>455</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>456</v>
       </c>
       <c r="H99" s="11"/>
     </row>
-    <row r="100" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A100" s="15" t="s">
         <v>457</v>
       </c>
       <c r="B100" s="15">
         <v>40203471355</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>460</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H100" s="11"/>
     </row>
-    <row r="101" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A101" s="15" t="s">
         <v>461</v>
       </c>
       <c r="B101" s="15">
         <v>40203442214</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>462</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>463</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>464</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G101" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H101" s="11"/>
     </row>
-    <row r="102" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>465</v>
       </c>
       <c r="B102" s="15">
         <v>40203326609</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>466</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>467</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>468</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G102" s="16" t="s">
         <v>469</v>
       </c>
       <c r="H102" s="11"/>
     </row>
-    <row r="103" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A103" s="15" t="s">
         <v>470</v>
       </c>
       <c r="B103" s="15">
         <v>40203342800</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>471</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>472</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G103" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H103" s="11"/>
     </row>
-    <row r="104" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A104" s="15" t="s">
         <v>473</v>
       </c>
       <c r="B104" s="15">
         <v>40203192566</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>475</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>476</v>
       </c>
       <c r="F104" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G104" s="16" t="s">
         <v>477</v>
       </c>
       <c r="H104" s="11"/>
     </row>
-    <row r="105" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A105" s="15" t="s">
         <v>478</v>
       </c>
       <c r="B105" s="15">
         <v>40203388577</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>479</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>480</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>481</v>
       </c>
       <c r="F105" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G105" s="16" t="s">
         <v>298</v>
       </c>
       <c r="H105" s="11"/>
     </row>
-    <row r="106" spans="1:8" ht="162.5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A106" s="15" t="s">
         <v>482</v>
       </c>
       <c r="B106" s="15">
         <v>53603065491</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>483</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>484</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>485</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G106" s="16" t="s">
         <v>486</v>
       </c>
       <c r="H106" s="11"/>
     </row>
-    <row r="107" spans="1:8" ht="100" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A107" s="15" t="s">
         <v>487</v>
       </c>
       <c r="B107" s="15">
         <v>40003682837</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>488</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>489</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>490</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G107" s="16" t="s">
         <v>491</v>
       </c>
       <c r="H107" s="11"/>
     </row>
-    <row r="108" spans="1:8" ht="212.5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="229.5" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>492</v>
       </c>
       <c r="B108" s="15" t="s">
         <v>493</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>494</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>495</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>496</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>497</v>
       </c>
       <c r="H108" s="11"/>
     </row>
-    <row r="109" spans="1:8" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>498</v>
       </c>
       <c r="B109" s="15">
         <v>40203418119</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>499</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>500</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>501</v>
       </c>
       <c r="F109" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G109" s="16" t="s">
         <v>392</v>
       </c>
       <c r="H109" s="11"/>
     </row>
-    <row r="110" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
-      <c r="A110" s="24" t="s">
+    <row r="110" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A110" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="B110" s="24">
+      <c r="B110" s="15">
         <v>40203400174</v>
       </c>
       <c r="C110" s="26" t="s">
         <v>499</v>
       </c>
-      <c r="D110" s="24" t="s">
+      <c r="D110" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="E110" s="24" t="s">
+      <c r="E110" s="15" t="s">
         <v>504</v>
       </c>
       <c r="F110" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G110" s="9" t="s">
+      <c r="G110" s="16" t="s">
         <v>505</v>
       </c>
       <c r="H110" s="11"/>
     </row>
-    <row r="111" spans="1:8" ht="187.5" x14ac:dyDescent="0.25">
-      <c r="A111" s="28" t="s">
+    <row r="111" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+      <c r="A111" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="B111" s="28">
+      <c r="B111" s="15">
         <v>40103764608</v>
       </c>
-      <c r="C111" s="29" t="s">
+      <c r="C111" s="26" t="s">
+        <v>522</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="E111" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="F111" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G111" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="H111" s="11"/>
+    </row>
+    <row r="112" spans="1:8" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="B112" s="15">
+        <v>40203441100</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="E112" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="F112" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G112" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="H112" s="11"/>
+    </row>
+    <row r="113" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="B113" s="15">
+        <v>40203279766</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>516</v>
+      </c>
+      <c r="E113" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="D111" s="28" t="s">
-[...50 lines deleted...]
-      <c r="E113" s="28" t="s">
+      <c r="F113" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G113" s="16" t="s">
         <v>517</v>
       </c>
-      <c r="F113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="27" t="s">
+      <c r="H113" s="11"/>
+    </row>
+    <row r="114" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A114" s="15" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="B114" s="15">
         <v>40103344379</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="E114" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="F114" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G114" s="16" t="s">
         <v>521</v>
       </c>
-      <c r="E114" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H114" s="11"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A115" s="15"/>
       <c r="B115" s="15"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
-      <c r="F115" s="13"/>
-      <c r="G115" s="27"/>
+      <c r="F115" s="15"/>
+      <c r="G115" s="16"/>
       <c r="H115" s="11"/>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A116" s="15"/>
       <c r="B116" s="15"/>
       <c r="C116" s="15"/>
       <c r="D116" s="15"/>
       <c r="E116" s="15"/>
       <c r="F116" s="15"/>
-      <c r="G116" s="27"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G116" s="16"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A117" s="15"/>
       <c r="B117" s="15"/>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="15"/>
       <c r="F117" s="15"/>
-      <c r="G117" s="27"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G117" s="16"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A118" s="15"/>
       <c r="B118" s="15"/>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="15"/>
       <c r="F118" s="15"/>
-      <c r="G118" s="27"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G118" s="16"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A119" s="15"/>
       <c r="B119" s="15"/>
       <c r="C119" s="15"/>
       <c r="D119" s="15"/>
       <c r="E119" s="15"/>
       <c r="F119" s="15"/>
-      <c r="G119" s="27"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G119" s="16"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A120" s="15"/>
       <c r="B120" s="15"/>
       <c r="C120" s="15"/>
       <c r="D120" s="15"/>
       <c r="E120" s="15"/>
       <c r="F120" s="15"/>
-      <c r="G120" s="27"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G120" s="16"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A121" s="15"/>
       <c r="B121" s="15"/>
       <c r="C121" s="15"/>
       <c r="D121" s="15"/>
       <c r="E121" s="15"/>
       <c r="F121" s="15"/>
-      <c r="G121" s="27"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G121" s="16"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A122" s="15"/>
       <c r="B122" s="15"/>
       <c r="C122" s="15"/>
       <c r="D122" s="15"/>
       <c r="E122" s="15"/>
       <c r="F122" s="15"/>
-      <c r="G122" s="27"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G122" s="16"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A123" s="15"/>
       <c r="B123" s="15"/>
       <c r="C123" s="15"/>
       <c r="D123" s="15"/>
       <c r="E123" s="15"/>
       <c r="F123" s="15"/>
-      <c r="G123" s="27"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G123" s="16"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A124" s="15"/>
       <c r="B124" s="15"/>
       <c r="C124" s="15"/>
       <c r="D124" s="15"/>
       <c r="E124" s="15"/>
       <c r="F124" s="15"/>
-      <c r="G124" s="27"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G124" s="16"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A125" s="15"/>
       <c r="B125" s="15"/>
       <c r="C125" s="15"/>
       <c r="D125" s="15"/>
       <c r="E125" s="15"/>
       <c r="F125" s="15"/>
-      <c r="G125" s="27"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G125" s="16"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A126" s="15"/>
       <c r="B126" s="15"/>
       <c r="C126" s="15"/>
       <c r="D126" s="15"/>
       <c r="E126" s="15"/>
       <c r="F126" s="15"/>
-      <c r="G126" s="27"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G126" s="16"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A127" s="15"/>
       <c r="B127" s="15"/>
       <c r="C127" s="15"/>
       <c r="D127" s="15"/>
       <c r="E127" s="15"/>
       <c r="F127" s="15"/>
-      <c r="G127" s="27"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G127" s="16"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A128" s="15"/>
       <c r="B128" s="15"/>
       <c r="C128" s="15"/>
       <c r="D128" s="15"/>
       <c r="E128" s="15"/>
       <c r="F128" s="15"/>
-      <c r="G128" s="27"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G128" s="16"/>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="15"/>
       <c r="B129" s="15"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
-      <c r="G129" s="27"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G129" s="16"/>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="15"/>
       <c r="B130" s="15"/>
       <c r="C130" s="15"/>
       <c r="D130" s="15"/>
       <c r="E130" s="15"/>
       <c r="F130" s="15"/>
-      <c r="G130" s="27"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G130" s="16"/>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A131" s="15"/>
       <c r="B131" s="15"/>
       <c r="C131" s="15"/>
       <c r="D131" s="15"/>
       <c r="E131" s="15"/>
       <c r="F131" s="15"/>
-      <c r="G131" s="27"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G131" s="16"/>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="15"/>
       <c r="B132" s="15"/>
       <c r="C132" s="15"/>
       <c r="D132" s="15"/>
       <c r="E132" s="15"/>
       <c r="F132" s="15"/>
-      <c r="G132" s="27"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G132" s="16"/>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="15"/>
       <c r="B133" s="15"/>
       <c r="C133" s="15"/>
       <c r="D133" s="15"/>
       <c r="E133" s="15"/>
       <c r="F133" s="15"/>
-      <c r="G133" s="27"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G133" s="16"/>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="15"/>
       <c r="B134" s="15"/>
       <c r="C134" s="15"/>
       <c r="D134" s="15"/>
       <c r="E134" s="15"/>
       <c r="F134" s="15"/>
-      <c r="G134" s="27"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G134" s="16"/>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="15"/>
       <c r="B135" s="15"/>
       <c r="C135" s="15"/>
       <c r="D135" s="15"/>
       <c r="E135" s="15"/>
       <c r="F135" s="15"/>
-      <c r="G135" s="27"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G135" s="16"/>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="15"/>
       <c r="B136" s="15"/>
       <c r="C136" s="15"/>
       <c r="D136" s="15"/>
       <c r="E136" s="15"/>
       <c r="F136" s="15"/>
-      <c r="G136" s="27"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G136" s="16"/>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="15"/>
       <c r="B137" s="15"/>
       <c r="C137" s="15"/>
       <c r="D137" s="15"/>
       <c r="E137" s="15"/>
       <c r="F137" s="15"/>
-      <c r="G137" s="27"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G137" s="16"/>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="15"/>
       <c r="B138" s="15"/>
       <c r="C138" s="15"/>
       <c r="D138" s="15"/>
       <c r="E138" s="15"/>
       <c r="F138" s="15"/>
-      <c r="G138" s="27"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G138" s="16"/>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="15"/>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
       <c r="F139" s="15"/>
-      <c r="G139" s="27"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G139" s="16"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="15"/>
       <c r="B140" s="15"/>
       <c r="C140" s="15"/>
       <c r="D140" s="15"/>
       <c r="E140" s="15"/>
       <c r="F140" s="15"/>
-      <c r="G140" s="27"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G140" s="16"/>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="15"/>
       <c r="B141" s="15"/>
       <c r="C141" s="15"/>
       <c r="D141" s="15"/>
       <c r="E141" s="15"/>
       <c r="F141" s="15"/>
-      <c r="G141" s="27"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G141" s="16"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="15"/>
       <c r="B142" s="15"/>
       <c r="C142" s="15"/>
       <c r="D142" s="15"/>
       <c r="E142" s="15"/>
       <c r="F142" s="15"/>
-      <c r="G142" s="27"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G142" s="16"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="15"/>
       <c r="B143" s="15"/>
       <c r="C143" s="15"/>
       <c r="D143" s="15"/>
       <c r="E143" s="15"/>
       <c r="F143" s="15"/>
-      <c r="G143" s="27"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G143" s="16"/>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A144" s="15"/>
       <c r="B144" s="15"/>
       <c r="C144" s="15"/>
       <c r="D144" s="15"/>
       <c r="E144" s="15"/>
       <c r="F144" s="15"/>
-      <c r="G144" s="27"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G144" s="16"/>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="15"/>
       <c r="B145" s="15"/>
       <c r="C145" s="15"/>
       <c r="D145" s="15"/>
       <c r="E145" s="15"/>
       <c r="F145" s="15"/>
-      <c r="G145" s="27"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G145" s="16"/>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="15"/>
       <c r="B146" s="15"/>
       <c r="C146" s="15"/>
       <c r="D146" s="15"/>
       <c r="E146" s="15"/>
       <c r="F146" s="15"/>
-      <c r="G146" s="27"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G146" s="16"/>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="15"/>
       <c r="B147" s="15"/>
       <c r="C147" s="15"/>
       <c r="D147" s="15"/>
       <c r="E147" s="15"/>
       <c r="F147" s="15"/>
-      <c r="G147" s="27"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G147" s="16"/>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="15"/>
       <c r="B148" s="15"/>
       <c r="C148" s="15"/>
       <c r="D148" s="15"/>
       <c r="E148" s="15"/>
       <c r="F148" s="15"/>
-      <c r="G148" s="27"/>
+      <c r="G148" s="16"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G114" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -5838,117 +5789,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>