--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -8,54 +8,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Jūnijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6528DD6C-8145-4E4D-80A3-8A5E8A73EBE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{68AB39A1-4068-4C38-9BD2-DEAAFD44E49C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$114</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -2969,51 +2969,51 @@
     </row>
     <row r="15" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="13">
         <v>48503016807</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>55</v>
       </c>
       <c r="H15" s="11"/>
     </row>
-    <row r="16" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="13">
         <v>43603028563</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>73</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:8" ht="216.75" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
@@ -3808,51 +3808,51 @@
     </row>
     <row r="50" spans="1:8" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>229</v>
       </c>
       <c r="B50" s="13">
         <v>40103565565</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>231</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>232</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>233</v>
       </c>
       <c r="H50" s="11"/>
     </row>
-    <row r="51" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>234</v>
       </c>
       <c r="B51" s="13">
         <v>40103773545</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>235</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>238</v>
       </c>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
@@ -3904,51 +3904,51 @@
     </row>
     <row r="54" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>249</v>
       </c>
       <c r="B54" s="13">
         <v>40003751698</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>253</v>
       </c>
       <c r="H54" s="11"/>
     </row>
-    <row r="55" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8" ht="102" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>254</v>
       </c>
       <c r="B55" s="13">
         <v>40103451846</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>255</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>258</v>
       </c>
       <c r="H55" s="11"/>
     </row>
     <row r="56" spans="1:8" ht="211.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
@@ -4024,51 +4024,51 @@
     </row>
     <row r="59" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B59" s="13">
         <v>40103449998</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>276</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>277</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>278</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>279</v>
       </c>
       <c r="H59" s="11"/>
     </row>
-    <row r="60" spans="1:8" ht="153" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B60" s="13">
         <v>40203175119</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>281</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>282</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>283</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>284</v>
       </c>
       <c r="H60" s="11"/>
     </row>
     <row r="61" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
@@ -4336,99 +4336,99 @@
     </row>
     <row r="72" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B72" s="13">
         <v>40203390088</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G72" s="16" t="s">
         <v>293</v>
       </c>
       <c r="H72" s="11"/>
     </row>
-    <row r="73" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>335</v>
       </c>
       <c r="B73" s="13">
         <v>40203423800</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>337</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G73" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H73" s="11"/>
     </row>
     <row r="74" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>339</v>
       </c>
       <c r="B74" s="13">
         <v>40203303220</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>340</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>341</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G74" s="16" t="s">
         <v>342</v>
       </c>
       <c r="H74" s="11"/>
     </row>
-    <row r="75" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:8" ht="153" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B75" s="13">
         <v>40103501850</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>346</v>
       </c>
       <c r="F75" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>347</v>
       </c>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:8" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
@@ -4480,51 +4480,51 @@
     </row>
     <row r="78" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>357</v>
       </c>
       <c r="B78" s="15">
         <v>40203342815</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>358</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>359</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>360</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>361</v>
       </c>
       <c r="H78" s="11"/>
     </row>
-    <row r="79" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B79" s="15">
         <v>40203438134</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>363</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>336</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>364</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>45</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>338</v>
       </c>
       <c r="H79" s="11"/>
     </row>
     <row r="80" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
@@ -5676,50 +5676,59 @@
   </sheetData>
   <autoFilter ref="A2:G114" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -5789,100 +5798,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>