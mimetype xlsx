--- v10 (2026-06-23)
+++ v11 (2026-07-21)
@@ -8,85 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{68AB39A1-4068-4C38-9BD2-DEAAFD44E49C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E29E48B-0327-4A1E-99E7-C4BAA5231473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="190" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$114</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$26</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="77">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
@@ -95,1569 +84,63 @@
 MUN - mikrouzņēmuma nodoklis</t>
     </r>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>SIA "b2b konsultants"</t>
-[...107 lines deleted...]
-  <si>
     <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
-    <t>Pievienotās vērtības nodokļa likuma 59.panta pirmā un otrā daļa, 117.panta astotā daļa, 118.panta desmitā daļa un 119.panta piektā daļa, likuma “Par valsts sociālo apdrošināšanu” 21.panta desmitā daļa</t>
-[...803 lines deleted...]
-  <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā un trešā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa un likuma “Par valsts sociālo apdrošināšanu” 21. panta desmitā daļa.</t>
   </si>
   <si>
-    <t>SIA “Fonzi”</t>
-[...16 lines deleted...]
-  <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā un trešā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa.</t>
   </si>
   <si>
-    <t>SIA “VELLORD”</t>
-[...166 lines deleted...]
-  <si>
     <t>Ar PVN apliekamo sniegto pakalpojumu kopējā vērtība pārsniedza Pievienotās vērtības nodokļa likumā noteikto neapliekamo vērtību (40 000,00 euro), bet komercsabiedrība nav reģistrējusies VID PVN maksātāju reģistrā un valsts budžetā nav aprēķinājusi un nav iemaksājusi PVN no summas, kas pārsniedz likumā noteikto reģistrācijas slieksni.</t>
   </si>
   <si>
-    <t>SIA “MIAMI1986” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudes rezultātiem saņemšanas iemaksāt budžetā 
-[...226 lines deleted...]
-  <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa un likuma “Par valsts sociālo apdrošināšanu” 21. panta desmitā daļa.</t>
-  </si>
-[...176 lines deleted...]
-    <t>Likuma “Par nodokļiem un nodevām” 23. panta 5.1 daļa, 29. panta otrā daļa, Grāmatvedības likuma 2. un 6. pants,  Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1. punkts.</t>
   </si>
   <si>
     <t>SIA “MGKG DŪDAS”</t>
   </si>
   <si>
     <t>31.07.2023.</t>
   </si>
   <si>
     <t>Radīta naudas plūsma par faktiski nenotikušu darījumu, iesniegtajā dokumentā (rēķinā) ir norādīta nepatiesa informācija, jo ir apstrīdams dokumentos norādītais preču piegādātājs. Līdz ar to nav gūti pierādījumi un apstiprinājums par attiecīgā darījuma faktisko esību, preces saņemšanu no norādītā darījumu partnera. Par apstrīdēto darījumu papildus aprēķināts  UIN un samazināts no budžeta atmaksājamais PVN.</t>
   </si>
   <si>
     <t>Datu atbilstības pārbaudē par 2022.gada aprīli SIA “MGKG DŪDAS” jāveic maksājumi valsts budžetā 3874,33 EUR, tai skaitā:
 - UIN 3275,00 EUR;
 - nokavējuma nauda par UIN  599,33 EUR.
 Samazināts no budžeta atmaksājamais PVN 2751,00 EUR.</t>
   </si>
   <si>
     <t>Likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otro un trešo daļa, Pievienotās vērtības nodokļa likuma 92. panta pirmās daļas 1.punkts, Uzņēmuma ienākuma nodokļa likuma 3. panta pirmā daļa, 4. panta otrās daļas 2. punkts, devīto daļā, 8. panta pirmā daļa, otrās daļas 2. punkts, 17. panta pirmā daļa, Grāmatvedības likuma 6. panta otrā un ceturtā daļa, 8. panta pirmā daļa.</t>
   </si>
   <si>
     <t>SIA “Fory”</t>
   </si>
   <si>
     <t>01.08.2023.</t>
   </si>
@@ -1849,196 +332,79 @@
 - nokavējuma nauda par PVN nenomaksu 171,66 euro.
 </t>
   </si>
   <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” pārejas noteikumu 235. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa (redakcijā, kas bija spēkā līdz 2023. gada 29. jūnijam), 29. panta otrā un trešā daļa, Uzņēmuma ienākuma nodokļa likuma 4. panta otrās daļas 2. punkta “a” apakšpunkts, 8. panta otrās daļas 2. punkts, 19. panta pirmā daļa, Pievienotās vērtības nodokļa likuma 142. pants, 92. panta pirmās daļas 1. un 6. punkts, 146. panta pirmā daļa, Grāmatvedības likuma 6. un 8. pants.</t>
   </si>
   <si>
     <t>SIA “TBN Logistic Baltic”</t>
   </si>
   <si>
     <t>05.09.2023.</t>
   </si>
   <si>
     <t>Pārbaudei iesniegtajos dokumentos ir norādīta nepatiesa informācija, jo nav izsekojama preču izcelsme, pakalpojumu saņemšana, noformētie dokumenti nav pilnīgi un saprotami. Līdz ar to VID nav guvis pierādījumus un apstiprinājumu par attiecīgā darījuma faktisko esību, preces un pakalpojumu saņemšanu no norādītā darījumu partnera.</t>
   </si>
   <si>
     <t xml:space="preserve">Datu atbilstības pārbaudē par 2022.gada janvāri - septembri SIA “TBN Logistic Baltic” jāveic maksājumi valsts budžetā 111 516,87 EUR, tai skaitā:
 - PVN 37 196,00 EUR
 - UIN 56 884,00 EUR;
 - nokavējuma nauda 17 436,87 EUR.
 Samazināts no budžeta atmaksājamais PVN 107,77 EUR
 </t>
   </si>
   <si>
     <t>Likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā daļa, Grāmatvedības likuma 2. un 6. pants, Pievienotās vērtības nodokļa likuma 92.panta pirmās daļas 1. punkts, Uzņēmuma ienākuma nodokļa likuma 4. panta otrās daļas 2. punkta “a” apakšpunkts, 8. panta pirmā daļa, 8. panta otrās daļas 2. punkts.</t>
-  </si>
-[...57 lines deleted...]
-    <t xml:space="preserve">Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā un trešā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa un 119. panta otrā un piektā daļa. </t>
   </si>
   <si>
     <t>SIA “Tour Service”</t>
   </si>
   <si>
     <t xml:space="preserve">1. 2021. gada janvārī – 2022. gada oktobrī SIA “Tour Service” nepamatoti atskaitīja priekšnodokli un grāmatvedībā uzskaitīja izdevumus, kas tieši nav saistīti ar uzņēmuma saimniecisko darbību un ir iekļaujami ar uzņēmuma ienākuma nodokli apliekamajā bāzē, par pakalpojumu saņemšanas un preču iegādes darījumiem ar AS “Latvenergo” un SIA “MEGA SARGS”
 2. 2021. gada septembrī un oktobrī nepamatoti piemērota pievienotās vērtības nodokļa 0 % likme SIA “Tour Service” nomas pakalpojumu darījumiem ar Igaunijas uzņēmumu, kuri faktiski sniegti Latvijas teritorijā (iekšzemē).  </t>
   </si>
   <si>
     <t>SIA “Tour Service” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudes rezultātiem saņemšanas:
 1. iemaksāt budžetā 10 300,97 euro, tai skaitā:
 - UIN 2 768,00 euro;
 - nokavējuma nauda par UIN nenomaksu 588,06 euro;
 - PVN 5 558,28 euro;
 - nokavējuma nauda par PVN nenomaksu 1 386,63 euro;
 2. iemaksāt budžetā pārbaudes rezultātā noteikto nepamatoti palielināto no budžeta atmaksājamo PVN 134,99 euro apmērā atbilstoši likuma “Par nodokļiem un nodevām” 23. panta 5.1daļā noteiktajam, ja nodokļu maksātājs to ir izmantojis PVN vai citu nodokļu nomaksai vai pārmaksa atmaksāta nodokļu maksātājam.</t>
   </si>
   <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” pārejas noteikumu 235. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa (redakcijā, kas bija spēkā līdz 2023. gada 29. jūnijam), 29. panta otrā un trešā daļa, Uzņēmumu ienākuma nodokļa likuma 8. panta otrās daļas 2. punkts, 19. panta pirmā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 1. punkts, 28. panta pirmā daļa, 41. panta pirmās daļas 1. punkts, 92. panta pirmās daļas 1. punkts, 119. panta pirmā daļa, likuma “Par grāmatvedību” 2. un 7. pants (spēkā līdz 2021. gada 31. decembrim) un Grāmatvedības likuma 6. un 8. pants (spēkā no 2022. gada 1. janvāra).</t>
   </si>
   <si>
-    <t>SIA “Kristāldzidrs”</t>
-[...40 lines deleted...]
-  <si>
     <t>08.09.2023.</t>
-  </si>
-[...14 lines deleted...]
--nokavējuma nauda par PVN nenomaksu – 1 292,24 EUR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -2047,262 +413,215 @@
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>422852</xdr:colOff>
+      <xdr:colOff>429202</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1341544</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F32B01-EE26-43DD-BA54-361B6C2E52FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2603,3132 +922,772 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D113" sqref="D113"/>
+      <pane ySplit="2" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.28515625" style="2"/>
+    <col min="1" max="2" width="13.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="52.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="64.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="47.26953125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:7" ht="111.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...3 lines deleted...]
-      <c r="F1" s="29" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="29"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="G1" s="11"/>
+    </row>
+    <row r="2" spans="1:7" ht="71" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="11"/>
-[...2 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="4">
+        <v>48503027603</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="13">
-[...2 lines deleted...]
-      <c r="C3" s="14" t="s">
+      <c r="G3" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="4">
+        <v>40203423425</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="15" t="s">
+    </row>
+    <row r="5" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="4">
+        <v>50203455831</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4">
+        <v>44103106367</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="7">
+        <v>40103979499</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="4">
+        <v>40203471355</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="4">
+        <v>40203442214</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="4">
+        <v>40203326609</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="4">
+        <v>40203342800</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="15" t="s">
-[...210 lines deleted...]
-      <c r="D12" s="12" t="s">
+    </row>
+    <row r="12" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E12" s="12" t="s">
+      <c r="B12" s="4">
+        <v>40203192566</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="12" t="s">
+      <c r="D12" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="H12" s="11"/>
-[...2 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="E12" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="13">
-[...2 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="F12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="15" t="s">
+    </row>
+    <row r="13" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E13" s="15" t="s">
+      <c r="B13" s="4">
+        <v>40203388577</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="F13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="13" t="s">
+      <c r="D13" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="H13" s="11"/>
-[...2 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="E13" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="13">
-[...2 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="F13" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D14" s="15" t="s">
+      <c r="B14" s="4">
+        <v>53603065491</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="E14" s="15" t="s">
+      <c r="D14" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="F14" s="13" t="s">
-[...8 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="E14" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="13">
-[...2 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="D15" s="15" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E15" s="15" t="s">
+      <c r="B15" s="4">
+        <v>40003682837</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="F15" s="13" t="s">
-[...8 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="D15" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="13">
-[...2 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="E15" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D16" s="15" t="s">
+      <c r="F15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E16" s="15" t="s">
+    </row>
+    <row r="16" spans="1:7" ht="187.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="F16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="16" t="s">
+      <c r="B16" s="4">
+        <v>40103764608</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="H16" s="11"/>
-[...2 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="E16" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B17" s="13">
-[...2 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="F16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="D17" s="15" t="s">
-[...2645 lines deleted...]
-      <c r="G148" s="16"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="13"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="13"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="13"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="13"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="13"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="13"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="13"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="13"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="13"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="13"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="8"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="8"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="8"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="8"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="8"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="8"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="8"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="8"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="8"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="8"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="8"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="8"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="8"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="5"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="8"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="5"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="8"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="5"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="8"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="5"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="8"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="5"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="8"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="5"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="8"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="5"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="8"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="5"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="8"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="5"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="8"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="5"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="8"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="5"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G114" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
+  <autoFilter ref="A2:G26" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -5798,124 +1757,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>