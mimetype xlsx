--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\4Lēmumi par deklarācijā iesniegto datu atbilstības pārbaudi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E29E48B-0327-4A1E-99E7-C4BAA5231473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2F38501-7D90-452D-968E-FD01AF300F0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="190" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deklarāciju dati" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Deklarāciju dati'!$A$2:$G$16</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="30">
   <si>
     <t>Deklarācijā iesniegto datu atbilstības pārbaude</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Saīsinājumi:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
@@ -87,240 +87,51 @@
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
     <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
-    <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā un trešā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa un likuma “Par valsts sociālo apdrošināšanu” 21. panta desmitā daļa.</t>
-[...1 lines deleted...]
-  <si>
     <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa, 29. panta otrā un trešā daļa, Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa, 119. panta otrā un piektā daļa.</t>
-  </si>
-[...184 lines deleted...]
-    <t>Likuma “Par Valsts ieņēmumu dienestu” 10. panta pirmās daļas 3. un 4. punkts un otrās daļas 1. punkts, likuma “Par nodokļiem un nodevām” pārejas noteikumu 235. punkts, likuma “Par nodokļiem un nodevām” 18. panta pirmās daļas 2. punkts, 23. panta 5.1 daļa (redakcijā, kas bija spēkā līdz 2023. gada 29. jūnijam), 29. panta otrā un trešā daļa un Pievienotās vērtības nodokļa likuma 5. panta pirmās daļas 2. punkts, 34. panta pirmā un desmitā daļa, 41. panta pirmās daļas 1. punkts, 84. panta pirmā daļa, 117. panta astotā daļa, 118. panta desmitā daļa un 119. panta otrā un piektā daļa.</t>
   </si>
   <si>
     <t>SIA “CPKS01”</t>
   </si>
   <si>
     <t>28.08.2023.</t>
   </si>
   <si>
     <t>Ar PVN apliekamo sniegto pakalpojumu kopējā vērtība pārsniedza Pievienotās vērtības nodokļa likumā noteikto neapliekamo vērtību (40 000,00 euro), bet SIA “CPKS01” nav reģistrējusies VID PVN maksātāju reģistrā un valsts budžetā nav aprēķinājusi un nav iemaksājusi PVN no summas, kas pārsniedz likumā noteikto reģistrācijas slieksni.
 SIA “CPKS01” nav novērsusi datu atbilstības pārbaudes laikā konstatētās neatbilstības.</t>
   </si>
   <si>
     <t>SIA “CPKS01” noteikts pienākums 30 dienu laikā pēc lēmuma par datu atbilstības pārbaudes rezultātiem saņemšanas iemaksāt budžetā 11 270,21 euro, tai skaitā:
 - PVN 10 818,18 euro;
 - nokavējuma nauda par PVN nenomaksu 452,03 euro.</t>
   </si>
   <si>
     <t>SIA “SVIAT N”</t>
   </si>
   <si>
     <t>11.09.2023.</t>
   </si>
   <si>
     <t>SIA “SVIAT N” grāmatvedības uzskaitē uzrādīja un PVN deklarācijās deklarēja 2022. gada februārī faktiski nenotikušus preču iegādes darījumus ar SIA “AKVAEL”, nepamatoti atskaitot priekšnodokli, un 2022. gada jūlijā – oktobrī faktiski nenotikušus reversa būvniecības pakalpojumu iegādes darījumus ar SIA “BŪVCONTRAKT”, kuri ir uzskatāmi par izdevumiem, kas tieši nav saistīti ar uzņēmuma saimniecisko darbību un ir iekļaujami ar UIN apliekamajā bāzē.</t>
   </si>
@@ -428,137 +239,118 @@
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
@@ -922,772 +714,527 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D15" sqref="D15"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.453125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.26953125" style="2"/>
+    <col min="1" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="52.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="64.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="47.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="111.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:7" ht="111.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...3 lines deleted...]
-      <c r="F1" s="11" t="s">
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="11"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="71" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G1" s="9"/>
+    </row>
+    <row r="2" spans="1:7" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="4">
+        <v>40203388577</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="4">
+        <v>53603065491</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>18</v>
-      </c>
-[...15 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="4">
+        <v>40003682837</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="204" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="4">
+        <v>40103764608</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>31</v>
-[...232 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="11"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="11"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="11"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="11"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="11"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="11"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="4"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F17" s="5"/>
+      <c r="G17" s="6"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
-      <c r="G18" s="13"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G18" s="6"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
-      <c r="G19" s="13"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G19" s="6"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
-      <c r="G20" s="13"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G20" s="6"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
-      <c r="G21" s="13"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G21" s="6"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="13"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G22" s="6"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
-      <c r="G23" s="13"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G23" s="6"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
-      <c r="G24" s="13"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G24" s="6"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
-      <c r="G25" s="13"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G25" s="6"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
-      <c r="G26" s="13"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G26" s="6"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
-      <c r="G27" s="8"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
-      <c r="G28" s="8"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G28" s="6"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
-      <c r="G29" s="8"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G29" s="6"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
-      <c r="G30" s="8"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G30" s="6"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
-      <c r="G31" s="8"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G31" s="6"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
-      <c r="G32" s="8"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G32" s="6"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
-      <c r="G33" s="8"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G33" s="6"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
-      <c r="G34" s="8"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G34" s="6"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
-      <c r="G35" s="8"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G35" s="6"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
-      <c r="G36" s="8"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G36" s="6"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
-      <c r="G37" s="8"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G37" s="6"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
-      <c r="G38" s="8"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G38" s="6"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
-      <c r="G39" s="8"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G39" s="6"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
-      <c r="G40" s="8"/>
-[...89 lines deleted...]
-      <c r="G50" s="8"/>
+      <c r="G40" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G26" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
+  <autoFilter ref="A2:G16" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -1757,85 +1304,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
-[...21 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deklarāciju dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>