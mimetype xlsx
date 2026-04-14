--- v7 (2026-03-24)
+++ v8 (2026-04-14)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Marts\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3DD3BDCD-DA39-4174-90A5-D5D41B2ACAAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1762E594-58B1-41B4-9F98-DD9E15CE7630}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$623</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3901" uniqueCount="1927">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3907" uniqueCount="1931">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis
 AN - akcīzes nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
@@ -6479,50 +6479,62 @@
   </si>
   <si>
     <t>SIA “Apeks serviss”</t>
   </si>
   <si>
     <t xml:space="preserve">06.01.2026.
 </t>
   </si>
   <si>
     <t>SIA “Apeks serviss” muitas noliktavas procedūrai deklarētā ārpussavienības prece – 1333,522 kg ūdenspīpes tabakas – tika izņemta no muitas uzraudzības, kā rezultātā radies muitas maksājumu parāds.</t>
   </si>
   <si>
     <t>Par minēto pārkāpumu SIA “Apeks serviss” papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 4540,03 EUR un nokavējuma nauda 355,49 EUR, akcīzes nodoklis 107 015,14 EUR un nokavējuma nauda 42 806,06 EUR, kā arī PVN 24 699,49 EUR un nokavējuma nauda 9879,80 EUR..</t>
   </si>
   <si>
     <t>Pārsūdzēts</t>
   </si>
   <si>
     <t>“CANUB GROUP TRANSPORT” MMC</t>
   </si>
   <si>
     <t>LTAZ0000000020745</t>
   </si>
   <si>
     <t>17.02.2026.</t>
+  </si>
+  <si>
+    <t>SIA “TRIALTO LATVIA”</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigtas pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 53,59 EUR, ko veido akcīzes nodokļa pamatparāds 38,32 EUR un akcīzes nodokļa nokavējuma nauda 0,38 EUR, PVN pamatparāds 14,74 EUR un PVN nokavējuma nauda 0,15 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču nosūtītāja SIA "Reftrans logistics", reģ. Nr. 40103185695 2026. gada 24. februārī un 2026. gada 4. martā veiktajiem maksājumiem.</t>
+  </si>
+  <si>
+    <t>09.03.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -7075,14579 +7087,14590 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:H635"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A621" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A626" sqref="A626"/>
+      <pane ySplit="2" topLeftCell="A618" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A627" sqref="A627"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="71.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="77.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="71.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="24"/>
     </row>
-    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="7">
         <v>40003354277</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7">
         <v>43602007901</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="7">
         <v>42401001882</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="7">
         <v>40003586842</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="7">
         <v>40003476345</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="7">
         <v>42403001868</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>42403001868</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7">
         <v>40203037582</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7">
         <v>40003229372</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="7">
         <v>40203025437</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="7">
         <v>47403002676</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="7">
         <v>42403015482</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="7">
         <v>40103770892</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="7">
         <v>40103800326</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="13">
         <v>42403025103</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="7">
         <v>40203191876</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="7">
         <v>50003308551</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="7">
         <v>40003081501</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="7">
         <v>55403051321</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="7">
         <v>40003632906</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="7">
         <v>40103374053</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="7">
         <v>40103286441</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="7">
         <v>42403007451</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="7">
         <v>40103325857</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="7">
         <v>40203052399</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="7">
         <v>40203010978</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="7">
         <v>40203010978</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="7">
         <v>6025023441</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="7">
         <v>6025020539</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="7">
         <v>6025020539</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="7">
         <v>6027137331</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B37" s="7">
         <v>41203040882</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="7">
         <v>6011002875</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="7">
         <v>40003100022</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="7">
         <v>40003496002</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B41" s="7">
         <v>40103233571</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="7">
         <v>40003219745</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="7">
         <v>40103286441</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="7">
         <v>40103731700</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="7">
         <v>40003491147</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="7">
         <v>40003219745</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="7">
         <v>145161856</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="7">
         <v>45403026040</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="7">
         <v>50003306781</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="7">
         <v>50203048431</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>153</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="7">
         <v>40003491147</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="7">
         <v>5031000514</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A53" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B53" s="7">
         <v>40103374053</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A54" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="7">
         <v>40103286441</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>162</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="7">
         <v>40103286441</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="7">
         <v>50003308551</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="7">
         <v>4000393482</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>170</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="7">
         <v>42403025103</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A59" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="7">
         <v>40008088671</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>175</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>176</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="7">
         <v>40103286441</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="7">
         <v>40103286441</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B62" s="7">
         <v>40103404447</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A63" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="7">
         <v>6027151181</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B64" s="7">
         <v>3904036775</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A65" s="8" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="7">
         <v>41503000022</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>193</v>
       </c>
       <c r="B66" s="7">
         <v>40003145516</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B67" s="7">
         <v>40003175192</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>196</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A68" s="8" t="s">
         <v>197</v>
       </c>
       <c r="B68" s="7">
         <v>42401014834</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>199</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="7">
         <v>40203010978</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B71" s="7">
         <v>40203010978</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B72" s="7">
         <v>40203010978</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>209</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="73" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A73" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B73" s="7">
         <v>40203010978</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="74" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B74" s="7">
         <v>40203010978</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>211</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A75" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B75" s="7">
         <v>40203010978</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A76" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B76" s="7">
         <v>40203010978</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A77" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B77" s="7">
         <v>40203010978</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A78" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B78" s="7">
         <v>40003496002</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>217</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A79" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B79" s="7">
         <v>40003496002</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A80" s="8" t="s">
         <v>221</v>
       </c>
       <c r="B80" s="7">
         <v>40203050078</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="11" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>226</v>
       </c>
       <c r="B81" s="7">
         <v>43603024186</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="8" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B82" s="7">
         <v>40203198323</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>234</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A83" s="8" t="s">
         <v>236</v>
       </c>
       <c r="B83" s="7">
         <v>391036795</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>237</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A84" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B84" s="7">
         <v>50003306781</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A85" s="8" t="s">
         <v>240</v>
       </c>
       <c r="B85" s="7">
         <v>48503000083</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A86" s="8" t="s">
         <v>242</v>
       </c>
       <c r="B86" s="16">
         <v>440003394373</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A87" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B87" s="7">
         <v>40203010978</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>244</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A88" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B88" s="7">
         <v>40203010978</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A89" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="7">
         <v>40203010978</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A90" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B90" s="7">
         <v>40203010978</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A91" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B91" s="7">
         <v>40203010978</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>250</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A92" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="7">
         <v>50003306781</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A93" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B93" s="7">
         <v>40103985391</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>254</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B94" s="7">
         <v>6011002875</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A95" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B95" s="7">
         <v>40003100022</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A96" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B96" s="7">
         <v>40003496002</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A97" s="8" t="s">
         <v>257</v>
       </c>
       <c r="B97" s="7">
         <v>40103992730</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>259</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>260</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="9" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B98" s="7">
         <v>40003536663</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>263</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A99" s="8" t="s">
         <v>264</v>
       </c>
       <c r="B99" s="7">
         <v>6027056812</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>266</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A100" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B100" s="7">
         <v>7621783597</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A101" s="8" t="s">
         <v>269</v>
       </c>
       <c r="B101" s="7">
         <v>40103288298</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A102" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="7">
         <v>40203010978</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>275</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A103" s="8" t="s">
         <v>276</v>
       </c>
       <c r="B103" s="7">
         <v>6025023441</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F103" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A104" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B104" s="7">
         <v>40203010978</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A105" s="8" t="s">
         <v>281</v>
       </c>
       <c r="B105" s="7">
         <v>44103102153</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="8" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A106" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B106" s="7">
         <v>40203010978</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>285</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A107" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="7">
         <v>40203010978</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A108" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B108" s="7">
         <v>40203010978</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>288</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="7">
         <v>40203010978</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>289</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A110" s="8" t="s">
         <v>290</v>
       </c>
       <c r="B110" s="7">
         <v>3915505179</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>292</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A111" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B111" s="7">
         <v>5031000514</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>294</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A112" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B112" s="7">
         <v>55403051321</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>296</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A113" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B113" s="7">
         <v>55403051321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F113" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A114" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B114" s="7">
         <v>40203010978</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>298</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A115" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B115" s="7">
         <v>40203010978</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A116" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B116" s="7">
         <v>40203010978</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>301</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A117" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B117" s="7">
         <v>40203010978</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>302</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A118" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B118" s="7">
         <v>40203010978</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A119" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B119" s="7">
         <v>41203022482</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A120" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B120" s="7">
         <v>40203010978</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A121" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B121" s="7">
         <v>40203010978</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A122" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B122" s="7">
         <v>40203010978</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A123" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B123" s="7">
         <v>40203010978</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A124" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B124" s="7">
         <v>40203010978</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="125" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B125" s="7">
         <v>40203010978</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A126" s="8" t="s">
         <v>314</v>
       </c>
       <c r="B126" s="7">
         <v>40003031676</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A127" s="8" t="s">
         <v>319</v>
       </c>
       <c r="B127" s="7">
         <v>6027109831</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A128" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B128" s="7">
         <v>40203099544</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A129" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B129" s="7">
         <v>40003128963</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>329</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A130" s="8" t="s">
         <v>331</v>
       </c>
       <c r="B130" s="7">
         <v>50003041981</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A131" s="8" t="s">
         <v>333</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>336</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A132" s="8" t="s">
         <v>338</v>
       </c>
       <c r="B132" s="7">
         <v>40003031873</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>340</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="132" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A133" s="8" t="s">
         <v>342</v>
       </c>
       <c r="B133" s="7">
         <v>40103590897</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>345</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A134" s="8" t="s">
         <v>347</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>350</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="135" spans="1:7" ht="132" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>352</v>
       </c>
       <c r="B135" s="7">
         <v>40103545198</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="136" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A136" s="8" t="s">
         <v>357</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="137" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A137" s="8" t="s">
         <v>363</v>
       </c>
       <c r="B137" s="7">
         <v>390166903</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>364</v>
       </c>
       <c r="F137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="138" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A138" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B138" s="7">
         <v>55403040031</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>366</v>
       </c>
       <c r="F138" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A139" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="7">
         <v>50003306781</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>367</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="140" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A140" s="8" t="s">
         <v>368</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>369</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A141" s="8" t="s">
         <v>374</v>
       </c>
       <c r="B141" s="7">
         <v>6730073757</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>376</v>
       </c>
       <c r="F141" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A142" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E142" s="9" t="s">
         <v>380</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A143" s="8" t="s">
         <v>381</v>
       </c>
       <c r="B143" s="7">
         <v>40102033746</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="144" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A144" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E144" s="9" t="s">
         <v>385</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="145" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A145" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E145" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F145" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A146" s="8" t="s">
         <v>387</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E146" s="9" t="s">
         <v>390</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="147" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A147" s="8" t="s">
         <v>391</v>
       </c>
       <c r="B147" s="7">
         <v>40003219834</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E147" s="9" t="s">
         <v>393</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="148" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A148" s="8" t="s">
         <v>395</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>396</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>399</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="149" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A149" s="8" t="s">
         <v>400</v>
       </c>
       <c r="B149" s="7">
         <v>6730073757</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>401</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="150" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A150" s="8" t="s">
         <v>402</v>
       </c>
       <c r="B150" s="7">
         <v>40103545944</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>405</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="14" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
         <v>407</v>
       </c>
       <c r="B151" s="7">
         <v>40103187450</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>410</v>
       </c>
       <c r="F151" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="8" t="s">
         <v>412</v>
       </c>
       <c r="B152" s="7">
         <v>40003412132</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>413</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="8" t="s">
         <v>414</v>
       </c>
       <c r="B153" s="7">
         <v>6731045590</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>416</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B154" s="7">
         <v>40203198323</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>417</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A155" s="8" t="s">
         <v>421</v>
       </c>
       <c r="B155" s="7" t="s">
         <v>422</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>425</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>426</v>
       </c>
       <c r="B156" s="7">
         <v>40103891503</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>428</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>429</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>431</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>432</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A158" s="8" t="s">
         <v>436</v>
       </c>
       <c r="B158" s="7">
         <v>40003958698</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="159" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A159" s="8" t="s">
         <v>441</v>
       </c>
       <c r="B159" s="7">
         <v>42403027176</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A160" s="8" t="s">
         <v>444</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>448</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="161" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A161" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B161" s="7">
         <v>42403035811</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A162" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B162" s="7">
         <v>42403035812</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>452</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="163" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>453</v>
       </c>
       <c r="B163" s="7">
         <v>42403027176</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F163" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A164" s="8" t="s">
         <v>456</v>
       </c>
       <c r="B164" s="7">
         <v>40003444208</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="165" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A165" s="8" t="s">
         <v>461</v>
       </c>
       <c r="B165" s="7">
         <v>44103028772</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>464</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="166" spans="1:7" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A166" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B166" s="7">
         <v>40003345908</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="167" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A167" s="8" t="s">
         <v>472</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>473</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="168" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A168" s="8" t="s">
         <v>477</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F168" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="169" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A169" s="8" t="s">
         <v>481</v>
       </c>
       <c r="B169" s="16">
         <v>601301667815</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>482</v>
       </c>
       <c r="F169" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="170" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A170" s="8" t="s">
         <v>483</v>
       </c>
       <c r="B170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>487</v>
       </c>
       <c r="F170" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="171" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A171" s="8" t="s">
         <v>488</v>
       </c>
       <c r="B171" s="16">
         <v>694400986011</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E171" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F171" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="172" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>490</v>
       </c>
       <c r="B172" s="7">
         <v>40003950957</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A173" s="8" t="s">
         <v>492</v>
       </c>
       <c r="B173" s="7">
         <v>41503015704</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="F173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="174" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A174" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B174" s="7">
         <v>45403039153</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>496</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="175" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A175" s="8" t="s">
         <v>497</v>
       </c>
       <c r="B175" s="7">
         <v>40203235846</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>499</v>
       </c>
       <c r="F175" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A176" s="8" t="s">
         <v>500</v>
       </c>
       <c r="B176" s="7">
         <v>40103770892</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>502</v>
       </c>
       <c r="F176" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="177" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A177" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B177" s="7">
         <v>100178189</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>505</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B178" s="7">
         <v>100178189</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E178" s="6" t="s">
         <v>506</v>
       </c>
       <c r="F178" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="179" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B179" s="7">
         <v>100178189</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A180" s="8" t="s">
         <v>508</v>
       </c>
       <c r="B180" s="7">
         <v>49502002692</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="181" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A181" s="8" t="s">
         <v>512</v>
       </c>
       <c r="B181" s="7" t="s">
         <v>513</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>516</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="182" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A182" s="8" t="s">
         <v>517</v>
       </c>
       <c r="B182" s="7">
         <v>43603018527</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>519</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="11" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="183" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A183" s="8" t="s">
         <v>521</v>
       </c>
       <c r="B183" s="7">
         <v>40203098426</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>524</v>
       </c>
       <c r="F183" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="184" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A184" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B184" s="7">
         <v>12996631</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>528</v>
       </c>
       <c r="F184" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="185" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A185" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B185" s="7">
         <v>12996631</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>529</v>
       </c>
       <c r="F185" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="186" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A186" s="8" t="s">
         <v>530</v>
       </c>
       <c r="B186" s="7" t="s">
         <v>531</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>533</v>
       </c>
       <c r="F186" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="187" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A187" s="8" t="s">
         <v>534</v>
       </c>
       <c r="B187" s="7">
         <v>42403026700</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>535</v>
       </c>
       <c r="F187" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="188" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A188" s="8" t="s">
         <v>536</v>
       </c>
       <c r="B188" s="7">
         <v>40003392917</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>539</v>
       </c>
       <c r="F188" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="189" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A189" s="8" t="s">
         <v>540</v>
       </c>
       <c r="B189" s="7">
         <v>40103864219</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="6" t="s">
         <v>543</v>
       </c>
       <c r="F189" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="190" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A190" s="8" t="s">
         <v>545</v>
       </c>
       <c r="B190" s="7">
         <v>6713007257</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>547</v>
       </c>
       <c r="F190" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A191" s="8" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="7">
         <v>10156387</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F191" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="192" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A192" s="8" t="s">
         <v>551</v>
       </c>
       <c r="B192" s="7">
         <v>40003770044</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>552</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="193" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A193" s="8" t="s">
         <v>553</v>
       </c>
       <c r="B193" s="7">
         <v>44103119022</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F193" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="194" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A194" s="8" t="s">
         <v>558</v>
       </c>
       <c r="B194" s="7">
         <v>3909000571</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>560</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="195" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A195" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B195" s="7">
         <v>6027150935</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F195" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="196" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A196" s="8" t="s">
         <v>563</v>
       </c>
       <c r="B196" s="16">
         <v>671401685650</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="197" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A197" s="8" t="s">
         <v>566</v>
       </c>
       <c r="B197" s="7">
         <v>40103333322</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>568</v>
       </c>
       <c r="F197" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="198" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A198" s="8" t="s">
         <v>569</v>
       </c>
       <c r="B198" s="7">
         <v>40103325857</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>571</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="199" spans="1:7" ht="145.19999999999999" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A199" s="8" t="s">
         <v>572</v>
       </c>
       <c r="B199" s="7">
         <v>42103048357</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>575</v>
       </c>
       <c r="F199" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A200" s="8" t="s">
         <v>577</v>
       </c>
       <c r="B200" s="7">
         <v>6021004487</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>579</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="201" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A201" s="8" t="s">
         <v>580</v>
       </c>
       <c r="B201" s="7">
         <v>3906226080</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>582</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="202" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A202" s="8" t="s">
         <v>583</v>
       </c>
       <c r="B202" s="7">
         <v>304139769</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>584</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="203" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A203" s="8" t="s">
         <v>585</v>
       </c>
       <c r="B203" s="7">
         <v>40103598443</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>587</v>
       </c>
       <c r="F203" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="204" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A204" s="8" t="s">
         <v>588</v>
       </c>
       <c r="B204" s="7" t="s">
         <v>589</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="205" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A205" s="8" t="s">
         <v>593</v>
       </c>
       <c r="B205" s="7">
         <v>40003663003</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>595</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="11" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="206" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A206" s="8" t="s">
         <v>597</v>
       </c>
       <c r="B206" s="7">
         <v>40103896553</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>599</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A207" s="8" t="s">
         <v>601</v>
       </c>
       <c r="B207" s="7">
         <v>40203310025</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>604</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="208" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A208" s="8" t="s">
         <v>606</v>
       </c>
       <c r="B208" s="7">
         <v>6027101423</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>608</v>
       </c>
       <c r="F208" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="209" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A209" s="8" t="s">
         <v>609</v>
       </c>
       <c r="B209" s="7">
         <v>6730073764</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>610</v>
       </c>
       <c r="F209" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A210" s="8" t="s">
         <v>611</v>
       </c>
       <c r="B210" s="7">
         <v>302537660</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F210" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A211" s="8" t="s">
         <v>613</v>
       </c>
       <c r="B211" s="7">
         <v>40003406687</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F211" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="212" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A212" s="8" t="s">
         <v>616</v>
       </c>
       <c r="B212" s="7">
         <v>42403030937</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="213" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A213" s="8" t="s">
         <v>619</v>
       </c>
       <c r="B213" s="7">
         <v>40003382815</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F213" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="214" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A214" s="8" t="s">
         <v>622</v>
       </c>
       <c r="B214" s="7">
         <v>40203043470</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A215" s="8" t="s">
         <v>625</v>
       </c>
       <c r="B215" s="7">
         <v>3914023479</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="216" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A216" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B216" s="7">
         <v>145161856</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="217" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A217" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B217" s="7">
         <v>145161856</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="6" t="s">
         <v>631</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A218" s="8" t="s">
         <v>632</v>
       </c>
       <c r="B218" s="7">
         <v>40203025437</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>634</v>
       </c>
       <c r="F218" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="219" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A219" s="8" t="s">
         <v>635</v>
       </c>
       <c r="B219" s="7" t="s">
         <v>636</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="F219" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="220" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A220" s="8" t="s">
         <v>640</v>
       </c>
       <c r="B220" s="7">
         <v>50003997841</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F220" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="221" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A221" s="8" t="s">
         <v>645</v>
       </c>
       <c r="B221" s="7">
         <v>4025061250</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F221" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="222" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A222" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B222" s="7">
         <v>3904036775</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>649</v>
       </c>
       <c r="F222" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="223" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A223" s="8" t="s">
         <v>650</v>
       </c>
       <c r="B223" s="7" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>654</v>
       </c>
       <c r="F223" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="224" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A224" s="8" t="s">
         <v>655</v>
       </c>
       <c r="B224" s="7" t="s">
         <v>656</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>659</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A225" s="8" t="s">
         <v>661</v>
       </c>
       <c r="B225" s="7">
         <v>5031000514</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="6" t="s">
         <v>663</v>
       </c>
       <c r="F225" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="226" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A226" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B226" s="7">
         <v>55403051321</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="227" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A227" s="8" t="s">
         <v>665</v>
       </c>
       <c r="B227" s="7">
         <v>44103144509</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="228" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A228" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B228" s="7">
         <v>40003536663</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A229" s="8" t="s">
         <v>669</v>
       </c>
       <c r="B229" s="7">
         <v>42403018296</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>671</v>
       </c>
       <c r="F229" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="230" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A230" s="8" t="s">
         <v>672</v>
       </c>
       <c r="B230" s="7">
         <v>3245500729</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>674</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="231" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A231" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B231" s="7">
         <v>391033367</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>677</v>
       </c>
       <c r="F231" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="232" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A232" s="8" t="s">
         <v>678</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>680</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>682</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="233" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A233" s="8" t="s">
         <v>683</v>
       </c>
       <c r="B233" s="7" t="s">
         <v>684</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>687</v>
       </c>
       <c r="F233" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="234" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A234" s="8" t="s">
         <v>689</v>
       </c>
       <c r="B234" s="7">
         <v>40003921623</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>692</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="235" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A235" s="8" t="s">
         <v>694</v>
       </c>
       <c r="B235" s="7">
         <v>3906957281</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>695</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="236" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A236" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B236" s="7">
         <v>391033367</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>697</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="237" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A237" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B237" s="7">
         <v>6027150935</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>699</v>
       </c>
       <c r="F237" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="238" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A238" s="8" t="s">
         <v>700</v>
       </c>
       <c r="B238" s="7">
         <v>6732158163</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>702</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="239" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A239" s="8" t="s">
         <v>703</v>
       </c>
       <c r="B239" s="7">
         <v>391915115</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E239" s="6" t="s">
         <v>705</v>
       </c>
       <c r="F239" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="240" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A240" s="8" t="s">
         <v>706</v>
       </c>
       <c r="B240" s="16">
         <v>1023900592935</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E240" s="6" t="s">
         <v>707</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="241" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A241" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B241" s="7">
         <v>40203244196</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>709</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A242" s="8" t="s">
         <v>710</v>
       </c>
       <c r="B242" s="7">
         <v>3000575242</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>712</v>
       </c>
       <c r="F242" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="243" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A243" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B243" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>716</v>
       </c>
       <c r="F243" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="244" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A244" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B244" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>717</v>
       </c>
       <c r="F244" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="245" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A245" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B245" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>718</v>
       </c>
       <c r="F245" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="246" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A246" s="8" t="s">
         <v>719</v>
       </c>
       <c r="B246" s="7">
         <v>40003229974</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F246" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="247" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A247" s="8" t="s">
         <v>724</v>
       </c>
       <c r="B247" s="7">
         <v>186130476</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>726</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A248" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B248" s="7">
         <v>302709601</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>728</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="249" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A249" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B249" s="7">
         <v>41203022482</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>730</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>731</v>
       </c>
       <c r="F249" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G249" s="6" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="250" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A250" s="8" t="s">
         <v>733</v>
       </c>
       <c r="B250" s="7">
         <v>6731045590</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>735</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="251" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A251" s="8" t="s">
         <v>736</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>737</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>740</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="252" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A252" s="8" t="s">
         <v>741</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>742</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>744</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="253" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A253" s="8" t="s">
         <v>745</v>
       </c>
       <c r="B253" s="7">
         <v>40103488482</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>748</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="254" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A254" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B254" s="7">
         <v>6027051363</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>752</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="255" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A255" s="8" t="s">
         <v>753</v>
       </c>
       <c r="B255" s="7" t="s">
         <v>754</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>755</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="F255" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="256" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A256" s="8" t="s">
         <v>758</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>759</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>761</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="257" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A257" s="8" t="s">
         <v>763</v>
       </c>
       <c r="B257" s="7" t="s">
         <v>764</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>766</v>
       </c>
       <c r="F257" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>767</v>
       </c>
     </row>
-    <row r="258" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A258" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B258" s="7">
         <v>6027051363</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>769</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A259" s="8" t="s">
         <v>770</v>
       </c>
       <c r="B259" s="7">
         <v>40103264815</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E259" s="6" t="s">
         <v>773</v>
       </c>
       <c r="F259" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="260" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A260" s="8" t="s">
         <v>774</v>
       </c>
       <c r="B260" s="7">
         <v>40003536663</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>775</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="261" spans="1:7" ht="184.8" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A261" s="8" t="s">
         <v>776</v>
       </c>
       <c r="B261" s="7">
         <v>44103124926</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>779</v>
       </c>
       <c r="F261" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="262" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A262" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B262" s="7">
         <v>40203244196</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>782</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A263" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B263" s="7">
         <v>40003311723</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>785</v>
       </c>
       <c r="F263" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="264" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A264" s="8" t="s">
         <v>786</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>787</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>790</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="265" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A265" s="8" t="s">
         <v>791</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>792</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E265" s="6" t="s">
         <v>794</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="266" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A266" s="8" t="s">
         <v>795</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>796</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>797</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="267" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A267" s="8" t="s">
         <v>799</v>
       </c>
       <c r="B267" s="7">
         <v>40003450257</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>800</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E267" s="6" t="s">
         <v>802</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="9" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="268" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A268" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B268" s="7">
         <v>302493566</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>806</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A269" s="8" t="s">
         <v>807</v>
       </c>
       <c r="B269" s="7">
         <v>41503049965</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>809</v>
       </c>
       <c r="F269" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A270" s="8" t="s">
         <v>810</v>
       </c>
       <c r="B270" s="16">
         <v>600202347996</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>812</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="271" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A271" s="8" t="s">
         <v>813</v>
       </c>
       <c r="B271" s="7">
         <v>122978856</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>814</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="272" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A272" s="8" t="s">
         <v>815</v>
       </c>
       <c r="B272" s="7">
         <v>304557875</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>816</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="273" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A273" s="8" t="s">
         <v>817</v>
       </c>
       <c r="B273" s="7">
         <v>302493566</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>818</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>820</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="9" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="274" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A274" s="8" t="s">
         <v>822</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>823</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>824</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>826</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="275" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A275" s="8" t="s">
         <v>827</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>828</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E275" s="6" t="s">
         <v>830</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="276" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A276" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B276" s="7">
         <v>302493566</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>832</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="277" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A277" s="8" t="s">
         <v>833</v>
       </c>
       <c r="B277" s="7">
         <v>270003720</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>835</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A278" s="8" t="s">
         <v>836</v>
       </c>
       <c r="B278" s="7">
         <v>46102000167</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F278" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A279" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B279" s="7">
         <v>302493566</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>840</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="280" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A280" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B280" s="7">
         <v>302709601</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="281" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A281" s="8" t="s">
         <v>843</v>
       </c>
       <c r="B281" s="7">
         <v>40103438195</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>844</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E281" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F281" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="282" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A282" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>848</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="283" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A283" s="8" t="s">
         <v>850</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>851</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>852</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>853</v>
       </c>
       <c r="F283" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="284" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A284" s="8" t="s">
         <v>854</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>855</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>856</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>857</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="285" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A285" s="8" t="s">
         <v>858</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>859</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>860</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>861</v>
       </c>
       <c r="F285" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="286" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A286" s="10" t="s">
         <v>862</v>
       </c>
       <c r="B286" s="7" t="s">
         <v>863</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>864</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="287" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A287" s="10" t="s">
         <v>865</v>
       </c>
       <c r="B287" s="7" t="s">
         <v>866</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F287" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="288" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A288" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B288" s="7">
         <v>302493566</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>869</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="289" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A289" s="10" t="s">
         <v>870</v>
       </c>
       <c r="B289" s="7">
         <v>3906226080</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>871</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="290" spans="1:7" ht="105.6" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A290" s="8" t="s">
         <v>872</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>873</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>874</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>876</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A291" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F291" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="292" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A292" s="8" t="s">
         <v>881</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>882</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>884</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A293" s="8" t="s">
         <v>885</v>
       </c>
       <c r="B293" s="7">
         <v>40003450257</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E293" s="9" t="s">
         <v>887</v>
       </c>
       <c r="F293" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="294" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A294" s="8" t="s">
         <v>888</v>
       </c>
       <c r="B294" s="7">
         <v>40103394280</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>890</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>891</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="295" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A295" s="8" t="s">
         <v>893</v>
       </c>
       <c r="B295" s="7">
         <v>40203264900</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="6" t="s">
         <v>895</v>
       </c>
       <c r="F295" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="296" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A296" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B296" s="7">
         <v>40003081501</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E296" s="6" t="s">
         <v>899</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A297" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B297" s="7">
         <v>40003081501</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E297" s="6" t="s">
         <v>901</v>
       </c>
       <c r="F297" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="298" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A298" s="8" t="s">
         <v>902</v>
       </c>
       <c r="B298" s="7">
         <v>40103982785</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>904</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>905</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="299" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A299" s="8" t="s">
         <v>907</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>908</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E299" s="6" t="s">
         <v>910</v>
       </c>
       <c r="F299" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="300" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A300" s="8" t="s">
         <v>911</v>
       </c>
       <c r="B300" s="7">
         <v>41503062573</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="6" t="s">
         <v>913</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="301" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A301" s="8" t="s">
         <v>914</v>
       </c>
       <c r="B301" s="7">
         <v>40103181890</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>915</v>
       </c>
       <c r="E301" s="6" t="s">
         <v>916</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G301" s="9" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="302" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A302" s="8" t="s">
         <v>918</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>919</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>921</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A303" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B303" s="7">
         <v>302493566</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>923</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="304" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A304" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B304" s="7">
         <v>302493566</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>925</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A305" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B305" s="7">
         <v>7231635506</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>928</v>
       </c>
       <c r="F305" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="306" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A306" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B306" s="7">
         <v>42103082056</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>932</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A307" s="8" t="s">
         <v>933</v>
       </c>
       <c r="B307" s="7">
         <v>40203195863</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>936</v>
       </c>
       <c r="F307" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="308" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A308" s="8" t="s">
         <v>937</v>
       </c>
       <c r="B308" s="7">
         <v>12121602</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A309" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B309" s="7">
         <v>52103042411</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E309" s="6" t="s">
         <v>942</v>
       </c>
       <c r="F309" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="310" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A310" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B310" s="7">
         <v>52103042411</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="311" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A311" s="8" t="s">
         <v>944</v>
       </c>
       <c r="B311" s="7">
         <v>40003502385</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>945</v>
       </c>
       <c r="F311" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="312" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A312" s="8" t="s">
         <v>946</v>
       </c>
       <c r="B312" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>950</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="313" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A313" s="8" t="s">
         <v>951</v>
       </c>
       <c r="B313" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E313" s="6" t="s">
         <v>952</v>
       </c>
       <c r="F313" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="314" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A314" s="8" t="s">
         <v>953</v>
       </c>
       <c r="B314" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>954</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B315" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F315" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G315" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="8" t="s">
         <v>956</v>
       </c>
       <c r="B316" s="7">
         <v>40203148568</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>957</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>959</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="9" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="317" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A317" s="8" t="s">
         <v>961</v>
       </c>
       <c r="B317" s="7">
         <v>40103755037</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>964</v>
       </c>
       <c r="F317" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="318" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A318" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B318" s="7">
         <v>303086986</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>967</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="319" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A319" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B319" s="7">
         <v>303086986</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>968</v>
       </c>
       <c r="F319" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="320" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A320" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B320" s="7">
         <v>303086986</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>969</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A321" s="8" t="s">
         <v>970</v>
       </c>
       <c r="B321" s="7">
         <v>301638795</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>972</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="322" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A322" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B322" s="16">
         <v>131240021820</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>975</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="323" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A323" s="8" t="s">
         <v>976</v>
       </c>
       <c r="B323" s="16">
         <v>2304200910188</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>978</v>
       </c>
       <c r="F323" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="324" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A324" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B324" s="16">
         <v>131240021820</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>980</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A325" s="8" t="s">
         <v>981</v>
       </c>
       <c r="B325" s="7">
         <v>40203085648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>982</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>983</v>
       </c>
       <c r="F325" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="8" t="s">
         <v>984</v>
       </c>
     </row>
-    <row r="326" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A326" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B326" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>988</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="327" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A327" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B327" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>990</v>
       </c>
       <c r="F327" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="328" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A328" s="8" t="s">
         <v>991</v>
       </c>
       <c r="B328" s="7" t="s">
         <v>992</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>994</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A329" s="8" t="s">
         <v>995</v>
       </c>
       <c r="B329" s="7">
         <v>40103981807</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E329" s="6" t="s">
         <v>998</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="330" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A330" s="8" t="s">
         <v>999</v>
       </c>
       <c r="B330" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>993</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="331" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A331" s="8" t="s">
         <v>1003</v>
       </c>
       <c r="B331" s="16">
         <v>5291711026</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E331" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="F331" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="332" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A332" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B332" s="7">
         <v>42103082056</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="E332" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="9" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="333" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A333" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B333" s="7">
         <v>40103935437</v>
       </c>
       <c r="C333" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E333" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F333" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="10" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="334" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A334" s="10" t="s">
         <v>1014</v>
       </c>
       <c r="B334" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E334" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="335" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A335" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="B335" s="7">
         <v>50103206221</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E335" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="F335" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="336" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A336" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="B336" s="7">
         <v>40003280118</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E336" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="F336" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A337" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B337" s="7">
         <v>40003081501</v>
       </c>
       <c r="C337" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E337" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="F337" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="338" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A338" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B338" s="7">
         <v>40003081501</v>
       </c>
       <c r="C338" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E338" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="F338" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="339" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A339" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B339" s="7">
         <v>40003081501</v>
       </c>
       <c r="C339" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E339" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="F339" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="340" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A340" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="B340" s="7">
         <v>44103130250</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="9" t="s">
         <v>1032</v>
       </c>
     </row>
-    <row r="341" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A341" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B341" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E341" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="F341" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="9" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A342" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="B342" s="7">
         <v>40203096124</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G342" s="9" t="s">
         <v>1040</v>
       </c>
     </row>
-    <row r="343" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A343" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B343" s="7">
         <v>40003345908</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E343" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="F343" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G343" s="9" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="344" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A344" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B344" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="E344" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G344" s="9" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="345" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A345" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B345" s="7">
         <v>40103116320</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E345" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F345" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="346" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A346" s="8" t="s">
         <v>1051</v>
       </c>
       <c r="B346" s="7">
         <v>40003214339</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E346" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="9" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="347" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A347" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B347" s="7">
         <v>40103116320</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E347" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="F347" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="348" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A348" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="B348" s="7">
         <v>40003838987</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A349" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B349" s="7">
         <v>40003081501</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E349" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="F349" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="350" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A350" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B350" s="16">
         <v>7231635506</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="351" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A351" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="B351" s="16">
         <v>40203392657</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="F351" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="352" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A352" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B352" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="353" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A353" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B353" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E353" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="354" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A354" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="B354" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E354" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="355" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A355" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="B355" s="7">
         <v>40103752882</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E355" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A356" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="B356" s="7">
         <v>50003179251</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="E356" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="9" t="s">
         <v>1080</v>
       </c>
     </row>
-    <row r="357" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A357" s="8" t="s">
         <v>1081</v>
       </c>
       <c r="B357" s="7">
         <v>40003842925</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D357" s="14" t="s">
         <v>1082</v>
       </c>
       <c r="E357" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="14" t="s">
         <v>1084</v>
       </c>
     </row>
-    <row r="358" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A358" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B358" s="7">
         <v>40003081501</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E358" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A359" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="B359" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E359" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="F359" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A360" s="8" t="s">
         <v>1091</v>
       </c>
       <c r="B360" s="7">
         <v>42103086429</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="361" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A361" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B361" s="7">
         <v>40003081501</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E361" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="F361" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="362" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A362" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="7">
         <v>40003081501</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E362" s="19" t="s">
         <v>1098</v>
       </c>
       <c r="F362" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="363" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A363" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="B363" s="7">
         <v>42403027513</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E363" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="364" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A364" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="B364" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E364" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="365" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A365" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="B365" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E365" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="F365" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="366" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A366" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B366" s="7">
         <v>40003081501</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E366" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A367" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B367" s="7">
         <v>40003081501</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E367" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="F367" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="368" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A368" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="B368" s="7">
         <v>50003373551</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E368" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="369" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A369" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B369" s="7">
         <v>40003081501</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E369" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="F369" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="370" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A370" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B370" s="7">
         <v>40003081501</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="371" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A371" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="B371" s="7">
         <v>40003280118</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="E371" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="F371" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="372" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A372" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A373" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="B373" s="7">
         <v>43603070560</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E373" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="374" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A374" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="375" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A375" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B375" s="7">
         <v>7231635506</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E375" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F375" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="376" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A376" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="B376" s="7">
         <v>50003989971</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E376" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="F376" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A377" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B377" s="7">
         <v>7231635506</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E377" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A378" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="B378" s="7">
         <v>40203029617</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="E378" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F378" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G378" s="9" t="s">
         <v>1148</v>
       </c>
     </row>
-    <row r="379" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A379" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B379" s="7">
         <v>40203200365</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="E379" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="F379" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G379" s="9" t="s">
         <v>1152</v>
       </c>
     </row>
-    <row r="380" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A380" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B380" s="7">
         <v>40203200365</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E380" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G380" s="9" t="s">
         <v>1155</v>
       </c>
     </row>
-    <row r="381" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A381" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B381" s="7">
         <v>40003081501</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E381" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="382" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A382" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B382" s="7">
         <v>40003081501</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E382" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="F382" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="383" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A383" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="B383" s="7">
         <v>40003372643</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="F383" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="384" spans="1:7" ht="132" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A384" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="385" spans="1:7" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B385" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E385" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="F385" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A386" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B386" s="7">
         <v>40203390317</v>
       </c>
       <c r="C386" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E386" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="387" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A387" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="B387" s="7">
         <v>40003384089</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E387" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F387" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="388" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A388" s="8" t="s">
         <v>1177</v>
       </c>
       <c r="B388" s="7">
         <v>40103252784</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="389" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A389" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="B389" s="7">
         <v>40103374053</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E389" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="F389" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A390" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="B390" s="7">
         <v>40003996558</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="391" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A391" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B391" s="7">
         <v>40003081501</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E391" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="F391" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="392" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A392" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="B392" s="7">
         <v>40003384498</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E392" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G392" s="9" t="s">
         <v>1192</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A393" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="B393" s="7">
         <v>40003847462</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="E393" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G393" s="9" t="s">
         <v>1197</v>
       </c>
     </row>
-    <row r="394" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A394" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="B394" s="7">
         <v>104605976</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E394" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="395" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A395" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B395" s="7">
         <v>40003081501</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E395" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="396" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A396" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B396" s="7">
         <v>40003081501</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E396" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="397" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A397" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="B397" s="7">
         <v>40003885144</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E397" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A398" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B398" s="7">
         <v>40203390317</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E398" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="399" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A399" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="B399" s="16">
         <v>140740014042</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E399" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="F399" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="400" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A400" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="B400" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E400" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="401" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A401" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="B401" s="7">
         <v>42403027513</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E401" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="F401" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="402" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A402" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="B402" s="16">
         <v>40002055412</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E402" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="403" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A403" s="8" t="s">
         <v>1222</v>
       </c>
       <c r="B403" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="E403" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="F403" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A404" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="B404" s="7">
         <v>50203230431</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="E404" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="405" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A405" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B405" s="7">
         <v>40003081501</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E405" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="F405" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="406" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A406" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="B406" s="7">
         <v>40003053457</v>
       </c>
       <c r="C406" s="18" t="s">
         <v>1234</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E406" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F406" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="407" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A407" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E407" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F407" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A408" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B408" s="7">
         <v>40103928261</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E408" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="409" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A409" s="8" t="s">
         <v>1242</v>
       </c>
       <c r="B409" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E409" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F409" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="410" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A410" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="B410" s="7">
         <v>50003428031</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="E410" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G410" s="9" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="411" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A411" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B411" s="7">
         <v>40003493561</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E411" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F411" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G411" s="9" t="s">
         <v>1254</v>
       </c>
     </row>
-    <row r="412" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A412" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B412" s="7">
         <v>40003493561</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E412" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G412" s="9" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="413" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A413" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B413" s="16">
         <v>303416512</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E413" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F413" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="414" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A414" s="8" t="s">
         <v>1260</v>
       </c>
       <c r="B414" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="E414" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="415" spans="1:7" ht="198" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A415" s="8" t="s">
         <v>1264</v>
       </c>
       <c r="B415" s="7">
         <v>40003046489</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E415" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="F415" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G415" s="9" t="s">
         <v>1268</v>
       </c>
     </row>
-    <row r="416" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A416" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="B416" s="7">
         <v>40103384776</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="E416" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G416" s="9" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="417" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A417" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="B417" s="16">
         <v>303416512</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E417" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="B418" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E418" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="419" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A419" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="B419" s="7">
         <v>40103593906</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E419" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F419" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="420" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A420" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="B420" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E420" s="6" t="s">
         <v>1286</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A421" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="B421" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="C421" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E421" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F421" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="422" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A422" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="B422" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E422" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="423" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A423" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B423" s="7">
         <v>40003081501</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E423" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="F423" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="424" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A424" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="B424" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E424" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="425" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A425" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="B425" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="426" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A426" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B426" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E426" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="427" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A427" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="B427" s="7">
         <v>40103162279</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E427" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="428" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A428" s="8" t="s">
         <v>1310</v>
       </c>
       <c r="B428" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E428" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="429" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A429" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="B429" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E429" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="F429" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="430" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A430" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="B430" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E430" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A431" s="8" t="s">
         <v>1322</v>
       </c>
       <c r="B431" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E431" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="F431" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="432" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A432" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="B432" s="7">
         <v>51203021811</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="E432" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="9" t="s">
         <v>1330</v>
       </c>
     </row>
-    <row r="433" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A433" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="B433" s="7">
         <v>45403048391</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="E433" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="F433" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G433" s="9" t="s">
         <v>1334</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A434" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B434" s="7">
         <v>41203019800</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E434" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G434" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="435" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A435" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="B435" s="7">
         <v>40003412378</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="E435" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="F435" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G435" s="9" t="s">
         <v>1343</v>
       </c>
     </row>
-    <row r="436" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A436" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B436" s="7">
         <v>41203019800</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E436" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="F436" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G436" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="437" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A437" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="B437" s="7">
         <v>40203196657</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1348</v>
       </c>
       <c r="E437" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="F437" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="9" t="s">
         <v>1350</v>
       </c>
     </row>
-    <row r="438" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A438" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="B438" s="7"/>
       <c r="C438" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E438" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="439" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A439" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="B439" s="7">
         <v>40203445259</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="E439" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="F439" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A440" s="8" t="s">
         <v>1358</v>
       </c>
       <c r="B440" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="E440" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="9" t="s">
         <v>1363</v>
       </c>
     </row>
-    <row r="441" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A441" s="8" t="s">
         <v>1364</v>
       </c>
       <c r="B441" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E441" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F441" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G441" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="442" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A442" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="B442" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E442" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="443" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A443" s="8" t="s">
         <v>1371</v>
       </c>
       <c r="B443" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E443" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="F443" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="444" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A444" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="B444" s="7">
         <v>40003298872</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E444" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="445" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A445" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="B445" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E445" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="F445" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="446" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A446" s="8" t="s">
         <v>1383</v>
       </c>
       <c r="B446" s="7">
         <v>40003885144</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="E446" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="F446" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="447" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A447" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B447" s="7">
         <v>40003081501</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E447" s="6" t="s">
         <v>1387</v>
       </c>
       <c r="F447" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="448" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A448" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="B448" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E448" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F448" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="449" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A449" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B449" s="7">
         <v>40103928261</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E449" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F449" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="450" spans="1:7" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A450" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="B450" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E450" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="F450" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="451" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A451" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B451" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E451" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F451" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="452" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A452" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B452" s="7">
         <v>40003081501</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E452" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="453" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A453" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B453" s="7">
         <v>80640015698</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E453" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F453" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="454" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A454" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B454" s="7">
         <v>80640015698</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E454" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F454" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="455" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A455" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="B455" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="E455" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="F455" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="456" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A456" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="B456" s="7">
         <v>40103845330</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E456" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="F456" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="457" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A457" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="B457" s="7">
         <v>40003821730</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E457" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="F457" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="458" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A458" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="B458" s="7">
         <v>40203340782</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="E458" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="459" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A459" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="B459" s="7">
         <v>45403042990</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="E459" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="F459" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="9" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="460" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A460" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="B460" s="7">
         <v>40103970714</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="E460" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="9" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="461" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A461" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B461" s="7">
         <v>40003081501</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E461" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F461" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="462" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A462" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="B462" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="463" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A463" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B463" s="7">
         <v>40003081501</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E463" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="F463" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="464" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A464" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="B464" s="7">
         <v>571126401773</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A465" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="B465" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E465" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="F465" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="466" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A466" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="B466" s="7">
         <v>124432496</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E466" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="467" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A467" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B467" s="7">
         <v>40003154665</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E467" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="F467" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="468" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A468" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B468" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E468" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F468" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="469" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A469" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B469" s="7">
         <v>40103928261</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A470" s="8" t="s">
         <v>1455</v>
       </c>
       <c r="B470" s="7">
         <v>40003997356</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="E470" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="9" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="471" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A471" s="8" t="s">
         <v>1460</v>
       </c>
       <c r="B471" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E471" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F471" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A472" s="8" t="s">
         <v>1463</v>
       </c>
       <c r="B472" s="7">
         <v>40003227920</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="E472" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="8" t="s">
         <v>1468</v>
       </c>
       <c r="B473" s="7">
         <v>40103979662</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="E473" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="F473" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="474" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A474" s="8" t="s">
         <v>1472</v>
       </c>
       <c r="B474" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E474" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F474" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="475" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A475" s="8" t="s">
         <v>1475</v>
       </c>
       <c r="B475" s="16">
         <v>510903301648</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E475" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="F475" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="476" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A476" s="8" t="s">
         <v>1477</v>
       </c>
       <c r="B476" s="7">
         <v>50003986301</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E476" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="477" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A477" s="8" t="s">
         <v>1481</v>
       </c>
       <c r="B477" s="7">
         <v>305338418</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E477" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="F477" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="478" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A478" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="B478" s="7">
         <v>3905030631</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E478" s="6" t="s">
         <v>1486</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="479" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A479" s="8" t="s">
         <v>1487</v>
       </c>
       <c r="B479" s="7">
         <v>2004106651</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E479" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A480" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="B480" s="7">
         <v>40003933181</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1491</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E480" s="6" t="s">
         <v>1492</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="481" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A481" s="8" t="s">
         <v>1493</v>
       </c>
       <c r="B481" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E481" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="F481" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="482" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A482" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="B482" s="7">
         <v>5423451712</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E482" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="483" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A483" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B483" s="7">
         <v>40003081501</v>
       </c>
       <c r="C483" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E483" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F483" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G483" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="484" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A484" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="B484" s="7">
         <v>54103084061</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="E484" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="9" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="485" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A485" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="B485" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E485" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="F485" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="486" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A486" s="8" t="s">
         <v>1506</v>
       </c>
       <c r="B486" s="7">
         <v>302673055</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E486" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="F486" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A487" s="8" t="s">
         <v>1509</v>
       </c>
       <c r="B487" s="7">
         <v>50440014994</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E487" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="F487" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="488" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A488" s="8" t="s">
         <v>1511</v>
       </c>
       <c r="B488" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E488" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="489" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A489" s="8" t="s">
         <v>1515</v>
       </c>
       <c r="B489" s="16">
         <v>140740026056</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E489" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="F489" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="490" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A490" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B490" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E490" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="491" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A491" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B491" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E491" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="F491" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="492" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A492" s="8" t="s">
         <v>1523</v>
       </c>
       <c r="B492" s="7">
         <v>50203384011</v>
       </c>
       <c r="C492" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="E492" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="9" t="s">
         <v>1527</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A493" s="8" t="s">
         <v>1528</v>
       </c>
       <c r="B493" s="7">
         <v>40203389341</v>
       </c>
       <c r="C493" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="E493" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="F493" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="9" t="s">
         <v>1532</v>
       </c>
     </row>
-    <row r="494" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A494" s="8" t="s">
         <v>1533</v>
       </c>
       <c r="B494" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="C494" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="495" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A495" s="8" t="s">
         <v>1537</v>
       </c>
       <c r="B495" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="C495" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E495" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="F495" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="496" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A496" s="8" t="s">
         <v>1540</v>
       </c>
       <c r="B496" s="7">
         <v>302640169</v>
       </c>
       <c r="C496" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E496" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="497" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A497" s="8" t="s">
         <v>1543</v>
       </c>
       <c r="B497" s="7">
         <v>40003967205</v>
       </c>
       <c r="C497" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E497" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="F497" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="498" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A498" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B498" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E498" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="F498" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="499" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A499" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B499" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E499" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="F499" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="500" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A500" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="B500" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E500" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="F500" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="501" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A501" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="B501" s="16">
         <v>220440047500</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E501" s="6" t="s">
         <v>1556</v>
       </c>
       <c r="F501" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="502" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A502" s="8" t="s">
         <v>1557</v>
       </c>
       <c r="B502" s="16">
         <v>302683665</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E502" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="F502" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A503" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B503" s="16">
         <v>45403039153</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1559</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E503" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="F503" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="504" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A504" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B504" s="16">
         <v>45403039153</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E504" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A505" s="8" t="s">
         <v>1562</v>
       </c>
       <c r="B505" s="16" t="s">
         <v>1563</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E505" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F505" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="506" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A506" s="8" t="s">
         <v>1565</v>
       </c>
       <c r="B506" s="16" t="s">
         <v>1566</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E506" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F506" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="507" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A507" s="8" t="s">
         <v>1570</v>
       </c>
       <c r="B507" s="16">
         <v>40103904901</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1571</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E507" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="F507" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="508" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A508" s="8" t="s">
         <v>1573</v>
       </c>
       <c r="B508" s="16" t="s">
         <v>1574</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1575</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E508" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F508" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="509" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A509" s="8" t="s">
         <v>1576</v>
       </c>
       <c r="B509" s="16">
         <v>42403025156</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="E509" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="F509" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="510" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A510" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B510" s="16">
         <v>851013300169</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E510" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="511" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A511" s="8" t="s">
         <v>1584</v>
       </c>
       <c r="B511" s="16">
         <v>22084006489</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E511" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="F511" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="512" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A512" s="8" t="s">
         <v>1586</v>
       </c>
       <c r="B512" s="16">
         <v>110540019734</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E512" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A513" s="8" t="s">
         <v>1589</v>
       </c>
       <c r="B513" s="16">
         <v>150640021102</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E513" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="F513" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="514" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A514" s="8" t="s">
         <v>1591</v>
       </c>
       <c r="B514" s="16">
         <v>306519097</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E514" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="F514" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="515" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A515" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B515" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E515" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="F515" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A516" s="8" t="s">
         <v>1596</v>
       </c>
       <c r="B516" s="16">
         <v>170940014500</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E516" s="6" t="s">
         <v>1597</v>
       </c>
       <c r="F516" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="517" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A517" s="8" t="s">
         <v>1598</v>
       </c>
       <c r="B517" s="16">
         <v>305717337</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E517" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="F517" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A518" s="8" t="s">
         <v>1601</v>
       </c>
       <c r="B518" s="16">
         <v>40002064947</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E518" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="519" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A519" s="8" t="s">
         <v>1603</v>
       </c>
       <c r="B519" s="16">
         <v>221140051095</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E519" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="F519" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="520" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A520" s="8" t="s">
         <v>1606</v>
       </c>
       <c r="B520" s="16" t="s">
         <v>1607</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E520" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="F520" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="521" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A521" s="8" t="s">
         <v>1609</v>
       </c>
       <c r="B521" s="16" t="s">
         <v>1610</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E521" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="F521" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="522" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A522" s="8" t="s">
         <v>1612</v>
       </c>
       <c r="B522" s="16">
         <v>40003625957</v>
       </c>
       <c r="C522" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="E522" s="6" t="s">
         <v>1615</v>
       </c>
       <c r="F522" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="9" t="s">
         <v>1616</v>
       </c>
     </row>
-    <row r="523" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A523" s="8" t="s">
         <v>1617</v>
       </c>
       <c r="B523" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E523" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F523" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="524" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A524" s="8" t="s">
         <v>1620</v>
       </c>
       <c r="B524" s="16" t="s">
         <v>1621</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E524" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F524" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="525" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A525" s="8" t="s">
         <v>1623</v>
       </c>
       <c r="B525" s="16">
         <v>309427022</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E525" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="F525" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="526" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A526" s="8" t="s">
         <v>1625</v>
       </c>
       <c r="B526" s="16">
         <v>305583996</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E526" s="6" t="s">
         <v>1627</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="527" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A527" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B527" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E527" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="F527" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="528" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A528" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B528" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E528" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A529" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="B529" s="16">
         <v>202301719</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E529" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="F529" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="530" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A530" s="8" t="s">
         <v>1634</v>
       </c>
       <c r="B530" s="16" t="s">
         <v>1635</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E530" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="F530" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="531" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A531" s="8" t="s">
         <v>1637</v>
       </c>
       <c r="B531" s="16">
         <v>301697294</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1638</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E531" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="F531" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="532" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A532" s="8" t="s">
         <v>1640</v>
       </c>
       <c r="B532" s="16">
         <v>45403042990</v>
       </c>
       <c r="C532" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="E532" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="F532" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A533" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="B533" s="16">
         <v>302755879</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E533" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="F533" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="534" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A534" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B534" s="16">
         <v>851013300169</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E534" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="F534" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="535" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A535" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="B535" s="16" t="s">
         <v>1649</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1650</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E535" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F535" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="536" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A536" s="8" t="s">
         <v>1651</v>
       </c>
       <c r="B536" s="16">
         <v>220440027080</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E536" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="F536" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="537" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A537" s="8" t="s">
         <v>1654</v>
       </c>
       <c r="B537" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E537" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="F537" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="538" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A538" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="B538" s="16" t="s">
         <v>1658</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E538" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="539" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A539" s="8" t="s">
         <v>1661</v>
       </c>
       <c r="B539" s="16">
         <v>1110201710057</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E539" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="F539" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="540" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A540" s="8" t="s">
         <v>1663</v>
       </c>
       <c r="B540" s="16">
         <v>1109201210114</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E540" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="541" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A541" s="8" t="s">
         <v>1665</v>
       </c>
       <c r="B541" s="16">
         <v>170140003000</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E541" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="F541" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="542" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A542" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B542" s="16">
         <v>40003311723</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E542" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="F542" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="543" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A543" s="8" t="s">
         <v>1669</v>
       </c>
       <c r="B543" s="16">
         <v>900528450587</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E543" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="F543" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="544" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A544" s="8" t="s">
         <v>1672</v>
       </c>
       <c r="B544" s="16">
         <v>3011200610217</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E544" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="F544" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="545" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A545" s="8" t="s">
         <v>1674</v>
       </c>
       <c r="B545" s="16">
         <v>640926301283</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E545" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="F545" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="546" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A546" s="8" t="s">
         <v>1677</v>
       </c>
       <c r="B546" s="16" t="s">
         <v>1678</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E546" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="F546" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="547" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A547" s="8" t="s">
         <v>1680</v>
       </c>
       <c r="B547" s="16" t="s">
         <v>1681</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E547" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="F547" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="548" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A548" s="8" t="s">
         <v>1683</v>
       </c>
       <c r="B548" s="16" t="s">
         <v>1684</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E548" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="549" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A549" s="8" t="s">
         <v>1687</v>
       </c>
       <c r="B549" s="16">
         <v>841220301369</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E549" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="F549" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="550" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A550" s="8" t="s">
         <v>1689</v>
       </c>
       <c r="B550" s="16">
         <v>180440030060</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E550" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="F550" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="551" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A551" s="8" t="s">
         <v>1691</v>
       </c>
       <c r="B551" s="16" t="s">
         <v>1692</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E551" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="F551" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="552" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A552" s="8" t="s">
         <v>1694</v>
       </c>
       <c r="B552" s="16">
         <v>41503058883</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E552" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="553" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A553" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B553" s="16">
         <v>40003154665</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E553" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="F553" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="554" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A554" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B554" s="16">
         <v>45403039153</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E554" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="F554" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A555" s="8" t="s">
         <v>1698</v>
       </c>
       <c r="B555" s="16">
         <v>40003423244</v>
       </c>
       <c r="C555" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="E555" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="F555" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="9" t="s">
         <v>1702</v>
       </c>
     </row>
-    <row r="556" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A556" s="8" t="s">
         <v>1703</v>
       </c>
       <c r="B556" s="16">
         <v>40003727111</v>
       </c>
       <c r="C556" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="E556" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="9" t="s">
         <v>1706</v>
       </c>
     </row>
-    <row r="557" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A557" s="8" t="s">
         <v>1707</v>
       </c>
       <c r="B557" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E557" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="F557" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="558" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A558" s="8" t="s">
         <v>1710</v>
       </c>
       <c r="B558" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E558" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="F558" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="559" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A559" s="8" t="s">
         <v>1712</v>
       </c>
       <c r="B559" s="16">
         <v>220440035527</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E559" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="F559" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="560" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A560" s="8" t="s">
         <v>1715</v>
       </c>
       <c r="B560" s="16">
         <v>1407201410191</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E560" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="F560" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="561" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A561" s="8" t="s">
         <v>1718</v>
       </c>
       <c r="B561" s="16" t="s">
         <v>1719</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E561" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="F561" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="562" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A562" s="8" t="s">
         <v>1721</v>
       </c>
       <c r="B562" s="16">
         <v>26055202110151</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E562" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="F562" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="563" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A563" s="8" t="s">
         <v>1723</v>
       </c>
       <c r="B563" s="16">
         <v>306117038</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E563" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="F563" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="564" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A564" s="8" t="s">
         <v>1725</v>
       </c>
       <c r="B564" s="16">
         <v>40103509445</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E564" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="565" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A565" s="8" t="s">
         <v>1727</v>
       </c>
       <c r="B565" s="16">
         <v>41503024228</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1728</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E565" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="F565" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="566" spans="1:7" s="5" customFormat="1" ht="158.4" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" s="5" customFormat="1" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A566" s="8" t="s">
         <v>1730</v>
       </c>
       <c r="B566" s="16">
         <v>40203198323</v>
       </c>
       <c r="C566" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="E566" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="9" t="s">
         <v>1734</v>
       </c>
     </row>
-    <row r="567" spans="1:7" s="5" customFormat="1" ht="66" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A567" s="8" t="s">
         <v>1735</v>
       </c>
       <c r="B567" s="16">
         <v>40103868193</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1736</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E567" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="F567" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="568" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A568" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B568" s="16">
         <v>609202210177</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E568" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="569" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A569" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B569" s="16">
         <v>609202210177</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E569" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="570" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A570" s="8" t="s">
         <v>1743</v>
       </c>
       <c r="B570" s="16">
         <v>190940015087</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E570" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="571" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A571" s="8" t="s">
         <v>1745</v>
       </c>
       <c r="B571" s="16">
         <v>306221155</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E571" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="F571" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="572" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A572" s="8" t="s">
         <v>1748</v>
       </c>
       <c r="B572" s="16">
         <v>309816005</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E572" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="F572" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="573" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A573" s="8" t="s">
         <v>1750</v>
       </c>
       <c r="B573" s="16">
         <v>100740001122</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E573" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="F573" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="574" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A574" s="8" t="s">
         <v>1752</v>
       </c>
       <c r="B574" s="16">
         <v>344586966</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E574" s="6" t="s">
         <v>1754</v>
       </c>
       <c r="F574" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="575" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A575" s="8" t="s">
         <v>1755</v>
       </c>
       <c r="B575" s="16" t="s">
         <v>1756</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E575" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="F575" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="576" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A576" s="8" t="s">
         <v>1758</v>
       </c>
       <c r="B576" s="16">
         <v>301693142</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E576" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="577" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A577" s="8" t="s">
         <v>1760</v>
       </c>
       <c r="B577" s="16" t="s">
         <v>1761</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E577" s="6" t="s">
         <v>1762</v>
       </c>
       <c r="F577" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="578" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A578" s="8" t="s">
         <v>1763</v>
       </c>
       <c r="B578" s="16">
         <v>700101300025</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E578" s="6" t="s">
         <v>1765</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="579" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A579" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B579" s="16">
         <v>40003785707</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E579" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F579" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="580" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A580" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B580" s="16">
         <v>40003785707</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E580" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="581" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A581" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B581" s="16">
         <v>40003785707</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E581" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F581" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="582" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A582" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B582" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E582" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="583" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A583" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="B583" s="16" t="s">
         <v>1775</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E583" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F583" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="584" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A584" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B584" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F584" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="585" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A585" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B585" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E585" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F585" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="586" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A586" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B586" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E586" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="587" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A587" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B587" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E587" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F587" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="588" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A588" s="8" t="s">
         <v>1781</v>
       </c>
       <c r="B588" s="16">
         <v>3011202210469</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E588" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="589" spans="1:7" s="5" customFormat="1" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A589" s="8" t="s">
         <v>1784</v>
       </c>
       <c r="B589" s="16" t="s">
         <v>1785</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E589" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="F589" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="590" spans="1:7" s="5" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A590" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B590" s="16">
         <v>40103716665</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="E590" s="6" t="s">
         <v>1790</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="9" t="s">
         <v>1791</v>
       </c>
     </row>
-    <row r="591" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A591" s="8" t="s">
         <v>1792</v>
       </c>
       <c r="B591" s="16">
         <v>40103510020</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1793</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E591" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F591" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="592" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A592" s="8" t="s">
         <v>1796</v>
       </c>
       <c r="B592" s="16">
         <v>40003878547</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>1798</v>
       </c>
       <c r="E592" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="F592" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="593" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A593" s="8" t="s">
         <v>1801</v>
       </c>
       <c r="B593" s="16">
         <v>44103017158</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1802</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E593" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="F593" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="594" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A594" s="8" t="s">
         <v>1804</v>
       </c>
       <c r="B594" s="16">
         <v>113500344</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1805</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E594" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F594" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A595" s="8" t="s">
         <v>1806</v>
       </c>
       <c r="B595" s="16">
         <v>40203170554</v>
       </c>
       <c r="C595" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>1808</v>
       </c>
       <c r="E595" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="F595" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="9" t="s">
         <v>1810</v>
       </c>
     </row>
-    <row r="596" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A596" s="8" t="s">
         <v>1811</v>
       </c>
       <c r="B596" s="16">
         <v>40003602418</v>
       </c>
       <c r="C596" s="4" t="s">
         <v>1812</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="597" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A597" s="8" t="s">
         <v>1815</v>
       </c>
       <c r="B597" s="16" t="s">
         <v>1816</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1817</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="E597" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="F597" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="598" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A598" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B598" s="16">
         <v>40003081501</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1821</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E598" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="599" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A599" s="8" t="s">
         <v>1823</v>
       </c>
       <c r="B599" s="16">
         <v>40203247510</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1824</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="E599" s="6" t="s">
         <v>1826</v>
       </c>
       <c r="F599" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="600" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A600" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B600" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E600" s="6" t="s">
         <v>1831</v>
       </c>
       <c r="F600" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="601" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A601" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B601" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E601" s="6" t="s">
         <v>1832</v>
       </c>
       <c r="F601" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="602" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A602" s="8" t="s">
         <v>1833</v>
       </c>
       <c r="B602" s="16">
         <v>40203476738</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="E602" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="F602" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G602" s="9" t="s">
         <v>1837</v>
       </c>
     </row>
-    <row r="603" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A603" s="8" t="s">
         <v>1838</v>
       </c>
       <c r="B603" s="16">
         <v>40103627757</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1839</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E603" s="6" t="s">
         <v>1840</v>
       </c>
       <c r="F603" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="604" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A604" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B604" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E604" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="F604" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="605" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A605" s="8" t="s">
         <v>1844</v>
       </c>
       <c r="B605" s="16">
         <v>40003345908</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1845</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>1846</v>
       </c>
       <c r="E605" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="F605" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A606" s="8" t="s">
         <v>1849</v>
       </c>
       <c r="B606" s="16">
         <v>40203179322</v>
       </c>
       <c r="C606" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="E606" s="6" t="s">
         <v>1852</v>
       </c>
       <c r="F606" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="9" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="607" spans="1:7" ht="66" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A607" s="8" t="s">
         <v>1854</v>
       </c>
       <c r="B607" s="16">
         <v>40003031676</v>
       </c>
       <c r="C607" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="E607" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="F607" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="608" spans="1:7" ht="79.2" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A608" s="8" t="s">
         <v>1858</v>
       </c>
       <c r="B608" s="16">
         <v>40003057800</v>
       </c>
       <c r="C608" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="E608" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="F608" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="9" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="609" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A609" s="8" t="s">
         <v>1863</v>
       </c>
       <c r="B609" s="16">
         <v>40203308603</v>
       </c>
       <c r="C609" s="4" t="s">
         <v>1864</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>1865</v>
       </c>
       <c r="E609" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="F609" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="9" t="s">
         <v>1702</v>
       </c>
       <c r="H609" s="5"/>
     </row>
-    <row r="610" spans="1:8" ht="118.8" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A610" s="17" t="s">
         <v>1867</v>
       </c>
       <c r="B610" s="20">
         <v>50003818431</v>
       </c>
       <c r="C610" s="21" t="s">
         <v>1868</v>
       </c>
       <c r="D610" s="12" t="s">
         <v>1869</v>
       </c>
       <c r="E610" s="12" t="s">
         <v>1870</v>
       </c>
       <c r="F610" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="15" t="s">
         <v>1871</v>
       </c>
       <c r="H610" s="5"/>
     </row>
-    <row r="611" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A611" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="B611" s="7">
         <v>40003601959</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E611" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F611" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H611" s="5"/>
     </row>
-    <row r="612" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A612" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="B612" s="7">
         <v>40103456773</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E612" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F612" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H612" s="5"/>
     </row>
-    <row r="613" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A613" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B613" s="20" t="s">
         <v>847</v>
       </c>
       <c r="C613" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D613" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E613" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F613" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H613" s="5"/>
     </row>
-    <row r="614" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A614" s="8" t="s">
         <v>1880</v>
       </c>
       <c r="B614" s="20" t="s">
         <v>1315</v>
       </c>
       <c r="C614" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D614" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E614" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F614" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H614" s="5"/>
     </row>
-    <row r="615" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A615" s="8" t="s">
         <v>1881</v>
       </c>
       <c r="B615" s="20">
         <v>40203214416</v>
       </c>
       <c r="C615" s="21" t="s">
         <v>1882</v>
       </c>
       <c r="D615" s="12" t="s">
         <v>1883</v>
       </c>
       <c r="E615" s="12" t="s">
         <v>1884</v>
       </c>
       <c r="F615" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="15" t="s">
         <v>1853</v>
       </c>
       <c r="H615" s="5"/>
     </row>
-    <row r="616" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A616" s="8" t="s">
         <v>1885</v>
       </c>
       <c r="B616" s="20" t="s">
         <v>1886</v>
       </c>
       <c r="C616" s="21" t="s">
         <v>1887</v>
       </c>
       <c r="D616" s="12" t="s">
         <v>1888</v>
       </c>
       <c r="E616" s="12" t="s">
         <v>1875</v>
       </c>
       <c r="F616" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H616" s="5"/>
     </row>
-    <row r="617" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A617" s="8" t="s">
         <v>1889</v>
       </c>
       <c r="B617" s="20" t="s">
         <v>1772</v>
       </c>
       <c r="C617" s="21" t="s">
         <v>1890</v>
       </c>
       <c r="D617" s="12" t="s">
         <v>1891</v>
       </c>
       <c r="E617" s="12" t="s">
         <v>1892</v>
       </c>
       <c r="F617" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H617" s="5"/>
     </row>
-    <row r="618" spans="1:8" ht="132" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A618" s="8" t="s">
         <v>1893</v>
       </c>
       <c r="B618" s="20">
         <v>40103011623</v>
       </c>
       <c r="C618" s="21" t="s">
         <v>1894</v>
       </c>
       <c r="D618" s="12" t="s">
         <v>1895</v>
       </c>
       <c r="E618" s="12" t="s">
         <v>1896</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="15" t="s">
         <v>1897</v>
       </c>
       <c r="H618" s="5"/>
     </row>
-    <row r="619" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A619" s="8" t="s">
         <v>1898</v>
       </c>
       <c r="B619" s="20">
         <v>40203440675</v>
       </c>
       <c r="C619" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D619" s="12" t="s">
         <v>1900</v>
       </c>
       <c r="E619" s="12" t="s">
         <v>1901</v>
       </c>
       <c r="F619" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="15" t="s">
         <v>406</v>
       </c>
       <c r="H619" s="5"/>
     </row>
-    <row r="620" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A620" s="8" t="s">
         <v>1902</v>
       </c>
       <c r="B620" s="20">
         <v>40003962123</v>
       </c>
       <c r="C620" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D620" s="12" t="s">
         <v>1903</v>
       </c>
       <c r="E620" s="12" t="s">
         <v>1904</v>
       </c>
       <c r="F620" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="15" t="s">
         <v>1905</v>
       </c>
       <c r="H620" s="5"/>
     </row>
-    <row r="621" spans="1:8" ht="66" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A621" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="B621" s="20">
         <v>40103171214</v>
       </c>
       <c r="C621" s="21" t="s">
         <v>1907</v>
       </c>
       <c r="D621" s="12" t="s">
         <v>1908</v>
       </c>
       <c r="E621" s="12" t="s">
         <v>1909</v>
       </c>
       <c r="F621" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H621" s="5"/>
     </row>
-    <row r="622" spans="1:8" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A622" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B622" s="20">
         <v>40103716665</v>
       </c>
       <c r="C622" s="21" t="s">
         <v>1910</v>
       </c>
       <c r="D622" s="12" t="s">
         <v>1789</v>
       </c>
       <c r="E622" s="12" t="s">
         <v>1911</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="15" t="s">
         <v>1791</v>
       </c>
       <c r="H622" s="5"/>
     </row>
-    <row r="623" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A623" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="B623" s="16">
         <v>40003384089</v>
       </c>
       <c r="C623" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E623" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F623" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H623" s="5"/>
     </row>
-    <row r="624" spans="1:8" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A624" s="8" t="s">
         <v>1915</v>
       </c>
       <c r="B624" s="16">
         <v>40003572541</v>
       </c>
       <c r="C624" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="E624" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="F624" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="9" t="s">
         <v>406</v>
       </c>
       <c r="H624" s="5"/>
     </row>
-    <row r="625" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A625" s="8" t="s">
         <v>1919</v>
       </c>
       <c r="B625" s="16">
         <v>41503055853</v>
       </c>
       <c r="C625" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>1921</v>
       </c>
       <c r="E625" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="F625" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="G625" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="626" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A626" s="8" t="s">
         <v>1924</v>
       </c>
       <c r="B626" s="16" t="s">
         <v>1925</v>
       </c>
       <c r="C626" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E626" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F626" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A627" s="8" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B627" s="16">
+        <v>40003921623</v>
+      </c>
+      <c r="C627" s="4" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D627" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E627" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F627" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G627" s="9" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A628" s="8"/>
       <c r="B628" s="16"/>
       <c r="C628" s="4"/>
       <c r="D628" s="6"/>
       <c r="E628" s="6"/>
       <c r="F628" s="6"/>
       <c r="G628" s="9"/>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A629" s="8"/>
       <c r="B629" s="16"/>
       <c r="C629" s="4"/>
       <c r="D629" s="6"/>
       <c r="E629" s="6"/>
       <c r="F629" s="6"/>
       <c r="G629" s="9"/>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A630" s="8"/>
       <c r="B630" s="16"/>
       <c r="C630" s="4"/>
       <c r="D630" s="6"/>
       <c r="E630" s="6"/>
       <c r="F630" s="6"/>
       <c r="G630" s="9"/>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A631" s="8"/>
       <c r="B631" s="16"/>
       <c r="C631" s="4"/>
       <c r="D631" s="6"/>
       <c r="E631" s="6"/>
       <c r="F631" s="6"/>
       <c r="G631" s="9"/>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A632" s="8"/>
       <c r="B632" s="16"/>
       <c r="C632" s="4"/>
       <c r="D632" s="6"/>
       <c r="E632" s="6"/>
       <c r="F632" s="6"/>
       <c r="G632" s="9"/>
     </row>
-    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A633" s="8"/>
       <c r="B633" s="16"/>
       <c r="C633" s="4"/>
       <c r="D633" s="6"/>
       <c r="E633" s="6"/>
       <c r="F633" s="6"/>
       <c r="G633" s="9"/>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A634" s="8"/>
       <c r="B634" s="16"/>
       <c r="C634" s="4"/>
       <c r="D634" s="6"/>
       <c r="E634" s="6"/>
       <c r="F634" s="6"/>
       <c r="G634" s="9"/>
     </row>
-    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A635" s="6"/>
       <c r="B635" s="6"/>
       <c r="C635" s="6"/>
       <c r="D635" s="6"/>
       <c r="E635" s="6"/>
       <c r="F635" s="6"/>
       <c r="G635" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G623" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -21721,90 +21744,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Muitas maksājumu parāds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>