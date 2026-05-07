--- v8 (2026-04-14)
+++ v9 (2026-05-07)
@@ -4,78 +4,78 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1762E594-58B1-41B4-9F98-DD9E15CE7630}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{49997D41-4411-4475-9030-8CB15321C376}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$623</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3907" uniqueCount="1931">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3937" uniqueCount="1954">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis
 AN - akcīzes nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
@@ -6484,57 +6484,126 @@
     <t xml:space="preserve">06.01.2026.
 </t>
   </si>
   <si>
     <t>SIA “Apeks serviss” muitas noliktavas procedūrai deklarētā ārpussavienības prece – 1333,522 kg ūdenspīpes tabakas – tika izņemta no muitas uzraudzības, kā rezultātā radies muitas maksājumu parāds.</t>
   </si>
   <si>
     <t>Par minēto pārkāpumu SIA “Apeks serviss” papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 4540,03 EUR un nokavējuma nauda 355,49 EUR, akcīzes nodoklis 107 015,14 EUR un nokavējuma nauda 42 806,06 EUR, kā arī PVN 24 699,49 EUR un nokavējuma nauda 9879,80 EUR..</t>
   </si>
   <si>
     <t>Pārsūdzēts</t>
   </si>
   <si>
     <t>“CANUB GROUP TRANSPORT” MMC</t>
   </si>
   <si>
     <t>LTAZ0000000020745</t>
   </si>
   <si>
     <t>17.02.2026.</t>
   </si>
   <si>
     <t>SIA “TRIALTO LATVIA”</t>
   </si>
   <si>
+    <t>09.03.2026.</t>
+  </si>
+  <si>
     <t>Tranzīta procedūra nav pabeigtas pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 53,59 EUR, ko veido akcīzes nodokļa pamatparāds 38,32 EUR un akcīzes nodokļa nokavējuma nauda 0,38 EUR, PVN pamatparāds 14,74 EUR un PVN nokavējuma nauda 0,15 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču nosūtītāja SIA "Reftrans logistics", reģ. Nr. 40103185695 2026. gada 24. februārī un 2026. gada 4. martā veiktajiem maksājumiem.</t>
   </si>
   <si>
-    <t>09.03.2026.</t>
+    <t>SIA “B10veikals”</t>
+  </si>
+  <si>
+    <t>24.02.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “B10veikals”, noformējot muitas deklarāciju, elektroenerģijas sistēmas komplektu deklarēja ar neatbilstošu KN kodu, kā rezultātā precei piemēroja neatbilstošu (zemāku) ievedmuitas nodokļa tarifa likmi. </t>
+  </si>
+  <si>
+    <t>Par minēto pārkāpumu VID deponēto naudas līdzekļu uzskaites kontā iemaksātā drošības nauda 777,94 EUR tika ieskaitīta valsts budžetā muitas maksājumu parāda segšanai.</t>
+  </si>
+  <si>
+    <t> Regulas Nr. 952/2013, 56. panta 1. punkts un 2. punkta “a” apakšpunkts,  KN kodam  8501 72 00 atbilstošā ievedmuitas nodokļa likme 2,7 %. </t>
+  </si>
+  <si>
+    <t>SIA “Beaphar Latvija”</t>
+  </si>
+  <si>
+    <t>27.02.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “Beaphar Latvija”, noformējot muitas deklarāciju, preci – kaķu pakaiši (cat litter) – deklarēja ar neatbilstošu KN kodu, kā rezultātā precei piemēroja neatbilstošu (zemāku) ievedmuitas nodokļa tarifa likmi. </t>
+  </si>
+  <si>
+    <t>Par minēto pārkāpumu papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 957,37 EUR un nokavējuma nauda 61,19 EUR, kā arī PVN 201,05 EUR un nokavējuma nauda 38,30 EUR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regulas Nr. 952/2013, 56. panta 1. punkts un 2. punkta “a” apakšpunkts,  KN kodam  3824 99 93 atbilstošā ievedmuitas nodokļa likme 6,5 %. </t>
+  </si>
+  <si>
+    <t>AS “Air Baltic Corporation”</t>
+  </si>
+  <si>
+    <t>12.03.2026.</t>
+  </si>
+  <si>
+    <t>Atļaujas izmantot īpašo muitas procedūru – pagaidu ievešanu – nosacījumu izpildes pārbaudē konstatēts, ka deklarētajai ārpussavienības precei attiecīgā procedūra nav noslēgta noteiktajā termiņā, kā rezultātā radies muitas maksājumu parāds.</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu 759,20 EUR, ko veido PVN pamatparāds 729,65 EUR un tā nokavējuma nauda 29,55 EUR.</t>
+  </si>
+  <si>
+    <t>Regulas Nr. 952/2013 79. panta 1. punkta “c” apakšpunkts, 3. punkta “a” apakšpunkts un 215. panta 1. un 4. punkts</t>
+  </si>
+  <si>
+    <t>24.03.2026.</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 147,75 EUR, ko veido akcīzes nodokļa pamatparāds 105,03 EUR un akcīzes nodokļa nokavējuma nauda 0,37 EUR, PVN pamatparāds 42,20 EUR un PVN nokavējuma nauda 0,15 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja  SIA "TRIALTO LATVIA", reģ. Nr. 40003921623, 2026. gada 18. martā  martā veiktajiem maksājumiem.</t>
+  </si>
+  <si>
+    <t>SIA “Poli Projects”</t>
+  </si>
+  <si>
+    <t>04.03.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA “Poli Projects”, noformējot muitas deklarāciju, alumīnija sakausējuma profilus deklarēja ar neatbilstošu KN kodu, kā rezultātā netika piemērota precei atbilstošā ievedmuitas nodokļa un antidempinga maksājuma likme. </t>
+  </si>
+  <si>
+    <t>Par minēto pārkāpumu papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 674,59 EUR un nokavējuma nauda 88,91 EUR, galīgā antidempinga maksājums 4511,35 EUR un nokavējuma nauda 594,57 EUR, kā arī PVN 1089,05 EUR un nokavējuma nauda 435,62 EUR.</t>
+  </si>
+  <si>
+    <t>Regulas Nr. 952/2013, 56. panta 1. punkts un 2. punkta “a” apakšpunkts,  KN kodam  7604 29 90  atbilstošā ievedmuitas nodokļa likme 7,5 %. Regulas 2021/546 1. panta 2. punkts, galīgā antidempinga maksājuma likme 32,1 % (TARIC papildu kods C999).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -6741,134 +6810,134 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1294535</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1253954</xdr:rowOff>
+      <xdr:rowOff>1250779</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814CC13F-B045-419B-A7DD-24EC1BB97FA9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1301750" cy="1253954"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6930,51 +6999,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7072,14608 +7141,14906 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:H635"/>
+  <dimension ref="A1:H661"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A618" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A627" sqref="A627"/>
+      <pane ySplit="2" topLeftCell="A622" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N626" sqref="N626"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.28515625" style="2"/>
+    <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="71.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="77.54296875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="71.26953125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="24"/>
     </row>
-    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="7">
         <v>40003354277</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7">
         <v>43602007901</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="7">
         <v>42401001882</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="7">
         <v>40003586842</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="7">
         <v>40003476345</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="7">
         <v>42403001868</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>42403001868</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7">
         <v>40203037582</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7">
         <v>40003229372</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="7">
         <v>40203025437</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="7">
         <v>47403002676</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="7">
         <v>42403015482</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="7">
         <v>40103770892</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="7">
         <v>40103800326</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="13">
         <v>42403025103</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="7">
         <v>40203191876</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="7">
         <v>50003308551</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="7">
         <v>40003081501</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="7">
         <v>55403051321</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="7">
         <v>40003632906</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="7">
         <v>40103374053</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="7">
         <v>40103286441</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="7">
         <v>42403007451</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="7">
         <v>40103325857</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="7">
         <v>40203052399</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="7">
         <v>40203010978</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="7">
         <v>40203010978</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="7">
         <v>6025023441</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="7">
         <v>6025020539</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="7">
         <v>6025020539</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="7">
         <v>6027137331</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B37" s="7">
         <v>41203040882</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="7">
         <v>6011002875</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="7">
         <v>40003100022</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="7">
         <v>40003496002</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B41" s="7">
         <v>40103233571</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="7">
         <v>40003219745</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="7">
         <v>40103286441</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="7">
         <v>40103731700</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="7">
         <v>40003491147</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="7">
         <v>40003219745</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="7">
         <v>145161856</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="7">
         <v>45403026040</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="7">
         <v>50003306781</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="7">
         <v>50203048431</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>153</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="7">
         <v>40003491147</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="7">
         <v>5031000514</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B53" s="7">
         <v>40103374053</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="7">
         <v>40103286441</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>162</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="7">
         <v>40103286441</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="7">
         <v>50003308551</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="7">
         <v>4000393482</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>170</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="7">
         <v>42403025103</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="7">
         <v>40008088671</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>175</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>176</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="7">
         <v>40103286441</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="7">
         <v>40103286441</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B62" s="7">
         <v>40103404447</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="7">
         <v>6027151181</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B64" s="7">
         <v>3904036775</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="7">
         <v>41503000022</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>193</v>
       </c>
       <c r="B66" s="7">
         <v>40003145516</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B67" s="7">
         <v>40003175192</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>196</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>197</v>
       </c>
       <c r="B68" s="7">
         <v>42401014834</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>199</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="7">
         <v>40203010978</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B71" s="7">
         <v>40203010978</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B72" s="7">
         <v>40203010978</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>209</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="73" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B73" s="7">
         <v>40203010978</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="74" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B74" s="7">
         <v>40203010978</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>211</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B75" s="7">
         <v>40203010978</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B76" s="7">
         <v>40203010978</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B77" s="7">
         <v>40203010978</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B78" s="7">
         <v>40003496002</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>217</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B79" s="7">
         <v>40003496002</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
         <v>221</v>
       </c>
       <c r="B80" s="7">
         <v>40203050078</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="11" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>226</v>
       </c>
       <c r="B81" s="7">
         <v>43603024186</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="8" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B82" s="7">
         <v>40203198323</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>234</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
         <v>236</v>
       </c>
       <c r="B83" s="7">
         <v>391036795</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>237</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B84" s="7">
         <v>50003306781</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
         <v>240</v>
       </c>
       <c r="B85" s="7">
         <v>48503000083</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>242</v>
       </c>
       <c r="B86" s="16">
         <v>440003394373</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B87" s="7">
         <v>40203010978</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>244</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B88" s="7">
         <v>40203010978</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="7">
         <v>40203010978</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B90" s="7">
         <v>40203010978</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B91" s="7">
         <v>40203010978</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>250</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="7">
         <v>50003306781</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B93" s="7">
         <v>40103985391</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>254</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B94" s="7">
         <v>6011002875</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B95" s="7">
         <v>40003100022</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B96" s="7">
         <v>40003496002</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
         <v>257</v>
       </c>
       <c r="B97" s="7">
         <v>40103992730</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>259</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>260</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="9" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B98" s="7">
         <v>40003536663</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>263</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
         <v>264</v>
       </c>
       <c r="B99" s="7">
         <v>6027056812</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>266</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B100" s="7">
         <v>7621783597</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
         <v>269</v>
       </c>
       <c r="B101" s="7">
         <v>40103288298</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="7">
         <v>40203010978</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>275</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
         <v>276</v>
       </c>
       <c r="B103" s="7">
         <v>6025023441</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F103" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A104" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B104" s="7">
         <v>40203010978</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
         <v>281</v>
       </c>
       <c r="B105" s="7">
         <v>44103102153</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="8" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A106" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B106" s="7">
         <v>40203010978</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>285</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A107" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="7">
         <v>40203010978</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A108" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B108" s="7">
         <v>40203010978</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>288</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="7">
         <v>40203010978</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>289</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A110" s="8" t="s">
         <v>290</v>
       </c>
       <c r="B110" s="7">
         <v>3915505179</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>292</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B111" s="7">
         <v>5031000514</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>294</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B112" s="7">
         <v>55403051321</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>296</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A113" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B113" s="7">
         <v>55403051321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F113" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A114" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B114" s="7">
         <v>40203010978</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>298</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A115" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B115" s="7">
         <v>40203010978</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B116" s="7">
         <v>40203010978</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>301</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A117" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B117" s="7">
         <v>40203010978</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>302</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B118" s="7">
         <v>40203010978</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A119" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B119" s="7">
         <v>41203022482</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A120" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B120" s="7">
         <v>40203010978</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A121" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B121" s="7">
         <v>40203010978</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A122" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B122" s="7">
         <v>40203010978</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A123" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B123" s="7">
         <v>40203010978</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A124" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B124" s="7">
         <v>40203010978</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="125" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A125" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B125" s="7">
         <v>40203010978</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A126" s="8" t="s">
         <v>314</v>
       </c>
       <c r="B126" s="7">
         <v>40003031676</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A127" s="8" t="s">
         <v>319</v>
       </c>
       <c r="B127" s="7">
         <v>6027109831</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A128" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B128" s="7">
         <v>40203099544</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A129" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B129" s="7">
         <v>40003128963</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>329</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
         <v>331</v>
       </c>
       <c r="B130" s="7">
         <v>50003041981</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A131" s="8" t="s">
         <v>333</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>336</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
         <v>338</v>
       </c>
       <c r="B132" s="7">
         <v>40003031873</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>340</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:7" ht="125" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
         <v>342</v>
       </c>
       <c r="B133" s="7">
         <v>40103590897</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>345</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
         <v>347</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>350</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="135" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:7" ht="125" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
         <v>352</v>
       </c>
       <c r="B135" s="7">
         <v>40103545198</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="136" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A136" s="8" t="s">
         <v>357</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="137" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A137" s="8" t="s">
         <v>363</v>
       </c>
       <c r="B137" s="7">
         <v>390166903</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>364</v>
       </c>
       <c r="F137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="138" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A138" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B138" s="7">
         <v>55403040031</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>366</v>
       </c>
       <c r="F138" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A139" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="7">
         <v>50003306781</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>367</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="140" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A140" s="8" t="s">
         <v>368</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>369</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A141" s="8" t="s">
         <v>374</v>
       </c>
       <c r="B141" s="7">
         <v>6730073757</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>376</v>
       </c>
       <c r="F141" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A142" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E142" s="9" t="s">
         <v>380</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A143" s="8" t="s">
         <v>381</v>
       </c>
       <c r="B143" s="7">
         <v>40102033746</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="144" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A144" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E144" s="9" t="s">
         <v>385</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="145" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A145" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E145" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F145" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A146" s="8" t="s">
         <v>387</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E146" s="9" t="s">
         <v>390</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="147" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A147" s="8" t="s">
         <v>391</v>
       </c>
       <c r="B147" s="7">
         <v>40003219834</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E147" s="9" t="s">
         <v>393</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="148" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
         <v>395</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>396</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>399</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="149" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A149" s="8" t="s">
         <v>400</v>
       </c>
       <c r="B149" s="7">
         <v>6730073757</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>401</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="150" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A150" s="8" t="s">
         <v>402</v>
       </c>
       <c r="B150" s="7">
         <v>40103545944</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>405</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="14" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A151" s="8" t="s">
         <v>407</v>
       </c>
       <c r="B151" s="7">
         <v>40103187450</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>410</v>
       </c>
       <c r="F151" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="8" t="s">
         <v>412</v>
       </c>
       <c r="B152" s="7">
         <v>40003412132</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>413</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="8" t="s">
         <v>414</v>
       </c>
       <c r="B153" s="7">
         <v>6731045590</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>416</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B154" s="7">
         <v>40203198323</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>417</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A155" s="8" t="s">
         <v>421</v>
       </c>
       <c r="B155" s="7" t="s">
         <v>422</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>425</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A156" s="8" t="s">
         <v>426</v>
       </c>
       <c r="B156" s="7">
         <v>40103891503</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>428</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>429</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A157" s="8" t="s">
         <v>431</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>432</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A158" s="8" t="s">
         <v>436</v>
       </c>
       <c r="B158" s="7">
         <v>40003958698</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="159" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A159" s="8" t="s">
         <v>441</v>
       </c>
       <c r="B159" s="7">
         <v>42403027176</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A160" s="8" t="s">
         <v>444</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>448</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="161" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A161" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B161" s="7">
         <v>42403035811</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A162" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B162" s="7">
         <v>42403035812</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>452</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="163" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A163" s="8" t="s">
         <v>453</v>
       </c>
       <c r="B163" s="7">
         <v>42403027176</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F163" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A164" s="8" t="s">
         <v>456</v>
       </c>
       <c r="B164" s="7">
         <v>40003444208</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="165" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A165" s="8" t="s">
         <v>461</v>
       </c>
       <c r="B165" s="7">
         <v>44103028772</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>464</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="166" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A166" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B166" s="7">
         <v>40003345908</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="167" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A167" s="8" t="s">
         <v>472</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>473</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="168" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A168" s="8" t="s">
         <v>477</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F168" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="169" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A169" s="8" t="s">
         <v>481</v>
       </c>
       <c r="B169" s="16">
         <v>601301667815</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>482</v>
       </c>
       <c r="F169" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="170" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A170" s="8" t="s">
         <v>483</v>
       </c>
       <c r="B170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>487</v>
       </c>
       <c r="F170" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="171" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A171" s="8" t="s">
         <v>488</v>
       </c>
       <c r="B171" s="16">
         <v>694400986011</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E171" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F171" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="172" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A172" s="8" t="s">
         <v>490</v>
       </c>
       <c r="B172" s="7">
         <v>40003950957</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A173" s="8" t="s">
         <v>492</v>
       </c>
       <c r="B173" s="7">
         <v>41503015704</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="F173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="174" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A174" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B174" s="7">
         <v>45403039153</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>496</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="175" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A175" s="8" t="s">
         <v>497</v>
       </c>
       <c r="B175" s="7">
         <v>40203235846</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>499</v>
       </c>
       <c r="F175" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A176" s="8" t="s">
         <v>500</v>
       </c>
       <c r="B176" s="7">
         <v>40103770892</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>502</v>
       </c>
       <c r="F176" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="177" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A177" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B177" s="7">
         <v>100178189</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>505</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B178" s="7">
         <v>100178189</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E178" s="6" t="s">
         <v>506</v>
       </c>
       <c r="F178" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="179" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A179" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B179" s="7">
         <v>100178189</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A180" s="8" t="s">
         <v>508</v>
       </c>
       <c r="B180" s="7">
         <v>49502002692</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="181" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A181" s="8" t="s">
         <v>512</v>
       </c>
       <c r="B181" s="7" t="s">
         <v>513</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>516</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="182" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
         <v>517</v>
       </c>
       <c r="B182" s="7">
         <v>43603018527</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>519</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="11" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="183" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A183" s="8" t="s">
         <v>521</v>
       </c>
       <c r="B183" s="7">
         <v>40203098426</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>524</v>
       </c>
       <c r="F183" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="184" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A184" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B184" s="7">
         <v>12996631</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>528</v>
       </c>
       <c r="F184" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="185" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A185" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B185" s="7">
         <v>12996631</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>529</v>
       </c>
       <c r="F185" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="186" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A186" s="8" t="s">
         <v>530</v>
       </c>
       <c r="B186" s="7" t="s">
         <v>531</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>533</v>
       </c>
       <c r="F186" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="187" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A187" s="8" t="s">
         <v>534</v>
       </c>
       <c r="B187" s="7">
         <v>42403026700</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>535</v>
       </c>
       <c r="F187" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="188" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A188" s="8" t="s">
         <v>536</v>
       </c>
       <c r="B188" s="7">
         <v>40003392917</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>539</v>
       </c>
       <c r="F188" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="189" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A189" s="8" t="s">
         <v>540</v>
       </c>
       <c r="B189" s="7">
         <v>40103864219</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="6" t="s">
         <v>543</v>
       </c>
       <c r="F189" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="190" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A190" s="8" t="s">
         <v>545</v>
       </c>
       <c r="B190" s="7">
         <v>6713007257</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>547</v>
       </c>
       <c r="F190" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A191" s="8" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="7">
         <v>10156387</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F191" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="192" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A192" s="8" t="s">
         <v>551</v>
       </c>
       <c r="B192" s="7">
         <v>40003770044</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>552</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="193" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A193" s="8" t="s">
         <v>553</v>
       </c>
       <c r="B193" s="7">
         <v>44103119022</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F193" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="194" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A194" s="8" t="s">
         <v>558</v>
       </c>
       <c r="B194" s="7">
         <v>3909000571</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>560</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="195" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A195" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B195" s="7">
         <v>6027150935</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F195" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="196" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A196" s="8" t="s">
         <v>563</v>
       </c>
       <c r="B196" s="16">
         <v>671401685650</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="197" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A197" s="8" t="s">
         <v>566</v>
       </c>
       <c r="B197" s="7">
         <v>40103333322</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>568</v>
       </c>
       <c r="F197" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="198" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
         <v>569</v>
       </c>
       <c r="B198" s="7">
         <v>40103325857</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>571</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="199" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:7" ht="125" x14ac:dyDescent="0.25">
       <c r="A199" s="8" t="s">
         <v>572</v>
       </c>
       <c r="B199" s="7">
         <v>42103048357</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>575</v>
       </c>
       <c r="F199" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A200" s="8" t="s">
         <v>577</v>
       </c>
       <c r="B200" s="7">
         <v>6021004487</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>579</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="201" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A201" s="8" t="s">
         <v>580</v>
       </c>
       <c r="B201" s="7">
         <v>3906226080</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>582</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="202" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A202" s="8" t="s">
         <v>583</v>
       </c>
       <c r="B202" s="7">
         <v>304139769</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>584</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="203" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A203" s="8" t="s">
         <v>585</v>
       </c>
       <c r="B203" s="7">
         <v>40103598443</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>587</v>
       </c>
       <c r="F203" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="204" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A204" s="8" t="s">
         <v>588</v>
       </c>
       <c r="B204" s="7" t="s">
         <v>589</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="205" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A205" s="8" t="s">
         <v>593</v>
       </c>
       <c r="B205" s="7">
         <v>40003663003</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>595</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="11" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="206" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A206" s="8" t="s">
         <v>597</v>
       </c>
       <c r="B206" s="7">
         <v>40103896553</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>599</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A207" s="8" t="s">
         <v>601</v>
       </c>
       <c r="B207" s="7">
         <v>40203310025</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>604</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="208" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A208" s="8" t="s">
         <v>606</v>
       </c>
       <c r="B208" s="7">
         <v>6027101423</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>608</v>
       </c>
       <c r="F208" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="209" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A209" s="8" t="s">
         <v>609</v>
       </c>
       <c r="B209" s="7">
         <v>6730073764</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>610</v>
       </c>
       <c r="F209" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A210" s="8" t="s">
         <v>611</v>
       </c>
       <c r="B210" s="7">
         <v>302537660</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F210" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A211" s="8" t="s">
         <v>613</v>
       </c>
       <c r="B211" s="7">
         <v>40003406687</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F211" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="212" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
         <v>616</v>
       </c>
       <c r="B212" s="7">
         <v>42403030937</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="213" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
         <v>619</v>
       </c>
       <c r="B213" s="7">
         <v>40003382815</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F213" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="214" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
         <v>622</v>
       </c>
       <c r="B214" s="7">
         <v>40203043470</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
         <v>625</v>
       </c>
       <c r="B215" s="7">
         <v>3914023479</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="216" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B216" s="7">
         <v>145161856</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="217" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B217" s="7">
         <v>145161856</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="6" t="s">
         <v>631</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
         <v>632</v>
       </c>
       <c r="B218" s="7">
         <v>40203025437</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>634</v>
       </c>
       <c r="F218" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="219" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
         <v>635</v>
       </c>
       <c r="B219" s="7" t="s">
         <v>636</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="F219" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="220" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
         <v>640</v>
       </c>
       <c r="B220" s="7">
         <v>50003997841</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F220" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="221" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
         <v>645</v>
       </c>
       <c r="B221" s="7">
         <v>4025061250</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F221" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="222" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B222" s="7">
         <v>3904036775</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>649</v>
       </c>
       <c r="F222" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="223" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
         <v>650</v>
       </c>
       <c r="B223" s="7" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>654</v>
       </c>
       <c r="F223" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="224" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A224" s="8" t="s">
         <v>655</v>
       </c>
       <c r="B224" s="7" t="s">
         <v>656</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>659</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A225" s="8" t="s">
         <v>661</v>
       </c>
       <c r="B225" s="7">
         <v>5031000514</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="6" t="s">
         <v>663</v>
       </c>
       <c r="F225" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="226" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B226" s="7">
         <v>55403051321</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="227" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A227" s="8" t="s">
         <v>665</v>
       </c>
       <c r="B227" s="7">
         <v>44103144509</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="228" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B228" s="7">
         <v>40003536663</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
         <v>669</v>
       </c>
       <c r="B229" s="7">
         <v>42403018296</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>671</v>
       </c>
       <c r="F229" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="230" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
         <v>672</v>
       </c>
       <c r="B230" s="7">
         <v>3245500729</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>674</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="231" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B231" s="7">
         <v>391033367</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>677</v>
       </c>
       <c r="F231" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="232" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A232" s="8" t="s">
         <v>678</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>680</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>682</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="233" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A233" s="8" t="s">
         <v>683</v>
       </c>
       <c r="B233" s="7" t="s">
         <v>684</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>687</v>
       </c>
       <c r="F233" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="234" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A234" s="8" t="s">
         <v>689</v>
       </c>
       <c r="B234" s="7">
         <v>40003921623</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>692</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="235" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A235" s="8" t="s">
         <v>694</v>
       </c>
       <c r="B235" s="7">
         <v>3906957281</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>695</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="236" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A236" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B236" s="7">
         <v>391033367</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>697</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="237" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A237" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B237" s="7">
         <v>6027150935</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>699</v>
       </c>
       <c r="F237" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="238" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
         <v>700</v>
       </c>
       <c r="B238" s="7">
         <v>6732158163</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>702</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="239" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A239" s="8" t="s">
         <v>703</v>
       </c>
       <c r="B239" s="7">
         <v>391915115</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E239" s="6" t="s">
         <v>705</v>
       </c>
       <c r="F239" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="240" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A240" s="8" t="s">
         <v>706</v>
       </c>
       <c r="B240" s="16">
         <v>1023900592935</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E240" s="6" t="s">
         <v>707</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="241" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A241" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B241" s="7">
         <v>40203244196</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>709</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A242" s="8" t="s">
         <v>710</v>
       </c>
       <c r="B242" s="7">
         <v>3000575242</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>712</v>
       </c>
       <c r="F242" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="243" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A243" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B243" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>716</v>
       </c>
       <c r="F243" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="244" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B244" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>717</v>
       </c>
       <c r="F244" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="245" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A245" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B245" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>718</v>
       </c>
       <c r="F245" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="246" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A246" s="8" t="s">
         <v>719</v>
       </c>
       <c r="B246" s="7">
         <v>40003229974</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F246" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="247" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A247" s="8" t="s">
         <v>724</v>
       </c>
       <c r="B247" s="7">
         <v>186130476</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>726</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A248" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B248" s="7">
         <v>302709601</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>728</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="249" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A249" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B249" s="7">
         <v>41203022482</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>730</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>731</v>
       </c>
       <c r="F249" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G249" s="6" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="250" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A250" s="8" t="s">
         <v>733</v>
       </c>
       <c r="B250" s="7">
         <v>6731045590</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>735</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="251" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A251" s="8" t="s">
         <v>736</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>737</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>740</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="252" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A252" s="8" t="s">
         <v>741</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>742</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>744</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="253" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A253" s="8" t="s">
         <v>745</v>
       </c>
       <c r="B253" s="7">
         <v>40103488482</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>748</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="254" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A254" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B254" s="7">
         <v>6027051363</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>752</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="255" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A255" s="8" t="s">
         <v>753</v>
       </c>
       <c r="B255" s="7" t="s">
         <v>754</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>755</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="F255" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="256" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A256" s="8" t="s">
         <v>758</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>759</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>761</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="257" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A257" s="8" t="s">
         <v>763</v>
       </c>
       <c r="B257" s="7" t="s">
         <v>764</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>766</v>
       </c>
       <c r="F257" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>767</v>
       </c>
     </row>
-    <row r="258" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A258" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B258" s="7">
         <v>6027051363</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>769</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:7" ht="100" x14ac:dyDescent="0.25">
       <c r="A259" s="8" t="s">
         <v>770</v>
       </c>
       <c r="B259" s="7">
         <v>40103264815</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E259" s="6" t="s">
         <v>773</v>
       </c>
       <c r="F259" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="260" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A260" s="8" t="s">
         <v>774</v>
       </c>
       <c r="B260" s="7">
         <v>40003536663</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>775</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="261" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:7" ht="175" x14ac:dyDescent="0.25">
       <c r="A261" s="8" t="s">
         <v>776</v>
       </c>
       <c r="B261" s="7">
         <v>44103124926</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>779</v>
       </c>
       <c r="F261" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="262" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A262" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B262" s="7">
         <v>40203244196</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>782</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A263" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B263" s="7">
         <v>40003311723</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>785</v>
       </c>
       <c r="F263" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="264" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A264" s="8" t="s">
         <v>786</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>787</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>790</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="265" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A265" s="8" t="s">
         <v>791</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>792</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E265" s="6" t="s">
         <v>794</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="266" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A266" s="8" t="s">
         <v>795</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>796</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>797</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="267" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A267" s="8" t="s">
         <v>799</v>
       </c>
       <c r="B267" s="7">
         <v>40003450257</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>800</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E267" s="6" t="s">
         <v>802</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="9" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="268" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A268" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B268" s="7">
         <v>302493566</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>806</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A269" s="8" t="s">
         <v>807</v>
       </c>
       <c r="B269" s="7">
         <v>41503049965</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>809</v>
       </c>
       <c r="F269" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A270" s="8" t="s">
         <v>810</v>
       </c>
       <c r="B270" s="16">
         <v>600202347996</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>812</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="271" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A271" s="8" t="s">
         <v>813</v>
       </c>
       <c r="B271" s="7">
         <v>122978856</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>814</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="272" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A272" s="8" t="s">
         <v>815</v>
       </c>
       <c r="B272" s="7">
         <v>304557875</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>816</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="273" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A273" s="8" t="s">
         <v>817</v>
       </c>
       <c r="B273" s="7">
         <v>302493566</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>818</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>820</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="9" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="274" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A274" s="8" t="s">
         <v>822</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>823</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>824</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>826</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="275" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A275" s="8" t="s">
         <v>827</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>828</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E275" s="6" t="s">
         <v>830</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="276" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A276" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B276" s="7">
         <v>302493566</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>832</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="277" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A277" s="8" t="s">
         <v>833</v>
       </c>
       <c r="B277" s="7">
         <v>270003720</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>835</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A278" s="8" t="s">
         <v>836</v>
       </c>
       <c r="B278" s="7">
         <v>46102000167</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F278" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A279" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B279" s="7">
         <v>302493566</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>840</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="280" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A280" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B280" s="7">
         <v>302709601</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="281" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A281" s="8" t="s">
         <v>843</v>
       </c>
       <c r="B281" s="7">
         <v>40103438195</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>844</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E281" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F281" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="282" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A282" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>848</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="283" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A283" s="8" t="s">
         <v>850</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>851</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>852</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>853</v>
       </c>
       <c r="F283" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="284" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A284" s="8" t="s">
         <v>854</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>855</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>856</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>857</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="285" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A285" s="8" t="s">
         <v>858</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>859</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>860</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>861</v>
       </c>
       <c r="F285" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="286" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A286" s="10" t="s">
         <v>862</v>
       </c>
       <c r="B286" s="7" t="s">
         <v>863</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>864</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="287" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A287" s="10" t="s">
         <v>865</v>
       </c>
       <c r="B287" s="7" t="s">
         <v>866</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F287" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="288" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A288" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B288" s="7">
         <v>302493566</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>869</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="289" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A289" s="10" t="s">
         <v>870</v>
       </c>
       <c r="B289" s="7">
         <v>3906226080</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>871</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="290" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A290" s="8" t="s">
         <v>872</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>873</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>874</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>876</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A291" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F291" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="292" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A292" s="8" t="s">
         <v>881</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>882</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>884</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A293" s="8" t="s">
         <v>885</v>
       </c>
       <c r="B293" s="7">
         <v>40003450257</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E293" s="9" t="s">
         <v>887</v>
       </c>
       <c r="F293" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="294" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A294" s="8" t="s">
         <v>888</v>
       </c>
       <c r="B294" s="7">
         <v>40103394280</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>890</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>891</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="295" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A295" s="8" t="s">
         <v>893</v>
       </c>
       <c r="B295" s="7">
         <v>40203264900</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="6" t="s">
         <v>895</v>
       </c>
       <c r="F295" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="296" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A296" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B296" s="7">
         <v>40003081501</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E296" s="6" t="s">
         <v>899</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A297" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B297" s="7">
         <v>40003081501</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E297" s="6" t="s">
         <v>901</v>
       </c>
       <c r="F297" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="298" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A298" s="8" t="s">
         <v>902</v>
       </c>
       <c r="B298" s="7">
         <v>40103982785</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>904</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>905</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="299" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A299" s="8" t="s">
         <v>907</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>908</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E299" s="6" t="s">
         <v>910</v>
       </c>
       <c r="F299" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="300" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A300" s="8" t="s">
         <v>911</v>
       </c>
       <c r="B300" s="7">
         <v>41503062573</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="6" t="s">
         <v>913</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="301" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A301" s="8" t="s">
         <v>914</v>
       </c>
       <c r="B301" s="7">
         <v>40103181890</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>915</v>
       </c>
       <c r="E301" s="6" t="s">
         <v>916</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G301" s="9" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="302" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A302" s="8" t="s">
         <v>918</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>919</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>921</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A303" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B303" s="7">
         <v>302493566</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>923</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="304" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A304" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B304" s="7">
         <v>302493566</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>925</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A305" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B305" s="7">
         <v>7231635506</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>928</v>
       </c>
       <c r="F305" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="306" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A306" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B306" s="7">
         <v>42103082056</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>932</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A307" s="8" t="s">
         <v>933</v>
       </c>
       <c r="B307" s="7">
         <v>40203195863</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>936</v>
       </c>
       <c r="F307" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="308" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A308" s="8" t="s">
         <v>937</v>
       </c>
       <c r="B308" s="7">
         <v>12121602</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A309" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B309" s="7">
         <v>52103042411</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E309" s="6" t="s">
         <v>942</v>
       </c>
       <c r="F309" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="310" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A310" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B310" s="7">
         <v>52103042411</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="311" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A311" s="8" t="s">
         <v>944</v>
       </c>
       <c r="B311" s="7">
         <v>40003502385</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>945</v>
       </c>
       <c r="F311" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="312" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A312" s="8" t="s">
         <v>946</v>
       </c>
       <c r="B312" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>950</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="313" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A313" s="8" t="s">
         <v>951</v>
       </c>
       <c r="B313" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E313" s="6" t="s">
         <v>952</v>
       </c>
       <c r="F313" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="314" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A314" s="8" t="s">
         <v>953</v>
       </c>
       <c r="B314" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>954</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B315" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F315" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G315" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="8" t="s">
         <v>956</v>
       </c>
       <c r="B316" s="7">
         <v>40203148568</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>957</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>959</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="9" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="317" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A317" s="8" t="s">
         <v>961</v>
       </c>
       <c r="B317" s="7">
         <v>40103755037</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>964</v>
       </c>
       <c r="F317" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="318" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A318" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B318" s="7">
         <v>303086986</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>967</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="319" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A319" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B319" s="7">
         <v>303086986</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>968</v>
       </c>
       <c r="F319" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="320" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="320" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A320" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B320" s="7">
         <v>303086986</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>969</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="321" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A321" s="8" t="s">
         <v>970</v>
       </c>
       <c r="B321" s="7">
         <v>301638795</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>972</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="322" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A322" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B322" s="16">
         <v>131240021820</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>975</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="323" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A323" s="8" t="s">
         <v>976</v>
       </c>
       <c r="B323" s="16">
         <v>2304200910188</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>978</v>
       </c>
       <c r="F323" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="324" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A324" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B324" s="16">
         <v>131240021820</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>980</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A325" s="8" t="s">
         <v>981</v>
       </c>
       <c r="B325" s="7">
         <v>40203085648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>982</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>983</v>
       </c>
       <c r="F325" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="8" t="s">
         <v>984</v>
       </c>
     </row>
-    <row r="326" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A326" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B326" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>988</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="327" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A327" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B327" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>990</v>
       </c>
       <c r="F327" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="328" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A328" s="8" t="s">
         <v>991</v>
       </c>
       <c r="B328" s="7" t="s">
         <v>992</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>994</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A329" s="8" t="s">
         <v>995</v>
       </c>
       <c r="B329" s="7">
         <v>40103981807</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E329" s="6" t="s">
         <v>998</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="330" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="330" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A330" s="8" t="s">
         <v>999</v>
       </c>
       <c r="B330" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>993</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="331" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="331" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A331" s="8" t="s">
         <v>1003</v>
       </c>
       <c r="B331" s="16">
         <v>5291711026</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E331" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="F331" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="332" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="332" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A332" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B332" s="7">
         <v>42103082056</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="E332" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="9" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="333" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="333" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A333" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B333" s="7">
         <v>40103935437</v>
       </c>
       <c r="C333" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E333" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F333" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="10" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="334" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="334" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A334" s="10" t="s">
         <v>1014</v>
       </c>
       <c r="B334" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E334" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="335" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="335" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A335" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="B335" s="7">
         <v>50103206221</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E335" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="F335" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="336" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="336" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A336" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="B336" s="7">
         <v>40003280118</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E336" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="F336" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="337" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A337" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B337" s="7">
         <v>40003081501</v>
       </c>
       <c r="C337" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E337" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="F337" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="338" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A338" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B338" s="7">
         <v>40003081501</v>
       </c>
       <c r="C338" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E338" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="F338" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="339" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="339" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A339" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B339" s="7">
         <v>40003081501</v>
       </c>
       <c r="C339" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E339" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="F339" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="340" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="340" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A340" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="B340" s="7">
         <v>44103130250</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="9" t="s">
         <v>1032</v>
       </c>
     </row>
-    <row r="341" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="341" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A341" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B341" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E341" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="F341" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="9" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A342" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="B342" s="7">
         <v>40203096124</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G342" s="9" t="s">
         <v>1040</v>
       </c>
     </row>
-    <row r="343" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="343" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A343" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B343" s="7">
         <v>40003345908</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E343" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="F343" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G343" s="9" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="344" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="344" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A344" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B344" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="E344" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G344" s="9" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="345" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="345" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A345" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B345" s="7">
         <v>40103116320</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E345" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F345" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="346" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="346" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A346" s="8" t="s">
         <v>1051</v>
       </c>
       <c r="B346" s="7">
         <v>40003214339</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E346" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="9" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="347" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="347" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A347" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B347" s="7">
         <v>40103116320</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E347" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="F347" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="348" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="348" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A348" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="B348" s="7">
         <v>40003838987</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="349" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A349" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B349" s="7">
         <v>40003081501</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E349" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="F349" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="350" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A350" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B350" s="16">
         <v>7231635506</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="351" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="351" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A351" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="B351" s="16">
         <v>40203392657</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="F351" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="352" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="352" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A352" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B352" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="353" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="353" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A353" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B353" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E353" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="354" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="354" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A354" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="B354" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E354" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="355" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A355" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="B355" s="7">
         <v>40103752882</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E355" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="153" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:7" ht="137.5" x14ac:dyDescent="0.25">
       <c r="A356" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="B356" s="7">
         <v>50003179251</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="E356" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="9" t="s">
         <v>1080</v>
       </c>
     </row>
-    <row r="357" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="357" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A357" s="8" t="s">
         <v>1081</v>
       </c>
       <c r="B357" s="7">
         <v>40003842925</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D357" s="14" t="s">
         <v>1082</v>
       </c>
       <c r="E357" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="14" t="s">
         <v>1084</v>
       </c>
     </row>
-    <row r="358" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="358" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A358" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B358" s="7">
         <v>40003081501</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E358" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="359" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A359" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="B359" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E359" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="F359" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="360" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A360" s="8" t="s">
         <v>1091</v>
       </c>
       <c r="B360" s="7">
         <v>42103086429</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="361" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A361" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B361" s="7">
         <v>40003081501</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E361" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="F361" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="362" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A362" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="7">
         <v>40003081501</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E362" s="19" t="s">
         <v>1098</v>
       </c>
       <c r="F362" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="363" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="363" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A363" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="B363" s="7">
         <v>42403027513</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E363" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="364" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A364" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="B364" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E364" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="365" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="365" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A365" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="B365" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E365" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="F365" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="366" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="366" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A366" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B366" s="7">
         <v>40003081501</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E366" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="367" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A367" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B367" s="7">
         <v>40003081501</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E367" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="F367" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="368" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="368" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A368" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="B368" s="7">
         <v>50003373551</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E368" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="369" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="369" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A369" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B369" s="7">
         <v>40003081501</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E369" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="F369" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="370" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="370" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A370" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B370" s="7">
         <v>40003081501</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="371" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="371" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A371" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="B371" s="7">
         <v>40003280118</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="E371" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="F371" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="372" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="372" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A372" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="373" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A373" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="B373" s="7">
         <v>43603070560</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E373" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="374" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A374" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="375" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="375" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A375" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B375" s="7">
         <v>7231635506</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E375" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F375" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="376" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="376" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A376" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="B376" s="7">
         <v>50003989971</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E376" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="F376" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="377" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A377" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B377" s="7">
         <v>7231635506</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E377" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A378" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="B378" s="7">
         <v>40203029617</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="E378" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F378" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G378" s="9" t="s">
         <v>1148</v>
       </c>
     </row>
-    <row r="379" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="379" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A379" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B379" s="7">
         <v>40203200365</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="E379" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="F379" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G379" s="9" t="s">
         <v>1152</v>
       </c>
     </row>
-    <row r="380" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="380" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A380" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B380" s="7">
         <v>40203200365</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E380" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G380" s="9" t="s">
         <v>1155</v>
       </c>
     </row>
-    <row r="381" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A381" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B381" s="7">
         <v>40003081501</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E381" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="382" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="382" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A382" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B382" s="7">
         <v>40003081501</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E382" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="F382" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="383" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="383" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A383" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="B383" s="7">
         <v>40003372643</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="F383" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="384" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:7" ht="125" x14ac:dyDescent="0.25">
       <c r="A384" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="385" spans="1:7" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:7" ht="72.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B385" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E385" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="F385" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="386" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A386" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B386" s="7">
         <v>40203390317</v>
       </c>
       <c r="C386" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E386" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="387" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A387" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="B387" s="7">
         <v>40003384089</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E387" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F387" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="388" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="388" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A388" s="8" t="s">
         <v>1177</v>
       </c>
       <c r="B388" s="7">
         <v>40103252784</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="389" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="389" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A389" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="B389" s="7">
         <v>40103374053</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E389" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="F389" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="390" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A390" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="B390" s="7">
         <v>40003996558</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="391" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="391" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A391" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B391" s="7">
         <v>40003081501</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E391" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="F391" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="392" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="392" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A392" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="B392" s="7">
         <v>40003384498</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E392" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G392" s="9" t="s">
         <v>1192</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="393" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A393" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="B393" s="7">
         <v>40003847462</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="E393" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G393" s="9" t="s">
         <v>1197</v>
       </c>
     </row>
-    <row r="394" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="394" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A394" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="B394" s="7">
         <v>104605976</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E394" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="395" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="395" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A395" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B395" s="7">
         <v>40003081501</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E395" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="396" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="396" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A396" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B396" s="7">
         <v>40003081501</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E396" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="397" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="397" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A397" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="B397" s="7">
         <v>40003885144</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E397" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="398" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A398" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B398" s="7">
         <v>40203390317</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E398" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="399" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="399" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A399" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="B399" s="16">
         <v>140740014042</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E399" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="F399" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="400" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="400" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A400" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="B400" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E400" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="401" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="401" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A401" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="B401" s="7">
         <v>42403027513</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E401" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="F401" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="402" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="402" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A402" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="B402" s="16">
         <v>40002055412</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E402" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="403" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="403" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A403" s="8" t="s">
         <v>1222</v>
       </c>
       <c r="B403" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="E403" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="F403" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="404" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A404" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="B404" s="7">
         <v>50203230431</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="E404" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="405" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="405" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A405" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B405" s="7">
         <v>40003081501</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E405" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="F405" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="406" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="406" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A406" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="B406" s="7">
         <v>40003053457</v>
       </c>
       <c r="C406" s="18" t="s">
         <v>1234</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E406" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F406" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="407" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="407" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A407" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E407" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F407" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="408" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A408" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B408" s="7">
         <v>40103928261</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E408" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="409" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="409" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A409" s="8" t="s">
         <v>1242</v>
       </c>
       <c r="B409" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E409" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F409" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="410" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="410" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A410" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="B410" s="7">
         <v>50003428031</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="E410" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G410" s="9" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="411" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="411" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A411" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B411" s="7">
         <v>40003493561</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E411" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F411" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G411" s="9" t="s">
         <v>1254</v>
       </c>
     </row>
-    <row r="412" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="412" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A412" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B412" s="7">
         <v>40003493561</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E412" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G412" s="9" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="413" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="413" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A413" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B413" s="16">
         <v>303416512</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E413" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F413" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="414" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A414" s="8" t="s">
         <v>1260</v>
       </c>
       <c r="B414" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="E414" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="415" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="415" spans="1:7" ht="187.5" x14ac:dyDescent="0.25">
       <c r="A415" s="8" t="s">
         <v>1264</v>
       </c>
       <c r="B415" s="7">
         <v>40003046489</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E415" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="F415" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G415" s="9" t="s">
         <v>1268</v>
       </c>
     </row>
-    <row r="416" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="416" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A416" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="B416" s="7">
         <v>40103384776</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="E416" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G416" s="9" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="417" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="417" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A417" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="B417" s="16">
         <v>303416512</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E417" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="B418" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E418" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="419" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="419" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A419" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="B419" s="7">
         <v>40103593906</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E419" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F419" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="420" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="420" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A420" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="B420" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E420" s="6" t="s">
         <v>1286</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="421" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A421" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="B421" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="C421" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E421" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F421" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="422" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="422" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A422" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="B422" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E422" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="423" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="423" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A423" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B423" s="7">
         <v>40003081501</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E423" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="F423" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="424" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="424" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A424" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="B424" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E424" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="425" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="425" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A425" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="B425" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="426" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="426" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A426" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B426" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E426" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="427" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="427" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A427" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="B427" s="7">
         <v>40103162279</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E427" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="428" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="428" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A428" s="8" t="s">
         <v>1310</v>
       </c>
       <c r="B428" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E428" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="429" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="429" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A429" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="B429" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E429" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="F429" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="430" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="430" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A430" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="B430" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E430" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="431" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A431" s="8" t="s">
         <v>1322</v>
       </c>
       <c r="B431" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E431" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="F431" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="432" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="432" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A432" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="B432" s="7">
         <v>51203021811</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="E432" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="9" t="s">
         <v>1330</v>
       </c>
     </row>
-    <row r="433" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="433" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A433" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="B433" s="7">
         <v>45403048391</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="E433" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="F433" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G433" s="9" t="s">
         <v>1334</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="434" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A434" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B434" s="7">
         <v>41203019800</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E434" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G434" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="435" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="435" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A435" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="B435" s="7">
         <v>40003412378</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="E435" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="F435" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G435" s="9" t="s">
         <v>1343</v>
       </c>
     </row>
-    <row r="436" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="436" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A436" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B436" s="7">
         <v>41203019800</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E436" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="F436" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G436" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="437" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A437" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="B437" s="7">
         <v>40203196657</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1348</v>
       </c>
       <c r="E437" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="F437" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="9" t="s">
         <v>1350</v>
       </c>
     </row>
-    <row r="438" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A438" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="B438" s="7"/>
       <c r="C438" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E438" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="439" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="439" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A439" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="B439" s="7">
         <v>40203445259</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="E439" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="F439" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="440" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A440" s="8" t="s">
         <v>1358</v>
       </c>
       <c r="B440" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="E440" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="9" t="s">
         <v>1363</v>
       </c>
     </row>
-    <row r="441" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="441" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A441" s="8" t="s">
         <v>1364</v>
       </c>
       <c r="B441" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E441" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F441" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G441" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="442" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="442" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A442" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="B442" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E442" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="443" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="443" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A443" s="8" t="s">
         <v>1371</v>
       </c>
       <c r="B443" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E443" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="F443" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="444" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="444" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A444" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="B444" s="7">
         <v>40003298872</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E444" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="445" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="445" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A445" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="B445" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E445" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="F445" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="446" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="446" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A446" s="8" t="s">
         <v>1383</v>
       </c>
       <c r="B446" s="7">
         <v>40003885144</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="E446" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="F446" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="447" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="447" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A447" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B447" s="7">
         <v>40003081501</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E447" s="6" t="s">
         <v>1387</v>
       </c>
       <c r="F447" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="448" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="448" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A448" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="B448" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E448" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F448" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="449" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="449" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A449" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B449" s="7">
         <v>40103928261</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E449" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F449" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="450" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="450" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A450" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="B450" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E450" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="F450" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="451" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="451" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A451" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B451" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E451" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F451" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="452" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="452" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A452" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B452" s="7">
         <v>40003081501</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E452" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="453" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="453" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A453" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B453" s="7">
         <v>80640015698</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E453" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F453" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="454" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="454" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A454" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B454" s="7">
         <v>80640015698</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E454" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F454" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="455" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="455" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A455" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="B455" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="E455" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="F455" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="456" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="456" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A456" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="B456" s="7">
         <v>40103845330</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E456" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="F456" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="457" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="457" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A457" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="B457" s="7">
         <v>40003821730</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E457" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="F457" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="458" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="458" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A458" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="B458" s="7">
         <v>40203340782</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="E458" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="459" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="459" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A459" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="B459" s="7">
         <v>45403042990</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="E459" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="F459" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="9" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="460" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="460" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A460" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="B460" s="7">
         <v>40103970714</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="E460" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="9" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="461" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="461" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A461" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B461" s="7">
         <v>40003081501</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E461" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F461" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="462" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="462" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A462" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="B462" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="463" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="463" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A463" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B463" s="7">
         <v>40003081501</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E463" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="F463" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="464" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="464" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A464" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="B464" s="7">
         <v>571126401773</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="465" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A465" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="B465" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E465" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="F465" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="466" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="466" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A466" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="B466" s="7">
         <v>124432496</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E466" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="467" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="467" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A467" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B467" s="7">
         <v>40003154665</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E467" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="F467" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="468" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="468" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A468" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B468" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E468" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F468" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="469" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="469" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A469" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B469" s="7">
         <v>40103928261</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="8" t="s">
         <v>1455</v>
       </c>
       <c r="B470" s="7">
         <v>40003997356</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="E470" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="9" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="471" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="471" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A471" s="8" t="s">
         <v>1460</v>
       </c>
       <c r="B471" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E471" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F471" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="8" t="s">
         <v>1463</v>
       </c>
       <c r="B472" s="7">
         <v>40003227920</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="E472" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="8" t="s">
         <v>1468</v>
       </c>
       <c r="B473" s="7">
         <v>40103979662</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="E473" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="F473" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="474" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="474" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A474" s="8" t="s">
         <v>1472</v>
       </c>
       <c r="B474" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E474" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F474" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="475" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="475" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A475" s="8" t="s">
         <v>1475</v>
       </c>
       <c r="B475" s="16">
         <v>510903301648</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E475" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="F475" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="476" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="476" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A476" s="8" t="s">
         <v>1477</v>
       </c>
       <c r="B476" s="7">
         <v>50003986301</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E476" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="477" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="477" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A477" s="8" t="s">
         <v>1481</v>
       </c>
       <c r="B477" s="7">
         <v>305338418</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E477" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="F477" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="478" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="478" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A478" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="B478" s="7">
         <v>3905030631</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E478" s="6" t="s">
         <v>1486</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="479" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="479" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A479" s="8" t="s">
         <v>1487</v>
       </c>
       <c r="B479" s="7">
         <v>2004106651</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E479" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="480" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A480" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="B480" s="7">
         <v>40003933181</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1491</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E480" s="6" t="s">
         <v>1492</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="481" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="481" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A481" s="8" t="s">
         <v>1493</v>
       </c>
       <c r="B481" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E481" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="F481" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="482" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="482" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A482" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="B482" s="7">
         <v>5423451712</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E482" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="483" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="483" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A483" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B483" s="7">
         <v>40003081501</v>
       </c>
       <c r="C483" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E483" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F483" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G483" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="484" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="484" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A484" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="B484" s="7">
         <v>54103084061</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="E484" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="9" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="485" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="485" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A485" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="B485" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E485" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="F485" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="486" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="486" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A486" s="8" t="s">
         <v>1506</v>
       </c>
       <c r="B486" s="7">
         <v>302673055</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E486" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="F486" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="487" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A487" s="8" t="s">
         <v>1509</v>
       </c>
       <c r="B487" s="7">
         <v>50440014994</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E487" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="F487" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="488" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="488" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A488" s="8" t="s">
         <v>1511</v>
       </c>
       <c r="B488" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E488" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="489" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="489" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A489" s="8" t="s">
         <v>1515</v>
       </c>
       <c r="B489" s="16">
         <v>140740026056</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E489" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="F489" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="490" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="490" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A490" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B490" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E490" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="491" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="491" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A491" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B491" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E491" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="F491" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="492" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="492" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A492" s="8" t="s">
         <v>1523</v>
       </c>
       <c r="B492" s="7">
         <v>50203384011</v>
       </c>
       <c r="C492" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="E492" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="9" t="s">
         <v>1527</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="493" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A493" s="8" t="s">
         <v>1528</v>
       </c>
       <c r="B493" s="7">
         <v>40203389341</v>
       </c>
       <c r="C493" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="E493" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="F493" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="9" t="s">
         <v>1532</v>
       </c>
     </row>
-    <row r="494" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="494" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A494" s="8" t="s">
         <v>1533</v>
       </c>
       <c r="B494" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="C494" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="495" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="495" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A495" s="8" t="s">
         <v>1537</v>
       </c>
       <c r="B495" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="C495" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E495" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="F495" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="496" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="496" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A496" s="8" t="s">
         <v>1540</v>
       </c>
       <c r="B496" s="7">
         <v>302640169</v>
       </c>
       <c r="C496" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E496" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="497" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="497" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A497" s="8" t="s">
         <v>1543</v>
       </c>
       <c r="B497" s="7">
         <v>40003967205</v>
       </c>
       <c r="C497" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E497" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="F497" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="498" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="498" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A498" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B498" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E498" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="F498" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="499" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="499" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A499" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B499" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E499" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="F499" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="500" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="500" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A500" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="B500" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E500" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="F500" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="501" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="501" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A501" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="B501" s="16">
         <v>220440047500</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E501" s="6" t="s">
         <v>1556</v>
       </c>
       <c r="F501" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="502" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="502" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A502" s="8" t="s">
         <v>1557</v>
       </c>
       <c r="B502" s="16">
         <v>302683665</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E502" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="F502" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="503" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A503" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B503" s="16">
         <v>45403039153</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1559</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E503" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="F503" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="504" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="504" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A504" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B504" s="16">
         <v>45403039153</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E504" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="505" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A505" s="8" t="s">
         <v>1562</v>
       </c>
       <c r="B505" s="16" t="s">
         <v>1563</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E505" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F505" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="506" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="506" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A506" s="8" t="s">
         <v>1565</v>
       </c>
       <c r="B506" s="16" t="s">
         <v>1566</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E506" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F506" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="507" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="507" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A507" s="8" t="s">
         <v>1570</v>
       </c>
       <c r="B507" s="16">
         <v>40103904901</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1571</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E507" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="F507" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="508" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="508" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A508" s="8" t="s">
         <v>1573</v>
       </c>
       <c r="B508" s="16" t="s">
         <v>1574</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1575</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E508" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F508" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="509" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="509" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A509" s="8" t="s">
         <v>1576</v>
       </c>
       <c r="B509" s="16">
         <v>42403025156</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="E509" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="F509" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="510" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="510" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A510" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B510" s="16">
         <v>851013300169</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E510" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="511" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="511" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A511" s="8" t="s">
         <v>1584</v>
       </c>
       <c r="B511" s="16">
         <v>22084006489</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E511" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="F511" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="512" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="512" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A512" s="8" t="s">
         <v>1586</v>
       </c>
       <c r="B512" s="16">
         <v>110540019734</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E512" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="513" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A513" s="8" t="s">
         <v>1589</v>
       </c>
       <c r="B513" s="16">
         <v>150640021102</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E513" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="F513" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="514" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="514" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A514" s="8" t="s">
         <v>1591</v>
       </c>
       <c r="B514" s="16">
         <v>306519097</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E514" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="F514" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="515" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="515" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A515" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B515" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E515" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="F515" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="516" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A516" s="8" t="s">
         <v>1596</v>
       </c>
       <c r="B516" s="16">
         <v>170940014500</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E516" s="6" t="s">
         <v>1597</v>
       </c>
       <c r="F516" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="517" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="517" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A517" s="8" t="s">
         <v>1598</v>
       </c>
       <c r="B517" s="16">
         <v>305717337</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E517" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="F517" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="518" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A518" s="8" t="s">
         <v>1601</v>
       </c>
       <c r="B518" s="16">
         <v>40002064947</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E518" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="519" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="519" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A519" s="8" t="s">
         <v>1603</v>
       </c>
       <c r="B519" s="16">
         <v>221140051095</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E519" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="F519" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="520" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="520" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A520" s="8" t="s">
         <v>1606</v>
       </c>
       <c r="B520" s="16" t="s">
         <v>1607</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E520" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="F520" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="521" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="521" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A521" s="8" t="s">
         <v>1609</v>
       </c>
       <c r="B521" s="16" t="s">
         <v>1610</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E521" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="F521" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="522" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="522" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A522" s="8" t="s">
         <v>1612</v>
       </c>
       <c r="B522" s="16">
         <v>40003625957</v>
       </c>
       <c r="C522" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="E522" s="6" t="s">
         <v>1615</v>
       </c>
       <c r="F522" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="9" t="s">
         <v>1616</v>
       </c>
     </row>
-    <row r="523" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="523" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A523" s="8" t="s">
         <v>1617</v>
       </c>
       <c r="B523" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E523" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F523" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="524" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="524" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A524" s="8" t="s">
         <v>1620</v>
       </c>
       <c r="B524" s="16" t="s">
         <v>1621</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E524" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F524" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="525" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="525" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A525" s="8" t="s">
         <v>1623</v>
       </c>
       <c r="B525" s="16">
         <v>309427022</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E525" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="F525" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="526" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="526" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A526" s="8" t="s">
         <v>1625</v>
       </c>
       <c r="B526" s="16">
         <v>305583996</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E526" s="6" t="s">
         <v>1627</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="527" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="527" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A527" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B527" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E527" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="F527" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="528" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="528" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A528" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B528" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E528" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="529" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A529" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="B529" s="16">
         <v>202301719</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E529" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="F529" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="530" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="530" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A530" s="8" t="s">
         <v>1634</v>
       </c>
       <c r="B530" s="16" t="s">
         <v>1635</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E530" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="F530" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="531" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="531" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A531" s="8" t="s">
         <v>1637</v>
       </c>
       <c r="B531" s="16">
         <v>301697294</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1638</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E531" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="F531" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="532" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="532" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A532" s="8" t="s">
         <v>1640</v>
       </c>
       <c r="B532" s="16">
         <v>45403042990</v>
       </c>
       <c r="C532" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="E532" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="F532" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="533" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A533" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="B533" s="16">
         <v>302755879</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E533" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="F533" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="534" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="534" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A534" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B534" s="16">
         <v>851013300169</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E534" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="F534" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="535" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="535" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A535" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="B535" s="16" t="s">
         <v>1649</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1650</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E535" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F535" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="536" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="536" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A536" s="8" t="s">
         <v>1651</v>
       </c>
       <c r="B536" s="16">
         <v>220440027080</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E536" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="F536" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="537" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="537" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A537" s="8" t="s">
         <v>1654</v>
       </c>
       <c r="B537" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E537" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="F537" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="538" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="538" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A538" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="B538" s="16" t="s">
         <v>1658</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E538" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="539" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="539" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A539" s="8" t="s">
         <v>1661</v>
       </c>
       <c r="B539" s="16">
         <v>1110201710057</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E539" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="F539" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="540" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="540" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A540" s="8" t="s">
         <v>1663</v>
       </c>
       <c r="B540" s="16">
         <v>1109201210114</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E540" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="541" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="541" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A541" s="8" t="s">
         <v>1665</v>
       </c>
       <c r="B541" s="16">
         <v>170140003000</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E541" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="F541" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="542" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="542" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A542" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B542" s="16">
         <v>40003311723</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E542" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="F542" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="543" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="543" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A543" s="8" t="s">
         <v>1669</v>
       </c>
       <c r="B543" s="16">
         <v>900528450587</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E543" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="F543" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="544" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="544" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A544" s="8" t="s">
         <v>1672</v>
       </c>
       <c r="B544" s="16">
         <v>3011200610217</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E544" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="F544" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="545" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="545" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A545" s="8" t="s">
         <v>1674</v>
       </c>
       <c r="B545" s="16">
         <v>640926301283</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E545" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="F545" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="546" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="546" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A546" s="8" t="s">
         <v>1677</v>
       </c>
       <c r="B546" s="16" t="s">
         <v>1678</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E546" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="F546" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="547" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="547" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A547" s="8" t="s">
         <v>1680</v>
       </c>
       <c r="B547" s="16" t="s">
         <v>1681</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E547" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="F547" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="548" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="548" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A548" s="8" t="s">
         <v>1683</v>
       </c>
       <c r="B548" s="16" t="s">
         <v>1684</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E548" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="549" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="549" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A549" s="8" t="s">
         <v>1687</v>
       </c>
       <c r="B549" s="16">
         <v>841220301369</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E549" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="F549" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="550" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="550" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A550" s="8" t="s">
         <v>1689</v>
       </c>
       <c r="B550" s="16">
         <v>180440030060</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E550" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="F550" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="551" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="551" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A551" s="8" t="s">
         <v>1691</v>
       </c>
       <c r="B551" s="16" t="s">
         <v>1692</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E551" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="F551" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="552" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="552" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A552" s="8" t="s">
         <v>1694</v>
       </c>
       <c r="B552" s="16">
         <v>41503058883</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E552" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="553" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="553" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A553" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B553" s="16">
         <v>40003154665</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E553" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="F553" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="554" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="554" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A554" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B554" s="16">
         <v>45403039153</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E554" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="F554" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="8" t="s">
         <v>1698</v>
       </c>
       <c r="B555" s="16">
         <v>40003423244</v>
       </c>
       <c r="C555" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="E555" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="F555" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="9" t="s">
         <v>1702</v>
       </c>
     </row>
-    <row r="556" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="556" spans="1:7" s="5" customFormat="1" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A556" s="8" t="s">
         <v>1703</v>
       </c>
       <c r="B556" s="16">
         <v>40003727111</v>
       </c>
       <c r="C556" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="E556" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="9" t="s">
         <v>1706</v>
       </c>
     </row>
-    <row r="557" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="557" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A557" s="8" t="s">
         <v>1707</v>
       </c>
       <c r="B557" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E557" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="F557" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="558" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="558" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A558" s="8" t="s">
         <v>1710</v>
       </c>
       <c r="B558" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E558" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="F558" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="559" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="559" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A559" s="8" t="s">
         <v>1712</v>
       </c>
       <c r="B559" s="16">
         <v>220440035527</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E559" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="F559" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="560" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="560" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A560" s="8" t="s">
         <v>1715</v>
       </c>
       <c r="B560" s="16">
         <v>1407201410191</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E560" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="F560" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="561" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="561" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A561" s="8" t="s">
         <v>1718</v>
       </c>
       <c r="B561" s="16" t="s">
         <v>1719</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E561" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="F561" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="562" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="562" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A562" s="8" t="s">
         <v>1721</v>
       </c>
       <c r="B562" s="16">
         <v>26055202110151</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E562" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="F562" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="563" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="563" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A563" s="8" t="s">
         <v>1723</v>
       </c>
       <c r="B563" s="16">
         <v>306117038</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E563" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="F563" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="564" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="564" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A564" s="8" t="s">
         <v>1725</v>
       </c>
       <c r="B564" s="16">
         <v>40103509445</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E564" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="565" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="565" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A565" s="8" t="s">
         <v>1727</v>
       </c>
       <c r="B565" s="16">
         <v>41503024228</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1728</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E565" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="F565" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="566" spans="1:7" s="5" customFormat="1" ht="165.75" x14ac:dyDescent="0.2">
+    <row r="566" spans="1:7" s="5" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A566" s="8" t="s">
         <v>1730</v>
       </c>
       <c r="B566" s="16">
         <v>40203198323</v>
       </c>
       <c r="C566" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="E566" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="9" t="s">
         <v>1734</v>
       </c>
     </row>
-    <row r="567" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="567" spans="1:7" s="5" customFormat="1" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A567" s="8" t="s">
         <v>1735</v>
       </c>
       <c r="B567" s="16">
         <v>40103868193</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1736</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E567" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="F567" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="568" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="568" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A568" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B568" s="16">
         <v>609202210177</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E568" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="569" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="569" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A569" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B569" s="16">
         <v>609202210177</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E569" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="570" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="570" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A570" s="8" t="s">
         <v>1743</v>
       </c>
       <c r="B570" s="16">
         <v>190940015087</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E570" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="571" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="571" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A571" s="8" t="s">
         <v>1745</v>
       </c>
       <c r="B571" s="16">
         <v>306221155</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E571" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="F571" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="572" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="572" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A572" s="8" t="s">
         <v>1748</v>
       </c>
       <c r="B572" s="16">
         <v>309816005</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E572" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="F572" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="573" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="573" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A573" s="8" t="s">
         <v>1750</v>
       </c>
       <c r="B573" s="16">
         <v>100740001122</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E573" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="F573" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="574" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="574" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A574" s="8" t="s">
         <v>1752</v>
       </c>
       <c r="B574" s="16">
         <v>344586966</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E574" s="6" t="s">
         <v>1754</v>
       </c>
       <c r="F574" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="575" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="575" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A575" s="8" t="s">
         <v>1755</v>
       </c>
       <c r="B575" s="16" t="s">
         <v>1756</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E575" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="F575" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="576" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="576" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A576" s="8" t="s">
         <v>1758</v>
       </c>
       <c r="B576" s="16">
         <v>301693142</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E576" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="577" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="577" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A577" s="8" t="s">
         <v>1760</v>
       </c>
       <c r="B577" s="16" t="s">
         <v>1761</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E577" s="6" t="s">
         <v>1762</v>
       </c>
       <c r="F577" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="578" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="578" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A578" s="8" t="s">
         <v>1763</v>
       </c>
       <c r="B578" s="16">
         <v>700101300025</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E578" s="6" t="s">
         <v>1765</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="579" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="579" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A579" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B579" s="16">
         <v>40003785707</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E579" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F579" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="580" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="580" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A580" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B580" s="16">
         <v>40003785707</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E580" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="581" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="581" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A581" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B581" s="16">
         <v>40003785707</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E581" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F581" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="582" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="582" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A582" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B582" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E582" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="583" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="583" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A583" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="B583" s="16" t="s">
         <v>1775</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E583" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F583" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="584" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="584" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A584" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B584" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F584" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="585" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="585" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A585" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B585" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E585" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F585" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="586" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="586" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A586" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B586" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E586" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="587" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="587" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A587" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B587" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E587" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F587" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="588" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="588" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A588" s="8" t="s">
         <v>1781</v>
       </c>
       <c r="B588" s="16">
         <v>3011202210469</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E588" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="589" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="589" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A589" s="8" t="s">
         <v>1784</v>
       </c>
       <c r="B589" s="16" t="s">
         <v>1785</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E589" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="F589" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="590" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="590" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
       <c r="A590" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B590" s="16">
         <v>40103716665</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="E590" s="6" t="s">
         <v>1790</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="9" t="s">
         <v>1791</v>
       </c>
     </row>
-    <row r="591" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="591" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A591" s="8" t="s">
         <v>1792</v>
       </c>
       <c r="B591" s="16">
         <v>40103510020</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1793</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E591" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F591" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="592" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="592" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A592" s="8" t="s">
         <v>1796</v>
       </c>
       <c r="B592" s="16">
         <v>40003878547</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>1798</v>
       </c>
       <c r="E592" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="F592" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="593" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="593" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A593" s="8" t="s">
         <v>1801</v>
       </c>
       <c r="B593" s="16">
         <v>44103017158</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1802</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E593" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="F593" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="594" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="594" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A594" s="8" t="s">
         <v>1804</v>
       </c>
       <c r="B594" s="16">
         <v>113500344</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1805</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E594" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F594" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="595" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
       <c r="A595" s="8" t="s">
         <v>1806</v>
       </c>
       <c r="B595" s="16">
         <v>40203170554</v>
       </c>
       <c r="C595" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>1808</v>
       </c>
       <c r="E595" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="F595" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="9" t="s">
         <v>1810</v>
       </c>
     </row>
-    <row r="596" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="596" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A596" s="8" t="s">
         <v>1811</v>
       </c>
       <c r="B596" s="16">
         <v>40003602418</v>
       </c>
       <c r="C596" s="4" t="s">
         <v>1812</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="597" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="597" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A597" s="8" t="s">
         <v>1815</v>
       </c>
       <c r="B597" s="16" t="s">
         <v>1816</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1817</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="E597" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="F597" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="598" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="598" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A598" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B598" s="16">
         <v>40003081501</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1821</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E598" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="599" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="599" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A599" s="8" t="s">
         <v>1823</v>
       </c>
       <c r="B599" s="16">
         <v>40203247510</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1824</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="E599" s="6" t="s">
         <v>1826</v>
       </c>
       <c r="F599" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="600" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="600" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A600" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B600" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E600" s="6" t="s">
         <v>1831</v>
       </c>
       <c r="F600" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="601" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="601" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A601" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B601" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E601" s="6" t="s">
         <v>1832</v>
       </c>
       <c r="F601" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="602" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="602" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A602" s="8" t="s">
         <v>1833</v>
       </c>
       <c r="B602" s="16">
         <v>40203476738</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="E602" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="F602" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G602" s="9" t="s">
         <v>1837</v>
       </c>
     </row>
-    <row r="603" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="603" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A603" s="8" t="s">
         <v>1838</v>
       </c>
       <c r="B603" s="16">
         <v>40103627757</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1839</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E603" s="6" t="s">
         <v>1840</v>
       </c>
       <c r="F603" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="604" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="604" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A604" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B604" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E604" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="F604" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="605" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="605" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A605" s="8" t="s">
         <v>1844</v>
       </c>
       <c r="B605" s="16">
         <v>40003345908</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1845</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>1846</v>
       </c>
       <c r="E605" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="F605" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="606" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A606" s="8" t="s">
         <v>1849</v>
       </c>
       <c r="B606" s="16">
         <v>40203179322</v>
       </c>
       <c r="C606" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="E606" s="6" t="s">
         <v>1852</v>
       </c>
       <c r="F606" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="9" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="607" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="607" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A607" s="8" t="s">
         <v>1854</v>
       </c>
       <c r="B607" s="16">
         <v>40003031676</v>
       </c>
       <c r="C607" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="E607" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="F607" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="608" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="608" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A608" s="8" t="s">
         <v>1858</v>
       </c>
       <c r="B608" s="16">
         <v>40003057800</v>
       </c>
       <c r="C608" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="E608" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="F608" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="9" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="609" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="609" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A609" s="8" t="s">
         <v>1863</v>
       </c>
       <c r="B609" s="16">
         <v>40203308603</v>
       </c>
       <c r="C609" s="4" t="s">
         <v>1864</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>1865</v>
       </c>
       <c r="E609" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="F609" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="9" t="s">
         <v>1702</v>
       </c>
       <c r="H609" s="5"/>
     </row>
-    <row r="610" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="610" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
       <c r="A610" s="17" t="s">
         <v>1867</v>
       </c>
       <c r="B610" s="20">
         <v>50003818431</v>
       </c>
       <c r="C610" s="21" t="s">
         <v>1868</v>
       </c>
       <c r="D610" s="12" t="s">
         <v>1869</v>
       </c>
       <c r="E610" s="12" t="s">
         <v>1870</v>
       </c>
       <c r="F610" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="15" t="s">
         <v>1871</v>
       </c>
       <c r="H610" s="5"/>
     </row>
-    <row r="611" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="611" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A611" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="B611" s="7">
         <v>40003601959</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E611" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F611" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H611" s="5"/>
     </row>
-    <row r="612" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="612" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A612" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="B612" s="7">
         <v>40103456773</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E612" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F612" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H612" s="5"/>
     </row>
-    <row r="613" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="613" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A613" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B613" s="20" t="s">
         <v>847</v>
       </c>
       <c r="C613" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D613" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E613" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F613" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H613" s="5"/>
     </row>
-    <row r="614" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="614" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A614" s="8" t="s">
         <v>1880</v>
       </c>
       <c r="B614" s="20" t="s">
         <v>1315</v>
       </c>
       <c r="C614" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D614" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E614" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F614" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H614" s="5"/>
     </row>
-    <row r="615" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="615" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A615" s="8" t="s">
         <v>1881</v>
       </c>
       <c r="B615" s="20">
         <v>40203214416</v>
       </c>
       <c r="C615" s="21" t="s">
         <v>1882</v>
       </c>
       <c r="D615" s="12" t="s">
         <v>1883</v>
       </c>
       <c r="E615" s="12" t="s">
         <v>1884</v>
       </c>
       <c r="F615" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="15" t="s">
         <v>1853</v>
       </c>
       <c r="H615" s="5"/>
     </row>
-    <row r="616" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="616" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A616" s="8" t="s">
         <v>1885</v>
       </c>
       <c r="B616" s="20" t="s">
         <v>1886</v>
       </c>
       <c r="C616" s="21" t="s">
         <v>1887</v>
       </c>
       <c r="D616" s="12" t="s">
         <v>1888</v>
       </c>
       <c r="E616" s="12" t="s">
         <v>1875</v>
       </c>
       <c r="F616" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H616" s="5"/>
     </row>
-    <row r="617" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="617" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A617" s="8" t="s">
         <v>1889</v>
       </c>
       <c r="B617" s="20" t="s">
         <v>1772</v>
       </c>
       <c r="C617" s="21" t="s">
         <v>1890</v>
       </c>
       <c r="D617" s="12" t="s">
         <v>1891</v>
       </c>
       <c r="E617" s="12" t="s">
         <v>1892</v>
       </c>
       <c r="F617" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H617" s="5"/>
     </row>
-    <row r="618" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="618" spans="1:8" ht="125" x14ac:dyDescent="0.25">
       <c r="A618" s="8" t="s">
         <v>1893</v>
       </c>
       <c r="B618" s="20">
         <v>40103011623</v>
       </c>
       <c r="C618" s="21" t="s">
         <v>1894</v>
       </c>
       <c r="D618" s="12" t="s">
         <v>1895</v>
       </c>
       <c r="E618" s="12" t="s">
         <v>1896</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="15" t="s">
         <v>1897</v>
       </c>
       <c r="H618" s="5"/>
     </row>
-    <row r="619" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="619" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A619" s="8" t="s">
         <v>1898</v>
       </c>
       <c r="B619" s="20">
         <v>40203440675</v>
       </c>
       <c r="C619" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D619" s="12" t="s">
         <v>1900</v>
       </c>
       <c r="E619" s="12" t="s">
         <v>1901</v>
       </c>
       <c r="F619" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="15" t="s">
         <v>406</v>
       </c>
       <c r="H619" s="5"/>
     </row>
-    <row r="620" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="620" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A620" s="8" t="s">
         <v>1902</v>
       </c>
       <c r="B620" s="20">
         <v>40003962123</v>
       </c>
       <c r="C620" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D620" s="12" t="s">
         <v>1903</v>
       </c>
       <c r="E620" s="12" t="s">
         <v>1904</v>
       </c>
       <c r="F620" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="15" t="s">
         <v>1905</v>
       </c>
       <c r="H620" s="5"/>
     </row>
-    <row r="621" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="621" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A621" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="B621" s="20">
         <v>40103171214</v>
       </c>
       <c r="C621" s="21" t="s">
         <v>1907</v>
       </c>
       <c r="D621" s="12" t="s">
         <v>1908</v>
       </c>
       <c r="E621" s="12" t="s">
         <v>1909</v>
       </c>
       <c r="F621" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H621" s="5"/>
     </row>
-    <row r="622" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="622" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A622" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B622" s="20">
         <v>40103716665</v>
       </c>
       <c r="C622" s="21" t="s">
         <v>1910</v>
       </c>
       <c r="D622" s="12" t="s">
         <v>1789</v>
       </c>
       <c r="E622" s="12" t="s">
         <v>1911</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="15" t="s">
         <v>1791</v>
       </c>
       <c r="H622" s="5"/>
     </row>
-    <row r="623" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="623" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A623" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="B623" s="16">
         <v>40003384089</v>
       </c>
       <c r="C623" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E623" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F623" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H623" s="5"/>
     </row>
-    <row r="624" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+    <row r="624" spans="1:8" ht="50" x14ac:dyDescent="0.25">
       <c r="A624" s="8" t="s">
         <v>1915</v>
       </c>
       <c r="B624" s="16">
         <v>40003572541</v>
       </c>
       <c r="C624" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="E624" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="F624" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="9" t="s">
         <v>406</v>
       </c>
       <c r="H624" s="5"/>
     </row>
-    <row r="625" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="625" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A625" s="8" t="s">
         <v>1919</v>
       </c>
       <c r="B625" s="16">
         <v>41503055853</v>
       </c>
       <c r="C625" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>1921</v>
       </c>
       <c r="E625" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="F625" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="G625" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="626" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="626" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A626" s="8" t="s">
         <v>1924</v>
       </c>
       <c r="B626" s="16" t="s">
         <v>1925</v>
       </c>
       <c r="C626" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E626" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F626" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="627" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="627" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A627" s="8" t="s">
         <v>1927</v>
       </c>
       <c r="B627" s="16">
         <v>40003921623</v>
       </c>
       <c r="C627" s="4" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D627" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E627" s="6" t="s">
         <v>1930</v>
-      </c>
-[...4 lines deleted...]
-        <v>1929</v>
       </c>
       <c r="F627" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="628" spans="1:7" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="628" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A628" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B628" s="16">
+        <v>40103164759</v>
+      </c>
+      <c r="C628" s="4" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D628" s="6" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E628" s="6" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F628" s="6" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G628" s="9" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A629" s="8" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B629" s="16">
+        <v>50003550391</v>
+      </c>
+      <c r="C629" s="4" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D629" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E629" s="6" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F629" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G629" s="9" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A630" s="8" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B630" s="16">
+        <v>40003245752</v>
+      </c>
+      <c r="C630" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D630" s="6" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E630" s="6" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F630" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G630" s="9" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A631" s="8" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B631" s="16">
+        <v>40003921623</v>
+      </c>
+      <c r="C631" s="4" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D631" s="6" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E631" s="6" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F631" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G631" s="9" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A632" s="8" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B632" s="16">
+        <v>40203410844</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D632" s="6" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E632" s="6" t="s">
+        <v>1952</v>
+      </c>
+      <c r="F632" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G632" s="9" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A633" s="8"/>
       <c r="B633" s="16"/>
       <c r="C633" s="4"/>
       <c r="D633" s="6"/>
       <c r="E633" s="6"/>
       <c r="F633" s="6"/>
       <c r="G633" s="9"/>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A634" s="8"/>
       <c r="B634" s="16"/>
       <c r="C634" s="4"/>
       <c r="D634" s="6"/>
       <c r="E634" s="6"/>
       <c r="F634" s="6"/>
       <c r="G634" s="9"/>
     </row>
-    <row r="635" spans="1:7" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C635" s="6"/>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" s="8"/>
+      <c r="B635" s="16"/>
+      <c r="C635" s="4"/>
       <c r="D635" s="6"/>
       <c r="E635" s="6"/>
       <c r="F635" s="6"/>
       <c r="G635" s="9"/>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" s="8"/>
+      <c r="B636" s="16"/>
+      <c r="C636" s="4"/>
+      <c r="D636" s="6"/>
+      <c r="E636" s="6"/>
+      <c r="F636" s="6"/>
+      <c r="G636" s="9"/>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" s="8"/>
+      <c r="B637" s="16"/>
+      <c r="C637" s="4"/>
+      <c r="D637" s="6"/>
+      <c r="E637" s="6"/>
+      <c r="F637" s="6"/>
+      <c r="G637" s="9"/>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" s="8"/>
+      <c r="B638" s="16"/>
+      <c r="C638" s="4"/>
+      <c r="D638" s="6"/>
+      <c r="E638" s="6"/>
+      <c r="F638" s="6"/>
+      <c r="G638" s="9"/>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" s="8"/>
+      <c r="B639" s="16"/>
+      <c r="C639" s="4"/>
+      <c r="D639" s="6"/>
+      <c r="E639" s="6"/>
+      <c r="F639" s="6"/>
+      <c r="G639" s="9"/>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" s="8"/>
+      <c r="B640" s="16"/>
+      <c r="C640" s="4"/>
+      <c r="D640" s="6"/>
+      <c r="E640" s="6"/>
+      <c r="F640" s="6"/>
+      <c r="G640" s="9"/>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" s="8"/>
+      <c r="B641" s="16"/>
+      <c r="C641" s="4"/>
+      <c r="D641" s="6"/>
+      <c r="E641" s="6"/>
+      <c r="F641" s="6"/>
+      <c r="G641" s="9"/>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642" s="8"/>
+      <c r="B642" s="16"/>
+      <c r="C642" s="4"/>
+      <c r="D642" s="6"/>
+      <c r="E642" s="6"/>
+      <c r="F642" s="6"/>
+      <c r="G642" s="9"/>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643" s="8"/>
+      <c r="B643" s="16"/>
+      <c r="C643" s="4"/>
+      <c r="D643" s="6"/>
+      <c r="E643" s="6"/>
+      <c r="F643" s="6"/>
+      <c r="G643" s="9"/>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644" s="8"/>
+      <c r="B644" s="16"/>
+      <c r="C644" s="4"/>
+      <c r="D644" s="6"/>
+      <c r="E644" s="6"/>
+      <c r="F644" s="6"/>
+      <c r="G644" s="9"/>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645" s="8"/>
+      <c r="B645" s="16"/>
+      <c r="C645" s="4"/>
+      <c r="D645" s="6"/>
+      <c r="E645" s="6"/>
+      <c r="F645" s="6"/>
+      <c r="G645" s="9"/>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A646" s="8"/>
+      <c r="B646" s="16"/>
+      <c r="C646" s="4"/>
+      <c r="D646" s="6"/>
+      <c r="E646" s="6"/>
+      <c r="F646" s="6"/>
+      <c r="G646" s="9"/>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647" s="8"/>
+      <c r="B647" s="16"/>
+      <c r="C647" s="4"/>
+      <c r="D647" s="6"/>
+      <c r="E647" s="6"/>
+      <c r="F647" s="6"/>
+      <c r="G647" s="9"/>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648" s="8"/>
+      <c r="B648" s="16"/>
+      <c r="C648" s="4"/>
+      <c r="D648" s="6"/>
+      <c r="E648" s="6"/>
+      <c r="F648" s="6"/>
+      <c r="G648" s="9"/>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" s="8"/>
+      <c r="B649" s="16"/>
+      <c r="C649" s="4"/>
+      <c r="D649" s="6"/>
+      <c r="E649" s="6"/>
+      <c r="F649" s="6"/>
+      <c r="G649" s="9"/>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" s="8"/>
+      <c r="B650" s="16"/>
+      <c r="C650" s="4"/>
+      <c r="D650" s="6"/>
+      <c r="E650" s="6"/>
+      <c r="F650" s="6"/>
+      <c r="G650" s="9"/>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" s="8"/>
+      <c r="B651" s="16"/>
+      <c r="C651" s="4"/>
+      <c r="D651" s="6"/>
+      <c r="E651" s="6"/>
+      <c r="F651" s="6"/>
+      <c r="G651" s="9"/>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" s="8"/>
+      <c r="B652" s="16"/>
+      <c r="C652" s="4"/>
+      <c r="D652" s="6"/>
+      <c r="E652" s="6"/>
+      <c r="F652" s="6"/>
+      <c r="G652" s="9"/>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" s="8"/>
+      <c r="B653" s="16"/>
+      <c r="C653" s="4"/>
+      <c r="D653" s="6"/>
+      <c r="E653" s="6"/>
+      <c r="F653" s="6"/>
+      <c r="G653" s="9"/>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654" s="8"/>
+      <c r="B654" s="16"/>
+      <c r="C654" s="4"/>
+      <c r="D654" s="6"/>
+      <c r="E654" s="6"/>
+      <c r="F654" s="6"/>
+      <c r="G654" s="9"/>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655" s="8"/>
+      <c r="B655" s="16"/>
+      <c r="C655" s="4"/>
+      <c r="D655" s="6"/>
+      <c r="E655" s="6"/>
+      <c r="F655" s="6"/>
+      <c r="G655" s="9"/>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656" s="8"/>
+      <c r="B656" s="16"/>
+      <c r="C656" s="4"/>
+      <c r="D656" s="6"/>
+      <c r="E656" s="6"/>
+      <c r="F656" s="6"/>
+      <c r="G656" s="9"/>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657" s="8"/>
+      <c r="B657" s="16"/>
+      <c r="C657" s="4"/>
+      <c r="D657" s="6"/>
+      <c r="E657" s="6"/>
+      <c r="F657" s="6"/>
+      <c r="G657" s="9"/>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658" s="8"/>
+      <c r="B658" s="16"/>
+      <c r="C658" s="4"/>
+      <c r="D658" s="6"/>
+      <c r="E658" s="6"/>
+      <c r="F658" s="6"/>
+      <c r="G658" s="9"/>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659" s="8"/>
+      <c r="B659" s="16"/>
+      <c r="C659" s="4"/>
+      <c r="D659" s="6"/>
+      <c r="E659" s="6"/>
+      <c r="F659" s="6"/>
+      <c r="G659" s="9"/>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660" s="8"/>
+      <c r="B660" s="16"/>
+      <c r="C660" s="4"/>
+      <c r="D660" s="6"/>
+      <c r="E660" s="6"/>
+      <c r="F660" s="6"/>
+      <c r="G660" s="9"/>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A661" s="8"/>
+      <c r="B661" s="16"/>
+      <c r="C661" s="4"/>
+      <c r="D661" s="6"/>
+      <c r="E661" s="6"/>
+      <c r="F661" s="6"/>
+      <c r="G661" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G623" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -21743,86 +22110,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>