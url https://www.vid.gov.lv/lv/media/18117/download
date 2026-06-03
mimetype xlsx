--- v9 (2026-05-07)
+++ v10 (2026-06-03)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00238\Documents\ārējā_lapa\2026\Maijs\0705\lemumi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Jūnijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{49997D41-4411-4475-9030-8CB15321C376}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55387F43-A496-47DD-B091-FF883A925F91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$623</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3937" uniqueCount="1954">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
@@ -6810,134 +6810,134 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1294535</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1250779</xdr:rowOff>
+      <xdr:rowOff>1253954</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814CC13F-B045-419B-A7DD-24EC1BB97FA9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1301750" cy="1253954"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6999,51 +6999,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7141,14872 +7141,14872 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:H661"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A622" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N626" sqref="N626"/>
+      <selection pane="bottomLeft" activeCell="A632" sqref="A632"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.26953125" style="2"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="71.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="77.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="71.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="24"/>
     </row>
-    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="7">
         <v>40003354277</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7">
         <v>43602007901</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="7">
         <v>42401001882</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="7">
         <v>40003586842</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="7">
         <v>40003476345</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="7">
         <v>42403001868</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7">
         <v>42403001868</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="7">
         <v>40203037582</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7">
         <v>40003229372</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="7">
         <v>40203025437</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="7">
         <v>47403002676</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="7">
         <v>42403015482</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="7">
         <v>40103770892</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="7">
         <v>40103800326</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="195" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="13">
         <v>42403025103</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="7">
         <v>40203191876</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="7">
         <v>50003308551</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="7">
         <v>40003081501</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="7">
         <v>55403051321</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="7">
         <v>40003632906</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="7">
         <v>40103374053</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="7">
         <v>40103286441</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="7">
         <v>42403007451</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="7">
         <v>40103325857</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="7">
         <v>40203052399</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="7">
         <v>40203010978</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="7">
         <v>40203010978</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="7">
         <v>6025023441</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="7">
         <v>6025020539</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="7">
         <v>6025020539</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="7">
         <v>6027137331</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B37" s="7">
         <v>41203040882</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="7">
         <v>6011002875</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="7">
         <v>40003100022</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="7">
         <v>40003496002</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B41" s="7">
         <v>40103233571</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="7">
         <v>40003219745</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="7">
         <v>40103286441</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="7">
         <v>40103731700</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="7">
         <v>40003491147</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="7">
         <v>40003219745</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="7">
         <v>145161856</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="7">
         <v>45403026040</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="7">
         <v>50003306781</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="7">
         <v>50203048431</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>153</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="7">
         <v>40003491147</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A52" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="7">
         <v>5031000514</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A53" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B53" s="7">
         <v>40103374053</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A54" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="7">
         <v>40103286441</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>162</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="7">
         <v>40103286441</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="7">
         <v>50003308551</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="7">
         <v>4000393482</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>170</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="7">
         <v>42403025103</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A59" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="7">
         <v>40008088671</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>175</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>176</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="7">
         <v>40103286441</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="7">
         <v>40103286441</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B62" s="7">
         <v>40103404447</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A63" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="7">
         <v>6027151181</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B64" s="7">
         <v>3904036775</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A65" s="8" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="7">
         <v>41503000022</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>193</v>
       </c>
       <c r="B66" s="7">
         <v>40003145516</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B67" s="7">
         <v>40003175192</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>196</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A68" s="8" t="s">
         <v>197</v>
       </c>
       <c r="B68" s="7">
         <v>42401014834</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>199</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="7">
         <v>40203010978</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B71" s="7">
         <v>40203010978</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B72" s="7">
         <v>40203010978</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>209</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="73" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A73" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B73" s="7">
         <v>40203010978</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="74" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B74" s="7">
         <v>40203010978</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>211</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A75" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B75" s="7">
         <v>40203010978</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A76" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B76" s="7">
         <v>40203010978</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A77" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B77" s="7">
         <v>40203010978</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A78" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B78" s="7">
         <v>40003496002</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>217</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A79" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B79" s="7">
         <v>40003496002</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A80" s="8" t="s">
         <v>221</v>
       </c>
       <c r="B80" s="7">
         <v>40203050078</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="11" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>226</v>
       </c>
       <c r="B81" s="7">
         <v>43603024186</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="8" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B82" s="7">
         <v>40203198323</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>234</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A83" s="8" t="s">
         <v>236</v>
       </c>
       <c r="B83" s="7">
         <v>391036795</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>237</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A84" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B84" s="7">
         <v>50003306781</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A85" s="8" t="s">
         <v>240</v>
       </c>
       <c r="B85" s="7">
         <v>48503000083</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A86" s="8" t="s">
         <v>242</v>
       </c>
       <c r="B86" s="16">
         <v>440003394373</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A87" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B87" s="7">
         <v>40203010978</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>244</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A88" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B88" s="7">
         <v>40203010978</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A89" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="7">
         <v>40203010978</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A90" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B90" s="7">
         <v>40203010978</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A91" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B91" s="7">
         <v>40203010978</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>250</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A92" s="8" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="7">
         <v>50003306781</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A93" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B93" s="7">
         <v>40103985391</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>254</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B94" s="7">
         <v>6011002875</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A95" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B95" s="7">
         <v>40003100022</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A96" s="8" t="s">
         <v>121</v>
       </c>
       <c r="B96" s="7">
         <v>40003496002</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A97" s="8" t="s">
         <v>257</v>
       </c>
       <c r="B97" s="7">
         <v>40103992730</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>259</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>260</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="9" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B98" s="7">
         <v>40003536663</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>263</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A99" s="8" t="s">
         <v>264</v>
       </c>
       <c r="B99" s="7">
         <v>6027056812</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>266</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A100" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B100" s="7">
         <v>7621783597</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A101" s="8" t="s">
         <v>269</v>
       </c>
       <c r="B101" s="7">
         <v>40103288298</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A102" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="7">
         <v>40203010978</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>275</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A103" s="8" t="s">
         <v>276</v>
       </c>
       <c r="B103" s="7">
         <v>6025023441</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F103" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A104" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B104" s="7">
         <v>40203010978</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A105" s="8" t="s">
         <v>281</v>
       </c>
       <c r="B105" s="7">
         <v>44103102153</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>282</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="8" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A106" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B106" s="7">
         <v>40203010978</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>285</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A107" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="7">
         <v>40203010978</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A108" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B108" s="7">
         <v>40203010978</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>288</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A109" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="7">
         <v>40203010978</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>289</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A110" s="8" t="s">
         <v>290</v>
       </c>
       <c r="B110" s="7">
         <v>3915505179</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>292</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A111" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B111" s="7">
         <v>5031000514</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>294</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A112" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B112" s="7">
         <v>55403051321</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>296</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A113" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B113" s="7">
         <v>55403051321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F113" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A114" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B114" s="7">
         <v>40203010978</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>298</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A115" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B115" s="7">
         <v>40203010978</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A116" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B116" s="7">
         <v>40203010978</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>301</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A117" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B117" s="7">
         <v>40203010978</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>302</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A118" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B118" s="7">
         <v>40203010978</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A119" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B119" s="7">
         <v>41203022482</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A120" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B120" s="7">
         <v>40203010978</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A121" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B121" s="7">
         <v>40203010978</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A122" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B122" s="7">
         <v>40203010978</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A123" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B123" s="7">
         <v>40203010978</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A124" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B124" s="7">
         <v>40203010978</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="125" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B125" s="7">
         <v>40203010978</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A126" s="8" t="s">
         <v>314</v>
       </c>
       <c r="B126" s="7">
         <v>40003031676</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A127" s="8" t="s">
         <v>319</v>
       </c>
       <c r="B127" s="7">
         <v>6027109831</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A128" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B128" s="7">
         <v>40203099544</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A129" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B129" s="7">
         <v>40003128963</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>329</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A130" s="8" t="s">
         <v>331</v>
       </c>
       <c r="B130" s="7">
         <v>50003041981</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A131" s="8" t="s">
         <v>333</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>336</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A132" s="8" t="s">
         <v>338</v>
       </c>
       <c r="B132" s="7">
         <v>40003031873</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>340</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A133" s="8" t="s">
         <v>342</v>
       </c>
       <c r="B133" s="7">
         <v>40103590897</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>345</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A134" s="8" t="s">
         <v>347</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>350</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="135" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>352</v>
       </c>
       <c r="B135" s="7">
         <v>40103545198</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="136" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A136" s="8" t="s">
         <v>357</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="137" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A137" s="8" t="s">
         <v>363</v>
       </c>
       <c r="B137" s="7">
         <v>390166903</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>364</v>
       </c>
       <c r="F137" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="138" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A138" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B138" s="7">
         <v>55403040031</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>366</v>
       </c>
       <c r="F138" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A139" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="7">
         <v>50003306781</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>367</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="140" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A140" s="8" t="s">
         <v>368</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>369</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A141" s="8" t="s">
         <v>374</v>
       </c>
       <c r="B141" s="7">
         <v>6730073757</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>376</v>
       </c>
       <c r="F141" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A142" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E142" s="9" t="s">
         <v>380</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A143" s="8" t="s">
         <v>381</v>
       </c>
       <c r="B143" s="7">
         <v>40102033746</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>382</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="144" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A144" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E144" s="9" t="s">
         <v>385</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="145" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A145" s="8" t="s">
         <v>377</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E145" s="9" t="s">
         <v>386</v>
       </c>
       <c r="F145" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A146" s="8" t="s">
         <v>387</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E146" s="9" t="s">
         <v>390</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="147" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A147" s="8" t="s">
         <v>391</v>
       </c>
       <c r="B147" s="7">
         <v>40003219834</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E147" s="9" t="s">
         <v>393</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="148" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A148" s="8" t="s">
         <v>395</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>396</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>399</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="149" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A149" s="8" t="s">
         <v>400</v>
       </c>
       <c r="B149" s="7">
         <v>6730073757</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>401</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="150" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A150" s="8" t="s">
         <v>402</v>
       </c>
       <c r="B150" s="7">
         <v>40103545944</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>405</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="14" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
         <v>407</v>
       </c>
       <c r="B151" s="7">
         <v>40103187450</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>410</v>
       </c>
       <c r="F151" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" ht="138" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="8" t="s">
         <v>412</v>
       </c>
       <c r="B152" s="7">
         <v>40003412132</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>413</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="8" t="s">
         <v>414</v>
       </c>
       <c r="B153" s="7">
         <v>6731045590</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>416</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B154" s="7">
         <v>40203198323</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>417</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A155" s="8" t="s">
         <v>421</v>
       </c>
       <c r="B155" s="7" t="s">
         <v>422</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>425</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>426</v>
       </c>
       <c r="B156" s="7">
         <v>40103891503</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>428</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>429</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>431</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>432</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A158" s="8" t="s">
         <v>436</v>
       </c>
       <c r="B158" s="7">
         <v>40003958698</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="159" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A159" s="8" t="s">
         <v>441</v>
       </c>
       <c r="B159" s="7">
         <v>42403027176</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A160" s="8" t="s">
         <v>444</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>448</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="161" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A161" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B161" s="7">
         <v>42403035811</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A162" s="8" t="s">
         <v>449</v>
       </c>
       <c r="B162" s="7">
         <v>42403035812</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>452</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="163" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>453</v>
       </c>
       <c r="B163" s="7">
         <v>42403027176</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F163" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A164" s="8" t="s">
         <v>456</v>
       </c>
       <c r="B164" s="7">
         <v>40003444208</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="165" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A165" s="8" t="s">
         <v>461</v>
       </c>
       <c r="B165" s="7">
         <v>44103028772</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>464</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="166" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A166" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B166" s="7">
         <v>40003345908</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="167" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A167" s="8" t="s">
         <v>472</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>473</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="168" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A168" s="8" t="s">
         <v>477</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F168" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="169" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A169" s="8" t="s">
         <v>481</v>
       </c>
       <c r="B169" s="16">
         <v>601301667815</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>482</v>
       </c>
       <c r="F169" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="170" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A170" s="8" t="s">
         <v>483</v>
       </c>
       <c r="B170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>487</v>
       </c>
       <c r="F170" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="171" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A171" s="8" t="s">
         <v>488</v>
       </c>
       <c r="B171" s="16">
         <v>694400986011</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E171" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F171" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="172" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>490</v>
       </c>
       <c r="B172" s="7">
         <v>40003950957</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A173" s="8" t="s">
         <v>492</v>
       </c>
       <c r="B173" s="7">
         <v>41503015704</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="F173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="174" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A174" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B174" s="7">
         <v>45403039153</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>496</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="175" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A175" s="8" t="s">
         <v>497</v>
       </c>
       <c r="B175" s="7">
         <v>40203235846</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>499</v>
       </c>
       <c r="F175" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A176" s="8" t="s">
         <v>500</v>
       </c>
       <c r="B176" s="7">
         <v>40103770892</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>502</v>
       </c>
       <c r="F176" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="177" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A177" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B177" s="7">
         <v>100178189</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>505</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B178" s="7">
         <v>100178189</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E178" s="6" t="s">
         <v>506</v>
       </c>
       <c r="F178" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="179" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B179" s="7">
         <v>100178189</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A180" s="8" t="s">
         <v>508</v>
       </c>
       <c r="B180" s="7">
         <v>49502002692</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="181" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A181" s="8" t="s">
         <v>512</v>
       </c>
       <c r="B181" s="7" t="s">
         <v>513</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>516</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="182" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A182" s="8" t="s">
         <v>517</v>
       </c>
       <c r="B182" s="7">
         <v>43603018527</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>519</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="11" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="183" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A183" s="8" t="s">
         <v>521</v>
       </c>
       <c r="B183" s="7">
         <v>40203098426</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>524</v>
       </c>
       <c r="F183" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="184" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A184" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B184" s="7">
         <v>12996631</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>528</v>
       </c>
       <c r="F184" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="185" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A185" s="8" t="s">
         <v>526</v>
       </c>
       <c r="B185" s="7">
         <v>12996631</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>529</v>
       </c>
       <c r="F185" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="186" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A186" s="8" t="s">
         <v>530</v>
       </c>
       <c r="B186" s="7" t="s">
         <v>531</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>533</v>
       </c>
       <c r="F186" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="187" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A187" s="8" t="s">
         <v>534</v>
       </c>
       <c r="B187" s="7">
         <v>42403026700</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>535</v>
       </c>
       <c r="F187" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="188" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A188" s="8" t="s">
         <v>536</v>
       </c>
       <c r="B188" s="7">
         <v>40003392917</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>539</v>
       </c>
       <c r="F188" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="189" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A189" s="8" t="s">
         <v>540</v>
       </c>
       <c r="B189" s="7">
         <v>40103864219</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="6" t="s">
         <v>543</v>
       </c>
       <c r="F189" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="190" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A190" s="8" t="s">
         <v>545</v>
       </c>
       <c r="B190" s="7">
         <v>6713007257</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>547</v>
       </c>
       <c r="F190" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A191" s="8" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="7">
         <v>10156387</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F191" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="192" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A192" s="8" t="s">
         <v>551</v>
       </c>
       <c r="B192" s="7">
         <v>40003770044</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>552</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="193" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A193" s="8" t="s">
         <v>553</v>
       </c>
       <c r="B193" s="7">
         <v>44103119022</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F193" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="194" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A194" s="8" t="s">
         <v>558</v>
       </c>
       <c r="B194" s="7">
         <v>3909000571</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>560</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="195" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A195" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B195" s="7">
         <v>6027150935</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F195" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="196" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A196" s="8" t="s">
         <v>563</v>
       </c>
       <c r="B196" s="16">
         <v>671401685650</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="197" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A197" s="8" t="s">
         <v>566</v>
       </c>
       <c r="B197" s="7">
         <v>40103333322</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>568</v>
       </c>
       <c r="F197" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="198" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A198" s="8" t="s">
         <v>569</v>
       </c>
       <c r="B198" s="7">
         <v>40103325857</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>571</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="199" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A199" s="8" t="s">
         <v>572</v>
       </c>
       <c r="B199" s="7">
         <v>42103048357</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>575</v>
       </c>
       <c r="F199" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A200" s="8" t="s">
         <v>577</v>
       </c>
       <c r="B200" s="7">
         <v>6021004487</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>579</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="201" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A201" s="8" t="s">
         <v>580</v>
       </c>
       <c r="B201" s="7">
         <v>3906226080</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>582</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="202" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A202" s="8" t="s">
         <v>583</v>
       </c>
       <c r="B202" s="7">
         <v>304139769</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>584</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="203" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A203" s="8" t="s">
         <v>585</v>
       </c>
       <c r="B203" s="7">
         <v>40103598443</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>587</v>
       </c>
       <c r="F203" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="204" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A204" s="8" t="s">
         <v>588</v>
       </c>
       <c r="B204" s="7" t="s">
         <v>589</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="205" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A205" s="8" t="s">
         <v>593</v>
       </c>
       <c r="B205" s="7">
         <v>40003663003</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>595</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="11" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="206" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A206" s="8" t="s">
         <v>597</v>
       </c>
       <c r="B206" s="7">
         <v>40103896553</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>599</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A207" s="8" t="s">
         <v>601</v>
       </c>
       <c r="B207" s="7">
         <v>40203310025</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>604</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="208" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A208" s="8" t="s">
         <v>606</v>
       </c>
       <c r="B208" s="7">
         <v>6027101423</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>608</v>
       </c>
       <c r="F208" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="209" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A209" s="8" t="s">
         <v>609</v>
       </c>
       <c r="B209" s="7">
         <v>6730073764</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>610</v>
       </c>
       <c r="F209" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A210" s="8" t="s">
         <v>611</v>
       </c>
       <c r="B210" s="7">
         <v>302537660</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F210" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A211" s="8" t="s">
         <v>613</v>
       </c>
       <c r="B211" s="7">
         <v>40003406687</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F211" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="212" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A212" s="8" t="s">
         <v>616</v>
       </c>
       <c r="B212" s="7">
         <v>42403030937</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="213" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A213" s="8" t="s">
         <v>619</v>
       </c>
       <c r="B213" s="7">
         <v>40003382815</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F213" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="214" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A214" s="8" t="s">
         <v>622</v>
       </c>
       <c r="B214" s="7">
         <v>40203043470</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A215" s="8" t="s">
         <v>625</v>
       </c>
       <c r="B215" s="7">
         <v>3914023479</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="216" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A216" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B216" s="7">
         <v>145161856</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="217" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A217" s="8" t="s">
         <v>628</v>
       </c>
       <c r="B217" s="7">
         <v>145161856</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="6" t="s">
         <v>631</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A218" s="8" t="s">
         <v>632</v>
       </c>
       <c r="B218" s="7">
         <v>40203025437</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>634</v>
       </c>
       <c r="F218" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="219" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A219" s="8" t="s">
         <v>635</v>
       </c>
       <c r="B219" s="7" t="s">
         <v>636</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="F219" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="220" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A220" s="8" t="s">
         <v>640</v>
       </c>
       <c r="B220" s="7">
         <v>50003997841</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F220" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="221" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A221" s="8" t="s">
         <v>645</v>
       </c>
       <c r="B221" s="7">
         <v>4025061250</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F221" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="222" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A222" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B222" s="7">
         <v>3904036775</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>649</v>
       </c>
       <c r="F222" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="223" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A223" s="8" t="s">
         <v>650</v>
       </c>
       <c r="B223" s="7" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>654</v>
       </c>
       <c r="F223" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="224" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A224" s="8" t="s">
         <v>655</v>
       </c>
       <c r="B224" s="7" t="s">
         <v>656</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>658</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>659</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A225" s="8" t="s">
         <v>661</v>
       </c>
       <c r="B225" s="7">
         <v>5031000514</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="6" t="s">
         <v>663</v>
       </c>
       <c r="F225" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="226" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A226" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B226" s="7">
         <v>55403051321</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="227" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A227" s="8" t="s">
         <v>665</v>
       </c>
       <c r="B227" s="7">
         <v>44103144509</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="228" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A228" s="8" t="s">
         <v>262</v>
       </c>
       <c r="B228" s="7">
         <v>40003536663</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A229" s="8" t="s">
         <v>669</v>
       </c>
       <c r="B229" s="7">
         <v>42403018296</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>671</v>
       </c>
       <c r="F229" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="230" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A230" s="8" t="s">
         <v>672</v>
       </c>
       <c r="B230" s="7">
         <v>3245500729</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>674</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="231" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A231" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B231" s="7">
         <v>391033367</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>677</v>
       </c>
       <c r="F231" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="232" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A232" s="8" t="s">
         <v>678</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>680</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>682</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="233" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A233" s="8" t="s">
         <v>683</v>
       </c>
       <c r="B233" s="7" t="s">
         <v>684</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>687</v>
       </c>
       <c r="F233" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="234" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A234" s="8" t="s">
         <v>689</v>
       </c>
       <c r="B234" s="7">
         <v>40003921623</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>692</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="235" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A235" s="8" t="s">
         <v>694</v>
       </c>
       <c r="B235" s="7">
         <v>3906957281</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>695</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="236" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A236" s="8" t="s">
         <v>675</v>
       </c>
       <c r="B236" s="7">
         <v>391033367</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>697</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="237" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A237" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B237" s="7">
         <v>6027150935</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>699</v>
       </c>
       <c r="F237" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="238" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A238" s="8" t="s">
         <v>700</v>
       </c>
       <c r="B238" s="7">
         <v>6732158163</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>702</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="239" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A239" s="8" t="s">
         <v>703</v>
       </c>
       <c r="B239" s="7">
         <v>391915115</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E239" s="6" t="s">
         <v>705</v>
       </c>
       <c r="F239" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="240" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A240" s="8" t="s">
         <v>706</v>
       </c>
       <c r="B240" s="16">
         <v>1023900592935</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E240" s="6" t="s">
         <v>707</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="241" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A241" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B241" s="7">
         <v>40203244196</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>709</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A242" s="8" t="s">
         <v>710</v>
       </c>
       <c r="B242" s="7">
         <v>3000575242</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>712</v>
       </c>
       <c r="F242" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="243" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A243" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B243" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>716</v>
       </c>
       <c r="F243" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="244" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A244" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B244" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>717</v>
       </c>
       <c r="F244" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="245" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A245" s="8" t="s">
         <v>713</v>
       </c>
       <c r="B245" s="7" t="s">
         <v>714</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>718</v>
       </c>
       <c r="F245" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="246" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A246" s="8" t="s">
         <v>719</v>
       </c>
       <c r="B246" s="7">
         <v>40003229974</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F246" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="247" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A247" s="8" t="s">
         <v>724</v>
       </c>
       <c r="B247" s="7">
         <v>186130476</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>726</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A248" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B248" s="7">
         <v>302709601</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>728</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="249" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A249" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B249" s="7">
         <v>41203022482</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>730</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>731</v>
       </c>
       <c r="F249" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G249" s="6" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="250" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A250" s="8" t="s">
         <v>733</v>
       </c>
       <c r="B250" s="7">
         <v>6731045590</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>735</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="251" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A251" s="8" t="s">
         <v>736</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>737</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>740</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="252" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A252" s="8" t="s">
         <v>741</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>742</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>739</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>744</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="253" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A253" s="8" t="s">
         <v>745</v>
       </c>
       <c r="B253" s="7">
         <v>40103488482</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>748</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="254" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A254" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B254" s="7">
         <v>6027051363</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>752</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="255" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A255" s="8" t="s">
         <v>753</v>
       </c>
       <c r="B255" s="7" t="s">
         <v>754</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>755</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="F255" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="256" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A256" s="8" t="s">
         <v>758</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>759</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>761</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="257" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A257" s="8" t="s">
         <v>763</v>
       </c>
       <c r="B257" s="7" t="s">
         <v>764</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>766</v>
       </c>
       <c r="F257" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>767</v>
       </c>
     </row>
-    <row r="258" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A258" s="8" t="s">
         <v>750</v>
       </c>
       <c r="B258" s="7">
         <v>6027051363</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>769</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A259" s="8" t="s">
         <v>770</v>
       </c>
       <c r="B259" s="7">
         <v>40103264815</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E259" s="6" t="s">
         <v>773</v>
       </c>
       <c r="F259" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="11" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="260" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A260" s="8" t="s">
         <v>774</v>
       </c>
       <c r="B260" s="7">
         <v>40003536663</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>775</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="261" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A261" s="8" t="s">
         <v>776</v>
       </c>
       <c r="B261" s="7">
         <v>44103124926</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>779</v>
       </c>
       <c r="F261" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="262" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A262" s="8" t="s">
         <v>708</v>
       </c>
       <c r="B262" s="7">
         <v>40203244196</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>782</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A263" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B263" s="7">
         <v>40003311723</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>785</v>
       </c>
       <c r="F263" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="264" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A264" s="8" t="s">
         <v>786</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>787</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>790</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="265" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A265" s="8" t="s">
         <v>791</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>792</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E265" s="6" t="s">
         <v>794</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="266" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A266" s="8" t="s">
         <v>795</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>796</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>797</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="267" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A267" s="8" t="s">
         <v>799</v>
       </c>
       <c r="B267" s="7">
         <v>40003450257</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>800</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E267" s="6" t="s">
         <v>802</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="9" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="268" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A268" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B268" s="7">
         <v>302493566</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>806</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A269" s="8" t="s">
         <v>807</v>
       </c>
       <c r="B269" s="7">
         <v>41503049965</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>809</v>
       </c>
       <c r="F269" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A270" s="8" t="s">
         <v>810</v>
       </c>
       <c r="B270" s="16">
         <v>600202347996</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>812</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="271" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A271" s="8" t="s">
         <v>813</v>
       </c>
       <c r="B271" s="7">
         <v>122978856</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>814</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="272" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A272" s="8" t="s">
         <v>815</v>
       </c>
       <c r="B272" s="7">
         <v>304557875</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>816</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="273" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A273" s="8" t="s">
         <v>817</v>
       </c>
       <c r="B273" s="7">
         <v>302493566</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>818</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>820</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="9" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="274" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A274" s="8" t="s">
         <v>822</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>823</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>824</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>826</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="275" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A275" s="8" t="s">
         <v>827</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>828</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E275" s="6" t="s">
         <v>830</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="276" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A276" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B276" s="7">
         <v>302493566</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>832</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="277" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A277" s="8" t="s">
         <v>833</v>
       </c>
       <c r="B277" s="7">
         <v>270003720</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>835</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A278" s="8" t="s">
         <v>836</v>
       </c>
       <c r="B278" s="7">
         <v>46102000167</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F278" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A279" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B279" s="7">
         <v>302493566</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>840</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="280" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A280" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B280" s="7">
         <v>302709601</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="281" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A281" s="8" t="s">
         <v>843</v>
       </c>
       <c r="B281" s="7">
         <v>40103438195</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>844</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E281" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F281" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="282" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A282" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>848</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="283" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A283" s="8" t="s">
         <v>850</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>851</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>852</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>853</v>
       </c>
       <c r="F283" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="284" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A284" s="8" t="s">
         <v>854</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>855</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>856</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>857</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="285" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A285" s="8" t="s">
         <v>858</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>859</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>860</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>861</v>
       </c>
       <c r="F285" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="286" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A286" s="10" t="s">
         <v>862</v>
       </c>
       <c r="B286" s="7" t="s">
         <v>863</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>864</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="287" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A287" s="10" t="s">
         <v>865</v>
       </c>
       <c r="B287" s="7" t="s">
         <v>866</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>845</v>
       </c>
       <c r="F287" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="288" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A288" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B288" s="7">
         <v>302493566</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>869</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="289" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A289" s="10" t="s">
         <v>870</v>
       </c>
       <c r="B289" s="7">
         <v>3906226080</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>871</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="290" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A290" s="8" t="s">
         <v>872</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>873</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>874</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>876</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="9" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A291" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F291" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="292" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A292" s="8" t="s">
         <v>881</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>882</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>884</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A293" s="8" t="s">
         <v>885</v>
       </c>
       <c r="B293" s="7">
         <v>40003450257</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>883</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E293" s="9" t="s">
         <v>887</v>
       </c>
       <c r="F293" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="294" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A294" s="8" t="s">
         <v>888</v>
       </c>
       <c r="B294" s="7">
         <v>40103394280</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>890</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>891</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="295" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A295" s="8" t="s">
         <v>893</v>
       </c>
       <c r="B295" s="7">
         <v>40203264900</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="6" t="s">
         <v>895</v>
       </c>
       <c r="F295" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="296" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A296" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B296" s="7">
         <v>40003081501</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E296" s="6" t="s">
         <v>899</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A297" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B297" s="7">
         <v>40003081501</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E297" s="6" t="s">
         <v>901</v>
       </c>
       <c r="F297" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="298" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A298" s="8" t="s">
         <v>902</v>
       </c>
       <c r="B298" s="7">
         <v>40103982785</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>904</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>905</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="299" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A299" s="8" t="s">
         <v>907</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>908</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E299" s="6" t="s">
         <v>910</v>
       </c>
       <c r="F299" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="300" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A300" s="8" t="s">
         <v>911</v>
       </c>
       <c r="B300" s="7">
         <v>41503062573</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="6" t="s">
         <v>913</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="301" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A301" s="8" t="s">
         <v>914</v>
       </c>
       <c r="B301" s="7">
         <v>40103181890</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>915</v>
       </c>
       <c r="E301" s="6" t="s">
         <v>916</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G301" s="9" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="302" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A302" s="8" t="s">
         <v>918</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>919</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>921</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A303" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B303" s="7">
         <v>302493566</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>923</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="304" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A304" s="8" t="s">
         <v>804</v>
       </c>
       <c r="B304" s="7">
         <v>302493566</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>925</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A305" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B305" s="7">
         <v>7231635506</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>928</v>
       </c>
       <c r="F305" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="306" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A306" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B306" s="7">
         <v>42103082056</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>932</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A307" s="8" t="s">
         <v>933</v>
       </c>
       <c r="B307" s="7">
         <v>40203195863</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>936</v>
       </c>
       <c r="F307" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="9" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="308" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A308" s="8" t="s">
         <v>937</v>
       </c>
       <c r="B308" s="7">
         <v>12121602</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A309" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B309" s="7">
         <v>52103042411</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E309" s="6" t="s">
         <v>942</v>
       </c>
       <c r="F309" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="310" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A310" s="8" t="s">
         <v>940</v>
       </c>
       <c r="B310" s="7">
         <v>52103042411</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="311" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A311" s="8" t="s">
         <v>944</v>
       </c>
       <c r="B311" s="7">
         <v>40003502385</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>945</v>
       </c>
       <c r="F311" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="312" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A312" s="8" t="s">
         <v>946</v>
       </c>
       <c r="B312" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>950</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="313" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A313" s="8" t="s">
         <v>951</v>
       </c>
       <c r="B313" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E313" s="6" t="s">
         <v>952</v>
       </c>
       <c r="F313" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="314" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A314" s="8" t="s">
         <v>953</v>
       </c>
       <c r="B314" s="7" t="s">
         <v>947</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>954</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="8" t="s">
         <v>877</v>
       </c>
       <c r="B315" s="7" t="s">
         <v>878</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>880</v>
       </c>
       <c r="F315" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G315" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="8" t="s">
         <v>956</v>
       </c>
       <c r="B316" s="7">
         <v>40203148568</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>957</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>959</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="9" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="317" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A317" s="8" t="s">
         <v>961</v>
       </c>
       <c r="B317" s="7">
         <v>40103755037</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>964</v>
       </c>
       <c r="F317" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="318" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A318" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B318" s="7">
         <v>303086986</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>967</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="319" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A319" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B319" s="7">
         <v>303086986</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>968</v>
       </c>
       <c r="F319" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="320" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A320" s="8" t="s">
         <v>966</v>
       </c>
       <c r="B320" s="7">
         <v>303086986</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>969</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A321" s="8" t="s">
         <v>970</v>
       </c>
       <c r="B321" s="7">
         <v>301638795</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>972</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="322" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A322" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B322" s="16">
         <v>131240021820</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>975</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="323" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A323" s="8" t="s">
         <v>976</v>
       </c>
       <c r="B323" s="16">
         <v>2304200910188</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>978</v>
       </c>
       <c r="F323" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="324" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A324" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B324" s="16">
         <v>131240021820</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>980</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A325" s="8" t="s">
         <v>981</v>
       </c>
       <c r="B325" s="7">
         <v>40203085648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>982</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>983</v>
       </c>
       <c r="F325" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="8" t="s">
         <v>984</v>
       </c>
     </row>
-    <row r="326" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A326" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B326" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>988</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="327" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A327" s="8" t="s">
         <v>985</v>
       </c>
       <c r="B327" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>990</v>
       </c>
       <c r="F327" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="328" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A328" s="8" t="s">
         <v>991</v>
       </c>
       <c r="B328" s="7" t="s">
         <v>992</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>994</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A329" s="8" t="s">
         <v>995</v>
       </c>
       <c r="B329" s="7">
         <v>40103981807</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E329" s="6" t="s">
         <v>998</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="330" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A330" s="8" t="s">
         <v>999</v>
       </c>
       <c r="B330" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>993</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="331" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A331" s="8" t="s">
         <v>1003</v>
       </c>
       <c r="B331" s="16">
         <v>5291711026</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E331" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="F331" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="332" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A332" s="8" t="s">
         <v>929</v>
       </c>
       <c r="B332" s="7">
         <v>42103082056</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="E332" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="9" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="333" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A333" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B333" s="7">
         <v>40103935437</v>
       </c>
       <c r="C333" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E333" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F333" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="10" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="334" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A334" s="10" t="s">
         <v>1014</v>
       </c>
       <c r="B334" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E334" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="335" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A335" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="B335" s="7">
         <v>50103206221</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E335" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="F335" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="336" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A336" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="B336" s="7">
         <v>40003280118</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E336" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="F336" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A337" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B337" s="7">
         <v>40003081501</v>
       </c>
       <c r="C337" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E337" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="F337" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="338" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A338" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B338" s="7">
         <v>40003081501</v>
       </c>
       <c r="C338" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E338" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="F338" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="339" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A339" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B339" s="7">
         <v>40003081501</v>
       </c>
       <c r="C339" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E339" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="F339" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="340" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A340" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="B340" s="7">
         <v>44103130250</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="9" t="s">
         <v>1032</v>
       </c>
     </row>
-    <row r="341" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A341" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="B341" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E341" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="F341" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="9" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A342" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="B342" s="7">
         <v>40203096124</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G342" s="9" t="s">
         <v>1040</v>
       </c>
     </row>
-    <row r="343" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A343" s="8" t="s">
         <v>466</v>
       </c>
       <c r="B343" s="7">
         <v>40003345908</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E343" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="F343" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G343" s="9" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="344" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A344" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B344" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="E344" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G344" s="9" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="345" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A345" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B345" s="7">
         <v>40103116320</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E345" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F345" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="346" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A346" s="8" t="s">
         <v>1051</v>
       </c>
       <c r="B346" s="7">
         <v>40003214339</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E346" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="9" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="347" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A347" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="B347" s="7">
         <v>40103116320</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E347" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="F347" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="348" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A348" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="B348" s="7">
         <v>40003838987</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="9" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A349" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B349" s="7">
         <v>40003081501</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E349" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="F349" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="350" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A350" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B350" s="16">
         <v>7231635506</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="351" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A351" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="B351" s="16">
         <v>40203392657</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="F351" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="352" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A352" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B352" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="353" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A353" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B353" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E353" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="354" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A354" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="B354" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E354" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="355" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A355" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="B355" s="7">
         <v>40103752882</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>681</v>
       </c>
       <c r="E355" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A356" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="B356" s="7">
         <v>50003179251</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="E356" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="9" t="s">
         <v>1080</v>
       </c>
     </row>
-    <row r="357" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A357" s="8" t="s">
         <v>1081</v>
       </c>
       <c r="B357" s="7">
         <v>40003842925</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D357" s="14" t="s">
         <v>1082</v>
       </c>
       <c r="E357" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="14" t="s">
         <v>1084</v>
       </c>
     </row>
-    <row r="358" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A358" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B358" s="7">
         <v>40003081501</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E358" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A359" s="8" t="s">
         <v>1087</v>
       </c>
       <c r="B359" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E359" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="F359" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A360" s="8" t="s">
         <v>1091</v>
       </c>
       <c r="B360" s="7">
         <v>42103086429</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="361" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A361" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B361" s="7">
         <v>40003081501</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E361" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="F361" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="362" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A362" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B362" s="7">
         <v>40003081501</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E362" s="19" t="s">
         <v>1098</v>
       </c>
       <c r="F362" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="363" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A363" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="B363" s="7">
         <v>42403027513</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="E363" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="364" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A364" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="B364" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E364" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="365" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A365" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="B365" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E365" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="F365" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="366" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A366" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B366" s="7">
         <v>40003081501</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E366" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A367" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B367" s="7">
         <v>40003081501</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E367" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="F367" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="368" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A368" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="B368" s="7">
         <v>50003373551</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E368" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="369" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A369" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B369" s="7">
         <v>40003081501</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E369" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="F369" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="370" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A370" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B370" s="7">
         <v>40003081501</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="371" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A371" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="B371" s="7">
         <v>40003280118</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="E371" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="F371" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="372" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A372" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A373" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="B373" s="7">
         <v>43603070560</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E373" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="374" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A374" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="375" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A375" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B375" s="7">
         <v>7231635506</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E375" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F375" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="376" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A376" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="B376" s="7">
         <v>50003989971</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E376" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="F376" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A377" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B377" s="7">
         <v>7231635506</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E377" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="378" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A378" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="B378" s="7">
         <v>40203029617</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="E378" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F378" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G378" s="9" t="s">
         <v>1148</v>
       </c>
     </row>
-    <row r="379" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A379" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B379" s="7">
         <v>40203200365</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="E379" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="F379" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G379" s="9" t="s">
         <v>1152</v>
       </c>
     </row>
-    <row r="380" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A380" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="B380" s="7">
         <v>40203200365</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E380" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G380" s="9" t="s">
         <v>1155</v>
       </c>
     </row>
-    <row r="381" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A381" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B381" s="7">
         <v>40003081501</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E381" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="382" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A382" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B382" s="7">
         <v>40003081501</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E382" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="F382" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="383" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A383" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="B383" s="7">
         <v>40003372643</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="F383" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="384" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A384" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="385" spans="1:7" ht="72.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B385" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="E385" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="F385" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A386" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B386" s="7">
         <v>40203390317</v>
       </c>
       <c r="C386" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E386" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="387" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A387" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="B387" s="7">
         <v>40003384089</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E387" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F387" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="388" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A388" s="8" t="s">
         <v>1177</v>
       </c>
       <c r="B388" s="7">
         <v>40103252784</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="9" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="389" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A389" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="B389" s="7">
         <v>40103374053</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E389" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="F389" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A390" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="B390" s="7">
         <v>40003996558</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="391" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A391" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B391" s="7">
         <v>40003081501</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E391" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="F391" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="392" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A392" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="B392" s="7">
         <v>40003384498</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E392" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G392" s="9" t="s">
         <v>1192</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A393" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="B393" s="7">
         <v>40003847462</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="E393" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G393" s="9" t="s">
         <v>1197</v>
       </c>
     </row>
-    <row r="394" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A394" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="B394" s="7">
         <v>104605976</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E394" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="395" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A395" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B395" s="7">
         <v>40003081501</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E395" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="396" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A396" s="10" t="s">
         <v>896</v>
       </c>
       <c r="B396" s="7">
         <v>40003081501</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E396" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="397" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A397" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="B397" s="7">
         <v>40003885144</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E397" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A398" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="B398" s="7">
         <v>40203390317</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E398" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="399" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A399" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="B399" s="16">
         <v>140740014042</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E399" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="F399" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="400" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A400" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="B400" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E400" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="401" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A401" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="B401" s="7">
         <v>42403027513</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E401" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="F401" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="402" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A402" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="B402" s="16">
         <v>40002055412</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E402" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="403" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A403" s="8" t="s">
         <v>1222</v>
       </c>
       <c r="B403" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="E403" s="6" t="s">
         <v>1226</v>
       </c>
       <c r="F403" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A404" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="B404" s="7">
         <v>50203230431</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="E404" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="405" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A405" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B405" s="7">
         <v>40003081501</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E405" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="F405" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="406" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A406" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="B406" s="7">
         <v>40003053457</v>
       </c>
       <c r="C406" s="18" t="s">
         <v>1234</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E406" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F406" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="407" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A407" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E407" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="F407" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A408" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B408" s="7">
         <v>40103928261</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E408" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="409" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A409" s="8" t="s">
         <v>1242</v>
       </c>
       <c r="B409" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E409" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F409" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="410" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A410" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="B410" s="7">
         <v>50003428031</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="E410" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G410" s="9" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="411" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A411" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B411" s="7">
         <v>40003493561</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E411" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F411" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G411" s="9" t="s">
         <v>1254</v>
       </c>
     </row>
-    <row r="412" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A412" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="B412" s="7">
         <v>40003493561</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E412" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G412" s="9" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="413" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A413" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B413" s="16">
         <v>303416512</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E413" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F413" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="414" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A414" s="8" t="s">
         <v>1260</v>
       </c>
       <c r="B414" s="7" t="s">
         <v>986</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="E414" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="415" spans="1:7" ht="187.5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A415" s="8" t="s">
         <v>1264</v>
       </c>
       <c r="B415" s="7">
         <v>40003046489</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E415" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="F415" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G415" s="9" t="s">
         <v>1268</v>
       </c>
     </row>
-    <row r="416" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A416" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="B416" s="7">
         <v>40103384776</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="E416" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G416" s="9" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="417" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A417" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="B417" s="16">
         <v>303416512</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E417" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="B418" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E418" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="419" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A419" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="B419" s="7">
         <v>40103593906</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E419" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F419" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="420" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A420" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="B420" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E420" s="6" t="s">
         <v>1286</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A421" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="B421" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="C421" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E421" s="6" t="s">
         <v>1282</v>
       </c>
       <c r="F421" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="422" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A422" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="B422" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E422" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="423" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A423" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B423" s="7">
         <v>40003081501</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E423" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="F423" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="424" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A424" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="B424" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E424" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="425" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A425" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="B425" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="426" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A426" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="B426" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E426" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="427" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A427" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="B427" s="7">
         <v>40103162279</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E427" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="428" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A428" s="8" t="s">
         <v>1310</v>
       </c>
       <c r="B428" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E428" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="429" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A429" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="B429" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E429" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="F429" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="430" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A430" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="B430" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E430" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A431" s="8" t="s">
         <v>1322</v>
       </c>
       <c r="B431" s="7" t="s">
         <v>1323</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E431" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="F431" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="432" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A432" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="B432" s="7">
         <v>51203021811</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="E432" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="9" t="s">
         <v>1330</v>
       </c>
     </row>
-    <row r="433" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A433" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="B433" s="7">
         <v>45403048391</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="E433" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="F433" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G433" s="9" t="s">
         <v>1334</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A434" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B434" s="7">
         <v>41203019800</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E434" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G434" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="435" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A435" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="B435" s="7">
         <v>40003412378</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="E435" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="F435" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G435" s="9" t="s">
         <v>1343</v>
       </c>
     </row>
-    <row r="436" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A436" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="B436" s="7">
         <v>41203019800</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1344</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="E436" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="F436" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G436" s="9" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="437" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A437" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="B437" s="7">
         <v>40203196657</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>1348</v>
       </c>
       <c r="E437" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="F437" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="9" t="s">
         <v>1350</v>
       </c>
     </row>
-    <row r="438" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A438" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="B438" s="7"/>
       <c r="C438" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E438" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="439" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A439" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="B439" s="7">
         <v>40203445259</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="E439" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="F439" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="9" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A440" s="8" t="s">
         <v>1358</v>
       </c>
       <c r="B440" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="E440" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="9" t="s">
         <v>1363</v>
       </c>
     </row>
-    <row r="441" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A441" s="8" t="s">
         <v>1364</v>
       </c>
       <c r="B441" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E441" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="F441" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G441" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="442" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A442" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="B442" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E442" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="443" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A443" s="8" t="s">
         <v>1371</v>
       </c>
       <c r="B443" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E443" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="F443" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="444" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A444" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="B444" s="7">
         <v>40003298872</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E444" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="445" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A445" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="B445" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E445" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="F445" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="446" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A446" s="8" t="s">
         <v>1383</v>
       </c>
       <c r="B446" s="7">
         <v>40003885144</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="E446" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="F446" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="447" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A447" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B447" s="7">
         <v>40003081501</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E447" s="6" t="s">
         <v>1387</v>
       </c>
       <c r="F447" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="448" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A448" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="B448" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="E448" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F448" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="449" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A449" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B449" s="7">
         <v>40103928261</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1391</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E449" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F449" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="450" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A450" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="B450" s="7" t="s">
         <v>1394</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E450" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="F450" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="451" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A451" s="8" t="s">
         <v>846</v>
       </c>
       <c r="B451" s="7" t="s">
         <v>847</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1397</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E451" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F451" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="452" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A452" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B452" s="7">
         <v>40003081501</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E452" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="453" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A453" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B453" s="7">
         <v>80640015698</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E453" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="F453" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="454" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A454" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="B454" s="7">
         <v>80640015698</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="E454" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F454" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="455" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A455" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="B455" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="E455" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="F455" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="456" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A456" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="B456" s="7">
         <v>40103845330</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1409</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E456" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="F456" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="457" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A457" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="B457" s="7">
         <v>40003821730</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1412</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E457" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="F457" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="458" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A458" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="B458" s="7">
         <v>40203340782</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1415</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="E458" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="459" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A459" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="B459" s="7">
         <v>45403042990</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="E459" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="F459" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="9" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="460" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A460" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="B460" s="7">
         <v>40103970714</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1424</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="E460" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="9" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="461" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A461" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B461" s="7">
         <v>40003081501</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E461" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F461" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="462" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A462" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="B462" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="463" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A463" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B463" s="7">
         <v>40003081501</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E463" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="F463" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="464" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A464" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="B464" s="7">
         <v>571126401773</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A465" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="B465" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E465" s="6" t="s">
         <v>1442</v>
       </c>
       <c r="F465" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="9" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="466" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A466" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="B466" s="7">
         <v>124432496</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E466" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="467" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A467" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B467" s="7">
         <v>40003154665</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E467" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="F467" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="468" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A468" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="B468" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E468" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F468" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="469" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A469" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="B469" s="7">
         <v>40103928261</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A470" s="8" t="s">
         <v>1455</v>
       </c>
       <c r="B470" s="7">
         <v>40003997356</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="E470" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="9" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="471" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A471" s="8" t="s">
         <v>1460</v>
       </c>
       <c r="B471" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E471" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="F471" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A472" s="8" t="s">
         <v>1463</v>
       </c>
       <c r="B472" s="7">
         <v>40003227920</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="E472" s="6" t="s">
         <v>1466</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="8" t="s">
         <v>1468</v>
       </c>
       <c r="B473" s="7">
         <v>40103979662</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1469</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="E473" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="F473" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="9" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="474" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A474" s="8" t="s">
         <v>1472</v>
       </c>
       <c r="B474" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="E474" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="F474" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="475" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A475" s="8" t="s">
         <v>1475</v>
       </c>
       <c r="B475" s="16">
         <v>510903301648</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E475" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="F475" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="476" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A476" s="8" t="s">
         <v>1477</v>
       </c>
       <c r="B476" s="7">
         <v>50003986301</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E476" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="477" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A477" s="8" t="s">
         <v>1481</v>
       </c>
       <c r="B477" s="7">
         <v>305338418</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E477" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="F477" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="478" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A478" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="B478" s="7">
         <v>3905030631</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E478" s="6" t="s">
         <v>1486</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="479" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A479" s="8" t="s">
         <v>1487</v>
       </c>
       <c r="B479" s="7">
         <v>2004106651</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E479" s="6" t="s">
         <v>1489</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A480" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="B480" s="7">
         <v>40003933181</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1491</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E480" s="6" t="s">
         <v>1492</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="481" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A481" s="8" t="s">
         <v>1493</v>
       </c>
       <c r="B481" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E481" s="6" t="s">
         <v>1495</v>
       </c>
       <c r="F481" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="482" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A482" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="B482" s="7">
         <v>5423451712</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E482" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="483" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A483" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B483" s="7">
         <v>40003081501</v>
       </c>
       <c r="C483" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E483" s="6" t="s">
         <v>1429</v>
       </c>
       <c r="F483" s="6" t="s">
         <v>955</v>
       </c>
       <c r="G483" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="484" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A484" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="B484" s="7">
         <v>54103084061</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="E484" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="9" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="485" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A485" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="B485" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E485" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="F485" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="486" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A486" s="8" t="s">
         <v>1506</v>
       </c>
       <c r="B486" s="7">
         <v>302673055</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E486" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="F486" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A487" s="8" t="s">
         <v>1509</v>
       </c>
       <c r="B487" s="7">
         <v>50440014994</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E487" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="F487" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="488" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A488" s="8" t="s">
         <v>1511</v>
       </c>
       <c r="B488" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E488" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="489" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A489" s="8" t="s">
         <v>1515</v>
       </c>
       <c r="B489" s="16">
         <v>140740026056</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E489" s="6" t="s">
         <v>1517</v>
       </c>
       <c r="F489" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="490" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A490" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B490" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1520</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E490" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="491" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A491" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="B491" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E491" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="F491" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="492" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A492" s="8" t="s">
         <v>1523</v>
       </c>
       <c r="B492" s="7">
         <v>50203384011</v>
       </c>
       <c r="C492" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="E492" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="9" t="s">
         <v>1527</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A493" s="8" t="s">
         <v>1528</v>
       </c>
       <c r="B493" s="7">
         <v>40203389341</v>
       </c>
       <c r="C493" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="E493" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="F493" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="9" t="s">
         <v>1532</v>
       </c>
     </row>
-    <row r="494" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A494" s="8" t="s">
         <v>1533</v>
       </c>
       <c r="B494" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="C494" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="495" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A495" s="8" t="s">
         <v>1537</v>
       </c>
       <c r="B495" s="7" t="s">
         <v>1538</v>
       </c>
       <c r="C495" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E495" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="F495" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="9" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="496" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A496" s="8" t="s">
         <v>1540</v>
       </c>
       <c r="B496" s="7">
         <v>302640169</v>
       </c>
       <c r="C496" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="E496" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="497" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A497" s="8" t="s">
         <v>1543</v>
       </c>
       <c r="B497" s="7">
         <v>40003967205</v>
       </c>
       <c r="C497" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E497" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="F497" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="498" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A498" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B498" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E498" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="F498" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="499" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A499" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B499" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E499" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="F499" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="500" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A500" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="B500" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E500" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="F500" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="501" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A501" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="B501" s="16">
         <v>220440047500</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E501" s="6" t="s">
         <v>1556</v>
       </c>
       <c r="F501" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="502" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A502" s="8" t="s">
         <v>1557</v>
       </c>
       <c r="B502" s="16">
         <v>302683665</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E502" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="F502" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A503" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B503" s="16">
         <v>45403039153</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1559</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E503" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="F503" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="504" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A504" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B504" s="16">
         <v>45403039153</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E504" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A505" s="8" t="s">
         <v>1562</v>
       </c>
       <c r="B505" s="16" t="s">
         <v>1563</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E505" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="F505" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="506" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A506" s="8" t="s">
         <v>1565</v>
       </c>
       <c r="B506" s="16" t="s">
         <v>1566</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E506" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F506" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="507" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A507" s="8" t="s">
         <v>1570</v>
       </c>
       <c r="B507" s="16">
         <v>40103904901</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1571</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E507" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="F507" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="508" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A508" s="8" t="s">
         <v>1573</v>
       </c>
       <c r="B508" s="16" t="s">
         <v>1574</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1575</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="E508" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="F508" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="509" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A509" s="8" t="s">
         <v>1576</v>
       </c>
       <c r="B509" s="16">
         <v>42403025156</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="E509" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="F509" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="510" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A510" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B510" s="16">
         <v>851013300169</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E510" s="6" t="s">
         <v>1583</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="511" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A511" s="8" t="s">
         <v>1584</v>
       </c>
       <c r="B511" s="16">
         <v>22084006489</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E511" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="F511" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="512" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A512" s="8" t="s">
         <v>1586</v>
       </c>
       <c r="B512" s="16">
         <v>110540019734</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E512" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A513" s="8" t="s">
         <v>1589</v>
       </c>
       <c r="B513" s="16">
         <v>150640021102</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1587</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E513" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="F513" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="514" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A514" s="8" t="s">
         <v>1591</v>
       </c>
       <c r="B514" s="16">
         <v>306519097</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1592</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E514" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="F514" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="515" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A515" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="B515" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E515" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="F515" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A516" s="8" t="s">
         <v>1596</v>
       </c>
       <c r="B516" s="16">
         <v>170940014500</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E516" s="6" t="s">
         <v>1597</v>
       </c>
       <c r="F516" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="517" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A517" s="8" t="s">
         <v>1598</v>
       </c>
       <c r="B517" s="16">
         <v>305717337</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E517" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="F517" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A518" s="8" t="s">
         <v>1601</v>
       </c>
       <c r="B518" s="16">
         <v>40002064947</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E518" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="519" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A519" s="8" t="s">
         <v>1603</v>
       </c>
       <c r="B519" s="16">
         <v>221140051095</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E519" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="F519" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="520" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A520" s="8" t="s">
         <v>1606</v>
       </c>
       <c r="B520" s="16" t="s">
         <v>1607</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E520" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="F520" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="521" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A521" s="8" t="s">
         <v>1609</v>
       </c>
       <c r="B521" s="16" t="s">
         <v>1610</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1604</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E521" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="F521" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="522" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A522" s="8" t="s">
         <v>1612</v>
       </c>
       <c r="B522" s="16">
         <v>40003625957</v>
       </c>
       <c r="C522" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="E522" s="6" t="s">
         <v>1615</v>
       </c>
       <c r="F522" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="9" t="s">
         <v>1616</v>
       </c>
     </row>
-    <row r="523" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A523" s="8" t="s">
         <v>1617</v>
       </c>
       <c r="B523" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E523" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F523" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="524" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A524" s="8" t="s">
         <v>1620</v>
       </c>
       <c r="B524" s="16" t="s">
         <v>1621</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E524" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="F524" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="525" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A525" s="8" t="s">
         <v>1623</v>
       </c>
       <c r="B525" s="16">
         <v>309427022</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E525" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="F525" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="526" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A526" s="8" t="s">
         <v>1625</v>
       </c>
       <c r="B526" s="16">
         <v>305583996</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E526" s="6" t="s">
         <v>1627</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="527" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A527" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B527" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E527" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="F527" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="528" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A528" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="B528" s="16" t="s">
         <v>1629</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1626</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E528" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A529" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="B529" s="16">
         <v>202301719</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E529" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="F529" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="530" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A530" s="8" t="s">
         <v>1634</v>
       </c>
       <c r="B530" s="16" t="s">
         <v>1635</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1622</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E530" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="F530" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="531" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A531" s="8" t="s">
         <v>1637</v>
       </c>
       <c r="B531" s="16">
         <v>301697294</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1638</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E531" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="F531" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="532" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A532" s="8" t="s">
         <v>1640</v>
       </c>
       <c r="B532" s="16">
         <v>45403042990</v>
       </c>
       <c r="C532" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1642</v>
       </c>
       <c r="E532" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="F532" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="9" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A533" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="B533" s="16">
         <v>302755879</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E533" s="6" t="s">
         <v>1646</v>
       </c>
       <c r="F533" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="534" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A534" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="B534" s="16">
         <v>851013300169</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E534" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="F534" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="535" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A535" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="B535" s="16" t="s">
         <v>1649</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1650</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="E535" s="6" t="s">
         <v>1619</v>
       </c>
       <c r="F535" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="536" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A536" s="8" t="s">
         <v>1651</v>
       </c>
       <c r="B536" s="16">
         <v>220440027080</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E536" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="F536" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="537" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A537" s="8" t="s">
         <v>1654</v>
       </c>
       <c r="B537" s="16">
         <v>1901201310072</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1655</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E537" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="F537" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="538" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A538" s="8" t="s">
         <v>1657</v>
       </c>
       <c r="B538" s="16" t="s">
         <v>1658</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E538" s="6" t="s">
         <v>1660</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="539" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A539" s="8" t="s">
         <v>1661</v>
       </c>
       <c r="B539" s="16">
         <v>1110201710057</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E539" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="F539" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="540" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A540" s="8" t="s">
         <v>1663</v>
       </c>
       <c r="B540" s="16">
         <v>1109201210114</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E540" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="541" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A541" s="8" t="s">
         <v>1665</v>
       </c>
       <c r="B541" s="16">
         <v>170140003000</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1659</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E541" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="F541" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="542" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A542" s="8" t="s">
         <v>783</v>
       </c>
       <c r="B542" s="16">
         <v>40003311723</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1667</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E542" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="F542" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="543" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A543" s="8" t="s">
         <v>1669</v>
       </c>
       <c r="B543" s="16">
         <v>900528450587</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E543" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="F543" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="544" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A544" s="8" t="s">
         <v>1672</v>
       </c>
       <c r="B544" s="16">
         <v>3011200610217</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E544" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="F544" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="545" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A545" s="8" t="s">
         <v>1674</v>
       </c>
       <c r="B545" s="16">
         <v>640926301283</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E545" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="F545" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="546" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A546" s="8" t="s">
         <v>1677</v>
       </c>
       <c r="B546" s="16" t="s">
         <v>1678</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E546" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="F546" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="547" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A547" s="8" t="s">
         <v>1680</v>
       </c>
       <c r="B547" s="16" t="s">
         <v>1681</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E547" s="6" t="s">
         <v>1682</v>
       </c>
       <c r="F547" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="548" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A548" s="8" t="s">
         <v>1683</v>
       </c>
       <c r="B548" s="16" t="s">
         <v>1684</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E548" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="549" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A549" s="8" t="s">
         <v>1687</v>
       </c>
       <c r="B549" s="16">
         <v>841220301369</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E549" s="6" t="s">
         <v>1688</v>
       </c>
       <c r="F549" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="550" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A550" s="8" t="s">
         <v>1689</v>
       </c>
       <c r="B550" s="16">
         <v>180440030060</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E550" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="F550" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="551" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A551" s="8" t="s">
         <v>1691</v>
       </c>
       <c r="B551" s="16" t="s">
         <v>1692</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E551" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="F551" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="552" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A552" s="8" t="s">
         <v>1694</v>
       </c>
       <c r="B552" s="16">
         <v>41503058883</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E552" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="553" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A553" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="B553" s="16">
         <v>40003154665</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1670</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E553" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="F553" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="554" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A554" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B554" s="16">
         <v>45403039153</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1685</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E554" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="F554" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A555" s="8" t="s">
         <v>1698</v>
       </c>
       <c r="B555" s="16">
         <v>40003423244</v>
       </c>
       <c r="C555" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="E555" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="F555" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="9" t="s">
         <v>1702</v>
       </c>
     </row>
-    <row r="556" spans="1:7" s="5" customFormat="1" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A556" s="8" t="s">
         <v>1703</v>
       </c>
       <c r="B556" s="16">
         <v>40003727111</v>
       </c>
       <c r="C556" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="E556" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="9" t="s">
         <v>1706</v>
       </c>
     </row>
-    <row r="557" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A557" s="8" t="s">
         <v>1707</v>
       </c>
       <c r="B557" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E557" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="F557" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="558" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A558" s="8" t="s">
         <v>1710</v>
       </c>
       <c r="B558" s="16" t="s">
         <v>1708</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E558" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="F558" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="559" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A559" s="8" t="s">
         <v>1712</v>
       </c>
       <c r="B559" s="16">
         <v>220440035527</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E559" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="F559" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="560" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A560" s="8" t="s">
         <v>1715</v>
       </c>
       <c r="B560" s="16">
         <v>1407201410191</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E560" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="F560" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="561" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A561" s="8" t="s">
         <v>1718</v>
       </c>
       <c r="B561" s="16" t="s">
         <v>1719</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E561" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="F561" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="562" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A562" s="8" t="s">
         <v>1721</v>
       </c>
       <c r="B562" s="16">
         <v>26055202110151</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E562" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="F562" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="563" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A563" s="8" t="s">
         <v>1723</v>
       </c>
       <c r="B563" s="16">
         <v>306117038</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1716</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E563" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="F563" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="564" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A564" s="8" t="s">
         <v>1725</v>
       </c>
       <c r="B564" s="16">
         <v>40103509445</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1713</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E564" s="6" t="s">
         <v>1726</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="565" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A565" s="8" t="s">
         <v>1727</v>
       </c>
       <c r="B565" s="16">
         <v>41503024228</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1728</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E565" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="F565" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="566" spans="1:7" s="5" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" s="5" customFormat="1" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A566" s="8" t="s">
         <v>1730</v>
       </c>
       <c r="B566" s="16">
         <v>40203198323</v>
       </c>
       <c r="C566" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="E566" s="6" t="s">
         <v>1733</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="9" t="s">
         <v>1734</v>
       </c>
     </row>
-    <row r="567" spans="1:7" s="5" customFormat="1" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A567" s="8" t="s">
         <v>1735</v>
       </c>
       <c r="B567" s="16">
         <v>40103868193</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1736</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E567" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="F567" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="568" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A568" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B568" s="16">
         <v>609202210177</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E568" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="569" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A569" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="B569" s="16">
         <v>609202210177</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E569" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="570" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A570" s="8" t="s">
         <v>1743</v>
       </c>
       <c r="B570" s="16">
         <v>190940015087</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E570" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="571" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A571" s="8" t="s">
         <v>1745</v>
       </c>
       <c r="B571" s="16">
         <v>306221155</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E571" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="F571" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="572" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A572" s="8" t="s">
         <v>1748</v>
       </c>
       <c r="B572" s="16">
         <v>309816005</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E572" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="F572" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="573" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A573" s="8" t="s">
         <v>1750</v>
       </c>
       <c r="B573" s="16">
         <v>100740001122</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E573" s="6" t="s">
         <v>1751</v>
       </c>
       <c r="F573" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="574" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A574" s="8" t="s">
         <v>1752</v>
       </c>
       <c r="B574" s="16">
         <v>344586966</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E574" s="6" t="s">
         <v>1754</v>
       </c>
       <c r="F574" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="575" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A575" s="8" t="s">
         <v>1755</v>
       </c>
       <c r="B575" s="16" t="s">
         <v>1756</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E575" s="6" t="s">
         <v>1757</v>
       </c>
       <c r="F575" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="576" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A576" s="8" t="s">
         <v>1758</v>
       </c>
       <c r="B576" s="16">
         <v>301693142</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E576" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="577" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A577" s="8" t="s">
         <v>1760</v>
       </c>
       <c r="B577" s="16" t="s">
         <v>1761</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E577" s="6" t="s">
         <v>1762</v>
       </c>
       <c r="F577" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="578" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A578" s="8" t="s">
         <v>1763</v>
       </c>
       <c r="B578" s="16">
         <v>700101300025</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E578" s="6" t="s">
         <v>1765</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="579" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A579" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B579" s="16">
         <v>40003785707</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E579" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F579" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="580" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A580" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B580" s="16">
         <v>40003785707</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E580" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="581" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A581" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="B581" s="16">
         <v>40003785707</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E581" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F581" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="582" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A582" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B582" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E582" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="583" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A583" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="B583" s="16" t="s">
         <v>1775</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E583" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F583" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="584" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A584" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="B584" s="16" t="s">
         <v>1772</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F584" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="585" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A585" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B585" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E585" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="F585" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="586" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A586" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B586" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E586" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="587" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A587" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="B587" s="16" t="s">
         <v>1778</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E587" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="F587" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="588" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A588" s="8" t="s">
         <v>1781</v>
       </c>
       <c r="B588" s="16">
         <v>3011202210469</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E588" s="6" t="s">
         <v>1783</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="589" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A589" s="8" t="s">
         <v>1784</v>
       </c>
       <c r="B589" s="16" t="s">
         <v>1785</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E589" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="F589" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="590" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A590" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B590" s="16">
         <v>40103716665</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="E590" s="6" t="s">
         <v>1790</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="9" t="s">
         <v>1791</v>
       </c>
     </row>
-    <row r="591" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A591" s="8" t="s">
         <v>1792</v>
       </c>
       <c r="B591" s="16">
         <v>40103510020</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1793</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E591" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F591" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="592" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A592" s="8" t="s">
         <v>1796</v>
       </c>
       <c r="B592" s="16">
         <v>40003878547</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>1798</v>
       </c>
       <c r="E592" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="F592" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="593" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A593" s="8" t="s">
         <v>1801</v>
       </c>
       <c r="B593" s="16">
         <v>44103017158</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1802</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E593" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="F593" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="594" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A594" s="8" t="s">
         <v>1804</v>
       </c>
       <c r="B594" s="16">
         <v>113500344</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1805</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="E594" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="F594" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A595" s="8" t="s">
         <v>1806</v>
       </c>
       <c r="B595" s="16">
         <v>40203170554</v>
       </c>
       <c r="C595" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>1808</v>
       </c>
       <c r="E595" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="F595" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="9" t="s">
         <v>1810</v>
       </c>
     </row>
-    <row r="596" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A596" s="8" t="s">
         <v>1811</v>
       </c>
       <c r="B596" s="16">
         <v>40003602418</v>
       </c>
       <c r="C596" s="4" t="s">
         <v>1812</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>1813</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="597" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A597" s="8" t="s">
         <v>1815</v>
       </c>
       <c r="B597" s="16" t="s">
         <v>1816</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1817</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="E597" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="F597" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="598" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A598" s="8" t="s">
         <v>896</v>
       </c>
       <c r="B598" s="16">
         <v>40003081501</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1821</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E598" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="599" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A599" s="8" t="s">
         <v>1823</v>
       </c>
       <c r="B599" s="16">
         <v>40203247510</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1824</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="E599" s="6" t="s">
         <v>1826</v>
       </c>
       <c r="F599" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="9" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="600" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A600" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B600" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E600" s="6" t="s">
         <v>1831</v>
       </c>
       <c r="F600" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="601" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A601" s="8" t="s">
         <v>1827</v>
       </c>
       <c r="B601" s="16" t="s">
         <v>1828</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="E601" s="6" t="s">
         <v>1832</v>
       </c>
       <c r="F601" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="9" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="602" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A602" s="8" t="s">
         <v>1833</v>
       </c>
       <c r="B602" s="16">
         <v>40203476738</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="E602" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="F602" s="6" t="s">
         <v>470</v>
       </c>
       <c r="G602" s="9" t="s">
         <v>1837</v>
       </c>
     </row>
-    <row r="603" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A603" s="8" t="s">
         <v>1838</v>
       </c>
       <c r="B603" s="16">
         <v>40103627757</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1839</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E603" s="6" t="s">
         <v>1840</v>
       </c>
       <c r="F603" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="604" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A604" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B604" s="16" t="s">
         <v>847</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1842</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E604" s="6" t="s">
         <v>1843</v>
       </c>
       <c r="F604" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="605" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A605" s="8" t="s">
         <v>1844</v>
       </c>
       <c r="B605" s="16">
         <v>40003345908</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1845</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>1846</v>
       </c>
       <c r="E605" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="F605" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A606" s="8" t="s">
         <v>1849</v>
       </c>
       <c r="B606" s="16">
         <v>40203179322</v>
       </c>
       <c r="C606" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="E606" s="6" t="s">
         <v>1852</v>
       </c>
       <c r="F606" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="9" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="607" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A607" s="8" t="s">
         <v>1854</v>
       </c>
       <c r="B607" s="16">
         <v>40003031676</v>
       </c>
       <c r="C607" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="E607" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="F607" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="608" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A608" s="8" t="s">
         <v>1858</v>
       </c>
       <c r="B608" s="16">
         <v>40003057800</v>
       </c>
       <c r="C608" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="E608" s="6" t="s">
         <v>1861</v>
       </c>
       <c r="F608" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="9" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="609" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A609" s="8" t="s">
         <v>1863</v>
       </c>
       <c r="B609" s="16">
         <v>40203308603</v>
       </c>
       <c r="C609" s="4" t="s">
         <v>1864</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>1865</v>
       </c>
       <c r="E609" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="F609" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="9" t="s">
         <v>1702</v>
       </c>
       <c r="H609" s="5"/>
     </row>
-    <row r="610" spans="1:8" ht="112.5" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A610" s="17" t="s">
         <v>1867</v>
       </c>
       <c r="B610" s="20">
         <v>50003818431</v>
       </c>
       <c r="C610" s="21" t="s">
         <v>1868</v>
       </c>
       <c r="D610" s="12" t="s">
         <v>1869</v>
       </c>
       <c r="E610" s="12" t="s">
         <v>1870</v>
       </c>
       <c r="F610" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="15" t="s">
         <v>1871</v>
       </c>
       <c r="H610" s="5"/>
     </row>
-    <row r="611" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A611" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="B611" s="7">
         <v>40003601959</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E611" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F611" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H611" s="5"/>
     </row>
-    <row r="612" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A612" s="6" t="s">
         <v>1876</v>
       </c>
       <c r="B612" s="7">
         <v>40103456773</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="E612" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="F612" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H612" s="5"/>
     </row>
-    <row r="613" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A613" s="8" t="s">
         <v>1841</v>
       </c>
       <c r="B613" s="20" t="s">
         <v>847</v>
       </c>
       <c r="C613" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D613" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E613" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F613" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H613" s="5"/>
     </row>
-    <row r="614" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A614" s="8" t="s">
         <v>1880</v>
       </c>
       <c r="B614" s="20" t="s">
         <v>1315</v>
       </c>
       <c r="C614" s="21" t="s">
         <v>1877</v>
       </c>
       <c r="D614" s="12" t="s">
         <v>1878</v>
       </c>
       <c r="E614" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="F614" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H614" s="5"/>
     </row>
-    <row r="615" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A615" s="8" t="s">
         <v>1881</v>
       </c>
       <c r="B615" s="20">
         <v>40203214416</v>
       </c>
       <c r="C615" s="21" t="s">
         <v>1882</v>
       </c>
       <c r="D615" s="12" t="s">
         <v>1883</v>
       </c>
       <c r="E615" s="12" t="s">
         <v>1884</v>
       </c>
       <c r="F615" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="15" t="s">
         <v>1853</v>
       </c>
       <c r="H615" s="5"/>
     </row>
-    <row r="616" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A616" s="8" t="s">
         <v>1885</v>
       </c>
       <c r="B616" s="20" t="s">
         <v>1886</v>
       </c>
       <c r="C616" s="21" t="s">
         <v>1887</v>
       </c>
       <c r="D616" s="12" t="s">
         <v>1888</v>
       </c>
       <c r="E616" s="12" t="s">
         <v>1875</v>
       </c>
       <c r="F616" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H616" s="5"/>
     </row>
-    <row r="617" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A617" s="8" t="s">
         <v>1889</v>
       </c>
       <c r="B617" s="20" t="s">
         <v>1772</v>
       </c>
       <c r="C617" s="21" t="s">
         <v>1890</v>
       </c>
       <c r="D617" s="12" t="s">
         <v>1891</v>
       </c>
       <c r="E617" s="12" t="s">
         <v>1892</v>
       </c>
       <c r="F617" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H617" s="5"/>
     </row>
-    <row r="618" spans="1:8" ht="125" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A618" s="8" t="s">
         <v>1893</v>
       </c>
       <c r="B618" s="20">
         <v>40103011623</v>
       </c>
       <c r="C618" s="21" t="s">
         <v>1894</v>
       </c>
       <c r="D618" s="12" t="s">
         <v>1895</v>
       </c>
       <c r="E618" s="12" t="s">
         <v>1896</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="15" t="s">
         <v>1897</v>
       </c>
       <c r="H618" s="5"/>
     </row>
-    <row r="619" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A619" s="8" t="s">
         <v>1898</v>
       </c>
       <c r="B619" s="20">
         <v>40203440675</v>
       </c>
       <c r="C619" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D619" s="12" t="s">
         <v>1900</v>
       </c>
       <c r="E619" s="12" t="s">
         <v>1901</v>
       </c>
       <c r="F619" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="15" t="s">
         <v>406</v>
       </c>
       <c r="H619" s="5"/>
     </row>
-    <row r="620" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A620" s="8" t="s">
         <v>1902</v>
       </c>
       <c r="B620" s="20">
         <v>40003962123</v>
       </c>
       <c r="C620" s="21" t="s">
         <v>1899</v>
       </c>
       <c r="D620" s="12" t="s">
         <v>1903</v>
       </c>
       <c r="E620" s="12" t="s">
         <v>1904</v>
       </c>
       <c r="F620" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="15" t="s">
         <v>1905</v>
       </c>
       <c r="H620" s="5"/>
     </row>
-    <row r="621" spans="1:8" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A621" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="B621" s="20">
         <v>40103171214</v>
       </c>
       <c r="C621" s="21" t="s">
         <v>1907</v>
       </c>
       <c r="D621" s="12" t="s">
         <v>1908</v>
       </c>
       <c r="E621" s="12" t="s">
         <v>1909</v>
       </c>
       <c r="F621" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="15" t="s">
         <v>337</v>
       </c>
       <c r="H621" s="5"/>
     </row>
-    <row r="622" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A622" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="B622" s="20">
         <v>40103716665</v>
       </c>
       <c r="C622" s="21" t="s">
         <v>1910</v>
       </c>
       <c r="D622" s="12" t="s">
         <v>1789</v>
       </c>
       <c r="E622" s="12" t="s">
         <v>1911</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="15" t="s">
         <v>1791</v>
       </c>
       <c r="H622" s="5"/>
     </row>
-    <row r="623" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A623" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="B623" s="16">
         <v>40003384089</v>
       </c>
       <c r="C623" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E623" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F623" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="9" t="s">
         <v>337</v>
       </c>
       <c r="H623" s="5"/>
     </row>
-    <row r="624" spans="1:8" ht="50" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:8" ht="51" x14ac:dyDescent="0.2">
       <c r="A624" s="8" t="s">
         <v>1915</v>
       </c>
       <c r="B624" s="16">
         <v>40003572541</v>
       </c>
       <c r="C624" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="E624" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="F624" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="9" t="s">
         <v>406</v>
       </c>
       <c r="H624" s="5"/>
     </row>
-    <row r="625" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A625" s="8" t="s">
         <v>1919</v>
       </c>
       <c r="B625" s="16">
         <v>41503055853</v>
       </c>
       <c r="C625" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>1921</v>
       </c>
       <c r="E625" s="6" t="s">
         <v>1922</v>
       </c>
       <c r="F625" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="G625" s="9" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="626" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A626" s="8" t="s">
         <v>1924</v>
       </c>
       <c r="B626" s="16" t="s">
         <v>1925</v>
       </c>
       <c r="C626" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="E626" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="F626" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="627" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A627" s="8" t="s">
         <v>1927</v>
       </c>
       <c r="B627" s="16">
         <v>40003921623</v>
       </c>
       <c r="C627" s="4" t="s">
         <v>1928</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="E627" s="6" t="s">
         <v>1930</v>
       </c>
       <c r="F627" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A628" s="8" t="s">
         <v>1931</v>
       </c>
       <c r="B628" s="16">
         <v>40103164759</v>
       </c>
       <c r="C628" s="4" t="s">
         <v>1932</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>1933</v>
       </c>
       <c r="E628" s="6" t="s">
         <v>1934</v>
       </c>
       <c r="F628" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="G628" s="9" t="s">
         <v>1935</v>
       </c>
     </row>
-    <row r="629" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A629" s="8" t="s">
         <v>1936</v>
       </c>
       <c r="B629" s="16">
         <v>50003550391</v>
       </c>
       <c r="C629" s="4" t="s">
         <v>1937</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="E629" s="6" t="s">
         <v>1939</v>
       </c>
       <c r="F629" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="9" t="s">
         <v>1940</v>
       </c>
     </row>
-    <row r="630" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A630" s="8" t="s">
         <v>1941</v>
       </c>
       <c r="B630" s="16">
         <v>40003245752</v>
       </c>
       <c r="C630" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>1943</v>
       </c>
       <c r="E630" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="F630" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="9" t="s">
         <v>1945</v>
       </c>
     </row>
-    <row r="631" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A631" s="8" t="s">
         <v>1927</v>
       </c>
       <c r="B631" s="16">
         <v>40003921623</v>
       </c>
       <c r="C631" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="D631" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="E631" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="F631" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="632" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A632" s="8" t="s">
         <v>1949</v>
       </c>
       <c r="B632" s="16">
         <v>40203410844</v>
       </c>
       <c r="C632" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="E632" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="F632" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="9" t="s">
         <v>1953</v>
       </c>
     </row>
-    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A633" s="8"/>
       <c r="B633" s="16"/>
       <c r="C633" s="4"/>
       <c r="D633" s="6"/>
       <c r="E633" s="6"/>
       <c r="F633" s="6"/>
       <c r="G633" s="9"/>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A634" s="8"/>
       <c r="B634" s="16"/>
       <c r="C634" s="4"/>
       <c r="D634" s="6"/>
       <c r="E634" s="6"/>
       <c r="F634" s="6"/>
       <c r="G634" s="9"/>
     </row>
-    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A635" s="8"/>
       <c r="B635" s="16"/>
       <c r="C635" s="4"/>
       <c r="D635" s="6"/>
       <c r="E635" s="6"/>
       <c r="F635" s="6"/>
       <c r="G635" s="9"/>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A636" s="8"/>
       <c r="B636" s="16"/>
       <c r="C636" s="4"/>
       <c r="D636" s="6"/>
       <c r="E636" s="6"/>
       <c r="F636" s="6"/>
       <c r="G636" s="9"/>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A637" s="8"/>
       <c r="B637" s="16"/>
       <c r="C637" s="4"/>
       <c r="D637" s="6"/>
       <c r="E637" s="6"/>
       <c r="F637" s="6"/>
       <c r="G637" s="9"/>
     </row>
-    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A638" s="8"/>
       <c r="B638" s="16"/>
       <c r="C638" s="4"/>
       <c r="D638" s="6"/>
       <c r="E638" s="6"/>
       <c r="F638" s="6"/>
       <c r="G638" s="9"/>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A639" s="8"/>
       <c r="B639" s="16"/>
       <c r="C639" s="4"/>
       <c r="D639" s="6"/>
       <c r="E639" s="6"/>
       <c r="F639" s="6"/>
       <c r="G639" s="9"/>
     </row>
-    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A640" s="8"/>
       <c r="B640" s="16"/>
       <c r="C640" s="4"/>
       <c r="D640" s="6"/>
       <c r="E640" s="6"/>
       <c r="F640" s="6"/>
       <c r="G640" s="9"/>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A641" s="8"/>
       <c r="B641" s="16"/>
       <c r="C641" s="4"/>
       <c r="D641" s="6"/>
       <c r="E641" s="6"/>
       <c r="F641" s="6"/>
       <c r="G641" s="9"/>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A642" s="8"/>
       <c r="B642" s="16"/>
       <c r="C642" s="4"/>
       <c r="D642" s="6"/>
       <c r="E642" s="6"/>
       <c r="F642" s="6"/>
       <c r="G642" s="9"/>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A643" s="8"/>
       <c r="B643" s="16"/>
       <c r="C643" s="4"/>
       <c r="D643" s="6"/>
       <c r="E643" s="6"/>
       <c r="F643" s="6"/>
       <c r="G643" s="9"/>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A644" s="8"/>
       <c r="B644" s="16"/>
       <c r="C644" s="4"/>
       <c r="D644" s="6"/>
       <c r="E644" s="6"/>
       <c r="F644" s="6"/>
       <c r="G644" s="9"/>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A645" s="8"/>
       <c r="B645" s="16"/>
       <c r="C645" s="4"/>
       <c r="D645" s="6"/>
       <c r="E645" s="6"/>
       <c r="F645" s="6"/>
       <c r="G645" s="9"/>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A646" s="8"/>
       <c r="B646" s="16"/>
       <c r="C646" s="4"/>
       <c r="D646" s="6"/>
       <c r="E646" s="6"/>
       <c r="F646" s="6"/>
       <c r="G646" s="9"/>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A647" s="8"/>
       <c r="B647" s="16"/>
       <c r="C647" s="4"/>
       <c r="D647" s="6"/>
       <c r="E647" s="6"/>
       <c r="F647" s="6"/>
       <c r="G647" s="9"/>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A648" s="8"/>
       <c r="B648" s="16"/>
       <c r="C648" s="4"/>
       <c r="D648" s="6"/>
       <c r="E648" s="6"/>
       <c r="F648" s="6"/>
       <c r="G648" s="9"/>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A649" s="8"/>
       <c r="B649" s="16"/>
       <c r="C649" s="4"/>
       <c r="D649" s="6"/>
       <c r="E649" s="6"/>
       <c r="F649" s="6"/>
       <c r="G649" s="9"/>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A650" s="8"/>
       <c r="B650" s="16"/>
       <c r="C650" s="4"/>
       <c r="D650" s="6"/>
       <c r="E650" s="6"/>
       <c r="F650" s="6"/>
       <c r="G650" s="9"/>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A651" s="8"/>
       <c r="B651" s="16"/>
       <c r="C651" s="4"/>
       <c r="D651" s="6"/>
       <c r="E651" s="6"/>
       <c r="F651" s="6"/>
       <c r="G651" s="9"/>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A652" s="8"/>
       <c r="B652" s="16"/>
       <c r="C652" s="4"/>
       <c r="D652" s="6"/>
       <c r="E652" s="6"/>
       <c r="F652" s="6"/>
       <c r="G652" s="9"/>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A653" s="8"/>
       <c r="B653" s="16"/>
       <c r="C653" s="4"/>
       <c r="D653" s="6"/>
       <c r="E653" s="6"/>
       <c r="F653" s="6"/>
       <c r="G653" s="9"/>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A654" s="8"/>
       <c r="B654" s="16"/>
       <c r="C654" s="4"/>
       <c r="D654" s="6"/>
       <c r="E654" s="6"/>
       <c r="F654" s="6"/>
       <c r="G654" s="9"/>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A655" s="8"/>
       <c r="B655" s="16"/>
       <c r="C655" s="4"/>
       <c r="D655" s="6"/>
       <c r="E655" s="6"/>
       <c r="F655" s="6"/>
       <c r="G655" s="9"/>
     </row>
-    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A656" s="8"/>
       <c r="B656" s="16"/>
       <c r="C656" s="4"/>
       <c r="D656" s="6"/>
       <c r="E656" s="6"/>
       <c r="F656" s="6"/>
       <c r="G656" s="9"/>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A657" s="8"/>
       <c r="B657" s="16"/>
       <c r="C657" s="4"/>
       <c r="D657" s="6"/>
       <c r="E657" s="6"/>
       <c r="F657" s="6"/>
       <c r="G657" s="9"/>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A658" s="8"/>
       <c r="B658" s="16"/>
       <c r="C658" s="4"/>
       <c r="D658" s="6"/>
       <c r="E658" s="6"/>
       <c r="F658" s="6"/>
       <c r="G658" s="9"/>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A659" s="8"/>
       <c r="B659" s="16"/>
       <c r="C659" s="4"/>
       <c r="D659" s="6"/>
       <c r="E659" s="6"/>
       <c r="F659" s="6"/>
       <c r="G659" s="9"/>
     </row>
-    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A660" s="8"/>
       <c r="B660" s="16"/>
       <c r="C660" s="4"/>
       <c r="D660" s="6"/>
       <c r="E660" s="6"/>
       <c r="F660" s="6"/>
       <c r="G660" s="9"/>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A661" s="8"/>
       <c r="B661" s="16"/>
       <c r="C661" s="4"/>
       <c r="D661" s="6"/>
       <c r="E661" s="6"/>
       <c r="F661" s="6"/>
       <c r="G661" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G623" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
@@ -22111,131 +22111,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Muitas maksājumu parāds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>