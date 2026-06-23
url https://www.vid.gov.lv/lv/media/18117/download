--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -8,74 +8,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Jūnijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55387F43-A496-47DD-B091-FF883A925F91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC070CED-97F9-4614-88E5-A0043A23FFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$623</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3937" uniqueCount="1954">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3943" uniqueCount="1957">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis
 AN - akcīzes nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
@@ -6560,50 +6560,59 @@
     <t>Regulas Nr. 952/2013 79. panta 1. punkta “c” apakšpunkts, 3. punkta “a” apakšpunkts un 215. panta 1. un 4. punkts</t>
   </si>
   <si>
     <t>24.03.2026.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 147,75 EUR, ko veido akcīzes nodokļa pamatparāds 105,03 EUR un akcīzes nodokļa nokavējuma nauda 0,37 EUR, PVN pamatparāds 42,20 EUR un PVN nokavējuma nauda 0,15 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja  SIA "TRIALTO LATVIA", reģ. Nr. 40003921623, 2026. gada 18. martā  martā veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>SIA “Poli Projects”</t>
   </si>
   <si>
     <t>04.03.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Poli Projects”, noformējot muitas deklarāciju, alumīnija sakausējuma profilus deklarēja ar neatbilstošu KN kodu, kā rezultātā netika piemērota precei atbilstošā ievedmuitas nodokļa un antidempinga maksājuma likme. </t>
   </si>
   <si>
     <t>Par minēto pārkāpumu papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 674,59 EUR un nokavējuma nauda 88,91 EUR, galīgā antidempinga maksājums 4511,35 EUR un nokavējuma nauda 594,57 EUR, kā arī PVN 1089,05 EUR un nokavējuma nauda 435,62 EUR.</t>
   </si>
   <si>
     <t>Regulas Nr. 952/2013, 56. panta 1. punkts un 2. punkta “a” apakšpunkts,  KN kodam  7604 29 90  atbilstošā ievedmuitas nodokļa likme 7,5 %. Regulas 2021/546 1. panta 2. punkts, galīgā antidempinga maksājuma likme 32,1 % (TARIC papildu kods C999).</t>
+  </si>
+  <si>
+    <t>SIA "SMARTLYNX AIRLINES"</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu 8450,40 EUR, ko veido PVN pamatparāds 8400,00 EUR un tā nokavējuma nauda 50,40 EUR.</t>
+  </si>
+  <si>
+    <t>11.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -7156,52 +7165,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:H661"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A622" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A632" sqref="A632"/>
+      <pane ySplit="2" topLeftCell="A619" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C622" sqref="C622"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="71.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="77.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="71.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="24" t="s">
         <v>1</v>
       </c>
@@ -7254,51 +7263,51 @@
       </c>
     </row>
     <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7">
         <v>43602007901</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>22</v>
@@ -8036,51 +8045,51 @@
       </c>
     </row>
     <row r="38" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="7">
         <v>6011002875</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="7">
         <v>40003100022</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>121</v>
@@ -8933,74 +8942,74 @@
       </c>
     </row>
     <row r="77" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A77" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B77" s="7">
         <v>40203010978</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A78" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B78" s="7">
         <v>40003496002</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>217</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A79" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B79" s="7">
         <v>40003496002</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A80" s="8" t="s">
         <v>221</v>
@@ -9324,51 +9333,51 @@
       </c>
     </row>
     <row r="94" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B94" s="7">
         <v>6011002875</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A95" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B95" s="7">
         <v>40003100022</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A96" s="8" t="s">
         <v>121</v>
@@ -10037,51 +10046,51 @@
       </c>
     </row>
     <row r="125" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B125" s="7">
         <v>40203010978</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A126" s="8" t="s">
         <v>314</v>
       </c>
       <c r="B126" s="7">
         <v>40003031676</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A127" s="8" t="s">
         <v>319</v>
@@ -10198,51 +10207,51 @@
       </c>
     </row>
     <row r="132" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A132" s="8" t="s">
         <v>338</v>
       </c>
       <c r="B132" s="7">
         <v>40003031873</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>340</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A133" s="8" t="s">
         <v>342</v>
       </c>
       <c r="B133" s="7">
         <v>40103590897</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>345</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A134" s="8" t="s">
         <v>347</v>
@@ -10359,51 +10368,51 @@
       </c>
     </row>
     <row r="139" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A139" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="7">
         <v>50003306781</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>367</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="140" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A140" s="8" t="s">
         <v>368</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>369</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A141" s="8" t="s">
         <v>374</v>
@@ -11279,51 +11288,51 @@
       </c>
     </row>
     <row r="179" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
         <v>503</v>
       </c>
       <c r="B179" s="7">
         <v>100178189</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A180" s="8" t="s">
         <v>508</v>
       </c>
       <c r="B180" s="7">
         <v>49502002692</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A181" s="8" t="s">
         <v>512</v>
@@ -11900,51 +11909,51 @@
       </c>
     </row>
     <row r="206" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A206" s="8" t="s">
         <v>597</v>
       </c>
       <c r="B206" s="7">
         <v>40103896553</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>599</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A207" s="8" t="s">
         <v>601</v>
       </c>
       <c r="B207" s="7">
         <v>40203310025</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>604</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A208" s="8" t="s">
         <v>606</v>
@@ -14614,51 +14623,51 @@
       </c>
     </row>
     <row r="324" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A324" s="8" t="s">
         <v>973</v>
       </c>
       <c r="B324" s="16">
         <v>131240021820</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>980</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="325" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A325" s="8" t="s">
         <v>981</v>
       </c>
       <c r="B325" s="7">
         <v>40203085648</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>982</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>983</v>
       </c>
       <c r="F325" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="8" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="326" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A326" s="8" t="s">
         <v>985</v>
@@ -15971,51 +15980,51 @@
       </c>
     </row>
     <row r="383" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A383" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="B383" s="7">
         <v>40003372643</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="E383" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="F383" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="384" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:7" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A384" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="385" spans="1:7" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="B385" s="7" t="s">
@@ -16107,51 +16116,51 @@
       </c>
     </row>
     <row r="389" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A389" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="B389" s="7">
         <v>40103374053</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E389" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="F389" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="390" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A390" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="B390" s="7">
         <v>40003996558</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="9" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="391" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A391" s="10" t="s">
         <v>896</v>
@@ -21710,58 +21719,72 @@
       </c>
     </row>
     <row r="632" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A632" s="8" t="s">
         <v>1949</v>
       </c>
       <c r="B632" s="16">
         <v>40203410844</v>
       </c>
       <c r="C632" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="E632" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="F632" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="9" t="s">
         <v>1953</v>
       </c>
     </row>
-    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G633" s="9"/>
+    <row r="633" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A633" s="8" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B633" s="16">
+        <v>40003056133</v>
+      </c>
+      <c r="C633" s="4" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D633" s="6" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E633" s="6" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F633" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G633" s="9" t="s">
+        <v>1945</v>
+      </c>
     </row>
     <row r="634" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A634" s="8"/>
       <c r="B634" s="16"/>
       <c r="C634" s="4"/>
       <c r="D634" s="6"/>
       <c r="E634" s="6"/>
       <c r="F634" s="6"/>
       <c r="G634" s="9"/>
     </row>
     <row r="635" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A635" s="8"/>
       <c r="B635" s="16"/>
       <c r="C635" s="4"/>
       <c r="D635" s="6"/>
       <c r="E635" s="6"/>
       <c r="F635" s="6"/>
       <c r="G635" s="9"/>
     </row>
     <row r="636" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A636" s="8"/>
       <c r="B636" s="16"/>
       <c r="C636" s="4"/>
       <c r="D636" s="6"/>
       <c r="E636" s="6"/>
@@ -21997,50 +22020,65 @@
   <autoFilter ref="A2:G623" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -22110,133 +22148,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Muitas maksājumu parāds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Buškevica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B3C9C276AFEEAF44A5EEB1316BFEF153</vt:lpwstr>
   </property>
 </Properties>
 </file>