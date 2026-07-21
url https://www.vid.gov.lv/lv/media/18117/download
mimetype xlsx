--- v11 (2026-06-23)
+++ v12 (2026-07-21)
@@ -8,4119 +8,235 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūnijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC070CED-97F9-4614-88E5-A0043A23FFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E8CB246-7384-4942-8D2A-6E2AB1455AA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="910" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$623</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$256</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3943" uniqueCount="1957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="812">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis
 AN - akcīzes nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
-    <t>SIA Gurijs</t>
-[...4 lines deleted...]
-  <si>
     <t>Aprēķināts muitas maksājumu parāds par degvielu, kas Eiropas Savienības teritorijā ievesta ar atvieglojumiem un izlietota tam neparedzētiem mērķiem. Pēc lēmuma par nodokļu apmēra precizēšanu saņemšanas veica aprēķināto maksājumu nomaksu.</t>
   </si>
   <si>
-    <t>Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:
-[...3 lines deleted...]
-  <si>
     <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
     <t>Regula Nr. 952/2013 22. panta, 29. pants, 79. panta 1. punkta c) apakšpunkts, 2. punkta a) apakšpunkts, 4. punkts, likuma “Par akcīzes nodokli” 5. panta otrā daļa, 14. panta pirmās daļas 4. punkts, 33. panta septītā daļa, Pievienotās vērtības nodokļa likuma 36. panta pirmā daļa, 41. panta pirmās daļas 1. punkts, 85. panta pirmā daļa, 123. panta pirmā daļa, likuma “Par nodokļiem un nodevām” 23.panta 5.2 daļas 1. punkts un 29 .panta otrā daļa</t>
   </si>
   <si>
-    <t>SIA Trans Veiss</t>
-[...84 lines deleted...]
-  <si>
     <t>Aprēķināts muitas maksājumu parāds par degvielu, kas Eiropas Savienības teritorijā ievesta ar atvieglojumiem un izlietota tam neparedzētiem mērķiem. </t>
   </si>
   <si>
-    <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
-[...92 lines deleted...]
-  <si>
     <t>Latvijas Tirdzniecības un rūpniecības kamera</t>
   </si>
   <si>
-    <t>26.08.2021.</t>
-[...7 lines deleted...]
-  <si>
     <t>Regulas 2015/2447  171.panta 1.punkts un Regulas 2015/2446  86.panta 3.punkts,1990.gada 26.jūnija Stambulas Konvencijas par pagaidu ievešanu A pielikuma 9.panta 1.punkta "b"apakšpunkts.</t>
-  </si>
-[...157 lines deleted...]
-– PVN un nokavējuma naudu 249,17 EUR"</t>
   </si>
   <si>
     <t>OOO Rost</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 266,49 EUR;
 – PVN un nokavējuma naudu 131,40 EUR"</t>
   </si>
   <si>
-    <t>SKONA, SIA</t>
-[...661 lines deleted...]
-  <si>
     <t>kļuvis neapstrīdams</t>
   </si>
   <si>
-    <t>Tā kā ir pārsniegts atļaujā norādītais preču daudzums, nav ievēroti atļaujas nosacījumi, tad saskaņā ar Savienības Muitas kodeksa 79.panta 1.punkta “c” apakšpunktu ir radies ievedmuitas nodokļa parāds. Pievienotās vērtības nodokļa likuma 123.panta piektā daļa.</t>
-[...68 lines deleted...]
-  <si>
     <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1.punkts</t>
   </si>
   <si>
-    <t>SIA Latgales Laivas</t>
-[...18 lines deleted...]
-  <si>
     <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1. un 3. punkts</t>
   </si>
   <si>
-    <t>AS “Latvijas balzams”</t>
-[...184 lines deleted...]
-  <si>
     <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 3. punkts</t>
   </si>
   <si>
-    <t>OÜ “Hazmat” un SIA “Bīdnis 1” </t>
-[...33 lines deleted...]
-  <si>
     <t>Savienības Muitas kodeksa (Eiropas Parlamenta un Padomes 2013.gada 9.oktobra Regula (ES) Nr.952/2013, ar ko izveido Savienības Muitas kodeksu) 70.pants, 71. pants.</t>
   </si>
   <si>
-    <t>SIA “Monsoon Accessorize Latvia”</t>
-[...172 lines deleted...]
-  <si>
     <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1. punkts</t>
   </si>
   <si>
-    <t>SIA “Padtex Insulation”</t>
-[...25 lines deleted...]
-  <si>
     <t>pārsūdzēts</t>
   </si>
   <si>
-    <t xml:space="preserve">Ministru kabineta 2017.gada 22.augusta noteikumu Nr.500 “Muitas noliktavu, pagaidu uzglabāšanas un brīvo zonu noteikumi” 41.2.apakšpunkts un 42.punkts </t>
-[...79 lines deleted...]
-  <si>
     <t>SIA Vlamet</t>
   </si>
   <si>
-    <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
-[...996 lines deleted...]
-  <si>
     <t>SIA Anda Stars</t>
   </si>
   <si>
-    <t>12.08.2022.</t>
-[...206 lines deleted...]
-  <si>
     <t>UAB “Bunasta”</t>
   </si>
   <si>
     <t>LT302926843</t>
-  </si>
-[...148 lines deleted...]
-– PVN un nokavējuma naudu 129,45 EUR"</t>
   </si>
   <si>
     <t xml:space="preserve">Latvijas Tirdzniecības
 un rūpniecības kamera
 </t>
   </si>
   <si>
     <t>16.11.2012.</t>
   </si>
   <si>
     <t>Muitas procedūrā, izmantojot ATA karneti, pierādījumi par preces izvešanu  netika iesniegti parāda nomaksas prasījumā noteiktajā termiņā, tādējādi garantējošā asociācija ir atbildīga par muitas maksājumu parādu,kurš radies muitas procedūrā pagaidu ievešana.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu  1 252,12 EUR apmērā,ko veido muitas nodokļa pamatparāds 437,09 EUR un muitas nodokļa nokavējuma nauda 4,07  EUR, PVN pamatparāds 747,43  EUR un PVN nokavējuma nauda  EUR 63,53 .</t>
   </si>
   <si>
     <t>18.11.2012.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 123 852,80 EUR apmērā,ko veido muitas nodokļa pamatparāds 35 000,00 EUR un muitas nodokļa nokavējuma nauda 362,47 EUR, PVN pamatparāds 80 850,00  EUR un PVN nokavējuma nauda 7 640,33  EUR.</t>
   </si>
   <si>
-    <t>SIA “Budoland”</t>
-[...174 lines deleted...]
-  <si>
     <t>Atcelts</t>
   </si>
   <si>
-    <t>SIA “ALWEDO”</t>
-[...104 lines deleted...]
-  <si>
     <t>40003032065, 40003788421</t>
   </si>
   <si>
-    <t>Tranzīta procedūra nav pabeigta pareizi,daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds. Procedūras izmantotājs un preču pārvadātājs solidāri atbildīgi par muitas maksājumu parādu, kurš radies tranzīta procedūrā. </t>
-[...110 lines deleted...]
-  <si>
     <t>Muitas procedūrā, izmantojot ATA karneti, pierādījumi par preces izvešanu no Eiropas Savienības, netika iesniegti parāda nomaksas prasījumā noteiktajā termiņā, tādējādi garantējošā asociācija ir atbildīga par muitas maksājumu parādu,kurš radies pagaidu ievešanas procedūrā.</t>
   </si>
   <si>
-    <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 1 832,59 EUR, ko veido – muitas nodoklis 575,00 EUR , muitas nodokļa nokavējuma naudu 5,47 EUR, PVN  1170,75 EUR un PVN nokavējuma naudu 81,37 EUR. </t>
-[...136 lines deleted...]
-  <si>
     <t>“PKS International Cargo” S.A.</t>
   </si>
   <si>
-    <t>PL754101679500000</t>
-[...113 lines deleted...]
-  <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir solidāri atbildīgi procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
-    <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 314,12 EUR, ko veido – muitas nodoklis 21,93  EUR , muitas nodokļa nokavējuma naudu 0,29 EUR, PVN 275,51 EUR un PVN nokavējuma naudu 16,39 EUR. </t>
-[...197 lines deleted...]
-  <si>
     <t>SIA “Free Energy Solution”</t>
   </si>
   <si>
-    <t>30.06.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs preču saņēmējs.</t>
   </si>
   <si>
-    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 239,91 EUR, ko veido PVN pamatparāds 236,25 EUR un PVN nokavējuma nauda 3,66 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar SIA “Free Energy Solution” 2023. gada 26. jūnija veikto maksājumu.</t>
-[...8 lines deleted...]
-  <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 3 679,76 EUR, ko veido muitas nodoklis 2 142,00 EUR, muitas nodokļa nokavējuma nauda 44,89 EUR un PVN 1 375,92 EUR, PVN nokavējuma nauda 116,95 EUR.</t>
   </si>
   <si>
-    <t>SIA “PRIMEA”</t>
-[...48 lines deleted...]
-  <si>
     <t>SIA Riga Bulk Terminal</t>
   </si>
   <si>
     <t>31.07.2023.</t>
   </si>
   <si>
     <t>Lietā konstatēts, ka SIA “Riga Bulk Terminal”, pārkraujot no kuģa preci – alumīnija oksīds (kopējā svara masa 13 733 000 kg) dzelzceļa vagonos un nogādājot to preču saņēmējam Krievijas Federācijas uzņēmumam, piemēroja īpašo muitas procedūru – uzglabāšana brīvajā zonā. Pārbaudes rezultātā tika konstatēts preču svara iztrūkums 116 770 kg.</t>
   </si>
   <si>
     <t>SIA “Riga Bulk Terminal” nosakāms muitas maksājuma parāds 15 020,56 EUR, t.sk. ievedmuitas nodoklis 2241,98 EUR, ievedmuitas nodokļa nokavējuma nauda 23,22 EUR, PVN 12 241,23 un PVN nokavējuma nauda 514,13 EUR.</t>
   </si>
   <si>
     <t>Savienības Muitas kodeksa 79.panta 1.punkta “a” apakšpunktu un 3.punkta “a” apakšpunktu, 102.panta 1.punktu, Muitas likuma 5.panta pirmo daļu, Pievienotās vērtības nodokļa likuma 41.panta pirmās daļas 1.punktu, 123.panta piekto daļu, likuma “Par nodokļiem un nodevām” 23.panta 52.daļu un 54 daļu un 29.panta otro daļu</t>
   </si>
   <si>
     <t>“ERWIN d.o.o”</t>
   </si>
   <si>
     <t>26.07.2023.</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>21.07.2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 3243,15 EUR, ko veido muitas nodoklis 223,2 EUR, muitas nodokļa nokavējuma naudu 4,16 EUR, PVN 2804,08 EUR un PVN nokavējuma naudu 211,71 EUR. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “VKR”
 </t>
   </si>
   <si>
     <t>25.07.2023.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs procedūras izmantotājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 4759,44 EUR, ko veido muitas nodokļa pamatparāds 158,46 EUR un muitas nodokļa nokavējuma nauda 0,82 EUR, akcīzes nodokļa pamatparāds 3 127,45 EUR un akcīzes nodokļa nokavējuma nauda 51,60 EUR, PVN pamatparāds 1 398,04 EUR un PVN nokavējuma nauda 23,07 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja 2023. gada 20. jūlijā veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>24.07.2023.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 1055,94 EUR, ko veido PVN 1031,18 EUR, PVN nokavējuma nauda 24,76 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču saņēmēja 2023. gada 13. un 17. jūlijā veiktajiem maksājumiem.</t>
@@ -4598,56 +714,50 @@
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka MD, deklarējot preces muitas vērtību, avansā samaksātā summa ir nepamatoti atskaitīta no preces darījuma vērtības, kā rezultātā radies muitas maksājumu parāds 41 298,55 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 5639,42 EUR un tā nokavējuma naudu 177,06 EUR, PVN parādu 33 191,83 EUR un tā nokavējuma naudu 2290,24 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">UAB “PSA LOGISTICS” </t>
   </si>
   <si>
     <t>LT302826145</t>
   </si>
   <si>
     <t>20.02.2024.</t>
   </si>
   <si>
     <t>UAB “PSA LOGISTICS” daļu no ārpussavienības precēm, kurām piemērota muitas procedūra “ievešana pārstrādei” ar pārstrādes darbību – iznīcināšana, izņēma no muitas uzraudzības un nenoslēdza konkrēto procedūru atbilstoši normatīvo aktu prasībām. _x000D_
 Tādējādi par muitas procedūras “ievešana pārstrādei” izpildes nosacījumu neievērošanu ir radies muitas maksājumu parāds.</t>
   </si>
   <si>
     <t xml:space="preserve"> Nolemts noteikts muitas maksājumu parādu 110,20 EUR apmērā, ko veido PVN pamatparāds 107,83 EUR un PVN nokavējuma nauda 2,37 EUR, uzliekot par pienākumu to iemaksāt valsts budžetā. </t>
   </si>
   <si>
     <t>Savienības Muitas kodeksa 79. panta 1. punkta “a” apakšpunkts, 3. punkta “a” apakšpunkts, 134. panta 1. punkta pirmā un ceturtā daļa, 215. panta 1. un 4.punkts</t>
-  </si>
-[...4 lines deleted...]
-    <t>40003384089, 104605976</t>
   </si>
   <si>
     <t xml:space="preserve">AS “Rīgas piena kombināts",                TOB “VIMGARANT”,                OOO “VELES LTD” </t>
   </si>
   <si>
     <t> 40003017441 , UA10041333090 , 21158774   </t>
   </si>
   <si>
     <t>26.02.2024.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir solidāri atbildīgi procedūras izmantotājs, preču pārvadātājs un preču saņēmējs.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 4674,03 EUR, ko veido  PVN 4593,64 EUR un PVN nokavējuma nauda 80,39 EUR. </t>
   </si>
   <si>
     <t>“SGS UK” Ltd,  , LLP “Mezas”</t>
   </si>
   <si>
     <t>GB208660468000,  220340029023 </t>
   </si>
   <si>
     <t>23.02.2024.</t>
   </si>
@@ -6565,54 +2675,76 @@
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 147,75 EUR, ko veido akcīzes nodokļa pamatparāds 105,03 EUR un akcīzes nodokļa nokavējuma nauda 0,37 EUR, PVN pamatparāds 42,20 EUR un PVN nokavējuma nauda 0,15 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja  SIA "TRIALTO LATVIA", reģ. Nr. 40003921623, 2026. gada 18. martā  martā veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>SIA “Poli Projects”</t>
   </si>
   <si>
     <t>04.03.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Poli Projects”, noformējot muitas deklarāciju, alumīnija sakausējuma profilus deklarēja ar neatbilstošu KN kodu, kā rezultātā netika piemērota precei atbilstošā ievedmuitas nodokļa un antidempinga maksājuma likme. </t>
   </si>
   <si>
     <t>Par minēto pārkāpumu papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 674,59 EUR un nokavējuma nauda 88,91 EUR, galīgā antidempinga maksājums 4511,35 EUR un nokavējuma nauda 594,57 EUR, kā arī PVN 1089,05 EUR un nokavējuma nauda 435,62 EUR.</t>
   </si>
   <si>
     <t>Regulas Nr. 952/2013, 56. panta 1. punkts un 2. punkta “a” apakšpunkts,  KN kodam  7604 29 90  atbilstošā ievedmuitas nodokļa likme 7,5 %. Regulas 2021/546 1. panta 2. punkts, galīgā antidempinga maksājuma likme 32,1 % (TARIC papildu kods C999).</t>
   </si>
   <si>
     <t>SIA "SMARTLYNX AIRLINES"</t>
   </si>
   <si>
+    <t>11.05.2026.</t>
+  </si>
+  <si>
     <t>Nolemts noteikt muitas maksājumu parādu 8450,40 EUR, ko veido PVN pamatparāds 8400,00 EUR un tā nokavējuma nauda 50,40 EUR.</t>
   </si>
   <si>
-    <t>11.05.2026.</t>
+    <t xml:space="preserve">SIA "RIN Cargo"
+</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgi procedūras izmantotājs un preču pārvadātājs.</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu 20921,19 EUR,  ko veido muitas nodoklis 1167,21 EUR un muitas nodokļa nokavējuma nauda 17,39 EUR, akcīzes nodoklis 11939,40 EUR un akcīzes nodokļa nokavējuma nauda 531,30 EUR, PVN 6956,33 EUR un PVN nokavējuma naudu 309,56 EUR.</t>
+  </si>
+  <si>
+    <t>SIA "NIKKOS"</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgi procedūras izmantotājs un preču pārvadātājs</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu 20921,19 EUR,  ko veido muitas nodoklis 1167,21 EUR un muitas nodokļa nokavējuma nauda 17,39 EUR, akcīzes nodoklis 11939,40 EUR un akcīzes nodokļa nokavējuma nauda 531,30 EUR, PVN 6956,33 EUR un PVN nokavējuma naudu 309,56 EUR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -6628,184 +2760,197 @@
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
@@ -6819,51 +2964,51 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1294535</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1253954</xdr:rowOff>
+      <xdr:rowOff>1249874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814CC13F-B045-419B-A7DD-24EC1BB97FA9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -7162,14923 +3307,6004 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:H661"/>
+  <dimension ref="A1:G273"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C622" sqref="C622"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A244" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B245" sqref="B245:G260"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.28515625" style="2"/>
+    <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="66.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="61.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7265625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="71.26953125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="24" t="s">
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="24"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:7" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="7">
+        <v>6011002875</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="E3" s="6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7">
-        <v>43602007901</v>
+        <v>6011002875</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="7">
+        <v>40003847462</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="7">
+        <v>104605976</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="7">
+        <v>40003885144</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="7">
+        <v>40203390317</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="12">
+        <v>140740014042</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="7">
+        <v>42403027513</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="12">
+        <v>40002055412</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="7">
+        <v>50203230431</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="7">
+        <v>40003053457</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="7">
+        <v>40103928261</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="7">
+        <v>50003428031</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="7">
+        <v>40003493561</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="7">
+        <v>40003493561</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="12">
+        <v>303416512</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="200" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="7">
+        <v>40003046489</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" s="7">
+        <v>40103384776</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" s="12">
+        <v>303416512</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="7">
+        <v>40103593906</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" s="7">
+        <v>40103162279</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" s="7">
+        <v>51203021811</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" s="7">
+        <v>45403048391</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" s="7">
+        <v>41203019800</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B48" s="7">
+        <v>40003412378</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" s="7">
+        <v>41203019800</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" s="7">
+        <v>40203196657</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" s="7">
+        <v>40203445259</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" s="7">
+        <v>40003298872</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" s="7">
+        <v>40003885144</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="B59" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E5" s="6" t="s">
+    <row r="60" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="6" t="s">
-[...53 lines deleted...]
-      <c r="A8" s="8" t="s">
+    </row>
+    <row r="61" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B61" s="7">
+        <v>40103928261</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="150" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="7">
-[...5 lines deleted...]
-      <c r="D8" s="6" t="s">
+      <c r="B63" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...1257 lines deleted...]
-      </c>
       <c r="C63" s="7" t="s">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>186</v>
+        <v>246</v>
       </c>
       <c r="F63" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="G63" s="9" t="s">
+      <c r="B64" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G64" s="9" t="s">
+    <row r="65" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B65" s="7">
+        <v>80640015698</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B66" s="7">
+        <v>80640015698</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A68" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="B68" s="7">
+        <v>40103845330</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B69" s="7">
+        <v>40003821730</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="B70" s="7">
+        <v>40203340782</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B71" s="7">
+        <v>45403042990</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" s="7">
+        <v>40103970714</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G65" s="9" t="s">
+    <row r="74" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G66" s="9" t="s">
+    <row r="76" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="B76" s="7">
+        <v>571126401773</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B78" s="7">
+        <v>124432496</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A79" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="B79" s="7">
+        <v>40003154665</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B81" s="7">
+        <v>40103928261</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="B82" s="7">
+        <v>40003997356</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B84" s="7">
+        <v>40003227920</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" s="7">
+        <v>40103979662</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" s="12">
+        <v>510903301648</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="B88" s="7">
+        <v>50003986301</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A89" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B89" s="7">
+        <v>305338418</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B90" s="7">
+        <v>3905030631</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B91" s="7">
+        <v>2004106651</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="B92" s="7">
+        <v>40003933181</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="B94" s="7">
+        <v>5423451712</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G95" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G67" s="9" t="s">
+    <row r="96" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="B96" s="7">
+        <v>54103084061</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B98" s="7">
+        <v>302673055</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" s="7">
+        <v>50440014994</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="B101" s="12">
+        <v>140740026056</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A102" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="B104" s="7">
+        <v>50203384011</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B105" s="7">
+        <v>40203389341</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A108" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" s="7">
+        <v>302640169</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A109" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B109" s="7">
+        <v>40003967205</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A110" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A111" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A112" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="B112" s="12">
+        <v>1901201310072</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A113" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B113" s="12">
+        <v>220440047500</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A114" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="B114" s="12">
+        <v>302683665</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A115" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B115" s="12">
+        <v>45403039153</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A116" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B116" s="12">
+        <v>45403039153</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A117" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A118" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A119" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="B119" s="12">
+        <v>40103904901</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A120" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="B121" s="12">
+        <v>42403025156</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A122" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B122" s="12">
+        <v>851013300169</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A123" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B123" s="12">
+        <v>22084006489</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A124" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="B124" s="12">
+        <v>110540019734</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A125" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="B125" s="12">
+        <v>150640021102</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A126" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="B126" s="12">
+        <v>306519097</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A127" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A128" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="B128" s="12">
+        <v>170940014500</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A129" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="B129" s="12">
+        <v>305717337</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A130" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="B130" s="12">
+        <v>40002064947</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A131" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="B131" s="12">
+        <v>221140051095</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A132" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A133" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A134" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="B134" s="12">
+        <v>40003625957</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="E134" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A135" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A136" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A137" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B137" s="12">
+        <v>309427022</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A138" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="B138" s="12">
+        <v>305583996</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A139" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A140" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A141" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B141" s="12">
+        <v>202301719</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A142" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A143" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="B143" s="12">
+        <v>301697294</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E143" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A144" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B144" s="12">
+        <v>45403042990</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A145" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="B145" s="12">
+        <v>302755879</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A146" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B146" s="12">
+        <v>851013300169</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A147" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A148" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B148" s="12">
+        <v>220440027080</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A149" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="B149" s="12">
+        <v>1901201310072</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A150" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A151" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="B151" s="12">
+        <v>1110201710057</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A152" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B152" s="12">
+        <v>1109201210114</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A153" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="B153" s="12">
+        <v>170140003000</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A154" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B154" s="12">
+        <v>40003311723</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="F154" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A155" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="B155" s="12">
+        <v>900528450587</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A156" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="B156" s="12">
+        <v>3011200610217</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A157" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="B157" s="12">
+        <v>640926301283</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A158" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A159" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A160" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A161" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="B161" s="12">
+        <v>841220301369</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A162" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="B162" s="12">
+        <v>180440030060</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A163" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A164" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="B164" s="12">
+        <v>41503058883</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A165" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="B165" s="12">
+        <v>40003154665</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A166" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B166" s="12">
+        <v>45403039153</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="B167" s="12">
+        <v>40003423244</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A168" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="B168" s="12">
+        <v>40003727111</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A169" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A170" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A171" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B171" s="12">
+        <v>220440035527</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A172" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="B172" s="12">
+        <v>1407201410191</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="F172" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A173" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A174" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="B174" s="12">
+        <v>26055202110151</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="F174" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A175" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="B175" s="12">
+        <v>306117038</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A176" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="B176" s="12">
+        <v>40103509445</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A177" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="B177" s="12">
+        <v>41503024228</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" s="5" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A178" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="B178" s="12">
+        <v>40203198323</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="E178" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="F178" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="5" customFormat="1" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A179" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="B179" s="12">
+        <v>40103868193</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A180" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B180" s="12">
+        <v>609202210177</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="F180" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A181" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B181" s="12">
+        <v>609202210177</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A182" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="B182" s="12">
+        <v>190940015087</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="F182" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A183" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="B183" s="12">
+        <v>306221155</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A184" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="B184" s="12">
+        <v>309816005</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A185" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="B185" s="12">
+        <v>100740001122</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E185" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A186" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="B186" s="12">
+        <v>344586966</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A187" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A188" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="B188" s="12">
+        <v>301693142</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="F188" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A189" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="F189" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A190" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="B190" s="12">
+        <v>700101300025</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="F190" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G190" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A191" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="B191" s="12">
+        <v>40003785707</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="F191" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A192" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="B192" s="12">
+        <v>40003785707</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="F192" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A193" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="B193" s="12">
+        <v>40003785707</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E193" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A194" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="F194" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A195" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>623</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="F195" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A196" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E196" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="F196" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A197" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E197" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="F197" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A198" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E198" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="F198" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A199" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E199" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A200" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="B200" s="12">
+        <v>3011202210469</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A201" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E201" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="F201" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" s="5" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+      <c r="A202" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="B202" s="12">
+        <v>40103716665</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="F202" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A203" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="B203" s="12">
+        <v>40103510020</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="E203" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="F203" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A204" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="B204" s="12">
+        <v>40003878547</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="E204" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="F204" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G204" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A205" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="B205" s="12">
+        <v>44103017158</v>
+      </c>
+      <c r="C205" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E205" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="F205" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A206" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="B206" s="12">
+        <v>113500344</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="F206" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A207" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="B207" s="12">
+        <v>40203170554</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="E207" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A208" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="B208" s="12">
+        <v>40003602418</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="F208" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A209" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="E209" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="F209" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A210" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B210" s="12">
+        <v>40003081501</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E210" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="F210" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
-[...1337 lines deleted...]
-      <c r="B126" s="7">
+    <row r="211" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A211" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="B211" s="12">
+        <v>40203247510</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="E211" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="F211" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A212" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>676</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="E212" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="F212" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A213" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>676</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="E213" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="F213" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A214" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="B214" s="12">
+        <v>40203476738</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A215" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="B215" s="12">
+        <v>40103627757</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E215" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="F215" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G215" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A216" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E216" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A217" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="B217" s="12">
+        <v>40003345908</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E217" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="F217" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A218" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="B218" s="12">
+        <v>40203179322</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="E218" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="F218" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A219" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="B219" s="12">
         <v>40003031676</v>
       </c>
-      <c r="C126" s="7" t="s">
-[...1500 lines deleted...]
-      <c r="E191" s="6" t="s">
+      <c r="C219" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="E219" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A220" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="B220" s="12">
+        <v>40003057800</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="F220" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A221" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="B221" s="12">
+        <v>40203308603</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="F221" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G221" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="F191" s="6" t="s">
-[...496 lines deleted...]
-      <c r="C213" s="7" t="s">
+    </row>
+    <row r="222" spans="1:7" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A222" s="13" t="s">
+        <v>715</v>
+      </c>
+      <c r="B222" s="15">
+        <v>50003818431</v>
+      </c>
+      <c r="C222" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="D222" s="11" t="s">
+        <v>717</v>
+      </c>
+      <c r="E222" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="F222" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G222" s="11" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A223" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="B223" s="7">
+        <v>40003601959</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="E223" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="F223" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A224" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="B224" s="7">
+        <v>40103456773</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="F224" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G224" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A225" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="B225" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C225" s="16" t="s">
+        <v>725</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="E225" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="F225" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A226" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="B226" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C226" s="16" t="s">
+        <v>725</v>
+      </c>
+      <c r="D226" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="E226" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="F226" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A227" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="B227" s="15">
+        <v>40203214416</v>
+      </c>
+      <c r="C227" s="16" t="s">
+        <v>730</v>
+      </c>
+      <c r="D227" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="E227" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G227" s="11" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A228" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="B228" s="15" t="s">
+        <v>734</v>
+      </c>
+      <c r="C228" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="D228" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="E228" s="11" t="s">
+        <v>723</v>
+      </c>
+      <c r="F228" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G228" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A229" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="B229" s="15" t="s">
         <v>620</v>
       </c>
-      <c r="D213" s="6" t="s">
-[...128 lines deleted...]
-      <c r="A219" s="8" t="s">
+      <c r="C229" s="16" t="s">
+        <v>738</v>
+      </c>
+      <c r="D229" s="11" t="s">
+        <v>739</v>
+      </c>
+      <c r="E229" s="11" t="s">
+        <v>740</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G229" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="125" x14ac:dyDescent="0.25">
+      <c r="A230" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="B230" s="15">
+        <v>40103011623</v>
+      </c>
+      <c r="C230" s="16" t="s">
+        <v>742</v>
+      </c>
+      <c r="D230" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="E230" s="11" t="s">
+        <v>744</v>
+      </c>
+      <c r="F230" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G230" s="11" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A231" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="B231" s="15">
+        <v>40203440675</v>
+      </c>
+      <c r="C231" s="16" t="s">
+        <v>747</v>
+      </c>
+      <c r="D231" s="11" t="s">
+        <v>748</v>
+      </c>
+      <c r="E231" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="F231" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G231" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A232" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="B232" s="15">
+        <v>40003962123</v>
+      </c>
+      <c r="C232" s="16" t="s">
+        <v>747</v>
+      </c>
+      <c r="D232" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="E232" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="11" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A233" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="B233" s="15">
+        <v>40103171214</v>
+      </c>
+      <c r="C233" s="16" t="s">
+        <v>755</v>
+      </c>
+      <c r="D233" s="11" t="s">
+        <v>756</v>
+      </c>
+      <c r="E233" s="11" t="s">
+        <v>757</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A234" s="8" t="s">
         <v>635</v>
       </c>
-      <c r="B219" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="7" t="s">
+      <c r="B234" s="15">
+        <v>40103716665</v>
+      </c>
+      <c r="C234" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="D234" s="11" t="s">
         <v>637</v>
       </c>
-      <c r="D219" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E219" s="6" t="s">
+      <c r="E234" s="11" t="s">
+        <v>759</v>
+      </c>
+      <c r="F234" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="11" t="s">
         <v>639</v>
       </c>
-      <c r="F219" s="6" t="s">
-[...332 lines deleted...]
-      <c r="B234" s="7">
+    </row>
+    <row r="235" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A235" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="B235" s="12">
+        <v>40003384089</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E235" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A236" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="B236" s="12">
+        <v>40003572541</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="E236" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="F236" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A237" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="B237" s="12">
+        <v>41503055853</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+      <c r="A238" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>773</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="F238" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="A239" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="B239" s="12">
         <v>40003921623</v>
       </c>
-      <c r="C234" s="7" t="s">
-[...115 lines deleted...]
-        <v>704</v>
+      <c r="C239" s="4" t="s">
+        <v>776</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>39</v>
+        <v>777</v>
       </c>
       <c r="E239" s="6" t="s">
-        <v>705</v>
+        <v>778</v>
       </c>
       <c r="F239" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="240" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A240" s="8" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>779</v>
+      </c>
+      <c r="B240" s="12">
+        <v>40103164759</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>780</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>39</v>
+        <v>781</v>
       </c>
       <c r="E240" s="6" t="s">
-        <v>707</v>
+        <v>782</v>
       </c>
       <c r="F240" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="241" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>771</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A241" s="8" t="s">
-        <v>708</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>784</v>
+      </c>
+      <c r="B241" s="12">
+        <v>50003550391</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>785</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>11</v>
+        <v>786</v>
       </c>
       <c r="E241" s="6" t="s">
-        <v>709</v>
+        <v>787</v>
       </c>
       <c r="F241" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="242" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A242" s="8" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>789</v>
+      </c>
+      <c r="B242" s="12">
+        <v>40003245752</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>790</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>39</v>
+        <v>791</v>
       </c>
       <c r="E242" s="6" t="s">
-        <v>712</v>
+        <v>792</v>
       </c>
       <c r="F242" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="243" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="75" x14ac:dyDescent="0.25">
       <c r="A243" s="8" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>775</v>
+      </c>
+      <c r="B243" s="12">
+        <v>40003921623</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>794</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>715</v>
+        <v>795</v>
       </c>
       <c r="E243" s="6" t="s">
-        <v>716</v>
+        <v>796</v>
       </c>
       <c r="F243" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>797</v>
+      </c>
+      <c r="B244" s="12">
+        <v>40203410844</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>798</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>715</v>
+        <v>799</v>
       </c>
       <c r="E244" s="6" t="s">
-        <v>717</v>
+        <v>800</v>
       </c>
       <c r="F244" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="245" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="50" x14ac:dyDescent="0.25">
       <c r="A245" s="8" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>802</v>
+      </c>
+      <c r="B245" s="12">
+        <v>40003056133</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>803</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>715</v>
+        <v>791</v>
       </c>
       <c r="E245" s="6" t="s">
-        <v>718</v>
+        <v>804</v>
       </c>
       <c r="F245" s="6" t="s">
-        <v>13</v>
-[...13 lines deleted...]
-        <v>720</v>
+        <v>10</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="A246" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="B246" s="12">
+        <v>40103392557</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>806</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>721</v>
+        <v>807</v>
       </c>
       <c r="E246" s="6" t="s">
-        <v>722</v>
+        <v>808</v>
       </c>
       <c r="F246" s="6" t="s">
-        <v>470</v>
-[...13 lines deleted...]
-        <v>725</v>
+        <v>771</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="63" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="18" t="s">
+        <v>809</v>
+      </c>
+      <c r="B247" s="12">
+        <v>40003678530</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>806</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>39</v>
+        <v>810</v>
       </c>
       <c r="E247" s="6" t="s">
-        <v>726</v>
+        <v>811</v>
       </c>
       <c r="F247" s="6" t="s">
-        <v>13</v>
-[...9145 lines deleted...]
-      <c r="G661" s="9"/>
+        <v>10</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="17"/>
+      <c r="B248" s="12"/>
+      <c r="C248" s="4"/>
+      <c r="D248" s="6"/>
+      <c r="E248" s="6"/>
+      <c r="F248" s="6"/>
+      <c r="G248" s="9"/>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="8"/>
+      <c r="B249" s="12"/>
+      <c r="C249" s="4"/>
+      <c r="D249" s="6"/>
+      <c r="E249" s="6"/>
+      <c r="F249" s="6"/>
+      <c r="G249" s="9"/>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="8"/>
+      <c r="B250" s="12"/>
+      <c r="C250" s="4"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="6"/>
+      <c r="G250" s="9"/>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" s="8"/>
+      <c r="B251" s="12"/>
+      <c r="C251" s="4"/>
+      <c r="D251" s="6"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6"/>
+      <c r="G251" s="9"/>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" s="8"/>
+      <c r="B252" s="12"/>
+      <c r="C252" s="4"/>
+      <c r="D252" s="6"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="6"/>
+      <c r="G252" s="9"/>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" s="8"/>
+      <c r="B253" s="12"/>
+      <c r="C253" s="4"/>
+      <c r="D253" s="6"/>
+      <c r="E253" s="6"/>
+      <c r="F253" s="6"/>
+      <c r="G253" s="9"/>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" s="8"/>
+      <c r="B254" s="12"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="6"/>
+      <c r="F254" s="6"/>
+      <c r="G254" s="9"/>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" s="8"/>
+      <c r="B255" s="12"/>
+      <c r="C255" s="4"/>
+      <c r="D255" s="6"/>
+      <c r="E255" s="6"/>
+      <c r="F255" s="6"/>
+      <c r="G255" s="9"/>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256" s="8"/>
+      <c r="B256" s="12"/>
+      <c r="C256" s="4"/>
+      <c r="D256" s="6"/>
+      <c r="E256" s="6"/>
+      <c r="F256" s="6"/>
+      <c r="G256" s="9"/>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" s="8"/>
+      <c r="B257" s="12"/>
+      <c r="C257" s="4"/>
+      <c r="D257" s="6"/>
+      <c r="E257" s="6"/>
+      <c r="F257" s="6"/>
+      <c r="G257" s="9"/>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258" s="8"/>
+      <c r="B258" s="12"/>
+      <c r="C258" s="4"/>
+      <c r="D258" s="6"/>
+      <c r="E258" s="6"/>
+      <c r="F258" s="6"/>
+      <c r="G258" s="9"/>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259" s="8"/>
+      <c r="B259" s="12"/>
+      <c r="C259" s="4"/>
+      <c r="D259" s="6"/>
+      <c r="E259" s="6"/>
+      <c r="F259" s="6"/>
+      <c r="G259" s="9"/>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260" s="8"/>
+      <c r="B260" s="12"/>
+      <c r="C260" s="4"/>
+      <c r="D260" s="6"/>
+      <c r="E260" s="6"/>
+      <c r="F260" s="6"/>
+      <c r="G260" s="9"/>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261" s="8"/>
+      <c r="B261" s="12"/>
+      <c r="C261" s="4"/>
+      <c r="D261" s="6"/>
+      <c r="E261" s="6"/>
+      <c r="F261" s="6"/>
+      <c r="G261" s="9"/>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262" s="8"/>
+      <c r="B262" s="12"/>
+      <c r="C262" s="4"/>
+      <c r="D262" s="6"/>
+      <c r="E262" s="6"/>
+      <c r="F262" s="6"/>
+      <c r="G262" s="9"/>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" s="8"/>
+      <c r="B263" s="12"/>
+      <c r="C263" s="4"/>
+      <c r="D263" s="6"/>
+      <c r="E263" s="6"/>
+      <c r="F263" s="6"/>
+      <c r="G263" s="9"/>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" s="8"/>
+      <c r="B264" s="12"/>
+      <c r="C264" s="4"/>
+      <c r="D264" s="6"/>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6"/>
+      <c r="G264" s="9"/>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" s="8"/>
+      <c r="B265" s="12"/>
+      <c r="C265" s="4"/>
+      <c r="D265" s="6"/>
+      <c r="E265" s="6"/>
+      <c r="F265" s="6"/>
+      <c r="G265" s="9"/>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" s="8"/>
+      <c r="B266" s="12"/>
+      <c r="C266" s="4"/>
+      <c r="D266" s="6"/>
+      <c r="E266" s="6"/>
+      <c r="F266" s="6"/>
+      <c r="G266" s="9"/>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" s="8"/>
+      <c r="B267" s="12"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="6"/>
+      <c r="E267" s="6"/>
+      <c r="F267" s="6"/>
+      <c r="G267" s="9"/>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" s="8"/>
+      <c r="B268" s="12"/>
+      <c r="C268" s="4"/>
+      <c r="D268" s="6"/>
+      <c r="E268" s="6"/>
+      <c r="F268" s="6"/>
+      <c r="G268" s="9"/>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269" s="8"/>
+      <c r="B269" s="12"/>
+      <c r="C269" s="4"/>
+      <c r="D269" s="6"/>
+      <c r="E269" s="6"/>
+      <c r="F269" s="6"/>
+      <c r="G269" s="9"/>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A270" s="8"/>
+      <c r="B270" s="12"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="6"/>
+      <c r="E270" s="6"/>
+      <c r="F270" s="6"/>
+      <c r="G270" s="9"/>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A271" s="8"/>
+      <c r="B271" s="12"/>
+      <c r="C271" s="4"/>
+      <c r="D271" s="6"/>
+      <c r="E271" s="6"/>
+      <c r="F271" s="6"/>
+      <c r="G271" s="9"/>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A272" s="8"/>
+      <c r="B272" s="12"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="6"/>
+      <c r="G272" s="9"/>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A273" s="8"/>
+      <c r="B273" s="12"/>
+      <c r="C273" s="4"/>
+      <c r="D273" s="6"/>
+      <c r="E273" s="6"/>
+      <c r="F273" s="6"/>
+      <c r="G273" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G623" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
+  <autoFilter ref="A2:G256" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -22148,85 +9374,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
-[...13 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Muitas maksājumu parāds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>