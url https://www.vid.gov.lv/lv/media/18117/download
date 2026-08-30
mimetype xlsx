--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -8,429 +8,239 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\Lēmumi\5Lēmumi par muitas maksājumu parādu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E8CB246-7384-4942-8D2A-6E2AB1455AA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8BF371F-0DD6-4848-8458-B529EEA68E98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="910" windowWidth="19200" windowHeight="11090" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="868" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Muitas maksājumu parāds" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$256</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Muitas maksājumu parāds'!$A$2:$G$241</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="812">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1487" uniqueCount="780">
   <si>
     <t>Muitas maksājumu parāds</t>
   </si>
   <si>
     <t>Saīsinājumi:
 VSAOI - valsts sociālās apdrošināšanas obligātās iemaksas
 IIN - iedzīvotāju ienākuma nodoklis
 PVN - pievienotās vērtības nodoklis
 MUN - mikrouzņēmuma nodoklis
 AN - akcīzes nodoklis</t>
   </si>
   <si>
     <t>Adresāts</t>
   </si>
   <si>
     <t>Reģ.nr.</t>
   </si>
   <si>
     <t>Spēkā stāšanās datums</t>
   </si>
   <si>
     <t>Pārkāpuma būtība</t>
   </si>
   <si>
     <t>Piemērotā atbildība/sods/uzrēķins</t>
   </si>
   <si>
     <t>Lēmuma statuss</t>
   </si>
   <si>
     <t>Pārkāpuma būtība: normatīvais regulējums</t>
   </si>
   <si>
     <t>Aprēķināts muitas maksājumu parāds par degvielu, kas Eiropas Savienības teritorijā ievesta ar atvieglojumiem un izlietota tam neparedzētiem mērķiem. Pēc lēmuma par nodokļu apmēra precizēšanu saņemšanas veica aprēķināto maksājumu nomaksu.</t>
   </si>
   <si>
     <t>Kļuvis neapstrīdams</t>
   </si>
   <si>
     <t>Regula Nr. 952/2013 22. panta, 29. pants, 79. panta 1. punkta c) apakšpunkts, 2. punkta a) apakšpunkts, 4. punkts, likuma “Par akcīzes nodokli” 5. panta otrā daļa, 14. panta pirmās daļas 4. punkts, 33. panta septītā daļa, Pievienotās vērtības nodokļa likuma 36. panta pirmā daļa, 41. panta pirmās daļas 1. punkts, 85. panta pirmā daļa, 123. panta pirmā daļa, likuma “Par nodokļiem un nodevām” 23.panta 5.2 daļas 1. punkts un 29 .panta otrā daļa</t>
   </si>
   <si>
-    <t>Aprēķināts muitas maksājumu parāds par degvielu, kas Eiropas Savienības teritorijā ievesta ar atvieglojumiem un izlietota tam neparedzētiem mērķiem. </t>
-[...51 lines deleted...]
-  <si>
     <t xml:space="preserve">Latvijas Tirdzniecības
 un rūpniecības kamera
 </t>
   </si>
   <si>
     <t>16.11.2012.</t>
   </si>
   <si>
     <t>Muitas procedūrā, izmantojot ATA karneti, pierādījumi par preces izvešanu  netika iesniegti parāda nomaksas prasījumā noteiktajā termiņā, tādējādi garantējošā asociācija ir atbildīga par muitas maksājumu parādu,kurš radies muitas procedūrā pagaidu ievešana.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu  1 252,12 EUR apmērā,ko veido muitas nodokļa pamatparāds 437,09 EUR un muitas nodokļa nokavējuma nauda 4,07  EUR, PVN pamatparāds 747,43  EUR un PVN nokavējuma nauda  EUR 63,53 .</t>
   </si>
   <si>
+    <t>Regulas 2015/2447  171.panta 1.punkts un Regulas 2015/2446  86.panta 3.punkts,1990.gada 26.jūnija Stambulas Konvencijas par pagaidu ievešanu A pielikuma 9.panta 1.punkta "b"apakšpunkts.</t>
+  </si>
+  <si>
     <t>18.11.2012.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 123 852,80 EUR apmērā,ko veido muitas nodokļa pamatparāds 35 000,00 EUR un muitas nodokļa nokavējuma nauda 362,47 EUR, PVN pamatparāds 80 850,00  EUR un PVN nokavējuma nauda 7 640,33  EUR.</t>
   </si>
   <si>
-    <t>Atcelts</t>
-[...2 lines deleted...]
-    <t>40003032065, 40003788421</t>
+    <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1. un 3. punkts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Savienības Muitas kodeksa (Eiropas Parlamenta un Padomes 2013.gada 9.oktobra Regula (ES) Nr.952/2013, ar ko izveido Savienības Muitas kodeksu) 70.panta nosacījumi. </t>
   </si>
   <si>
     <t>Muitas procedūrā, izmantojot ATA karneti, pierādījumi par preces izvešanu no Eiropas Savienības, netika iesniegti parāda nomaksas prasījumā noteiktajā termiņā, tādējādi garantējošā asociācija ir atbildīga par muitas maksājumu parādu,kurš radies pagaidu ievešanas procedūrā.</t>
   </si>
   <si>
-    <t>“PKS International Cargo” S.A.</t>
-[...8 lines deleted...]
-    <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs preču saņēmējs.</t>
+    <t>SIA “PROKS”</t>
+  </si>
+  <si>
+    <t>10.09.2023.</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs procedūras izmantotājs un preču saņēmējs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 139,44 EUR, ko veido  PVN 130,32  EUR un PVN nokavējuma naudu 9,12 EUR. </t>
+  </si>
+  <si>
+    <t>GERLACH SP. Z O.O  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PL779000227200000 </t>
+  </si>
+  <si>
+    <t>21.09.2023.</t>
+  </si>
+  <si>
+    <t>SIA “Bunasta”</t>
+  </si>
+  <si>
+    <t>20.09.2023.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
-    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 3 679,76 EUR, ko veido muitas nodoklis 2 142,00 EUR, muitas nodokļa nokavējuma nauda 44,89 EUR un PVN 1 375,92 EUR, PVN nokavējuma nauda 116,95 EUR.</t>
-[...150 lines deleted...]
-  <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 5 652,05 EUR, ko veido muitas nodoklis 1 147,43 EUR, muitas nodokļa nokavējuma naudu 27,15 EUR, PVN 4 151,57 EUR un PVN nokavējuma naudu 325,90 EUR. </t>
   </si>
   <si>
     <t> UAB “VSK Litline”</t>
   </si>
   <si>
     <t>LT306112557</t>
   </si>
   <si>
     <t>03.10.2023.</t>
   </si>
   <si>
-    <t>AS “Mārupes Metālmeistars”</t>
-[...11 lines deleted...]
-    <t>Klasificējot strīda preces ar neatbilstošu KN TARIC kodu, nav piemērots regulas Nr. 2019/159 1. panta 6. punktā paredzētais galīgā aizsardzības pasākuma pret konkrētu tērauda ražojumu importu papildu maksājums 25 % apmērā.</t>
+    <t>pārsūdzēts</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Latvijas propāna gāze” </t>
   </si>
   <si>
     <t>31.08.2023.</t>
   </si>
   <si>
     <t>SIA “Latvijas propāna gāze” izveidotā administratīvā organizācija un ieviestās iekšējās uzņēmuma vadības un kontroles sistēmas nav efektīvas, kā arī rakstveida procedūrās noteiktais netiek īstenots praksē, jo sabiedrība ilgstoši nebija spējusi konstatēt tās pieļautās kļūdas tranzīta deklarāciju noformēšanā, kā arī pēc Muitas pārvaldes pārbaudēs konstatētajām neatbilstībām nav veikusi nekādus iekšējās kontroles pasākumus, lai situāciju labotu un neatbilstības novērstu.</t>
   </si>
   <si>
     <t>Tā kā sabiedrība nav izpildījusi atbrīvojuma no galvojuma atļaujas saņemšanai noteiktās prasības, tai izsniegtā atļauja izmantot atbrīvojumu no vispārējā galvojuma tika atcelta.</t>
   </si>
   <si>
+    <t>kļuvis neapstrīdams</t>
+  </si>
+  <si>
     <t>Pamatojoties uz Savienības Muitas kodeksa 28. panta 1. punkta “a” apakšpunktu tika atcelts sabiedrībai labvēligs lēmums (atļauja), jo netika izpilditas atļaujas saņemšanai noteiktās prasības: Ministru kabineta 2018. gada 13. februāra noteikumu Nr. 86 “Muitas maksājumu parāda galvojumu un avansa iemaksu administrēšanas noteikumi”, 62. punkts, Savienības Muitas kodeksa 95. panta 2. punkts, 39. panta “b” apakšpunkts un regulas Nr. 2015/2446 84. panta 3. punkta “d” apakšpunkts.</t>
   </si>
   <si>
     <t>Tā kā sabiedrība nav izpildījusi atzītā nosūtītāja atļaujas Savienības tranzīta procedūras izmantošanai un atļaujas īpaša veida plombu izmantošanai saņemšanai noteiktās prasības, tai izsniegtās atļaujas tika atceltas.</t>
   </si>
   <si>
     <t>Pamatojoties uz Savienības Muitas kodeksa 28. panta 1. punkta “a” apakšpunktu tika atcelts sabiedrībai labvēligs lēmums (atļaujas), jo netika izpilditas atļauju saņemšanai noteiktās prasības: Savienības Muitas kodeksa 39. panta “b” apakšpunkts un regulas Nr. 2015/2447,  25. panta 1. punkta “f” apakšpunkts.</t>
   </si>
   <si>
     <t>UAB Unitralija</t>
   </si>
   <si>
     <t>05.10.2023.</t>
+  </si>
+  <si>
+    <t>Aprēķināts muitas maksājumu parāds par degvielu, kas Eiropas Savienības teritorijā ievesta ar atvieglojumiem un izlietota tam neparedzētiem mērķiem. </t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 221,27 EUR;
 – PVN un nokavējuma naudu 143,44 EUR"</t>
   </si>
   <si>
     <t xml:space="preserve">VAS “Latvijas dzelzceļš”,
 SIA “LDZ CARGO”
 </t>
   </si>
   <si>
+    <t>40003032065, 40003788421</t>
+  </si>
+  <si>
     <t>20.10.2023.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā daļa no nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgi solidāri procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 1111,23 EUR, ko veido  PVN 1008,36  EUR un PVN nokavējuma naudu 102,87 EUR. </t>
   </si>
   <si>
     <t>SIA “PARS TERMINĀLS”</t>
   </si>
   <si>
     <t>10.10.2023.</t>
   </si>
   <si>
     <t>Lietā konstatēts, ka SIA “PARS TERMINĀLS”, izmantojot atzītā uzņēmēja statusu, ilgstoši un sistemātiski noformēja 384 tranzīta muitas deklarācijas, tām pievienojot dokumentus, kuri satur nepatiesu informāciju par preces izcelsmi, un preču kvalitātes sertifikātus, kas neattiecas uz deklarētajām precēm. Turklāt sabiedrība veica arī neatļautas darbības ar muitas kontrolei pakļautām precēm. Tā kā sabiedrība 11 mēnešu laikā pati nebija spējusi konstatēt neatbilstības muitas deklarāciju noformēšanā un neatbilstošu dokumentu pievienošanu muitas deklarācijām, pārbaudē secināts, ka iesniedzējas izveidotā administratīvā organizācija un ieviestās iekšējās uzņēmuma vadības un kontroles sistēmas nav bijušas efektīvas, jo tās nav nodrošinājušas savlaicīgu neatbilstību identificēšanu, pieļauto kļūdu analīzi un nav novērsušas neatbilstību atkārtošanos.
 Tā kā sabiedrības rīcība neatbilst atzītā uzņēmēja atļaujas muitas vienkāršojumiem noteiktajiem kritērijiem, proti, prasībai nodrošināt iekšējo kontroli, kurā iespējams novērst, noteikt un labot kļūdas un novērst un noteikt nelikumīgus vai neatbilstīgus darījumus, tai izsniegtā atļauja tika atcelta.</t>
   </si>
   <si>
     <t>Tā kā sabiedrības rīcība neatbilst atzītā uzņēmēja atļaujas muitas vienkāršojumiem noteiktajiem kritērijiem, proti, prasībai nodrošināt iekšējo kontroli, kurā iespējams novērst, noteikt un labot kļūdas un novērst un noteikt nelikumīgus vai neatbilstīgus darījumus, tai izsniegtā atļauja tika atcelta.</t>
   </si>
   <si>
     <t>Pamatojoties uz Savienības Muitas kodeksa 28. panta 1. punkta “a” apakšpunktu tika atcelts sabiedrībai labvēligs lēmums (atļauja), jo netika izpilditas atļauju saņemšanai noteiktās prasības: Savienības Muitas kodeksa 39. panta “b” apakšpunkts un regulas Nr. 2015/2447,  25. panta 1. punkta “f” apakšpunkts.</t>
   </si>
   <si>
@@ -598,50 +408,53 @@
     <t>UAB Jonuta</t>
   </si>
   <si>
     <t>LT159937939</t>
   </si>
   <si>
     <t>29.12.2023.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 348,34 EUR;
 – PVN un nokavējuma naudu 225,82 EUR"</t>
   </si>
   <si>
     <t>OÜ “Tardek”,
 SIA “TRANS AVTO”
 R</t>
   </si>
   <si>
     <t>EE10238375, 40003631864</t>
   </si>
   <si>
     <t>22.02.2024.</t>
   </si>
   <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir solidāri atbildīgi procedūras izmantotājs un preču pārvadātājs.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 39 839,44 EUR, ko veido muitas nodoklis 6 073,63 EUR, muitas nodokļa nokavējuma nauda 89,77 EUR, PVN 33 162,03 EUR un PVN nokavējuma nauda 514,01 EUR. </t>
   </si>
   <si>
     <t>SIA "Bucher Municipal"</t>
   </si>
   <si>
     <t>26.01.2024.</t>
   </si>
   <si>
     <t>Datu atbilstības pārbaudē pēc preču laišanas brīvā apgrozībā konstatēts, ka uzņēmums laišanai brīvā apgrozībā deklarēja no Apvienotās Karalistes ievestas preces - riteņi un rezerves daļas ielu tīrāmajām mašīnām, piemērojot ievedmuitas nodokļa preferenciālo 0 % likmi. Pārbaudē konstatēts, ka uz precēm neattiecas preferenciāls režīms un tām piemērojama ievedmuitas tarifa 4,5% likme, kā rezultātā radās muitas maksājumu parāds 34417,36 EUR apmērā. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 32734,71 EUR un tā nokavējuma naudu 1682,65  EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Tirdzniecības un sadarbības nolīgums starp Eiropas Savienību un Eiropas Atomenerģijas kopienu, no vienas puses, un Lielbritānijas un Ziemeļīrijas Apvienoto Karalisti, no otras puses</t>
   </si>
   <si>
     <t>SIA “Puer”</t>
   </si>
   <si>
     <t>SIA “Puer”, noformējot muitas deklarācijas, ūdenspīpēm paredzētos maisījumus PUER TEA MIX  deklarēja ar neatbilstošu KN kodu un samazinātu preču muitas vērtību, kā rezultātā tika piemērotas deklarētajai precei neatbilstošas ievedmuitas un akcīzes nodokļa likmes. Tādējādi ir radusies muitas administrēto nodokļu starpība starp muitas maksājumu summu, kas aprēķināta, pamatojoties uz strīda muitas deklarācijās sniegtajām ziņām un Muitas pārvaldes datu atbilstības pārbaudes rezultātā noteikto muitas maksājumu summu.</t>
   </si>
   <si>
     <t>Par minēto pārkāpumu papildu nomaksai budžetā tika noteikts ievedmuitas nodoklis 20 286,99 EUR un nokavējuma nauda 831,11 EUR, akcīzes nodoklis 249 937,00 EUR un nokavējuma nauda 73 261,63 EUR, kā arī PVN 74 140,91 EUR un nokavējuma nauda 21 831,09 EUR.</t>
@@ -682,51 +495,57 @@
   <si>
     <t>Par minēto pārkāpumu sabiedrības VID deponēto naudas līdzekļu uzskaites kontā iemaksātā drošības nauda 8176,21 EUR tika ieskaitīta valsts budžetā.</t>
   </si>
   <si>
     <t>SIA "BETAMOL"</t>
   </si>
   <si>
     <t>07.02.2024.</t>
   </si>
   <si>
     <t>Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā precei muitas deklarācijā piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa pamatlikmi 0,00 EUR par hektokilogramu, pārbaudē konstatēts, ka precei piemērojams cits preces kods ar ievedmuitas nodokļa pamatlikmi 9,6%, kā rezultātā radies muitas maksājumu parāds 2373,42 EUR.</t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 1869,50 EUR un tā nokavējuma naudu 74,22 EUR, PVN parādu 392,60 EUR un tā nokavējuma naudu 37,10 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preces tarifa klasifikācija (Padomes 1987. gada 23. jūlija Regula (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu un ikgadējie grozījumi tās I pielikumā - 2023.gadā spēkā Komisijas 2022. gada 20. septembra Īstenošanas regula (ES) 2022/1998)</t>
   </si>
   <si>
     <t>Veronika Kuzņecova</t>
   </si>
   <si>
     <t>01.03.2024.</t>
   </si>
   <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs procedūras izmantotājs.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nolemts ieskaitīt valsts budžetā VID deponēto naudas līdzekļu uzskaites kontā esošo drošības naudu 499,77 EUR  un iegrāmatot un dzēst muitas maksājumu parādu, ko veido muitas nodoklis 7,10 EUR un PVN 69,00 EUR (nesedz iemaksātā drošības nauda), izmantojot procedūras izmantotāja 2024. gada 18. janvārī valsts budžetā iemaksāto muitas nodokli 7,10 EUR un PVN 69,00 EUR. </t>
+  </si>
+  <si>
+    <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1. punkts</t>
   </si>
   <si>
     <t>SIA "Energokomplekss PROJEKTI"</t>
   </si>
   <si>
     <t>09.02.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka MD, deklarējot preces muitas vērtību, avansā samaksātā summa ir nepamatoti atskaitīta no preces darījuma vērtības, kā rezultātā radies muitas maksājumu parāds 41 298,55 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 5639,42 EUR un tā nokavējuma naudu 177,06 EUR, PVN parādu 33 191,83 EUR un tā nokavējuma naudu 2290,24 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t xml:space="preserve">UAB “PSA LOGISTICS” </t>
   </si>
   <si>
     <t>LT302826145</t>
   </si>
   <si>
     <t>20.02.2024.</t>
   </si>
   <si>
     <t>UAB “PSA LOGISTICS” daļu no ārpussavienības precēm, kurām piemērota muitas procedūra “ievešana pārstrādei” ar pārstrādes darbību – iznīcināšana, izņēma no muitas uzraudzības un nenoslēdza konkrēto procedūru atbilstoši normatīvo aktu prasībām. _x000D_
 Tādējādi par muitas procedūras “ievešana pārstrādei” izpildes nosacījumu neievērošanu ir radies muitas maksājumu parāds.</t>
@@ -781,82 +600,91 @@
 SIA “Kreiss”
 </t>
   </si>
   <si>
     <t>40003400839, 40103116320</t>
   </si>
   <si>
     <t>28.02.2024.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 81,17 EUR, ko veido PVN pamatparāds 25,16 EUR, PVN nokavējuma nauda 0,26 EUR, akcīzes nodokļa pamatparāds 55,17 EUR, un akcīzes nodokļa nokavējuma nauda 0,58 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču saņēmēja 2024 .gada 13. februārī veikto maksājumu.</t>
   </si>
   <si>
     <t>SIA “VKR”</t>
   </si>
   <si>
     <t>05.03.2024.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā preces daļa nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 79,78 EUR, ko veido akcīzes nodokļa pamatparāds 37,73 EUR un akcīzes nodokļa nokavējuma nauda 1,41 EUR, PVN pamatparāds 39,17 EUR un PVN nokavējuma nauda 1,47 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja 2024 .gada 28. februārī veiktajiem maksājumiem.</t>
   </si>
   <si>
+    <t>Latvijas Tirdzniecības un rūpniecības kamera</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 564,65 EUR, ko veido muitas nodoklis 32,22 EUR, muitas nodokļa nokavējuma naudu 1,01 EUR, PVN 485,76 EUR un PVN nokavējuma naudu 45,66 EUR. </t>
   </si>
   <si>
     <t>Zollmax Transit Logistik” GmbH, LLC “VIA TRANS LOGISTIK”</t>
   </si>
   <si>
     <t>DE828088257899835,43693602</t>
   </si>
   <si>
     <t>12.03.2024.</t>
   </si>
   <si>
     <t>08.03.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 5209,22 EUR, ko veido muitas nodoklis 1811,04 EUR, muitas nodokļa nokavējuma nauda 47,73 EUR, PVN 3184,84 EUR un PVN nokavējuma nauda 165,61 EUR. </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “ARROW LOGISTICS &amp; SERVICES”,
 SIA “Maple AP”
 </t>
   </si>
   <si>
     <t>40103378981, 50203138631</t>
   </si>
   <si>
     <t>15.03.2024.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 81207,51 EUR, tas ir, PVN pamatparāds 29846,92 EUR, PVN nokavējuma nauda 865,56 EUR, akcīzes nodokļa pamatparāds 49071,94 EUR un akcīzes nodokļa nokavējuma nauda 1423,09. Muitas maksājumu parāda daļa iegrāmatota un dzēsta , to samaksājot valsts budžetā ar procedūras izmantotāja 2024 .gada 23. februārī veiktajiem maksājumiem 25200,00 EUR apmērā. Uzlikt par pienākumu iemaksāt Valsts kases budžeta ieņēmumu kontos aprēķināto un nesamaksāto muitas maksājumu parādu un nokavējuma naudu 56 007,51 EUR, tas ir, PVN pamatparāds 20540,80 EUR, PVN nokavējuma nauda 595,68 EUR, akcīzes nodokļa pamatparāds 33888,27 EUR un akcīzes nodokļa nokavējuma nauda 982,76 EUR.</t>
   </si>
   <si>
+    <t>UAB “Bunasta”</t>
+  </si>
+  <si>
+    <t>LT302926843</t>
+  </si>
+  <si>
     <t xml:space="preserve">21.03.2024.    </t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 5240,04 EUR, ko veido muitas nodoklis 1811,04 EUR, muitas nodokļa nokavējuma nauda 51,48 EUR, PVN 3184,84 EUR un PVN nokavējuma nauda 192,68 EUR. </t>
   </si>
   <si>
     <t>20.03.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 14950,72 EUR, ko veido muitas nodoklis 4600 EUR, muitas nodokļa nokavējuma naudu 141,78 EUR, PVN 9366 EUR un PVN nokavējuma naudu 842,94 EUR. </t>
   </si>
   <si>
     <t>TOO “ASCOINVEST”   </t>
   </si>
   <si>
     <t>01.04.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">AS “Baltijas Tranzīta Serviss”,
 SIA “LDZ CARGO”
 </t>
   </si>
   <si>
     <t>40003444208, 40003788421</t>
   </si>
@@ -882,50 +710,53 @@
   </si>
   <si>
     <t>SIA KSIM Logistic</t>
   </si>
   <si>
     <t>17.04.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 7,19 EUR;
 – PVN un nokavējuma naudu 3,92 EUR"</t>
   </si>
   <si>
     <t>SIA “FERTART”</t>
   </si>
   <si>
     <t>24.04.2024.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs preču saņēmējs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 1690,92 EUR, ko veido PVN, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču saņēmēja 2024 .gada 7. februārī veikto maksājumu.</t>
   </si>
   <si>
+    <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 3. punkts</t>
+  </si>
+  <si>
     <t>SIA "Aizkraukles Saldumi"</t>
   </si>
   <si>
     <t>26.04.2024.</t>
   </si>
   <si>
     <t>Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīva apgrozībā precei muitas deklarācijā piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa pamatlikmi 10,9 % apmērā, pārbaudē konstatēts, ka precei piemērojams cits preces kods ar ievedmuitas nodokļa pamatlikmi 16 % apmērā, kā rezultātā radies muitas maksājumu parāds 43537,38 EUR.</t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 33682,78 EUR un tā nokavējuma naudu 1439,61 EUR, PVN parādu 7073,38 EUR un tā nokavējuma naudu 1341,61 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preces tarifa klasifikācija (Padomes 1987. gada 23. jūlija Regula (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu un ikgadējie grozījumi tās I pielikumā - 2022.gadā spēkā Komisijas 2021. gada 12. oktobra Īstenošanas regula (ES) 2021/1832 un 2023.gadā spēkā Komisijas 2022. gada 20. septembra Īstenošanas regula (ES) 2022/1998)</t>
   </si>
   <si>
     <t>SIA "99snacks"</t>
   </si>
   <si>
     <t>21.05.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka rēķinā par precēm norādītā atlaide neatbilst Regulas 2015/2447  130. panta 1. punkta nosacījumiem, lai to varētu piemērot, nosakot MD deklarēto preču muitas vērtību, tādējādi nodokļu kontroles rezultātā radies muitas maksājumu parāds 2326,34 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 3,32 EUR un tā nokavējuma naudu 0,11 EUR, PVN parādu 2176,03 EUR un tā nokavējuma naudu 146,88 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
@@ -961,72 +792,78 @@
   </si>
   <si>
     <t>IP Vihelin</t>
   </si>
   <si>
     <t>19.06.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 186,42 EUR;
 – PVN un nokavējuma naudu 100,99 EUR"</t>
   </si>
   <si>
     <t xml:space="preserve">OLEKSANDR BARABASH </t>
   </si>
   <si>
     <t>LVUAGB766689</t>
   </si>
   <si>
     <t>14.06.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nolemts noteikt muitas maksājumu parādu 318,71 EUR, ko veido muitas nodoklis 91,69 EUR, muitas nodokļa nokavējuma nauda 2,50 EUR, PVN 211,81 EUR un PVN nokavējuma nauda 12,71 EUR. </t>
   </si>
   <si>
+    <t>Regulas Nr.952/2013 79.panta 1.punkta a) apakšpunkts un 3.punkta a) apakšpunkts, 233.panta 1.punkts</t>
+  </si>
+  <si>
     <t>UAB Viltaura</t>
   </si>
   <si>
     <t>27.06.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 350,45 EUR;
 – PVN un nokavējuma naudu 191,81 EUR"</t>
   </si>
   <si>
     <t>SIA Sauja</t>
   </si>
   <si>
     <t>25.06.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 18,05 EUR;
 – PVN un nokavējuma naudu 10,26 EUR"</t>
   </si>
   <si>
+    <t>“PKS International Cargo” S.A.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> PL754101679500000</t>
   </si>
   <si>
     <t xml:space="preserve">03.07.2024.   </t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 90,58 EUR,  ko veido muitas nodoklis 9,72 EUR, muitas nodokļa nokavējuma naudu 0,23 EUR, PVN 77,64 EUR un PVN nokavējuma naudu 2,99 EUR.</t>
   </si>
   <si>
     <t>05.07.2024.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu solidāri ir  atbildīgi procedūras izmantotājs un preču pārvadatājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 2034,53 EUR, ko veido muitas nodokļa pamatparāds 143,25 EUR un muitas nodokļa nokavējuma nauda 4,01 EUR, PVN pamatparāds 1775,42 EUR un PVN nokavējuma nauda 111,85 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja 2024 .gada 28. jūnijā veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>SIA "O &amp; K Trading Group"</t>
   </si>
   <si>
     <t>10.07.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā daļai preču ir piemērojis neatbilstošus preču kodus ar ievedmuitas nodokļa pamatlikmi 2,7 % un 3% apmērā, pārbaudē konstatēts, ka precēm piemērojami citi preces kodi ar ievedmuitas nodokļa pamatlikmi 6% un 11% apmērā,  tādējādi nodokļu kontroles rezultātā radies muitas maksājumu parāds 145,97 EUR. </t>
@@ -1142,50 +979,53 @@
     <t>29.07.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 18,71 EUR;
 – PVN un nokavējuma naudu 10,18 EUR"</t>
   </si>
   <si>
     <t>Valtransport OU</t>
   </si>
   <si>
     <t>EE11990744</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 92,65 EUR;
 – PVN un nokavējuma naudu 50,43 EUR"</t>
   </si>
   <si>
     <t xml:space="preserve">“Lucky Trans Sp.z.o.o.” </t>
   </si>
   <si>
     <t>16.09.2024.</t>
   </si>
   <si>
+    <t>Atcelts</t>
+  </si>
+  <si>
     <t>SIA "Ceļu būve"</t>
   </si>
   <si>
     <t>Nodokļu kontrolē konstatēts, ka uzņēmums muitas deklarācijā deklarētajai precei  nepamatoti piemēroja ievedmuitas nodokļa preferenciālo likmi 0 % apmērā, faktiski precei piemērojama ievedmuitas nodokļa pamatlikme 2,7% apmērā, kā rezultātā rodas muitas maksājumu parāds – ievedmuitas nodoklis 165,15 EUR un tā nokavējuma nauda 7,52 EUR apmērā, PVN 34,68 EUR un tā nokavējuma nauda 10,54 EUR apmērā.</t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 165,15 EUR un tā nokavējuma naudu 7,52 EUR, PVN parādu 34,68 EUR un tā nokavējuma naudu 10,54 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Norvēģijas muitas direktorāta 2024. gada 18. jūnija vēstule Nr. 23/35003-8 par veikto pārbaudi, kurā norādīts, ka sertifikātā EUR.1 norādītajai precei eksportētājs nav apliecinājis preferenciālo izcelsmi un tā neatbilst Eiropas Ekonomikas zonas (EEZ) līguma 4. protokola "Par izcelsmes noteikumiem" nosacījumiem</t>
   </si>
   <si>
     <t>Nukus Windows Profil LLC</t>
   </si>
   <si>
     <t>LTUZ0000000009276</t>
   </si>
   <si>
     <t>15.08.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu 238,03 EUR;
 – PVN un nokavējuma naudu 128,95 EUR"</t>
   </si>
@@ -1349,50 +1189,53 @@
   <si>
     <t>19.09.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  70,85EUR;
 – PVN un nokavējuma naudu 38,38 EUR"</t>
   </si>
   <si>
     <t>TOO Glaver Trans</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  247,26 EUR;
 – PVN un nokavējuma naudu 133,95 EUR"</t>
   </si>
   <si>
     <t>UAB GorTOP</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  403,25EUR;
 – PVN un nokavējuma naudu 219,47EUR"</t>
   </si>
   <si>
+    <t>SIA Vlamet</t>
+  </si>
+  <si>
     <t>13.09.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  257,48 EUR;
 – PVN un nokavējuma naudu 140,40 EUR"</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  215,77 EUR;
 – PVN un nokavējuma naudu 117,44 EUR"</t>
   </si>
   <si>
     <t>“Ap Financial Limited”</t>
   </si>
   <si>
     <t>GB378227762000</t>
   </si>
   <si>
     <t>20.09.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “SCHWENK Latvija”    
 AS “DELTA LV” </t>
   </si>
@@ -1731,50 +1574,53 @@
   <si>
     <t>Transport Logistik Nika OcOO</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  311,10 EUR;
 – PVN un nokavējuma naudu 168,53 EUR"</t>
   </si>
   <si>
     <t>OcOO Maksi Trans</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  43,54 EUR;
 – PVN un nokavējuma naudu 23,83 EUR"</t>
   </si>
   <si>
     <t>TOO Dadi Trans</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  372,90 EUR;
 – PVN un nokavējuma naudu 199,56 EUR"</t>
   </si>
   <si>
+    <t>SIA Anda Stars</t>
+  </si>
+  <si>
     <t>20.11.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  109,76 EUR;
 – PVN un nokavējuma naudu 61,34 EUR"</t>
   </si>
   <si>
     <t>OOO Aya Trans Grupp</t>
   </si>
   <si>
     <t>28.11.2024.</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  194,61 EUR;
 – PVN un nokavējuma naudu 125,33 EUR"</t>
   </si>
   <si>
     <t>RUS Auto Ytans LLC</t>
   </si>
   <si>
     <t>"Noteikts pienākums iemaksāt valsts budžetā muitas maksājumus:                              
 – AN un nokavējuma naudu  111,9 EUR;
 – PVN un nokavējuma naudu 59,89 EUR"</t>
@@ -2207,50 +2053,53 @@
     <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu solidāri ir  atbildīgi procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 820,11 EUR, ko veido PVN pamatparāds 781,06 EUR un PVN nokavējuma nauda 39,05 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar procedūras izmantotāja SIA "RIN BALTIC" 2025. gada 9. aprīlī un 10. aprīlī veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>SIA "KATZ"</t>
   </si>
   <si>
     <t>23.04.2025.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā precei ir piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa likmi 3,5 % apmērā, pārbaudē konstatēts, ka precei piemērojams cits preces kods ar ievedmuitas nodokļa pamatlikmi 8 % apmērā,  tādējādi nodokļu kontroles rezultātā radies muitas maksājumu parāds 3857,45 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 2907,79 EUR un tā nokavējuma naudu 224,22 EUR apmērā, PVN parādu 610,64 EUR un tā nokavējuma naudu 114,80 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preces tarifa klasifikācija (Komisijas 2023. gada 26. septembra Īstenošanas regula (ES) 2023/2364, ar kuru groza I pielikumu Padomes 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu)</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “G KOLIZEJS”  </t>
   </si>
   <si>
     <t>28.04.2025.</t>
+  </si>
+  <si>
+    <t>Tranzīta procedūra nav pabeigta pareizi, Savienības tranzīta procedūrā nodotā prece nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgs preču saņēmējs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 2840,91 EUR, ko veido PVN pamatparāds 2760,50 EUR un PVN nokavējuma nauda 80,41 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar preču saņēmēja SIA "G KOLIZEJS" 2025. gada 5. februārī un 2025. gada 22. aprīlī  veiktajiem maksājumiem.</t>
   </si>
   <si>
     <t>“TJT 1 PREVOZ”</t>
   </si>
   <si>
     <t>08.05.2025.</t>
   </si>
   <si>
     <t>SIA "Robirent Latvia"</t>
   </si>
   <si>
     <t>12.05.2025.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā daļai preču ir nepamatoti piemērojis preferenciālo ievedmuitas nodokļa 0% likmi un neatbilstošu preces kodu, pārbaudē konstatēts, ka daļai preču piemērojams cits preces kods ar ievedmuitas nodokļa pamatlikmēm 2,7% un 6,5% apmērā,  tādējādi nodokļu kontroles rezultātā radies muitas maksājumu parāds 2016,41 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 1470,88 EUR un tā nokavējuma naudu 150,15 EUR apmērā, PVN parādu 308,89 EUR un tā nokavējuma naudu 86,49 EUR, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preču tarifa klasifikācija (Komisijas 2022. gada 20. septembra Īstenošanas regula (ES) 2022/1998, ar kuru groza I pielikumu Padomes 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu) un nepamatota preferenciālās ievedmuitas nodokļa likmes piemērošana (Tirdzniecības un sadarbības nolīgums starp Eiropas Savienību un Eiropas Atomenerģijas kopienu, no vienas puses, un Lielbritānijas un Ziemeļīrijas Apvienoto Karalisti, no otras puses)</t>
   </si>
@@ -2513,50 +2362,53 @@
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā precēm ir piemērojis neatbilstošus preces kodus ar ievedmuitas nodokļa pamatlikmi 0 % apmērā, faktiski precēm piemērojami citi preces kodi ar  sākotnēji deklarēto ievedmuitas nodokļa pamatlikmi 0 % apmērā, kā arī galīgā antidempinga maksājuma likmi 27,1 % un kompensācijas maksājuma likmi 12 % apmērā. Nodokļu kontroles rezultātā radies muitas maksājumu parāds 648,64 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt galīgā antidempinga maksājuma parādu 318,28 EUR un tā nokavējuma naudu 38,74 EUR apmērā, kompensācijas maksājuma parādu 140,93 EUR un tā nokavējuma naudu 17,15 EUR, PVN parādu 96,44 EUR un tā nokavējuma naudu 37,10 EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preces tarifa klasifikācija (Komisijas 2021.gada 12.oktobra Īstenošanas regula (ES) 2021/1832, ar ko groza I pielikumu Padomes
 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu, Komisijas 2022. gada 20. septembra Īstenošanas regula (ES) 2022/1998, ar ko groza I pielikumu Padomes
 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu, Komisijas 2023. gada 26. septembra Īstenošanas regula (ES) 2023/2364, ar ko groza I pielikumu Padomes
 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu)</t>
   </si>
   <si>
     <t>SIA “OceanR Production”</t>
   </si>
   <si>
     <t>14.01.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā deklarēja no 
 Taivānas ievestu preci - audums, neiekļaujot preces muitas vērtībā piegādes izmaksas 3885,29 EUR apmērā. Nodokļu kontroles rezultātā radies muitas maksājumu parāds 1178,34 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 209,82 EUR un tā nokavējuma naudu 6,27 EUR apmērā, PVN parādu 881,18 EUR un tā nokavējuma naudu 81,07 EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
+    <t>Savienības Muitas kodeksa (Eiropas Parlamenta un Padomes 2013.gada 9.oktobra Regula (ES) Nr.952/2013, ar ko izveido Savienības Muitas kodeksu) 70.pants, 71. pants.</t>
+  </si>
+  <si>
     <t>SIA “187”</t>
   </si>
   <si>
     <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā daļai preču ir piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa pamatlikmi 0 % apmērā, faktiski daļai preču piemērojams cits preces kods ar  ievedmuitas nodokļa pamatlikmi 1,7 % apmērā. Nodokļu kontroles rezultātā radies muitas maksājumu parāds 374,75 EUR. </t>
   </si>
   <si>
     <t>Nolemts noteikt ievedmuitas nodokļa parādu 276,98 EUR un tā nokavējuma naudu 25,71 EUR apmērā, PVN parādu 58,16 EUR un tā nokavējuma naudu 13,90 EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
   </si>
   <si>
     <t>Neatbilstoša preces tarifa klasifikācija (Komisijas 2023. gada 26. septembra Īstenošanas regula (ES) 2023/2364, ar ko groza I pielikumu Padomes
 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu)</t>
   </si>
   <si>
     <t>SIA “COMPASS TRANSIT”</t>
   </si>
   <si>
     <t>16.01.2026.</t>
   </si>
   <si>
     <t>Tranzīta procedūras nav pabeigtas pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgs procedūras izmantotājs</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 158,34 EUR, ko veido muitas nodokļa pamatparāds 69,04 EUR un muitas nodokļa nokavējuma nauda 0,35 EUR, PVN pamatparāds 86,99 EUR un PVN nokavējuma nauda 1,96 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar SIA "Compass Transit" 2026. gada 13. janvārī veiktajiem maksājumiem.</t>
   </si>
   <si>
@@ -2701,50 +2553,92 @@
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 8450,40 EUR, ko veido PVN pamatparāds 8400,00 EUR un tā nokavējuma nauda 50,40 EUR.</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "RIN Cargo"
 </t>
   </si>
   <si>
     <t>03.06.2026.</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir atbildīgi procedūras izmantotājs un preču pārvadātājs.</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 20921,19 EUR,  ko veido muitas nodoklis 1167,21 EUR un muitas nodokļa nokavējuma nauda 17,39 EUR, akcīzes nodoklis 11939,40 EUR un akcīzes nodokļa nokavējuma nauda 531,30 EUR, PVN 6956,33 EUR un PVN nokavējuma naudu 309,56 EUR.</t>
   </si>
   <si>
     <t>SIA "NIKKOS"</t>
   </si>
   <si>
     <t>Tranzīta procedūra nav pabeigta pareizi, daļa no Savienības tranzīta procedūrā nodotās preces nav uzrādīta galamērķa muitas iestādē. Par preces izņemšanu no muitas uzraudzības radies muitas maksājumu parāds, par kura samaksu ir  atbildīgi procedūras izmantotājs un preču pārvadātājs</t>
   </si>
   <si>
     <t>Nolemts noteikt muitas maksājumu parādu 20921,19 EUR,  ko veido muitas nodoklis 1167,21 EUR un muitas nodokļa nokavējuma nauda 17,39 EUR, akcīzes nodoklis 11939,40 EUR un akcīzes nodokļa nokavējuma nauda 531,30 EUR, PVN 6956,33 EUR un PVN nokavējuma naudu 309,56 EUR.</t>
+  </si>
+  <si>
+    <t>SIA “TAGROLAT”</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 2528,43 EUR, ko veido muitas nodokļa pamatparāds 1200,13 EUR un muitas nodokļa nokavējuma nauda 6,00 EUR, PVN pamatparāds 1286,28 EUR un PVN nokavējuma nauda 36,02 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar SIA “TAGROLAT” 2026. gada 29. maijā un 2026. gada 10. jūnijā veiktajiem maksājumiem.</t>
+  </si>
+  <si>
+    <t>SIA “ASBIS BALTICS”</t>
+  </si>
+  <si>
+    <t>Nolemts noteikt muitas maksājumu parādu un nokavējuma naudu 8705,69 EUR, ko veido PVN pamatparāds 8679,52 EUR un PVN nokavējuma nauda 26,12 EUR, iegrāmatot un dzēst, to samaksājot valsts budžetā ar SIA “ASBIS BALTICS” 2026. gada 12. jūnijā veikto maksājumu.</t>
+  </si>
+  <si>
+    <t>SIA "INDEKS AT"</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā precei ir piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa pamatlikmi 0 % apmērā, faktiski precei piemērojams cits preces kods ar  ievedmuitas nodokļa pamatlikmi 2,5 % apmērā. Nodokļu kontroles rezultātā radies muitas maksājumu parāds 576,87 EUR. </t>
+  </si>
+  <si>
+    <t>Nolemts noteikt ievedmuitas nodokļa parādu 415,47 EUR un tā nokavējuma naudu 47,67 EUR apmērā, PVN parādu 87,25 EUR un tā nokavējuma naudu 26,48 EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
+  </si>
+  <si>
+    <t>SIA "BALTIC SPORT GROUP"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nodokļu kontrolē konstatēts, ka uzņēmums laišanai brīvā apgrozībā precei ir piemērojis neatbilstošu preces kodu ar ievedmuitas nodokļa pamatlikmi 2,9 % apmērā, faktiski precei piemērojams cits preces kods ar  ievedmuitas nodokļa pamatlikmi 6,5 % apmērā. Nodokļu kontroles rezultātā radies muitas maksājumu parāds 1 723,60 EUR. </t>
+  </si>
+  <si>
+    <t>Nolemts noteikt ievedmuitas nodokļa parādu 1 341,83 EUR un tā nokavējuma naudu 56,60 EUR apmērā, PVN parādu 281,78 EUR un tā nokavējuma naudu 43,39 EUR apmērā, uzliekot par pienākumu iemaksāt tos valsts budžetā.</t>
+  </si>
+  <si>
+    <t>Neatbilstoša preces tarifa klasifikācija (Komisijas 2024. gada 23. septembra Īstenošanas regula (ES) 2024/2522, ar ko groza I pielikumu Padomes 1987. gada 23. jūlija Regulā (EEK) Nr. 2658/87 par tarifu un statistikas nomenklatūru un kopējo muitas tarifu)</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -2774,183 +2668,146 @@
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF97B7FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{16A88378-CB39-44A1-8A9D-9B24210459BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF6699"/>
       <color rgb="FF97B7FF"/>
       <color rgb="FF002169"/>
     </mruColors>
   </colors>
@@ -3307,6004 +3164,5709 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:G273"/>
+  <dimension ref="A1:G258"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B245" sqref="B245:G260"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A229" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D233" sqref="D233"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.7265625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.26953125" style="2"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="66.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="61.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="71.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...3 lines deleted...]
-      <c r="F1" s="21" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="21"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G1" s="18"/>
+    </row>
+    <row r="2" spans="1:7" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="7">
-[...2 lines deleted...]
-      <c r="C3" s="7" t="s">
+      <c r="F3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="6" t="s">
+    </row>
+    <row r="4" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="7">
+        <v>40003053457</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="7">
+        <v>40103928261</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="7">
+        <v>40003493561</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="7">
+        <v>40003493561</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="11">
+        <v>303416512</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="216.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="7">
+        <v>40003046489</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="7">
+        <v>40103384776</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="11">
+        <v>303416512</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7">
+        <v>40103593906</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="6" t="s">
-[...19 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="E23" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...68 lines deleted...]
-      <c r="E7" s="6" t="s">
+      <c r="E24" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="7">
+        <v>40103162279</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="6" t="s">
-[...85 lines deleted...]
-      <c r="D11" s="6" t="s">
+      <c r="E26" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="7">
+        <v>51203021811</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="102" x14ac:dyDescent="0.2">
+      <c r="A31" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="7">
+        <v>45403048391</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="7">
+        <v>41203019800</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A33" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="7">
+        <v>40003412378</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="F33" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="6" t="s">
-[...358 lines deleted...]
-      <c r="B27" s="7" t="s">
+      <c r="G33" s="6" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="7">
+        <v>41203019800</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="F34" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...97 lines deleted...]
-      <c r="E31" s="6" t="s">
+      <c r="G34" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="F31" s="6" t="s">
-[...53 lines deleted...]
-      <c r="A34" s="8" t="s">
+    </row>
+    <row r="35" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="B35" s="7">
+        <v>40203196657</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="D35" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="E35" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="F35" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="C35" s="7" t="s">
+    </row>
+    <row r="36" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E35" s="6" t="s">
+      <c r="D36" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C36" s="7" t="s">
+      <c r="E36" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="D36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="6" t="s">
+      <c r="F36" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="F36" s="6" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="B37" s="7" t="s">
-        <v>93</v>
+      <c r="B37" s="7">
+        <v>40203445259</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>12</v>
+        <v>149</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>9</v>
+        <v>154</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>40103162279</v>
+        <v>162</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>163</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="B41" s="7">
+        <v>40003298872</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" s="7">
+        <v>40003885144</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A44" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="E45" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="C43" s="7" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="F45" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:7" ht="100" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="B46" s="7">
-        <v>45403048391</v>
+        <v>40103928261</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>182</v>
+        <v>115</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G46" s="6" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" ht="37.5" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="165.75" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="B47" s="7">
-        <v>41203019800</v>
+      <c r="B47" s="7" t="s">
+        <v>186</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>186</v>
+        <v>115</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G47" s="6" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="B48" s="7">
-        <v>40003412378</v>
+      <c r="B48" s="7" t="s">
+        <v>190</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G48" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A49" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B49" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C49" s="7" t="s">
         <v>193</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" s="7" t="s">
+      <c r="D49" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="D49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="6" t="s">
+      <c r="F49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="8" t="s">
         <v>195</v>
       </c>
-      <c r="F49" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="B50" s="7">
+        <v>80640015698</v>
+      </c>
+      <c r="C50" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="B50" s="7">
-[...2 lines deleted...]
-      <c r="C50" s="7" t="s">
+      <c r="D50" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" s="7">
+        <v>80640015698</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="D50" s="6" t="s">
+      <c r="B52" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="E50" s="6" t="s">
+      <c r="C52" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="F50" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="6" t="s">
+      <c r="D52" s="6" t="s">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="8" t="s">
+      <c r="E52" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="B51" s="7"/>
-      <c r="C51" s="7" t="s">
+      <c r="F52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="8" t="s">
         <v>202</v>
       </c>
-      <c r="D51" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="6" t="s">
+      <c r="B53" s="7">
+        <v>40103845330</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="F51" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="8" t="s">
+      <c r="D53" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="B52" s="7">
-[...2 lines deleted...]
-      <c r="C52" s="7" t="s">
+      <c r="F53" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="D52" s="6" t="s">
+      <c r="B54" s="7">
+        <v>40003821730</v>
+      </c>
+      <c r="C54" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="E52" s="6" t="s">
+      <c r="D54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="F52" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="8" t="s">
+      <c r="F54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A55" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="B55" s="7">
+        <v>40203340782</v>
+      </c>
+      <c r="C55" s="7" t="s">
         <v>209</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="D55" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="E55" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="E53" s="6" t="s">
+      <c r="F55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="F53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="6" t="s">
+    </row>
+    <row r="56" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="8" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="8" t="s">
+      <c r="B56" s="7">
+        <v>45403042990</v>
+      </c>
+      <c r="C56" s="7" t="s">
         <v>214</v>
       </c>
-      <c r="B54" s="7" t="s">
+      <c r="D56" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="E56" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="D54" s="6" t="s">
+      <c r="F56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="E54" s="6" t="s">
+    </row>
+    <row r="57" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="F54" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="8" t="s">
+      <c r="B57" s="7">
+        <v>40103970714</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="B55" s="7" t="s">
+      <c r="D57" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="C55" s="7" t="s">
+      <c r="E57" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="D55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="6" t="s">
+      <c r="F57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="F55" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="8" t="s">
+    </row>
+    <row r="58" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A58" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C58" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="B56" s="7">
-[...2 lines deleted...]
-      <c r="C56" s="7" t="s">
+      <c r="D58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="D56" s="6" t="s">
+      <c r="F58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A59" s="8" t="s">
         <v>225</v>
       </c>
-      <c r="E56" s="6" t="s">
+      <c r="B59" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="F56" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="8" t="s">
+      <c r="C59" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="B57" s="7" t="s">
+      <c r="D59" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="C57" s="7" t="s">
+      <c r="F59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A60" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C60" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="D57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="6" t="s">
+      <c r="D60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="F57" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="8" t="s">
+      <c r="F60" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A61" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="B58" s="7">
-[...2 lines deleted...]
-      <c r="C58" s="7" t="s">
+      <c r="B61" s="7">
+        <v>571126401773</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="D58" s="6" t="s">
+      <c r="D61" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="E58" s="6" t="s">
+      <c r="F61" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A62" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="F58" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E59" s="6" t="s">
+      <c r="B62" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="F59" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="8" t="s">
+      <c r="C62" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B60" s="7" t="s">
+      <c r="D62" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="C60" s="4" t="s">
+      <c r="F62" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="D60" s="6" t="s">
-[...16 lines deleted...]
-      <c r="B61" s="7">
+    </row>
+    <row r="63" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="B63" s="7">
+        <v>124432496</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A64" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B64" s="7">
+        <v>40003154665</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A66" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" s="7">
         <v>40103928261</v>
       </c>
-      <c r="C61" s="7" t="s">
-[...85 lines deleted...]
-      <c r="A65" s="8" t="s">
+      <c r="C66" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B65" s="7">
-[...2 lines deleted...]
-      <c r="C65" s="7" t="s">
+      <c r="D66" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="D65" s="6" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E66" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B67" s="7" t="s">
         <v>252</v>
+      </c>
+      <c r="B67" s="7">
+        <v>40003997356</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>255</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A68" s="8" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>40103845330</v>
+        <v>257</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>258</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>12</v>
+        <v>250</v>
       </c>
       <c r="E68" s="6" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B69" s="7">
-        <v>40003821730</v>
+        <v>40003227920</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>9</v>
+        <v>262</v>
       </c>
       <c r="E69" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B70" s="7">
-        <v>40203340782</v>
+        <v>40103979662</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D70" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="E70" s="6" t="s">
-[...9 lines deleted...]
-    <row r="71" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>45403042990</v>
+        <v>269</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>270</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>268</v>
+        <v>68</v>
       </c>
       <c r="E71" s="6" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="6" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>40103970714</v>
+        <v>272</v>
+      </c>
+      <c r="B72" s="11">
+        <v>510903301648</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="D72" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E72" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="E72" s="6" t="s">
+      <c r="F72" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A73" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="F72" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="6" t="s">
+      <c r="B73" s="7">
+        <v>50003986301</v>
+      </c>
+      <c r="C73" s="7" t="s">
         <v>275</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C73" s="7" t="s">
+      <c r="D73" s="6" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>277</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>278</v>
       </c>
-      <c r="B74" s="7" t="s">
+      <c r="B74" s="7">
+        <v>305338418</v>
+      </c>
+      <c r="C74" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A75" s="8" t="s">
         <v>281</v>
       </c>
-      <c r="F74" s="6" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B75" s="7">
-        <v>40003081501</v>
+        <v>3905030631</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>283</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A76" s="8" t="s">
         <v>284</v>
       </c>
       <c r="B76" s="7">
-        <v>571126401773</v>
+        <v>2004106651</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>286</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="50" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A77" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="B77" s="7" t="s">
+      <c r="B77" s="7">
+        <v>40003933181</v>
+      </c>
+      <c r="C77" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="C77" s="7" t="s">
+      <c r="D77" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="D77" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="6" t="s">
+      <c r="F77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A78" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="F77" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="6" t="s">
+      <c r="B78" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A79" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="B79" s="7">
+        <v>5423451712</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D78" s="6" t="s">
+    <row r="80" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A80" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E78" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="8" t="s">
+      <c r="B80" s="7">
+        <v>40003081501</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="B79" s="7">
-[...2 lines deleted...]
-      <c r="C79" s="7" t="s">
+      <c r="D80" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="F80" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="D79" s="6" t="s">
+      <c r="G80" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A81" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="B81" s="7">
+        <v>54103084061</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A82" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A83" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="B83" s="7">
+        <v>302673055</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A84" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" s="7">
+        <v>50440014994</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="D85" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E79" s="6" t="s">
-[...108 lines deleted...]
-      <c r="C84" s="7" t="s">
+      <c r="E85" s="6" t="s">
         <v>312</v>
       </c>
-      <c r="D84" s="6" t="s">
+      <c r="F85" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A86" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="E84" s="6" t="s">
+      <c r="B86" s="11">
+        <v>140740026056</v>
+      </c>
+      <c r="C86" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="F84" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="6" t="s">
+      <c r="D86" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="6" t="s">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="8" t="s">
+      <c r="F86" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A87" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="B85" s="7">
-[...2 lines deleted...]
-      <c r="C85" s="7" t="s">
+      <c r="B87" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="D85" s="6" t="s">
+      <c r="C87" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="E85" s="6" t="s">
+      <c r="D87" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="F85" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="8" t="s">
+      <c r="F87" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E88" s="6" t="s">
         <v>320</v>
       </c>
-      <c r="B86" s="7" t="s">
+      <c r="F88" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A89" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="C86" s="7" t="s">
+      <c r="B89" s="7">
+        <v>50203384011</v>
+      </c>
+      <c r="C89" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="D86" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A87" s="8" t="s">
+      <c r="D89" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="B87" s="12">
-[...8 lines deleted...]
-      <c r="E87" s="6" t="s">
+      <c r="E89" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="F87" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="8" t="s">
+      <c r="F89" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="B88" s="7">
-[...2 lines deleted...]
-      <c r="C88" s="7" t="s">
+    </row>
+    <row r="90" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A90" s="8" t="s">
         <v>326</v>
       </c>
-      <c r="D88" s="6" t="s">
+      <c r="B90" s="7">
+        <v>40203389341</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="E88" s="6" t="s">
+      <c r="D90" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="F88" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A89" s="8" t="s">
+      <c r="E90" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="B89" s="7">
-[...2 lines deleted...]
-      <c r="C89" s="7" t="s">
+      <c r="F90" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="6" t="s">
         <v>330</v>
       </c>
-      <c r="D89" s="6" t="s">
+    </row>
+    <row r="91" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A91" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A92" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A93" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="B93" s="7">
+        <v>302640169</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A94" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B94" s="7">
+        <v>40003967205</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A95" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D95" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E89" s="6" t="s">
-[...19 lines deleted...]
-      <c r="D90" s="6" t="s">
+      <c r="E95" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A96" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D96" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E90" s="6" t="s">
-[...136 lines deleted...]
-      </c>
       <c r="E96" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="6" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A97" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="B97" s="7" t="s">
+      <c r="B97" s="11">
+        <v>1901201310072</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="C97" s="7" t="s">
+      <c r="D97" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E97" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="D97" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="6" t="s">
+      <c r="F97" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A98" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="F97" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A98" s="8" t="s">
+      <c r="B98" s="11">
+        <v>220440047500</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="B98" s="7">
-[...2 lines deleted...]
-      <c r="C98" s="7" t="s">
+      <c r="F98" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A99" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="D98" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E98" s="6" t="s">
+      <c r="B99" s="11">
+        <v>302683665</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E99" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="F98" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="8" t="s">
+      <c r="F99" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A100" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="B99" s="7">
-[...8 lines deleted...]
-      <c r="E99" s="6" t="s">
+      <c r="B100" s="11">
+        <v>45403039153</v>
+      </c>
+      <c r="C100" s="7" t="s">
         <v>358</v>
-      </c>
-[...15 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A101" s="8" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>140740026056</v>
+        <v>357</v>
+      </c>
+      <c r="B101" s="11">
+        <v>45403039153</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>364</v>
+        <v>294</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A102" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A103" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B103" s="11" t="s">
         <v>365</v>
       </c>
-      <c r="F101" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="8" t="s">
+      <c r="C103" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="B102" s="7" t="s">
+      <c r="D103" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="C102" s="7" t="s">
+      <c r="E103" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="D102" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="6" t="s">
+      <c r="F103" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A104" s="8" t="s">
         <v>369</v>
       </c>
-      <c r="F102" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B103" s="7" t="s">
+      <c r="B104" s="11">
+        <v>40103904901</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A105" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D105" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="C103" s="7" t="s">
-[...34 lines deleted...]
-      <c r="G104" s="6" t="s">
+      <c r="E105" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A106" s="8" t="s">
         <v>375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="8" t="s">
+      <c r="B106" s="11">
+        <v>42403025156</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B105" s="7">
-[...2 lines deleted...]
-      <c r="C105" s="4" t="s">
+      <c r="D106" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="D105" s="6" t="s">
+      <c r="E106" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="E105" s="6" t="s">
+      <c r="F106" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="6" t="s">
         <v>379</v>
       </c>
-      <c r="F105" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="6" t="s">
+    </row>
+    <row r="107" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A107" s="8" t="s">
         <v>380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="8" t="s">
+      <c r="B107" s="11">
+        <v>851013300169</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B106" s="7" t="s">
+      <c r="D107" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E107" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="C106" s="4" t="s">
+      <c r="F107" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A108" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="D106" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="6" t="s">
+      <c r="B108" s="11">
+        <v>22084006489</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="F106" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="8" t="s">
+      <c r="F108" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A109" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="B107" s="7" t="s">
+      <c r="B109" s="11">
+        <v>110540019734</v>
+      </c>
+      <c r="C109" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="C107" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="6" t="s">
+      <c r="D109" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E109" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="F107" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="8" t="s">
+      <c r="F109" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A110" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="B108" s="7">
-[...46 lines deleted...]
-        <v>396</v>
+      <c r="B110" s="11">
+        <v>150640021102</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="6" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A111" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="B111" s="11">
+        <v>306519097</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A112" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A113" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="B111" s="12" t="s">
-[...46 lines deleted...]
-        <v>220440047500</v>
+      <c r="B113" s="11">
+        <v>170940014500</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A114" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B114" s="11">
+        <v>305717337</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A115" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="B115" s="11">
+        <v>40002064947</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A116" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="B116" s="11">
+        <v>221140051095</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E116" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="F113" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A114" s="8" t="s">
+      <c r="F116" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A117" s="8" t="s">
         <v>405</v>
       </c>
-      <c r="B114" s="12">
-[...8 lines deleted...]
-      <c r="E114" s="6" t="s">
+      <c r="B117" s="11" t="s">
         <v>406</v>
       </c>
-      <c r="F114" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C115" s="7" t="s">
+      <c r="C117" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="D115" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="6" t="s">
+      <c r="F117" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A118" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="F115" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E116" s="6" t="s">
+      <c r="B118" s="11" t="s">
         <v>409</v>
       </c>
-      <c r="F116" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A117" s="8" t="s">
+      <c r="C118" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E118" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="B117" s="12" t="s">
+      <c r="F118" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A119" s="8" t="s">
         <v>411</v>
       </c>
-      <c r="C117" s="7" t="s">
+      <c r="B119" s="11">
+        <v>40003625957</v>
+      </c>
+      <c r="C119" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="D117" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A118" s="8" t="s">
+      <c r="D119" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="B118" s="12" t="s">
+      <c r="E119" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="C118" s="7" t="s">
+      <c r="F119" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G119" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="D118" s="6" t="s">
+    </row>
+    <row r="120" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="E118" s="6" t="s">
+      <c r="B120" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C120" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="F118" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A119" s="8" t="s">
+      <c r="D120" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E120" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="B119" s="12">
-[...2 lines deleted...]
-      <c r="C119" s="7" t="s">
+      <c r="F120" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="8" t="s">
         <v>419</v>
       </c>
-      <c r="D119" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="6" t="s">
+      <c r="B121" s="11" t="s">
         <v>420</v>
       </c>
-      <c r="F119" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A120" s="8" t="s">
+      <c r="C121" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="B120" s="12" t="s">
+      <c r="D121" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A122" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="B122" s="11">
+        <v>309427022</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E122" s="6" t="s">
         <v>423</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A121" s="8" t="s">
+      <c r="F122" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="B121" s="12">
-[...46 lines deleted...]
-        <v>22084006489</v>
+      <c r="B123" s="11">
+        <v>305583996</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="E123" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A125" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A126" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B126" s="11">
+        <v>202301719</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A127" s="8" t="s">
         <v>433</v>
       </c>
-      <c r="F123" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A124" s="8" t="s">
+      <c r="B127" s="11" t="s">
         <v>434</v>
       </c>
-      <c r="B124" s="12">
-[...2 lines deleted...]
-      <c r="C124" s="7" t="s">
+      <c r="C127" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E127" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="D124" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="6" t="s">
+      <c r="F127" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A128" s="8" t="s">
         <v>436</v>
       </c>
-      <c r="F124" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A125" s="8" t="s">
+      <c r="B128" s="11">
+        <v>301697294</v>
+      </c>
+      <c r="C128" s="7" t="s">
         <v>437</v>
-      </c>
-[...73 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A129" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="B129" s="11">
+        <v>45403042990</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A130" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B130" s="11">
+        <v>302755879</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="6" t="s">
         <v>445</v>
       </c>
-      <c r="F128" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="8" t="s">
+      <c r="F130" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A131" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="B131" s="11">
+        <v>851013300169</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E131" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="B129" s="12">
-[...2 lines deleted...]
-      <c r="C129" s="7" t="s">
+      <c r="F131" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A132" s="8" t="s">
         <v>447</v>
       </c>
-      <c r="D129" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="6" t="s">
+      <c r="B132" s="11" t="s">
         <v>448</v>
       </c>
-      <c r="F129" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A130" s="8" t="s">
+      <c r="C132" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="B130" s="12">
-[...8 lines deleted...]
-      <c r="E130" s="6" t="s">
+      <c r="D132" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A133" s="8" t="s">
         <v>450</v>
       </c>
-      <c r="F130" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A131" s="8" t="s">
+      <c r="B133" s="11">
+        <v>220440027080</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="B131" s="12">
-[...2 lines deleted...]
-      <c r="C131" s="7" t="s">
+      <c r="D133" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E133" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="D131" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="6" t="s">
+      <c r="F133" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A134" s="8" t="s">
         <v>453</v>
       </c>
-      <c r="F131" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="8" t="s">
+      <c r="B134" s="11">
+        <v>1901201310072</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="B132" s="12" t="s">
+      <c r="D134" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E134" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="C132" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="6" t="s">
+      <c r="F134" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A135" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A136" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="B136" s="11">
+        <v>1110201710057</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A137" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B137" s="11">
+        <v>1109201210114</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A138" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="B138" s="11">
+        <v>170140003000</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A139" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B139" s="11">
+        <v>40003311723</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E132" s="6" t="s">
-[...79 lines deleted...]
-      <c r="A136" s="8" t="s">
+      <c r="E139" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="B136" s="12" t="s">
+      <c r="F139" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A140" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="C136" s="7" t="s">
+      <c r="B140" s="11">
+        <v>900528450587</v>
+      </c>
+      <c r="C140" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="D136" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A137" s="8" t="s">
+      <c r="D140" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E140" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="B137" s="12">
-[...8 lines deleted...]
-      <c r="E137" s="6" t="s">
+      <c r="F140" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A141" s="8" t="s">
         <v>472</v>
       </c>
-      <c r="F137" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A138" s="8" t="s">
+      <c r="B141" s="11">
+        <v>3011200610217</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E141" s="6" t="s">
         <v>473</v>
       </c>
-      <c r="B138" s="12">
-[...2 lines deleted...]
-      <c r="C138" s="7" t="s">
+      <c r="F141" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A142" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="D138" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="6" t="s">
+      <c r="B142" s="11">
+        <v>640926301283</v>
+      </c>
+      <c r="C142" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="F138" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A139" s="8" t="s">
+      <c r="D142" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E142" s="6" t="s">
         <v>476</v>
       </c>
-      <c r="B139" s="12" t="s">
+      <c r="F142" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A143" s="8" t="s">
         <v>477</v>
       </c>
-      <c r="C139" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E139" s="6" t="s">
+      <c r="B143" s="11" t="s">
         <v>478</v>
       </c>
-      <c r="F139" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E140" s="6" t="s">
+      <c r="C143" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E143" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="F140" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A141" s="8" t="s">
+      <c r="F143" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A144" s="8" t="s">
         <v>480</v>
       </c>
-      <c r="B141" s="12">
-[...8 lines deleted...]
-      <c r="E141" s="6" t="s">
+      <c r="B144" s="11" t="s">
         <v>481</v>
       </c>
-      <c r="F141" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A142" s="8" t="s">
+      <c r="C144" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E144" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="B142" s="12" t="s">
+      <c r="F144" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A145" s="8" t="s">
         <v>483</v>
       </c>
-      <c r="C142" s="7" t="s">
+      <c r="B145" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A146" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="B146" s="11">
+        <v>841220301369</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A147" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B147" s="11">
+        <v>180440030060</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A148" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A149" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="B149" s="11">
+        <v>41503058883</v>
+      </c>
+      <c r="C149" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="D142" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A143" s="8" t="s">
+      <c r="D149" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B150" s="11">
+        <v>40003154665</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A151" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B151" s="11">
+        <v>45403039153</v>
+      </c>
+      <c r="C151" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B143" s="12">
-[...5 lines deleted...]
-      <c r="D143" s="6" t="s">
+      <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E143" s="6" t="s">
-[...42 lines deleted...]
-      <c r="D145" s="6" t="s">
+      <c r="E151" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="B152" s="11">
+        <v>40003423244</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A153" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B153" s="11">
+        <v>40003727111</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="E153" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A154" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E154" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="F154" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A155" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E155" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A156" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="B156" s="11">
+        <v>220440035527</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A157" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="B157" s="11">
+        <v>1407201410191</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E157" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A158" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A159" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="B159" s="11">
+        <v>26055202110151</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A160" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="B160" s="11">
+        <v>306117038</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E145" s="6" t="s">
-[...171 lines deleted...]
-      <c r="A153" s="8" t="s">
+      <c r="E160" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A161" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="B161" s="11">
+        <v>40103509445</v>
+      </c>
+      <c r="C161" s="7" t="s">
         <v>513</v>
       </c>
-      <c r="B153" s="12">
-[...28 lines deleted...]
-      <c r="D154" s="6" t="s">
+      <c r="D161" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A162" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="B162" s="11">
+        <v>41503024228</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="5" customFormat="1" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A163" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="B163" s="11">
+        <v>40203198323</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A164" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="B164" s="11">
+        <v>40103868193</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A165" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="B165" s="11">
+        <v>609202210177</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A166" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="B166" s="11">
+        <v>609202210177</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A167" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="B167" s="11">
+        <v>190940015087</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A168" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="B168" s="11">
+        <v>306221155</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A169" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="B169" s="11">
+        <v>309816005</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E154" s="6" t="s">
-[...226 lines deleted...]
-      <c r="D164" s="6" t="s">
+      <c r="E169" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A170" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="B170" s="11">
+        <v>100740001122</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E164" s="6" t="s">
-[...19 lines deleted...]
-      <c r="D165" s="6" t="s">
+      <c r="E170" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A171" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="B171" s="11">
+        <v>344586966</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E165" s="6" t="s">
-[...68 lines deleted...]
-      <c r="E168" s="6" t="s">
+      <c r="E171" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A172" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>556</v>
+      </c>
+      <c r="C172" s="7" t="s">
         <v>553</v>
       </c>
-      <c r="F168" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E169" s="6" t="s">
+      <c r="D172" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E172" s="6" t="s">
         <v>557</v>
       </c>
-      <c r="F169" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A170" s="8" t="s">
+      <c r="F172" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A173" s="8" t="s">
         <v>558</v>
       </c>
-      <c r="B170" s="12" t="s">
-[...8 lines deleted...]
-      <c r="E170" s="6" t="s">
+      <c r="B173" s="11">
+        <v>301693142</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E173" s="6" t="s">
         <v>559</v>
       </c>
-      <c r="F170" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A171" s="8" t="s">
+      <c r="F173" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A174" s="8" t="s">
         <v>560</v>
       </c>
-      <c r="B171" s="12">
-[...2 lines deleted...]
-      <c r="C171" s="7" t="s">
+      <c r="B174" s="11" t="s">
         <v>561</v>
       </c>
-      <c r="D171" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="6" t="s">
+      <c r="C174" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E174" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="F171" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A172" s="8" t="s">
+      <c r="F174" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A175" s="8" t="s">
         <v>563</v>
       </c>
-      <c r="B172" s="12">
-[...69 lines deleted...]
-        <v>306117038</v>
+      <c r="B175" s="11">
+        <v>700101300025</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="E175" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A176" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="B176" s="11">
+        <v>40003785707</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E176" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A177" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="B177" s="11">
+        <v>40003785707</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E177" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A178" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="B178" s="11">
+        <v>40003785707</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E178" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="F178" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A179" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="B179" s="11" t="s">
         <v>572</v>
       </c>
-      <c r="F175" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A176" s="8" t="s">
+      <c r="C179" s="7" t="s">
         <v>573</v>
       </c>
-      <c r="B176" s="12">
-[...5 lines deleted...]
-      <c r="D176" s="6" t="s">
+      <c r="D179" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A180" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>575</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E180" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="F180" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E181" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A182" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="F182" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A184" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A185" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="B185" s="11">
+        <v>3011202210469</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E185" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A186" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A187" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="B187" s="11">
+        <v>40103716665</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A188" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="B188" s="11">
+        <v>40103510020</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E188" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="F188" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A189" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="B189" s="11">
+        <v>40003878547</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="E189" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="F189" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A190" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="B190" s="11">
+        <v>44103017158</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="F190" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G190" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A191" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="B191" s="11">
+        <v>113500344</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="F191" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A192" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="B192" s="11">
+        <v>40203170554</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="F192" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A193" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="B193" s="11">
+        <v>40003602418</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="E193" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A194" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>617</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="F194" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A195" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E176" s="6" t="s">
-[...85 lines deleted...]
-      <c r="C180" s="7" t="s">
+      <c r="B195" s="11">
+        <v>40003081501</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="F195" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A196" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="B196" s="11">
+        <v>40203247510</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="E196" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="F196" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A197" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="E197" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="F197" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A198" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="E198" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="F198" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="6" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A199" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="B199" s="11">
+        <v>40203476738</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="E199" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A200" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="B200" s="11">
+        <v>40103627757</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A201" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E201" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="F201" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A202" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="B202" s="11">
+        <v>40003345908</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="F202" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A203" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="B203" s="11">
+        <v>40203179322</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="E203" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="F203" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A204" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="B204" s="11">
+        <v>40003031676</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E204" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="F204" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G204" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A205" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="B205" s="11">
+        <v>40003057800</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="E205" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="F205" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A206" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="B206" s="11">
+        <v>40203308603</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="F206" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A207" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="B207" s="14">
+        <v>50003818431</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>669</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G207" s="10" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A208" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="B208" s="7">
+        <v>40003601959</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="F208" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A209" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="B209" s="7">
+        <v>40103456773</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="E209" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="F209" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A210" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="B210" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>678</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="F210" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A211" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="B211" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>678</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="F211" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A212" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="B212" s="14">
+        <v>40203214416</v>
+      </c>
+      <c r="C212" s="15" t="s">
+        <v>683</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="F212" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G212" s="10" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A213" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="B213" s="14" t="s">
+        <v>687</v>
+      </c>
+      <c r="C213" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="F213" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G213" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A214" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="B214" s="14" t="s">
+        <v>572</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>691</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A215" s="8" t="s">
+        <v>694</v>
+      </c>
+      <c r="B215" s="14">
+        <v>40103011623</v>
+      </c>
+      <c r="C215" s="15" t="s">
+        <v>695</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="F215" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G215" s="10" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A216" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="B216" s="14">
+        <v>40203440675</v>
+      </c>
+      <c r="C216" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D216" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="E216" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G216" s="10" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A217" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="B217" s="14">
+        <v>40003962123</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="F217" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G217" s="10" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A218" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="B218" s="14">
+        <v>40103171214</v>
+      </c>
+      <c r="C218" s="15" t="s">
+        <v>709</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="F218" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G218" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A219" s="8" t="s">
         <v>587</v>
       </c>
-      <c r="D180" s="6" t="s">
-[...19 lines deleted...]
-      <c r="C181" s="7" t="s">
+      <c r="B219" s="14">
+        <v>40103716665</v>
+      </c>
+      <c r="C219" s="15" t="s">
+        <v>712</v>
+      </c>
+      <c r="D219" s="10" t="s">
         <v>589</v>
       </c>
-      <c r="D181" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A182" s="8" t="s">
+      <c r="E219" s="10" t="s">
+        <v>713</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G219" s="10" t="s">
         <v>591</v>
       </c>
-      <c r="B182" s="12">
-[...525 lines deleted...]
-      <c r="A205" s="8" t="s">
+    </row>
+    <row r="220" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A220" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="B220" s="11">
+        <v>40003384089</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="F220" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A221" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="B221" s="11">
+        <v>40003572541</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="F221" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A222" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="B222" s="11">
+        <v>41503055853</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="E222" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="F222" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="G222" s="6" t="s">
         <v>649</v>
       </c>
-      <c r="B205" s="12">
-[...54 lines deleted...]
-      <c r="E207" s="6" t="s">
+    </row>
+    <row r="223" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A223" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="E223" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="F223" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A224" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="B224" s="11">
+        <v>40003921623</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="F224" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G224" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A225" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="B225" s="11">
+        <v>40103164759</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="E225" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="F225" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A226" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="B226" s="11">
+        <v>50003550391</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="E226" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="F226" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A227" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="B227" s="11">
+        <v>40003245752</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="E227" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G227" s="6" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A228" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="B228" s="11">
+        <v>40003921623</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="E228" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="F228" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G228" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A229" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="B229" s="11">
+        <v>40203410844</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A230" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="B230" s="11">
+        <v>40003056133</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="E230" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="F230" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G230" s="6" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A231" s="12" t="s">
+        <v>759</v>
+      </c>
+      <c r="B231" s="14">
+        <v>40103392557</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>760</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="F231" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="G231" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A232" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="B232" s="11">
+        <v>40003678530</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="E232" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A233" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="B233" s="11">
+        <v>40203201534</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="D233" s="6" t="s">
         <v>657</v>
       </c>
-      <c r="F207" s="6" t="s">
-[...289 lines deleted...]
-      <c r="C220" s="4" t="s">
+      <c r="E233" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A234" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="B234" s="11">
+        <v>50003960321</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="E234" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="F234" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A235" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="B235" s="11">
+        <v>50003900801</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="E235" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G235" s="9" t="s">
         <v>707</v>
       </c>
-      <c r="D220" s="6" t="s">
-[...357 lines deleted...]
-    <row r="236" spans="1:7" ht="62.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="236" spans="1:7" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A236" s="8" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>40003572541</v>
+        <v>775</v>
+      </c>
+      <c r="B236" s="11">
+        <v>50203001591</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="E236" s="6" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G236" s="6" t="s">
-[...62 lines deleted...]
-      <c r="E239" s="6" t="s">
+      <c r="G236" s="9" t="s">
         <v>778</v>
       </c>
-      <c r="F239" s="6" t="s">
-[...192 lines deleted...]
-      <c r="B248" s="12"/>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A237" s="8"/>
+      <c r="B237" s="11"/>
+      <c r="C237" s="4"/>
+      <c r="D237" s="6"/>
+      <c r="E237" s="6"/>
+      <c r="F237" s="6"/>
+      <c r="G237" s="9"/>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A238" s="8"/>
+      <c r="B238" s="11"/>
+      <c r="C238" s="4"/>
+      <c r="D238" s="6"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6"/>
+      <c r="G238" s="9"/>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A239" s="8"/>
+      <c r="B239" s="11"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="6"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6"/>
+      <c r="G239" s="9"/>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A240" s="8"/>
+      <c r="B240" s="11"/>
+      <c r="C240" s="4"/>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6"/>
+      <c r="G240" s="9"/>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A241" s="8"/>
+      <c r="B241" s="11"/>
+      <c r="C241" s="4"/>
+      <c r="D241" s="6"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6"/>
+      <c r="G241" s="9"/>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A242" s="8"/>
+      <c r="B242" s="11"/>
+      <c r="C242" s="4"/>
+      <c r="D242" s="6"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6"/>
+      <c r="G242" s="9"/>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A243" s="8"/>
+      <c r="B243" s="11"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="6"/>
+      <c r="E243" s="6"/>
+      <c r="F243" s="6"/>
+      <c r="G243" s="9"/>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A244" s="8"/>
+      <c r="B244" s="11"/>
+      <c r="C244" s="4"/>
+      <c r="D244" s="6"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6"/>
+      <c r="G244" s="9"/>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A245" s="8"/>
+      <c r="B245" s="11"/>
+      <c r="C245" s="4"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6"/>
+      <c r="G245" s="9"/>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A246" s="8"/>
+      <c r="B246" s="11"/>
+      <c r="C246" s="4"/>
+      <c r="D246" s="6"/>
+      <c r="E246" s="6"/>
+      <c r="F246" s="6"/>
+      <c r="G246" s="9"/>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A247" s="8"/>
+      <c r="B247" s="11"/>
+      <c r="C247" s="4"/>
+      <c r="D247" s="6"/>
+      <c r="E247" s="6"/>
+      <c r="F247" s="6"/>
+      <c r="G247" s="9"/>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A248" s="8"/>
+      <c r="B248" s="11"/>
       <c r="C248" s="4"/>
       <c r="D248" s="6"/>
       <c r="E248" s="6"/>
       <c r="F248" s="6"/>
       <c r="G248" s="9"/>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A249" s="8"/>
-      <c r="B249" s="12"/>
+      <c r="B249" s="11"/>
       <c r="C249" s="4"/>
       <c r="D249" s="6"/>
       <c r="E249" s="6"/>
       <c r="F249" s="6"/>
       <c r="G249" s="9"/>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A250" s="8"/>
-      <c r="B250" s="12"/>
+      <c r="B250" s="11"/>
       <c r="C250" s="4"/>
       <c r="D250" s="6"/>
       <c r="E250" s="6"/>
       <c r="F250" s="6"/>
       <c r="G250" s="9"/>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A251" s="8"/>
-      <c r="B251" s="12"/>
+      <c r="B251" s="11"/>
       <c r="C251" s="4"/>
       <c r="D251" s="6"/>
       <c r="E251" s="6"/>
       <c r="F251" s="6"/>
       <c r="G251" s="9"/>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A252" s="8"/>
-      <c r="B252" s="12"/>
+      <c r="B252" s="11"/>
       <c r="C252" s="4"/>
       <c r="D252" s="6"/>
       <c r="E252" s="6"/>
       <c r="F252" s="6"/>
       <c r="G252" s="9"/>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A253" s="8"/>
-      <c r="B253" s="12"/>
+      <c r="B253" s="11"/>
       <c r="C253" s="4"/>
       <c r="D253" s="6"/>
       <c r="E253" s="6"/>
       <c r="F253" s="6"/>
       <c r="G253" s="9"/>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A254" s="8"/>
-      <c r="B254" s="12"/>
+      <c r="B254" s="11"/>
       <c r="C254" s="4"/>
       <c r="D254" s="6"/>
       <c r="E254" s="6"/>
       <c r="F254" s="6"/>
       <c r="G254" s="9"/>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="8"/>
-      <c r="B255" s="12"/>
+      <c r="B255" s="11"/>
       <c r="C255" s="4"/>
       <c r="D255" s="6"/>
       <c r="E255" s="6"/>
       <c r="F255" s="6"/>
       <c r="G255" s="9"/>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A256" s="8"/>
-      <c r="B256" s="12"/>
+      <c r="B256" s="11"/>
       <c r="C256" s="4"/>
       <c r="D256" s="6"/>
       <c r="E256" s="6"/>
       <c r="F256" s="6"/>
       <c r="G256" s="9"/>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="8"/>
-      <c r="B257" s="12"/>
+      <c r="B257" s="11"/>
       <c r="C257" s="4"/>
       <c r="D257" s="6"/>
       <c r="E257" s="6"/>
       <c r="F257" s="6"/>
       <c r="G257" s="9"/>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A258" s="8"/>
-      <c r="B258" s="12"/>
+      <c r="B258" s="11"/>
       <c r="C258" s="4"/>
       <c r="D258" s="6"/>
       <c r="E258" s="6"/>
       <c r="F258" s="6"/>
       <c r="G258" s="9"/>
     </row>
-    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
-[...133 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:G256" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
+  <autoFilter ref="A2:G241" xr:uid="{7CC72F7F-3422-4391-9B04-AA58965B0402}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B3C9C276AFEEAF44A5EEB1316BFEF153" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ad519bfe87475cb025282f53f7303917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -9374,86 +8936,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48F8D78-D7B4-4707-A864-008B00487D19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB585D1-3761-49E9-BB7D-46E613E9FEB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9152A0AC-D206-4D98-B8A8-1C64BBE93C38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>