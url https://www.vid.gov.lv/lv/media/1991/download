--- v0 (2025-10-10)
+++ v1 (2026-06-03)
@@ -1,6960 +1,7432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="7D9E3E41" w14:textId="47CC87E0" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="piel1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>1.pielikums</w:t>
+        <w:t>1. pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>Ministru kabineta</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
-        <w:t>2012.gada 18.decembra noteikumiem Nr.908</w:t>
+        <w:t>2012. gada 18. decembra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>noteikumiem Nr. 908</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="3AC7307C" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="45" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iesniegums pievienotās vērtības nodokļa un akcīzes nodokļa atmaksāšanai Latvijas Republikā reģistrētām diplomātiskajām un konsulārajām pārstāvniecībām, Eiropas Savienības institūcijām un starptautiskajām organizācijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069BDC0B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...40 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="414142"/>
-[...56 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ārlietu ministrijas Valsts protokolam</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="2455410E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="414142"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Iesniedzējs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="463"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="8420"/>
+        <w:gridCol w:w="837"/>
+        <w:gridCol w:w="6137"/>
+        <w:gridCol w:w="837"/>
+        <w:gridCol w:w="6137"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...5 lines deleted...]
-            <w:tcW w:w="150" w:type="pct"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="3D8B8A53" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75AD6C42" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5C1AC8" wp14:editId="1E7C27A6">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="1" name="Picture 11" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="20" name="Picture 20" descr="Z:\2025\172\BILDES\MK_NOT_531\41D8CD98F00B_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Z:\2025\172\BILDES\MK_NOT_531\41D8CD98F00B_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="pct"/>
+            <w:tcW w:w="2200" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191F0655" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>diplomātiskā vai konsulārā pārstāvniecība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5642A326" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C09DF9A" wp14:editId="41D3D7AF">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="2" name="Picture 10" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="19" name="Picture 19" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 10" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5579D274" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>diplomātiskās vai konsulārās pārstāvniecības diplomātiskie vai konsulārie aģenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="00B07B07" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="577" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...22 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D46785B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...43 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03840B9C" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBE1D42" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77062C03" wp14:editId="42D36E51">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="3" name="Picture 9" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="18" name="Picture 18" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 9" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47757904" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>diplomātiskās vai konsulārās pārstāvniecības administratīvi tehniskais personāls</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="4E536B4D" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="577" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...22 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6C7697" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...43 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150E376E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D713B42" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="443C03C0" wp14:editId="4D68ACEC">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="4" name="Picture 8" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="17" name="Picture 17" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 4" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB2F53" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>diplomātisko vai konsulāro aģentu vai administratīvi tehniskā personāla ģimenes locekļi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="4FC65F28" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7148553E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43BEC136" wp14:editId="0807088A">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="5" name="Picture 7" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="16" name="Picture 16" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 5" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFB176B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Eiropas Savienības institūcija vai tās pārstāvniecība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01BE534B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10DF5A65" wp14:editId="639B9A5F">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="6" name="Picture 6" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="15" name="Picture 15" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 6" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...26 lines deleted...]
-              <w:t>ar Eiropas Savienības institūciju vai tās pārstāvniecību saistītā persona</w:t>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8E1B9D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ar Eiropas Savienības institūciju vai tās pārstāvniecību saistītā persona, kurai Latvijas Republikā ir diplomātiskais statuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="1AD0CF26" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083D5B86" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="637E2BDD" wp14:editId="7A65B910">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="7" name="Picture 5" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="14" name="Picture 14" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 7" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34ECDCED" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>starptautiskā organizācija vai tās pārstāvniecība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE4413E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B799DB7" wp14:editId="73A4358B">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="8" name="Picture 4" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="13" name="Picture 13" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 8" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A7DCDD" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>starptautiskās organizācijas vai tās pārstāvniecības darbinieki, kuriem Latvijas Republikā ir diplomātiskais statuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...92 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="162D78E7" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57A79582" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="414142"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DA6FAF2" wp14:editId="09F61406">
                   <wp:extent cx="123825" cy="123825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                  <wp:docPr id="9" name="Picture 3" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                  <wp:docPr id="12" name="Picture 12" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                          <pic:cNvPr id="0" name="Picture 9" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="123825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531F789D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aģentūra vai struktūra, kas izveidota saskaņā ar Eiropas Savienības tiesību aktiem un iegādājas preces un pakalpojumus, pildot uzdevumus, kas tai noteikti Eiropas Savienības tiesību aktos, lai reaģētu uz Covid-19 pandēmiju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7962F773" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="406AD244" wp14:editId="5D115B5C">
+                  <wp:extent cx="123825" cy="123825"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="11" name="Picture 11" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="123825" cy="123825"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BBDD81" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>līgumā, kas noslēgts ar ārvalsti, kura nav Eiropas Savienības dalībvalsts, vai starptautisko organizāciju, norādītā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="698403FE" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:br/>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089A0B75" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6021"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3381"/>
+        <w:gridCol w:w="5862"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="3629"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...5 lines deleted...]
-            <w:tcW w:w="2150" w:type="pct"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="2D054965" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...18 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B6355D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2129EA8F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60182526" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="pct"/>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1955FB4C" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129659F2" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="042197B5" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDD6F2C" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Konta īpašnieks (nosaukums vai vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFECFC3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+          <w:p w14:paraId="7D755170" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(BIC/SWIFT kods)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C24195" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
-[...40 lines deleted...]
-              <w:ind w:firstLine="300"/>
+          <w:p w14:paraId="6F5AA966" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...150 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(IBAN konta numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00992C6F" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="17C5B2BA" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="414142"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Lūdzu atmaksāt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="006E3528" w:rsidP="00992C6F">
+    <w:p w14:paraId="16665759" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="414142"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DEABE65" wp14:editId="31973110">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="10" name="Picture 2" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+            <wp:docPr id="10" name="Picture 10" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                    <pic:cNvPr id="0" name="Picture 11" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992C6F" w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tabulas 6.ailē norādīto pievienotās vērtības nodokli (PVN) _______________________ </w:t>
+        <w:t xml:space="preserve"> tabulas 9. ailē norādīto pievienotās vērtības nodokli (PVN) ______________________ </w:t>
       </w:r>
-      <w:r w:rsidR="00992C6F" w:rsidRPr="009A3C73">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="414142"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="006E3528" w:rsidP="00992C6F">
+    <w:p w14:paraId="6F31B9A3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="414142"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1041FCC5" wp14:editId="4E8ACFC2">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="11" name="Picture 1" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+            <wp:docPr id="9" name="Picture 9" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="http://www.vestnesis.lv/wwwraksti/BILDES/KVADRATS.GIF"/>
+                    <pic:cNvPr id="0" name="Picture 12" descr="Z:\2025\172\BILDES\MK_NOT_531\E594D402972F_KVADRATS.GIF"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992C6F" w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tabulas 14.ailē norādīto akcīzes nodokli _______________________ </w:t>
+        <w:t xml:space="preserve"> tabulas 17. ailē norādīto akcīzes nodokli ______________________ </w:t>
       </w:r>
-      <w:r w:rsidR="00992C6F" w:rsidRPr="009A3C73">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="414142"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="61AB86EB" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="414142"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apliecinu, ka iesniegumā norādītās preces nav izmantotas un netiks izmantotas komerciāliem nolūkiem.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="5025"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="6700"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="761834A1" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C63C402" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Pārstāvniecības vai institūcijas nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A634403" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D350545" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="19522BCF" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A7FB67" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C645C15" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112D7E47" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="1F283AFC" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="006758A7" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C0B7D7" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57597D49" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="48233E9F" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="656B9CF4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vadītājs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C711A73" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A109780" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7990EEBA" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="5576B1F5" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2626B7" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A802DC" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds, paraksts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35829D98" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE4AABB" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="727A6C77" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4595DEBE" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Iesniedzējs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="218EF797" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04BD2A29" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68071340" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="5B321D41" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA018D9" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E63457" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds, paraksts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5772E2F1" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D79229F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="085F9E8A" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C992B3E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1CC131" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692C3C35" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610E9B10" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="1BC711C7" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5751D2EC" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Datums ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791589D0" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Z. v.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A54E7D9" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="364F5044" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F01C74D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42479DCE" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507DB097" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lūdzu atmaksāt PVN un akcīzes nodokli par attaisnojuma dokumentos norādītajām precēm un pakalpojumiem, par kuriem samaksāts laikposmā no ______________________ līdz ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1721"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6605"/>
+        <w:gridCol w:w="319"/>
+        <w:gridCol w:w="1016"/>
+        <w:gridCol w:w="1016"/>
+        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="955"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="493"/>
+        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="861"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="734"/>
+        <w:gridCol w:w="948"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...33 lines deleted...]
-              <w:t>Pārstāvniecības vai institūcijas nosaukums</w:t>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="2F8447DE" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EC7903" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEB07A3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>p. k.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7590BDBF" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Preču piegādātāja/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CCC434E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pakalpojuma sniedzēja nosaukums un PVN reģistrācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="533EF3C2" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Preces vai pakalpojuma nosaukums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311A2CF3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(akcīzes precēm norāda arī produkta veidu)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543B2717" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Attaisnojuma dokumenta darījuma kopējā vērtība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C577BC3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4333E2F2" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Attaisnojuma dokumenta (nodokļa rēķina) numurs un datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3896488A" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nodokļa rēķina samaksas datums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78699BD0" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(ja attaisnojuma dokuments nav vienlaikus samaksu apliecinošs dokuments)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="068B77EC" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija par</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="091E2407" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C5CCCB" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4E439D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3884BCE5" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574F80D8" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="200ECEA4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731A19D4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5DD952" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>PVN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A66E9A4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>akcīzes nodokli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="0EBC3981" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6458E626" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41823631" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B65CF57" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD018C4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09530115" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="505D28FE" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20FA721D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>preces vai pakalpojuma vērtība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F89435" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>bez PVN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555A8EA4" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1F1E2B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>PVN likme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD5235F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBAE5DA" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>PVN summa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4610BD14" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B327CCA" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>transport-līdzekļa marka un reģistrācijas numurs (norāda, pieprasot akcīzes nodokļa atmaksu par degvielu)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEA00AA" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>preces iepakojumu skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2844D5" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">preces viena iepakojuma svars (kg), tilpums (l) vai vienību (cigarešu, cigāru, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>cigarillu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>) skaits, norādot mērvienību</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E59FBC" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>akcīzes preces daudzums, norādot mērvienību (11. aile x 12. aile)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="192DA89F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spirta saturs </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>alkoholis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AA8D85" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>kajā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dzērienā (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>tilp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>. %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3503CBCF" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>cigarešu maksimālā mazum-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAE8948" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>tirdzniecības cena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="pct"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD57B20" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>akcīzes nodokļa likme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E17117" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>akcīzes nodokļa summa (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="66C0CF2F" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65F6BB8A" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45858762" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA783CF" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78616E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="043EB2E0" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7460DCDD" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430611E8" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE9C26D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D4C4EF" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0193EFE7" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236713B0" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446B0534" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58B37F0F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="791E3877" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17691B27" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36436CA1" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53AB1E93" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="455C4905" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD9197D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2350" w:type="pct"/>
-[...26 lines deleted...]
-              <w:t>Valsts protokola vadītājs (vai tā pilnvarotā persona)</w:t>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB39AF6" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="714CC54D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293A176E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A1A590" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38594D8B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5500AB3B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B5D931" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C59EFB5" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214DFAD3" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="479C4519" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51139EC2" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78BE47AC" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D09176" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A693EFE" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A2A264" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243CA395" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...31 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="7DD4C4DB" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="006A2002" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025AA261" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1418D0" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2008C408" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5537AF" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F45E0B5" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CA5912" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC7CECB" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5537FB" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F518A4D" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36337807" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F906607" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A7114F" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="514FB36E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A3517C" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="300" w:type="pct"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0979E9AD" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2350" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25064D6B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidTr="00992C6F">
-[...31 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+      <w:tr w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w14:paraId="78964547" w14:textId="77777777" w:rsidTr="00B13A6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6690EE3B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61104431" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4815082E" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2350" w:type="pct"/>
-[...98 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:tcW w:w="2650" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69E7BAA1" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF9E3B" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="00B13A6C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
-            </w:r>
-[...812 lines deleted...]
-              <w:t>Z.v.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="37EC9AC5" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja iegādāts transportlīdzeklis, tā marka, identifikācijas numurs un valsts reģistrācijas numurs </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="0AFA59A7" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C5D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00992C6F">
+    <w:p w14:paraId="414E063A" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="300"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="300"/>
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2352 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Piezīmes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00E75C59">
+    <w:p w14:paraId="6951BF80" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="301"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai PVN atmaksu un kurām PVN tiek atmaksāts bez šo noteikumu 3. vai 4.pielikumā noteiktajiem ierobežojumiem, 2.aili neaizpilda.</w:t>
+        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai PVN atmaksu un kurām PVN tiek atmaksāts bez šo noteikumu 3. vai 4. pielikumā noteiktajiem ierobežojumiem, 3. aili neaizpilda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00E75C59">
+    <w:p w14:paraId="002C88F1" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="301"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai akcīzes nodokļa atmaksu, 4., 5. un 6.aili neaizpilda.</w:t>
+        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai akcīzes nodokļa atmaksu, 7., 8. un 9. aili neaizpilda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00E75C59">
+    <w:p w14:paraId="478E2732" w14:textId="77777777" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="301"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai PVN atmaksu, 7., 8., 9., 10., 11., 12., 13. un 14.aili neaizpilda. </w:t>
+        <w:t xml:space="preserve"> Personas, kuras pieprasa tikai PVN atmaksu, 10., 11., 12., 13., 14., 15., 16. un 17. aili neaizpilda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidRDefault="00992C6F" w:rsidP="00E75C59">
+    <w:p w14:paraId="338271FF" w14:textId="3E51162D" w:rsidR="005C5D7B" w:rsidRPr="005C5D7B" w:rsidRDefault="005C5D7B" w:rsidP="005C5D7B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="301"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A3C73">
+      <w:r w:rsidRPr="005C5D7B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t> 7.ailē norāda transportlīdzekļus, kuri reģistrēti Latvijas Republikā uz attiecīgās Latvijas Republikā reģistrētās diplomātiskās vai konsulārās pārstāvniecības vai ar šo pārstāvniecību saistītās personas vārda vai uz Eiropas Savienības institūcijas vai tās pārstāvniecības Latvijas Republikā, vai ar to saistītās personas vārda, vai līgumā, kas noslēgts ar ārvalsti, kura nav Eiropas Savienības dalībvalsts, vai starptautisko organizāciju, norādītās personas vārda.</w:t>
+        <w:t xml:space="preserve"> 10. ailē norāda transportlīdzekļus, kuri reģistrēti Latvijas Republikā uz attiecīgās Latvijas Republikā reģistrētās diplomātiskās vai konsulārās pārstāvniecības vai ar šo pārstāvniecību saistītās personas vārda vai uz Eiropas Savienības institūcijas vai tās pārstāvniecības Latvijas Republikā, vai ar to saistītās personas vārda, vai līgumā, kas noslēgts ar ārvalsti, kura nav Eiropas Savienības dalībvalsts, vai starptautisko organizāciju, norādītās personas vārda.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00992C6F" w:rsidRPr="009A3C73" w:rsidSect="00992C6F">
+    <w:p w14:paraId="483B6152" w14:textId="77777777" w:rsidR="00A06CC4" w:rsidRPr="005C5D7B" w:rsidRDefault="00A06CC4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A06CC4" w:rsidRPr="005C5D7B" w:rsidSect="005C5D7B">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1418" w:right="1440" w:bottom="993" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00992C6F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E75C59"/>
+    <w:rsidRoot w:val="005C5D7B"/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rsid w:val="00A06CC4"/>
+    <w:rsid w:val="00A80023"/>
+    <w:rsid w:val="00B778C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6C0D595C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D0DCEA2D-CAB7-40A4-83C0-BBA3557B952E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="labojumupamats1">
-[...2 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
     <w:pPr>
-      <w:spacing w:before="45" w:line="360" w:lineRule="auto"/>
-      <w:ind w:firstLine="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citts">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="414142"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C5D7B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...153 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensvsizclums">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...29 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
     <w:pPr>
-      <w:spacing w:before="45" w:line="360" w:lineRule="auto"/>
-      <w:ind w:firstLine="300"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="414142"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C5D7B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00992C6F"/>
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5D7B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...134 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=261248" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E73BFC0D-A11A-43E2-BD6B-CDDDDB1E0ADF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2405</Words>
-  <Characters>1371</Characters>
+  <Words>2703</Words>
+  <Characters>1541</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Valsts ieņēmumu dienests</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3769</CharactersWithSpaces>
+  <CharactersWithSpaces>4236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Daina Kumata</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Vija Škutāne</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>