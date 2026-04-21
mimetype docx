--- v0 (2025-10-08)
+++ v1 (2026-04-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F42BEC7" w14:textId="6F03F262" w:rsidR="00526E23" w:rsidRPr="00182629" w:rsidRDefault="00526E23" w:rsidP="00526E23">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Valsts ieņēmumu dienestam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F70552" w14:textId="6F14E060" w:rsidR="00367DA3" w:rsidRPr="00182629" w:rsidRDefault="00367DA3" w:rsidP="00367DA3">
       <w:pPr>
@@ -268,58 +268,67 @@
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="3764" w:right="54" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182629">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00526E23" w:rsidRPr="00182629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tālrunis, </w:t>
       </w:r>
+      <w:r w:rsidR="00F2797B" w:rsidRPr="009911A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>elektroniskā pasta</w:t>
+      </w:r>
       <w:r w:rsidR="00F2797B" w:rsidRPr="00182629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">elektroniskā pasta </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>adrese)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531D3085" w14:textId="77777777" w:rsidR="00367DA3" w:rsidRPr="00182629" w:rsidRDefault="00367DA3" w:rsidP="00367DA3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DB30E4" w14:textId="0110D32B" w:rsidR="00367DA3" w:rsidRPr="00182629" w:rsidRDefault="00367DA3" w:rsidP="00367DA3">
       <w:pPr>
@@ -1412,218 +1421,218 @@
       </w:r>
       <w:r w:rsidR="00990CB3" w:rsidRPr="00182629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004728E2" w:rsidRPr="00182629" w:rsidSect="00C62B28">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA0235E" w14:textId="77777777" w:rsidR="0052467E" w:rsidRDefault="0052467E">
+    <w:p w14:paraId="6ACCA02C" w14:textId="77777777" w:rsidR="00F60201" w:rsidRDefault="00F60201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CBAC419" w14:textId="77777777" w:rsidR="0052467E" w:rsidRDefault="0052467E">
+    <w:p w14:paraId="26E4F740" w14:textId="77777777" w:rsidR="00F60201" w:rsidRDefault="00F60201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC4AE90" w14:textId="77777777" w:rsidR="0052467E" w:rsidRDefault="0052467E">
+    <w:p w14:paraId="225EAA05" w14:textId="77777777" w:rsidR="00F60201" w:rsidRDefault="00F60201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0750A877" w14:textId="77777777" w:rsidR="0052467E" w:rsidRDefault="0052467E">
+    <w:p w14:paraId="2432E34D" w14:textId="77777777" w:rsidR="00F60201" w:rsidRDefault="00F60201">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1678539104"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2C13583D" w14:textId="188A0981" w:rsidR="00437B17" w:rsidRDefault="00437B17">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00526E23">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="73383D44" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F85F223" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="30A71729" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="15304FB2" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="796E244C" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
@@ -1640,51 +1649,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="123BE12E" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E3A599C" w14:textId="77777777" w:rsidR="00E50CC0" w:rsidRDefault="00E50CC0" w:rsidP="00F15832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02010A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="356865D0"/>
     <w:lvl w:ilvl="0" w:tplc="9976CE5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5378,123 +5387,125 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="498421761">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="279387245">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1914198885">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1404526475">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1952469110">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1078401464">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB2B95"/>
     <w:rsid w:val="00002911"/>
     <w:rsid w:val="00004D8D"/>
     <w:rsid w:val="00007CA2"/>
     <w:rsid w:val="00015CC6"/>
     <w:rsid w:val="00017D3A"/>
     <w:rsid w:val="0002052F"/>
     <w:rsid w:val="0002091F"/>
     <w:rsid w:val="0002609F"/>
     <w:rsid w:val="00042200"/>
     <w:rsid w:val="000545FB"/>
     <w:rsid w:val="00061CF2"/>
+    <w:rsid w:val="00061D3C"/>
     <w:rsid w:val="00085B16"/>
     <w:rsid w:val="00096E33"/>
     <w:rsid w:val="000976E3"/>
     <w:rsid w:val="000A2F68"/>
     <w:rsid w:val="000B4774"/>
     <w:rsid w:val="000C740D"/>
     <w:rsid w:val="000D4D56"/>
     <w:rsid w:val="000E0C6E"/>
     <w:rsid w:val="000E7BB9"/>
     <w:rsid w:val="001034DC"/>
     <w:rsid w:val="001049FC"/>
     <w:rsid w:val="001061BF"/>
     <w:rsid w:val="001151A8"/>
     <w:rsid w:val="001248CC"/>
     <w:rsid w:val="00130E20"/>
     <w:rsid w:val="00130FDD"/>
     <w:rsid w:val="001327C6"/>
     <w:rsid w:val="0013750D"/>
     <w:rsid w:val="00140983"/>
     <w:rsid w:val="00152E1B"/>
     <w:rsid w:val="00161501"/>
     <w:rsid w:val="00164079"/>
     <w:rsid w:val="0017131D"/>
     <w:rsid w:val="0018084F"/>
     <w:rsid w:val="00182629"/>
     <w:rsid w:val="00182827"/>
     <w:rsid w:val="00182AA5"/>
     <w:rsid w:val="00193298"/>
     <w:rsid w:val="001A7EE8"/>
     <w:rsid w:val="001B2EBE"/>
     <w:rsid w:val="001C7561"/>
     <w:rsid w:val="00214C28"/>
     <w:rsid w:val="00216705"/>
     <w:rsid w:val="002210D8"/>
     <w:rsid w:val="00223CDD"/>
     <w:rsid w:val="00224949"/>
+    <w:rsid w:val="002326E4"/>
     <w:rsid w:val="002372BF"/>
     <w:rsid w:val="00237691"/>
     <w:rsid w:val="0024237A"/>
     <w:rsid w:val="00250687"/>
     <w:rsid w:val="0025470F"/>
     <w:rsid w:val="002569D3"/>
     <w:rsid w:val="002572B6"/>
     <w:rsid w:val="00261C4D"/>
     <w:rsid w:val="00267AC7"/>
     <w:rsid w:val="00270B80"/>
     <w:rsid w:val="002719A1"/>
     <w:rsid w:val="00284946"/>
     <w:rsid w:val="002867FB"/>
     <w:rsid w:val="00292566"/>
     <w:rsid w:val="002938BF"/>
     <w:rsid w:val="002A483D"/>
     <w:rsid w:val="002A4EE7"/>
     <w:rsid w:val="002B7868"/>
     <w:rsid w:val="002E1775"/>
     <w:rsid w:val="002F0BD4"/>
     <w:rsid w:val="002F3C3E"/>
     <w:rsid w:val="002F558D"/>
     <w:rsid w:val="0033010E"/>
     <w:rsid w:val="00351148"/>
     <w:rsid w:val="003659FC"/>
@@ -5616,50 +5627,51 @@
     <w:rsid w:val="008A4DA2"/>
     <w:rsid w:val="008B26BD"/>
     <w:rsid w:val="008B7FCF"/>
     <w:rsid w:val="008C0AE8"/>
     <w:rsid w:val="008C63BD"/>
     <w:rsid w:val="008C7C90"/>
     <w:rsid w:val="008D0CBE"/>
     <w:rsid w:val="008F10B5"/>
     <w:rsid w:val="00900EAB"/>
     <w:rsid w:val="00906362"/>
     <w:rsid w:val="00911194"/>
     <w:rsid w:val="00916F14"/>
     <w:rsid w:val="009231DD"/>
     <w:rsid w:val="00936B4A"/>
     <w:rsid w:val="00937344"/>
     <w:rsid w:val="0094528C"/>
     <w:rsid w:val="00957594"/>
     <w:rsid w:val="00960B68"/>
     <w:rsid w:val="0096327C"/>
     <w:rsid w:val="00966BC8"/>
     <w:rsid w:val="0097029D"/>
     <w:rsid w:val="0097288E"/>
     <w:rsid w:val="00975521"/>
     <w:rsid w:val="009804C7"/>
     <w:rsid w:val="00990CB3"/>
+    <w:rsid w:val="009911A0"/>
     <w:rsid w:val="00995C99"/>
     <w:rsid w:val="009A2F2E"/>
     <w:rsid w:val="009C1B16"/>
     <w:rsid w:val="009F7AEE"/>
     <w:rsid w:val="00A128F6"/>
     <w:rsid w:val="00A1656F"/>
     <w:rsid w:val="00A273B7"/>
     <w:rsid w:val="00A322EA"/>
     <w:rsid w:val="00A32589"/>
     <w:rsid w:val="00A4066A"/>
     <w:rsid w:val="00A41EB2"/>
     <w:rsid w:val="00A44656"/>
     <w:rsid w:val="00A5367A"/>
     <w:rsid w:val="00A55053"/>
     <w:rsid w:val="00A559AA"/>
     <w:rsid w:val="00A71E66"/>
     <w:rsid w:val="00A726D3"/>
     <w:rsid w:val="00A72939"/>
     <w:rsid w:val="00A779C9"/>
     <w:rsid w:val="00A805AE"/>
     <w:rsid w:val="00A85703"/>
     <w:rsid w:val="00A90252"/>
     <w:rsid w:val="00A9209D"/>
     <w:rsid w:val="00AB24B6"/>
     <w:rsid w:val="00AB2A11"/>
@@ -5699,133 +5711,137 @@
     <w:rsid w:val="00BB3FA7"/>
     <w:rsid w:val="00BD14E6"/>
     <w:rsid w:val="00BD6AB4"/>
     <w:rsid w:val="00BF0DC1"/>
     <w:rsid w:val="00C0066A"/>
     <w:rsid w:val="00C17E02"/>
     <w:rsid w:val="00C31F2E"/>
     <w:rsid w:val="00C35493"/>
     <w:rsid w:val="00C40446"/>
     <w:rsid w:val="00C42CBF"/>
     <w:rsid w:val="00C4515F"/>
     <w:rsid w:val="00C52412"/>
     <w:rsid w:val="00C62B28"/>
     <w:rsid w:val="00C71A77"/>
     <w:rsid w:val="00C925A3"/>
     <w:rsid w:val="00CA1201"/>
     <w:rsid w:val="00CA2267"/>
     <w:rsid w:val="00CA2D6C"/>
     <w:rsid w:val="00CA626B"/>
     <w:rsid w:val="00CD5AF5"/>
     <w:rsid w:val="00CE5296"/>
     <w:rsid w:val="00D04DDD"/>
     <w:rsid w:val="00D078FD"/>
     <w:rsid w:val="00D360E6"/>
     <w:rsid w:val="00D566D0"/>
+    <w:rsid w:val="00D73313"/>
     <w:rsid w:val="00D85729"/>
     <w:rsid w:val="00D96D70"/>
     <w:rsid w:val="00DB18E4"/>
     <w:rsid w:val="00DB2FE4"/>
     <w:rsid w:val="00DD0A59"/>
     <w:rsid w:val="00DD4796"/>
+    <w:rsid w:val="00DD4D2B"/>
     <w:rsid w:val="00DD7823"/>
     <w:rsid w:val="00DE083B"/>
     <w:rsid w:val="00DF0E8B"/>
     <w:rsid w:val="00DF27A6"/>
     <w:rsid w:val="00DF552A"/>
     <w:rsid w:val="00E076DA"/>
     <w:rsid w:val="00E07901"/>
     <w:rsid w:val="00E25045"/>
     <w:rsid w:val="00E2706E"/>
     <w:rsid w:val="00E508E8"/>
     <w:rsid w:val="00E50BAE"/>
     <w:rsid w:val="00E50CC0"/>
     <w:rsid w:val="00E57FBC"/>
+    <w:rsid w:val="00E65E90"/>
     <w:rsid w:val="00E6780C"/>
     <w:rsid w:val="00E77B30"/>
     <w:rsid w:val="00E81576"/>
     <w:rsid w:val="00E8224C"/>
     <w:rsid w:val="00E90603"/>
     <w:rsid w:val="00E91441"/>
     <w:rsid w:val="00E9171B"/>
     <w:rsid w:val="00E95A7A"/>
     <w:rsid w:val="00E97848"/>
     <w:rsid w:val="00EC6388"/>
     <w:rsid w:val="00ED01C6"/>
     <w:rsid w:val="00ED5ED6"/>
     <w:rsid w:val="00EE0D87"/>
     <w:rsid w:val="00EE6F70"/>
     <w:rsid w:val="00EF25AF"/>
     <w:rsid w:val="00EF7E4F"/>
     <w:rsid w:val="00F0047A"/>
     <w:rsid w:val="00F15832"/>
     <w:rsid w:val="00F2797B"/>
     <w:rsid w:val="00F31EDA"/>
     <w:rsid w:val="00F477CD"/>
     <w:rsid w:val="00F55123"/>
     <w:rsid w:val="00F55880"/>
+    <w:rsid w:val="00F60201"/>
     <w:rsid w:val="00F61485"/>
     <w:rsid w:val="00F67390"/>
     <w:rsid w:val="00F71483"/>
     <w:rsid w:val="00F831E3"/>
     <w:rsid w:val="00FB2BD5"/>
     <w:rsid w:val="00FB3B4C"/>
     <w:rsid w:val="00FC1828"/>
     <w:rsid w:val="00FD4CD7"/>
     <w:rsid w:val="00FF7828"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6474A30B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{428D2926-2689-4399-BA28-0180F6BB5DB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6619,51 +6635,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A559AA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F477CD"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143664220">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="164051671">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>