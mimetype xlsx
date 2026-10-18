--- v3 (2026-08-10)
+++ v4 (2026-10-18)
@@ -4,1617 +4,1039 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00124\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3DBAABD-8952-499F-9D8B-4EE4F9F9BD71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{243C5D7A-4CC4-4C21-8C9C-DAD5A38EE07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$4:$L$58</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1331" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="191">
+  <si>
+    <t>vadītājs</t>
+  </si>
+  <si>
+    <t>sanāksme</t>
+  </si>
+  <si>
+    <t>vecākais muitas eksperts</t>
+  </si>
+  <si>
+    <t>Pamatbudžets, uzņemošās puses finansējums</t>
+  </si>
   <si>
     <t>galvenais nodokļu inspektors</t>
   </si>
   <si>
-    <t>vadītājs</t>
-[...2 lines deleted...]
-    <t>vecākais muitas eksperts</t>
+    <t>direktora vietnieks</t>
+  </si>
+  <si>
+    <t>sistēmanalītiķis</t>
+  </si>
+  <si>
+    <t>biznesa procesa analītiķis</t>
   </si>
   <si>
     <t>Pamatbudžets</t>
   </si>
   <si>
-    <t>biznesa procesa analītiķis</t>
-[...7 lines deleted...]
-  <si>
     <t>vadītāja vietnieks, vadītājs</t>
   </si>
   <si>
+    <t>kiberdrošības speciālists</t>
+  </si>
+  <si>
+    <t>muitas maiņas vadītājs</t>
+  </si>
+  <si>
+    <t>vecākais muitas uzraugs</t>
+  </si>
+  <si>
+    <t>vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>galvenais jurists</t>
+  </si>
+  <si>
+    <t>informācijas un komunikācijas tehnoloģiju arhitekts</t>
+  </si>
+  <si>
     <t>vecākais eksperts</t>
   </si>
   <si>
-    <t>informācijas sistēmu administrators</t>
-[...35 lines deleted...]
-    <t>ģenerāldirektors</t>
+    <t>Dienu
+skaits</t>
+  </si>
+  <si>
+    <t>Amata nosaukums</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
-    <t>Dienu skaits</t>
-[...5 lines deleted...]
-    <t>Aprilis</t>
+    <t>Jūlijs</t>
   </si>
   <si>
     <t>Valsts, pilsēta</t>
   </si>
   <si>
-    <t>Ungārija, Budapešta</t>
-[...5 lines deleted...]
-    <t>Komandējuma mērķis</t>
+    <t>Horvātija, Zagreba</t>
+  </si>
+  <si>
+    <t>Zviedrija, Stokholma</t>
   </si>
   <si>
     <t>Finansējuma avots</t>
-  </si>
-[...1 lines deleted...]
-    <t>mācības</t>
   </si>
   <si>
     <t>Pamatbudžets
 Eiropas Savienības vai starptautisko institūciju finansējums</t>
-  </si>
-[...727 lines deleted...]
-    <t>Horvātija, Bergana</t>
   </si>
   <si>
     <r>
       <t>Izdevumi par viesnīcu (naktsmītni),</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> summa</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Izdevumi par aviobiļetēm, </t>
+      <t>Izdevumi par aviobiļetēm,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>summa</t>
+      <t xml:space="preserve"> summa</t>
     </r>
   </si>
   <si>
     <t>Aviobiļešu klase</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dienas nauda, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Citi komandējuma izdevumi, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
+    <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t>2,20</t>
+  </si>
+  <si>
+    <t>225,00</t>
+  </si>
+  <si>
+    <t>312,00</t>
+  </si>
+  <si>
+    <t>288,00</t>
+  </si>
+  <si>
+    <t>5,20</t>
+  </si>
+  <si>
+    <t>468,00</t>
+  </si>
+  <si>
+    <t>561,00</t>
+  </si>
+  <si>
+    <t>340,00</t>
+  </si>
+  <si>
+    <t>222,00</t>
+  </si>
+  <si>
+    <t>220,00</t>
+  </si>
+  <si>
+    <t>Beļģija, Brisele</t>
+  </si>
+  <si>
+    <t>Francija, Parīze</t>
+  </si>
+  <si>
+    <t>480,00</t>
+  </si>
+  <si>
+    <t>1,65</t>
+  </si>
+  <si>
+    <t>180,00</t>
+  </si>
+  <si>
+    <t>399,00</t>
+  </si>
+  <si>
+    <t>282,00</t>
+  </si>
+  <si>
+    <t>294,16</t>
+  </si>
+  <si>
+    <t>204,00</t>
+  </si>
+  <si>
+    <t>70,51</t>
+  </si>
+  <si>
+    <t>Septembris</t>
+  </si>
+  <si>
+    <t>Spānija, Alikante</t>
+  </si>
+  <si>
+    <t>konference</t>
+  </si>
+  <si>
+    <t>Francija, Lille</t>
+  </si>
+  <si>
+    <t>165,00</t>
+  </si>
+  <si>
+    <t>51,81</t>
+  </si>
+  <si>
+    <t>3,90</t>
+  </si>
+  <si>
+    <t>384,00</t>
+  </si>
+  <si>
+    <t>ģenerāldirektora vietnieks, pārvaldes direktors</t>
+  </si>
+  <si>
+    <t>429,00</t>
+  </si>
+  <si>
+    <t>465,00</t>
+  </si>
+  <si>
+    <t>167,86</t>
+  </si>
+  <si>
+    <t>293,40</t>
+  </si>
+  <si>
+    <t>Augusts</t>
+  </si>
+  <si>
+    <t>365,00</t>
+  </si>
+  <si>
+    <t>96,45</t>
+  </si>
+  <si>
+    <t>Īrija, Dublina</t>
+  </si>
+  <si>
+    <t>Vācija, Ķelne</t>
+  </si>
+  <si>
+    <t>Darbseminārs</t>
+  </si>
+  <si>
+    <t>seminārs</t>
+  </si>
+  <si>
+    <t>432,00</t>
+  </si>
+  <si>
+    <t>477,00</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>28,59</t>
+  </si>
+  <si>
+    <t>306,00</t>
+  </si>
+  <si>
+    <t>580,00</t>
+  </si>
+  <si>
+    <t>744,32</t>
+  </si>
+  <si>
+    <t>444,00</t>
+  </si>
+  <si>
+    <t>forums</t>
+  </si>
+  <si>
+    <t>konvents</t>
+  </si>
+  <si>
+    <t>Uzbekistāna, Taškenta</t>
+  </si>
+  <si>
+    <t>Nīderlande, Hāga</t>
+  </si>
+  <si>
+    <t>Spānija, Valensija</t>
+  </si>
+  <si>
+    <t>296,00</t>
+  </si>
+  <si>
+    <t>274,00</t>
+  </si>
+  <si>
+    <t>324,00</t>
+  </si>
+  <si>
+    <t>541,00</t>
+  </si>
+  <si>
+    <t>246,20</t>
+  </si>
+  <si>
+    <t>240,00</t>
+  </si>
+  <si>
+    <t>615,00</t>
+  </si>
+  <si>
+    <t>347,40</t>
+  </si>
+  <si>
+    <t>23,80</t>
+  </si>
+  <si>
+    <t>184,00</t>
+  </si>
+  <si>
+    <t>117,26</t>
+  </si>
+  <si>
+    <t>151,78</t>
+  </si>
+  <si>
+    <t>Beļģija, Brige</t>
+  </si>
+  <si>
+    <t>Polija, Gdaņska</t>
+  </si>
+  <si>
+    <t>Zviedrija, Malme</t>
+  </si>
+  <si>
+    <t>3,30</t>
+  </si>
+  <si>
+    <t>335,00</t>
+  </si>
+  <si>
+    <t>464,00</t>
+  </si>
+  <si>
+    <t>Somija, Pernie</t>
+  </si>
+  <si>
+    <t>cits</t>
+  </si>
+  <si>
+    <t>119,50</t>
+  </si>
+  <si>
+    <t>209,29</t>
+  </si>
+  <si>
+    <t>mācības</t>
+  </si>
+  <si>
+    <t>Ungārija, Budapešta</t>
+  </si>
+  <si>
+    <t>Nīderlande, Amsterdama</t>
+  </si>
+  <si>
+    <t>Slovākija, Bratislava</t>
+  </si>
+  <si>
+    <t>105,00</t>
+  </si>
+  <si>
+    <t>250,00</t>
+  </si>
+  <si>
+    <t>349,29</t>
+  </si>
+  <si>
+    <t>2,75</t>
+  </si>
+  <si>
+    <t>300,00</t>
+  </si>
+  <si>
+    <t>496,28</t>
+  </si>
+  <si>
+    <t>539,06</t>
+  </si>
+  <si>
+    <t>390,00</t>
+  </si>
+  <si>
+    <t>48,21</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>1000,00</t>
+  </si>
+  <si>
+    <t>35,54</t>
+  </si>
+  <si>
+    <t>Čehija, Hermanice</t>
+  </si>
+  <si>
+    <t>309,00</t>
+  </si>
+  <si>
+    <t>498,00</t>
+  </si>
+  <si>
+    <t>250,32</t>
+  </si>
+  <si>
+    <t>Nīderlande, Roterdama</t>
+  </si>
+  <si>
+    <t>206,00</t>
+  </si>
+  <si>
+    <t>332,00</t>
+  </si>
+  <si>
+    <t>451,29</t>
+  </si>
+  <si>
+    <t>257,00</t>
+  </si>
+  <si>
+    <t>49,42</t>
+  </si>
+  <si>
+    <t>287,80</t>
+  </si>
+  <si>
+    <t>Lietuva, Viļņa</t>
+  </si>
+  <si>
+    <t>19,65</t>
+  </si>
+  <si>
+    <t>120,00</t>
+  </si>
+  <si>
+    <t>590,71</t>
+  </si>
+  <si>
+    <t>18,30</t>
+  </si>
+  <si>
+    <t>Somija, Helsinki</t>
+  </si>
+  <si>
+    <t>Zviedrija, Gēteborga</t>
+  </si>
+  <si>
+    <t>234,00</t>
+  </si>
+  <si>
+    <t>374,00</t>
+  </si>
+  <si>
+    <t>388,00</t>
+  </si>
+  <si>
+    <t>512,00</t>
+  </si>
+  <si>
+    <t>6,50</t>
+  </si>
+  <si>
+    <t>280,00</t>
+  </si>
+  <si>
+    <t>496,00</t>
+  </si>
+  <si>
+    <t>210,00</t>
+  </si>
+  <si>
+    <t>Čehija, Prāga</t>
+  </si>
+  <si>
+    <t>256,00</t>
+  </si>
+  <si>
+    <t>110,00</t>
+  </si>
+  <si>
+    <t>544,56</t>
+  </si>
+  <si>
+    <t>366,00</t>
+  </si>
+  <si>
+    <t>476,23</t>
+  </si>
+  <si>
+    <t>49,44</t>
+  </si>
+  <si>
+    <t>104,00</t>
+  </si>
+  <si>
+    <t>518,23</t>
+  </si>
+  <si>
+    <t>41,20</t>
+  </si>
+  <si>
+    <t>21,20</t>
+  </si>
+  <si>
+    <t>272,50</t>
+  </si>
+  <si>
+    <t>488,23</t>
+  </si>
+  <si>
+    <t>242,00</t>
+  </si>
+  <si>
+    <t>194,00</t>
+  </si>
+  <si>
+    <t>42,16</t>
+  </si>
+  <si>
+    <t>192,00</t>
+  </si>
+  <si>
+    <t>360,00</t>
+  </si>
+  <si>
+    <t>457,23</t>
+  </si>
+  <si>
+    <t>172,00</t>
+  </si>
+  <si>
+    <t>32,61</t>
+  </si>
+  <si>
+    <t>115,77</t>
+  </si>
+  <si>
+    <t>372,61</t>
+  </si>
+  <si>
+    <t>27,65</t>
+  </si>
+  <si>
+    <t>376,03</t>
+  </si>
+  <si>
+    <t>62,24</t>
+  </si>
+  <si>
+    <t>Pamatbudžets
+Eiropas Savienības Padomes finansējums</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības sanāksme vai darba grupa</t>
+  </si>
+  <si>
+    <t>237,00</t>
+  </si>
+  <si>
+    <t>48,20</t>
+  </si>
+  <si>
+    <t>28,50</t>
+  </si>
+  <si>
+    <t>Polija, Varšava</t>
+  </si>
+  <si>
+    <t>Ungārija, Segeda</t>
+  </si>
+  <si>
+    <t>Somija, Vālimā</t>
+  </si>
+  <si>
+    <t>452,00</t>
+  </si>
+  <si>
+    <t>584,00</t>
+  </si>
+  <si>
+    <t>145,97</t>
+  </si>
+  <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
-    <t>1</t>
-[...377 lines deleted...]
-    <t>127</t>
+    <t>Komandējuma mērķis</t>
   </si>
   <si>
     <t>Valsts ieņēmumu dienests</t>
   </si>
   <si>
     <t>90000069281</t>
   </si>
   <si>
-    <t>Informācija par ārvalstu komandējumu izdevumiem 2026.gada II ceturksnī</t>
+    <t>Informācija par ārvalstu komandējumu izdevumiem 2026.gada III ceturksnī</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy\."/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color auto="1"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="medium">
         <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1880,4804 +1302,2152 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W131"/>
+  <dimension ref="A1:AB58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="74" zoomScaleNormal="74" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" zoomScale="53" zoomScaleNormal="53" workbookViewId="0">
+      <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7265625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="15.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.7265625" customWidth="1"/>
+    <col min="3" max="3" width="11.08984375" customWidth="1"/>
+    <col min="4" max="4" width="13.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="53.1796875" customWidth="1"/>
+    <col min="8" max="8" width="20.7265625" customWidth="1"/>
+    <col min="9" max="9" width="12.26953125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>408</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>409</v>
+      <c r="A2" s="30" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="4" t="s">
-[...18 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A3" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="39.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="H4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="9">
+        <v>4</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="F5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A6" s="14">
+        <v>2</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="17">
+        <v>4</v>
+      </c>
+      <c r="E6" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="F6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A7" s="14">
+        <v>3</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="17">
+        <v>4</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A8" s="14">
+        <v>4</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="17">
+        <v>4</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="14">
+        <v>5</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="17">
+        <v>4</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A10" s="14">
+        <v>6</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="17">
+        <v>4</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A11" s="14">
+        <v>7</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="17">
+        <v>4</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="14">
+        <v>8</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="17">
+        <v>2</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A13" s="14">
+        <v>9</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" s="17">
+        <v>5</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="L13" s="22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A14" s="14">
+        <v>10</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="17">
+        <v>4</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L14" s="22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A15" s="14">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="17">
+        <v>4</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L15" s="22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A16" s="14">
+        <v>12</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="17">
+        <v>5</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L16" s="22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="14">
+        <v>13</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="17">
+        <v>3</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="L17" s="22" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A18" s="14">
+        <v>14</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="17">
+        <v>4</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L18" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A19" s="14">
+        <v>15</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="17">
+        <v>4</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K19" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L19" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A20" s="14">
+        <v>16</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="17">
+        <v>4</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K20" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="L20" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="14">
+        <v>17</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="17">
+        <v>6</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="14">
+        <v>18</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="17">
+        <v>6</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="L22" s="22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="14">
+        <v>19</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L23" s="22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A24" s="14">
+        <v>20</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="17">
+        <v>4</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A25" s="14">
+        <v>21</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="17">
+        <v>3</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="L25" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A26" s="14">
+        <v>22</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="17">
+        <v>3</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G26" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="L26" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A27" s="14">
+        <v>23</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="17">
+        <v>4</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G27" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L27" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A28" s="14">
+        <v>24</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="17">
+        <v>6</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="L28" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A29" s="14">
+        <v>25</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="17">
+        <v>4</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L29" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A30" s="14">
         <v>26</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="B30" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="17">
+        <v>4</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K30" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L30" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="14">
+        <v>27</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="17">
+        <v>3</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="22" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A32" s="14">
+        <v>28</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="17">
+        <v>3</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K32" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="L32" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="14">
         <v>29</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="B33" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="17">
+        <v>5</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="L33" s="22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" s="14">
         <v>30</v>
       </c>
-      <c r="H4" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="B34" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="17">
+        <v>3</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="L34" s="22" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A35" s="14">
+        <v>31</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="17">
+        <v>3</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="L35" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A36" s="14">
+        <v>32</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="17">
+        <v>4</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K36" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="L36" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="14">
+        <v>33</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37" s="17">
+        <v>8</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G37" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="L37" s="22" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" s="14">
+        <v>34</v>
+      </c>
+      <c r="B38" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C38" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38" s="17">
+        <v>9</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L38" s="22" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A39" s="14">
+        <v>35</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" s="17">
+        <v>3</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="7">
-[...8 lines deleted...]
-      <c r="G5" s="8" t="s">
+      <c r="H39" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K39" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="L39" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="14">
+        <v>36</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="17">
+        <v>3</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G40" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K40" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" s="14">
+        <v>37</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="17">
+        <v>9</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L41" s="22" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" s="14">
+        <v>38</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="17">
+        <v>2</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K42" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="L42" s="22" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A43" s="14">
+        <v>39</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D43" s="17">
+        <v>3</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K43" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="L43" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A44" s="14">
+        <v>40</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="17">
+        <v>3</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="I44" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K44" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="L44" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A45" s="14">
+        <v>41</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="17">
+        <v>5</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="I45" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K45" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="L45" s="22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A46" s="14">
+        <v>42</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D46" s="17">
+        <v>5</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="I46" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="L46" s="22" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="14">
+        <v>43</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="17">
+        <v>2</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="I47" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K47" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="L47" s="22" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="14">
+        <v>44</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D48" s="17">
+        <v>4</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="L48" s="22" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A49" s="14">
+        <v>45</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="17">
+        <v>2</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G49" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K49" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="L49" s="22" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A50" s="14">
+        <v>46</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D50" s="17">
+        <v>2</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="H50" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K50" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="L50" s="22" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A51" s="14">
+        <v>47</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D51" s="17">
+        <v>3</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K51" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="L51" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" s="14">
+        <v>48</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" s="17">
+        <v>2</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H52" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K52" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="L52" s="22" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A53" s="14">
+        <v>49</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D53" s="17">
+        <v>3</v>
+      </c>
+      <c r="E53" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G53" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K53" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="L53" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A54" s="14">
+        <v>50</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D54" s="17">
+        <v>4</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="L54" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="5" t="s">
-[...19 lines deleted...]
-      <c r="B6" s="10" t="s">
+    </row>
+    <row r="55" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A55" s="14">
+        <v>51</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D55" s="17">
+        <v>2</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G55" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="H55" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="I55" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="L55" s="22" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="25" x14ac:dyDescent="0.25">
+      <c r="A56" s="14">
+        <v>52</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" s="17">
+        <v>3</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F56" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="G56" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="12">
+      <c r="H56" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="L56" s="22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="14">
+        <v>53</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D57" s="17">
         <v>3</v>
       </c>
-      <c r="E6" s="10" t="s">
-[...28 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="E57" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H57" s="15"/>
+      <c r="I57" s="15"/>
+      <c r="J57" s="15"/>
+      <c r="K57" s="15"/>
+      <c r="L57" s="22" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="24">
+        <v>54</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="27">
         <v>2</v>
       </c>
-      <c r="C7" s="11" t="s">
-[...93 lines deleted...]
-      <c r="I9" s="5" t="s">
+      <c r="E58" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="J9" s="5" t="s">
-[...866 lines deleted...]
-      <c r="K32" s="10" t="s">
+      <c r="F58" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="G58" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="H58" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="L32" s="13" t="s">
-[...162 lines deleted...]
-      <c r="G37" s="15" t="s">
+      <c r="I58" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="J58" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" s="25" t="s">
         <v>136</v>
       </c>
-      <c r="H37" s="10" t="s">
-[...626 lines deleted...]
-      <c r="I54" s="10" t="s">
+      <c r="L58" s="29" t="s">
         <v>138</v>
-      </c>
-[...2815 lines deleted...]
-        <v>134</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:L3"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>