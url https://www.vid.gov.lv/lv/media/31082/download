--- v0 (2025-10-10)
+++ v1 (2026-09-06)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F2D28FF" w14:textId="77777777" w:rsidR="00941975" w:rsidRDefault="00941975" w:rsidP="00941975">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6346"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.pielikums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728A9434" w14:textId="77777777" w:rsidR="00941975" w:rsidRDefault="00941975" w:rsidP="00941975">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -3006,57 +3006,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="4E7281A4" w14:textId="77777777" w:rsidR="00271DC2" w:rsidRPr="007B3AC2" w:rsidRDefault="008B5B86" w:rsidP="00271DC2">
       <w:pPr>
         <w:spacing w:after="140"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -3153,57 +3153,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3837,57 +3837,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58946ED7" w14:textId="77777777" w:rsidR="00271DC2" w:rsidRPr="007B3AC2" w:rsidRDefault="003D2982" w:rsidP="00271DC2">
       <w:pPr>
         <w:spacing w:after="140"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3922,57 +3922,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="380C24E7" w14:textId="77777777" w:rsidR="00271DC2" w:rsidRPr="00104721" w:rsidRDefault="003D2982" w:rsidP="00271DC2">
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
@@ -4902,57 +4902,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="1F8E81BB" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00410A7E" w:rsidP="00950B95">
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -12090,51 +12090,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C2D991F" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -12345,51 +12344,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19D9FD30" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD2E909" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -12575,51 +12573,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26F17A93" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -12830,51 +12827,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01630AC6" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FA0FC03" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -13060,51 +13056,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A64C065" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -13315,51 +13310,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="278893D4" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D9BF825" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -13545,51 +13539,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC01BC6" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -13800,51 +13793,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FDA60DF" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07C32E5F" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -14030,51 +14022,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C510D9C" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -14285,51 +14276,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CFF3BD1" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56A67F0A" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -14515,51 +14505,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B977668" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -14770,51 +14759,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40AC7913" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33ADAC3D" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -15000,51 +14988,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="731ABE79" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -15255,51 +15242,50 @@
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="756B765D" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36A8B2F0" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -15497,51 +15483,50 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21DDA421" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="100"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
@@ -15757,51 +15742,50 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24A955B2" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F496110" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B94499">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="70"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:maxLength w:val="11"/>
@@ -16918,58 +16902,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Check3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00104721">
@@ -17037,57 +17021,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5819" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B73B2DB" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-59"/>
@@ -17129,57 +17113,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58323C0A" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-59"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17215,57 +17199,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="399AA194" w14:textId="77777777" w:rsidR="00950B95" w:rsidRPr="00104721" w:rsidRDefault="00950B95" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-59"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17367,57 +17351,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17466,57 +17450,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -18834,51 +18818,50 @@
           <w:p w14:paraId="5AA97EA9" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="336D0EF5" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ieguldījuma daļu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2886" w:type="dxa"/>
             <w:tcBorders>
@@ -18990,51 +18973,50 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C8D9275" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E386A3E" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="3"/>
@@ -20739,51 +20721,50 @@
           <w:p w14:paraId="325AB668" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D147F02" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieguldījuma </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765957A6" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -20915,51 +20896,50 @@
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B24D32E" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00104721" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="16" w:name="_Hlk195002510"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EC678A9" w14:textId="77777777" w:rsidR="00F81A83" w:rsidRPr="00113E4C" w:rsidRDefault="00F81A83" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -22037,605 +22017,607 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="002A6436" w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Informācija par galvenajiem darījuma partneriem – piegādātājiem, pircējiem (reģistrācijas numurs, firma (komersanta nosaukums); par kādu darījumu ir noslēgts </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="currency">
         <w:smartTagPr>
+          <w:attr w:name="id" w:val="-1"/>
+          <w:attr w:name="baseform" w:val="līgums"/>
           <w:attr w:name="text" w:val="līgums"/>
-          <w:attr w:name="baseform" w:val="līgums"/>
-          <w:attr w:name="id" w:val="-1"/>
         </w:smartTagPr>
         <w:r w:rsidR="002A6436" w:rsidRPr="00104721">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>līgums</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="002A6436" w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kādu preču iegāde vai piegāde; sniegtā vai saņemtā pakalpojuma veids)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="18" w:name="_Hlk198476865"/>
-    <w:p w14:paraId="6AED8339" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
+    <w:p w14:paraId="6AED8339" w14:textId="7CF89733" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00F13C2C" w:rsidP="00E641FA">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput>
-[...1 lines deleted...]
-            </w:textInput>
+            <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:bookmarkStart w:id="19" w:name="Text6"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="34D02189" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
+    <w:bookmarkStart w:id="20" w:name="_Hlk198041595"/>
+    <w:bookmarkStart w:id="21" w:name="_Hlk198726008"/>
+    <w:p w14:paraId="1235EE45" w14:textId="69A598B0" w:rsidR="00F13C2C" w:rsidRPr="00482BE5" w:rsidRDefault="00F13C2C" w:rsidP="00F13C2C">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00482BE5">
-[...206 lines deleted...]
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput>
-[...1 lines deleted...]
-            </w:textInput>
+            <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="23D62FEC" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="022DED1A" w14:textId="29FF6489" w:rsidR="00F13C2C" w:rsidRPr="00482BE5" w:rsidRDefault="00F13C2C" w:rsidP="00F13C2C">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput>
-[...1 lines deleted...]
-            </w:textInput>
+            <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482BE5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF9287B" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
+    <w:p w14:paraId="16327D43" w14:textId="5D22E802" w:rsidR="00F13C2C" w:rsidRPr="00482BE5" w:rsidRDefault="00F13C2C" w:rsidP="00F13C2C">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="4846C3E2" w14:textId="77109654" w:rsidR="00F13C2C" w:rsidRPr="00482BE5" w:rsidRDefault="00F13C2C" w:rsidP="00F13C2C">
+      <w:pPr>
+        <w:pBdr>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF9287B" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00482BE5" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
+      <w:pPr>
+        <w:pBdr>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="0B05A155" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00104721" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
       <w:pPr>
         <w:ind w:right="-529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>22. Norādīt saimnieciskās darbības veida nodrošināšanas iespējas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720AF48C" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRDefault="00E641FA" w:rsidP="00E641FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-529" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -22713,58 +22695,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00547595">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -22818,58 +22800,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00547595">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -23093,58 +23075,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00547595">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00547595">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -23188,95 +23170,95 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="8812"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C75585" w:rsidRPr="00104721" w14:paraId="1D96460C" w14:textId="77777777" w:rsidTr="00BE4C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BD312C" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
+          <w:p w14:paraId="15BD312C" w14:textId="679BFE20" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00B91A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -23322,95 +23304,95 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="8812"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C75585" w:rsidRPr="00104721" w14:paraId="1740A1DF" w14:textId="77777777" w:rsidTr="00BE4C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0090B2E8" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
+          <w:p w14:paraId="0090B2E8" w14:textId="1808633F" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00B91A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -23454,143 +23436,143 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="8812"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C75585" w:rsidRPr="00104721" w14:paraId="10697D61" w14:textId="77777777" w:rsidTr="00BE4C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkStart w:id="21" w:name="_Hlk195002913"/>
-          <w:p w14:paraId="6D9BFD4D" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
+          <w:bookmarkStart w:id="22" w:name="_Hlk195002913"/>
+          <w:p w14:paraId="6D9BFD4D" w14:textId="294FC344" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B59A6">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B59A6">
+            <w:r w:rsidRPr="00B91A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B91A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14515D00" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:ind w:right="-529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104721">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51 un vairāk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:tbl>
     <w:p w14:paraId="39FBA471" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00C75585">
       <w:pPr>
         <w:ind w:right="-529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51CBA5B6" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00C75585">
       <w:pPr>
         <w:ind w:right="-529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -24575,88 +24557,88 @@
       <w:r w:rsidR="002A6436" w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0030046C" w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB09A5" w:rsidRPr="00104721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pantu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C02600" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00C75585">
+    <w:p w14:paraId="25C02600" w14:textId="15FCAA43" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00C75585">
       <w:pPr>
         <w:spacing w:after="140"/>
         <w:ind w:left="142" w:right="-59" w:firstLine="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B59A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="008B59A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C7781E" w14:textId="77777777" w:rsidR="00B81534" w:rsidRPr="00104721" w:rsidRDefault="00B81534" w:rsidP="008232BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -25071,51 +25053,51 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="2096"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C75585" w:rsidRPr="00482BE5" w14:paraId="1B568311" w14:textId="77777777" w:rsidTr="00BE4C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13CF650C" w14:textId="7DEB779C" w:rsidR="00C75585" w:rsidRPr="00482BE5" w:rsidRDefault="00C75585" w:rsidP="00BE4C0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Hlk198481204"/>
+            <w:bookmarkStart w:id="23" w:name="_Hlk198481204"/>
             <w:r w:rsidRPr="00482BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
             <w:r w:rsidR="00A93849">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -25271,51 +25253,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00482BE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="60EED620" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00482BE5" w:rsidRDefault="00C75585" w:rsidP="00C75585">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(diena, mēnesis, gads)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4599773F" w14:textId="77777777" w:rsidR="00C75585" w:rsidRPr="00104721" w:rsidRDefault="00C75585" w:rsidP="00C75585">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
@@ -25328,124 +25310,124 @@
     </w:p>
     <w:p w14:paraId="7EA2095B" w14:textId="337FF236" w:rsidR="002A6436" w:rsidRPr="00104721" w:rsidRDefault="002A6436" w:rsidP="00C75585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A6436" w:rsidRPr="00104721" w:rsidSect="00950B95">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4477585B" w14:textId="77777777" w:rsidR="000A6B3A" w:rsidRDefault="000A6B3A" w:rsidP="00614F2C">
+    <w:p w14:paraId="71841518" w14:textId="77777777" w:rsidR="00E53E5B" w:rsidRDefault="00E53E5B" w:rsidP="00614F2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="658108A4" w14:textId="77777777" w:rsidR="000A6B3A" w:rsidRDefault="000A6B3A" w:rsidP="00614F2C">
+    <w:p w14:paraId="3605842B" w14:textId="77777777" w:rsidR="00E53E5B" w:rsidRDefault="00E53E5B" w:rsidP="00614F2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="209454AF" w14:textId="3E3049DC" w:rsidR="00DB36BA" w:rsidRPr="003F5527" w:rsidRDefault="00482B60" w:rsidP="00033B20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F5527">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
@@ -25471,51 +25453,51 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="003F5527">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59F1545B" w14:textId="6FB89DBD" w:rsidR="00A2009E" w:rsidRPr="003F5527" w:rsidRDefault="00482B60" w:rsidP="00033B20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F5527">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
@@ -25541,60 +25523,60 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="003F5527">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542D545F" w14:textId="77777777" w:rsidR="000A6B3A" w:rsidRDefault="000A6B3A" w:rsidP="00614F2C">
+    <w:p w14:paraId="6C528666" w14:textId="77777777" w:rsidR="00E53E5B" w:rsidRDefault="00E53E5B" w:rsidP="00614F2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37DB11D0" w14:textId="77777777" w:rsidR="000A6B3A" w:rsidRDefault="000A6B3A" w:rsidP="00614F2C">
+    <w:p w14:paraId="19C73DEB" w14:textId="77777777" w:rsidR="00E53E5B" w:rsidRDefault="00E53E5B" w:rsidP="00614F2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="03876977" w14:textId="7E106E1B" w:rsidR="007224CA" w:rsidRPr="00A457CA" w:rsidRDefault="007224CA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15D29">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="006E45A1">
         <w:rPr>
@@ -25714,51 +25696,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00275854">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>panta otrajā un trešajā daļā noteikto kārtību</w:t>
       </w:r>
       <w:r w:rsidR="003174EE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B312D87" w14:textId="77777777" w:rsidR="00A2009E" w:rsidRPr="00A2009E" w:rsidRDefault="00A2009E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A2009E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A2009E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -25772,62 +25754,62 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006443F4">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00A2009E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="060B0129" w14:textId="77777777" w:rsidR="00DB36BA" w:rsidRDefault="00DB36BA" w:rsidP="00846DFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052C0F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8668BD1C"/>
     <w:lvl w:ilvl="0" w:tplc="5C745208">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28697,54 +28679,54 @@
   <w:num w:numId="21" w16cid:durableId="324942461">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1786269864">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="399867782">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1869491437">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1069040631">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1021853793">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1027485315">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RhV1jLi70mcGKb7F2eeJgzXXehjM05cNLWvNVw9Q/WNbpm8gxYHi/uvmjtZgomGxGohAAoBXNzDt/CVlbju5fg==" w:salt="Lp6sfwVfY4uk2vUByab/Aw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="I1KtZvp0C3lricO1DoXuDD//cXO1Gnq9JGBWENqDQM/99utqeg1VWzy0oBppHaIHX/ObxmEk/GIqHgH2zggRSA==" w:salt="Vl9srMUMnAhxZsL2A4yZcw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -28764,50 +28746,51 @@
     <w:rsid w:val="000333A3"/>
     <w:rsid w:val="00033B20"/>
     <w:rsid w:val="00042858"/>
     <w:rsid w:val="00043880"/>
     <w:rsid w:val="00044433"/>
     <w:rsid w:val="000454AE"/>
     <w:rsid w:val="0004769D"/>
     <w:rsid w:val="00053380"/>
     <w:rsid w:val="00053B7D"/>
     <w:rsid w:val="00056A76"/>
     <w:rsid w:val="00057318"/>
     <w:rsid w:val="00057807"/>
     <w:rsid w:val="000613EB"/>
     <w:rsid w:val="00062DCF"/>
     <w:rsid w:val="00063EBB"/>
     <w:rsid w:val="0006530D"/>
     <w:rsid w:val="00066C82"/>
     <w:rsid w:val="00067690"/>
     <w:rsid w:val="00072CF1"/>
     <w:rsid w:val="000802F1"/>
     <w:rsid w:val="00081415"/>
     <w:rsid w:val="00082503"/>
     <w:rsid w:val="000850EF"/>
     <w:rsid w:val="00085690"/>
     <w:rsid w:val="000867F5"/>
+    <w:rsid w:val="0008779D"/>
     <w:rsid w:val="00090706"/>
     <w:rsid w:val="00091C34"/>
     <w:rsid w:val="00092777"/>
     <w:rsid w:val="0009295F"/>
     <w:rsid w:val="0009477C"/>
     <w:rsid w:val="000972E0"/>
     <w:rsid w:val="000A1EC0"/>
     <w:rsid w:val="000A4CFC"/>
     <w:rsid w:val="000A636C"/>
     <w:rsid w:val="000A6B3A"/>
     <w:rsid w:val="000B1111"/>
     <w:rsid w:val="000B33B3"/>
     <w:rsid w:val="000B3B1A"/>
     <w:rsid w:val="000B53BF"/>
     <w:rsid w:val="000B6199"/>
     <w:rsid w:val="000B6EBE"/>
     <w:rsid w:val="000B78F0"/>
     <w:rsid w:val="000C196E"/>
     <w:rsid w:val="000C5F11"/>
     <w:rsid w:val="000C7FE7"/>
     <w:rsid w:val="000D5AA0"/>
     <w:rsid w:val="000D5FC3"/>
     <w:rsid w:val="000D5FF6"/>
     <w:rsid w:val="000D74F3"/>
     <w:rsid w:val="000E0A57"/>
@@ -28856,134 +28839,138 @@
     <w:rsid w:val="00155919"/>
     <w:rsid w:val="00157C54"/>
     <w:rsid w:val="00160F50"/>
     <w:rsid w:val="00161716"/>
     <w:rsid w:val="0016218A"/>
     <w:rsid w:val="00163488"/>
     <w:rsid w:val="0016433E"/>
     <w:rsid w:val="001648BB"/>
     <w:rsid w:val="0016728A"/>
     <w:rsid w:val="00171D66"/>
     <w:rsid w:val="00173860"/>
     <w:rsid w:val="00174AB1"/>
     <w:rsid w:val="00174AD6"/>
     <w:rsid w:val="00174C87"/>
     <w:rsid w:val="00176DCE"/>
     <w:rsid w:val="0018105F"/>
     <w:rsid w:val="00193979"/>
     <w:rsid w:val="001966AF"/>
     <w:rsid w:val="001A2B7C"/>
     <w:rsid w:val="001A4413"/>
     <w:rsid w:val="001A5D9D"/>
     <w:rsid w:val="001A6410"/>
     <w:rsid w:val="001A6AAC"/>
     <w:rsid w:val="001A6B96"/>
     <w:rsid w:val="001A716E"/>
+    <w:rsid w:val="001B26EC"/>
     <w:rsid w:val="001B50D4"/>
     <w:rsid w:val="001B5DB0"/>
     <w:rsid w:val="001B65D0"/>
     <w:rsid w:val="001B6946"/>
     <w:rsid w:val="001C1774"/>
     <w:rsid w:val="001C2150"/>
     <w:rsid w:val="001C2958"/>
     <w:rsid w:val="001C5C41"/>
     <w:rsid w:val="001C5DEF"/>
     <w:rsid w:val="001D2972"/>
     <w:rsid w:val="001D37AA"/>
     <w:rsid w:val="001D3CB6"/>
     <w:rsid w:val="001D7418"/>
     <w:rsid w:val="001E069C"/>
     <w:rsid w:val="001E09B6"/>
     <w:rsid w:val="001E121D"/>
     <w:rsid w:val="001E17F1"/>
     <w:rsid w:val="001E2AB7"/>
     <w:rsid w:val="001F0BAB"/>
     <w:rsid w:val="001F3505"/>
     <w:rsid w:val="001F7C0F"/>
     <w:rsid w:val="00202B37"/>
     <w:rsid w:val="00202D08"/>
     <w:rsid w:val="00204C93"/>
     <w:rsid w:val="00204ECC"/>
     <w:rsid w:val="002054E0"/>
     <w:rsid w:val="00205899"/>
     <w:rsid w:val="0020728C"/>
     <w:rsid w:val="00211601"/>
     <w:rsid w:val="002168C3"/>
     <w:rsid w:val="00217973"/>
     <w:rsid w:val="0022187B"/>
     <w:rsid w:val="00222C20"/>
     <w:rsid w:val="00224A76"/>
     <w:rsid w:val="0022541A"/>
     <w:rsid w:val="00225775"/>
     <w:rsid w:val="002262F6"/>
     <w:rsid w:val="0023304C"/>
+    <w:rsid w:val="00235D3D"/>
     <w:rsid w:val="00237B15"/>
     <w:rsid w:val="00240274"/>
     <w:rsid w:val="00241095"/>
     <w:rsid w:val="002412F6"/>
     <w:rsid w:val="002426DB"/>
     <w:rsid w:val="002433F6"/>
     <w:rsid w:val="00244C0F"/>
     <w:rsid w:val="00247EE6"/>
     <w:rsid w:val="002544B3"/>
     <w:rsid w:val="002568F8"/>
     <w:rsid w:val="0026112A"/>
     <w:rsid w:val="00261C3E"/>
     <w:rsid w:val="002657F9"/>
     <w:rsid w:val="002701F5"/>
     <w:rsid w:val="002703DF"/>
     <w:rsid w:val="00270FDB"/>
     <w:rsid w:val="00271DC2"/>
     <w:rsid w:val="0027220F"/>
     <w:rsid w:val="0027235A"/>
     <w:rsid w:val="00273881"/>
     <w:rsid w:val="0027436C"/>
     <w:rsid w:val="002743D3"/>
     <w:rsid w:val="00275854"/>
     <w:rsid w:val="00276C5B"/>
     <w:rsid w:val="002773B7"/>
     <w:rsid w:val="0028350A"/>
     <w:rsid w:val="00283DCA"/>
     <w:rsid w:val="00285644"/>
     <w:rsid w:val="0028633A"/>
     <w:rsid w:val="00290B18"/>
     <w:rsid w:val="00294700"/>
     <w:rsid w:val="0029492E"/>
     <w:rsid w:val="00294F55"/>
     <w:rsid w:val="00295E82"/>
     <w:rsid w:val="002A0694"/>
     <w:rsid w:val="002A0A17"/>
     <w:rsid w:val="002A1623"/>
+    <w:rsid w:val="002A625A"/>
     <w:rsid w:val="002A6436"/>
     <w:rsid w:val="002B0154"/>
     <w:rsid w:val="002B0B83"/>
     <w:rsid w:val="002B100E"/>
     <w:rsid w:val="002B1010"/>
     <w:rsid w:val="002B1B94"/>
     <w:rsid w:val="002B223F"/>
     <w:rsid w:val="002B37B2"/>
     <w:rsid w:val="002B5B73"/>
+    <w:rsid w:val="002B6246"/>
     <w:rsid w:val="002B7BD0"/>
     <w:rsid w:val="002B7D0F"/>
     <w:rsid w:val="002C11C4"/>
     <w:rsid w:val="002C12FA"/>
     <w:rsid w:val="002C15E8"/>
     <w:rsid w:val="002C33BC"/>
     <w:rsid w:val="002C4CC4"/>
     <w:rsid w:val="002D03B9"/>
     <w:rsid w:val="002D3F9B"/>
     <w:rsid w:val="002D6CE0"/>
     <w:rsid w:val="002E2325"/>
     <w:rsid w:val="002E23F1"/>
     <w:rsid w:val="002F0E48"/>
     <w:rsid w:val="002F17F6"/>
     <w:rsid w:val="002F24AF"/>
     <w:rsid w:val="0030046C"/>
     <w:rsid w:val="00301A37"/>
     <w:rsid w:val="00301E43"/>
     <w:rsid w:val="00304A74"/>
     <w:rsid w:val="003059DE"/>
     <w:rsid w:val="00306DCC"/>
     <w:rsid w:val="00307455"/>
     <w:rsid w:val="00312175"/>
     <w:rsid w:val="0031218A"/>
     <w:rsid w:val="00313937"/>
@@ -29223,50 +29210,51 @@
     <w:rsid w:val="00587F06"/>
     <w:rsid w:val="00590828"/>
     <w:rsid w:val="0059405E"/>
     <w:rsid w:val="00594257"/>
     <w:rsid w:val="00597410"/>
     <w:rsid w:val="005A37BC"/>
     <w:rsid w:val="005A5A11"/>
     <w:rsid w:val="005A5C25"/>
     <w:rsid w:val="005B05E4"/>
     <w:rsid w:val="005B2711"/>
     <w:rsid w:val="005B38F5"/>
     <w:rsid w:val="005B3EFA"/>
     <w:rsid w:val="005B6BA3"/>
     <w:rsid w:val="005B6FDF"/>
     <w:rsid w:val="005C194B"/>
     <w:rsid w:val="005C1EF8"/>
     <w:rsid w:val="005C22CD"/>
     <w:rsid w:val="005C2687"/>
     <w:rsid w:val="005C30BA"/>
     <w:rsid w:val="005C56FD"/>
     <w:rsid w:val="005C7C34"/>
     <w:rsid w:val="005D1A78"/>
     <w:rsid w:val="005D22A9"/>
     <w:rsid w:val="005D3AB1"/>
     <w:rsid w:val="005D5C1F"/>
+    <w:rsid w:val="005D61ED"/>
     <w:rsid w:val="005E150F"/>
     <w:rsid w:val="005E17CF"/>
     <w:rsid w:val="005E3A18"/>
     <w:rsid w:val="005E3A1F"/>
     <w:rsid w:val="005E64F2"/>
     <w:rsid w:val="005E7516"/>
     <w:rsid w:val="005F013A"/>
     <w:rsid w:val="005F0AC8"/>
     <w:rsid w:val="005F2707"/>
     <w:rsid w:val="005F314E"/>
     <w:rsid w:val="005F3AA8"/>
     <w:rsid w:val="005F59E6"/>
     <w:rsid w:val="005F6FC2"/>
     <w:rsid w:val="0060100E"/>
     <w:rsid w:val="00601BFB"/>
     <w:rsid w:val="0060423B"/>
     <w:rsid w:val="00606094"/>
     <w:rsid w:val="0061289B"/>
     <w:rsid w:val="006142BA"/>
     <w:rsid w:val="00614F2C"/>
     <w:rsid w:val="00615232"/>
     <w:rsid w:val="006168E2"/>
     <w:rsid w:val="00616AAC"/>
     <w:rsid w:val="00620613"/>
     <w:rsid w:val="00622512"/>
@@ -29375,99 +29363,101 @@
     <w:rsid w:val="00727826"/>
     <w:rsid w:val="00727CC0"/>
     <w:rsid w:val="007308CA"/>
     <w:rsid w:val="007347AA"/>
     <w:rsid w:val="0074527B"/>
     <w:rsid w:val="007515E9"/>
     <w:rsid w:val="00757154"/>
     <w:rsid w:val="007614B1"/>
     <w:rsid w:val="00763D34"/>
     <w:rsid w:val="00764409"/>
     <w:rsid w:val="00764E0E"/>
     <w:rsid w:val="00766601"/>
     <w:rsid w:val="0076706D"/>
     <w:rsid w:val="00773131"/>
     <w:rsid w:val="00773FF0"/>
     <w:rsid w:val="00775545"/>
     <w:rsid w:val="00776966"/>
     <w:rsid w:val="00776A56"/>
     <w:rsid w:val="00781A1C"/>
     <w:rsid w:val="00781E4E"/>
     <w:rsid w:val="00782767"/>
     <w:rsid w:val="00784002"/>
     <w:rsid w:val="00784486"/>
     <w:rsid w:val="007857DA"/>
     <w:rsid w:val="00794C8B"/>
+    <w:rsid w:val="00795A5A"/>
     <w:rsid w:val="0079620E"/>
     <w:rsid w:val="00796808"/>
     <w:rsid w:val="00796CFC"/>
     <w:rsid w:val="007A0A6C"/>
     <w:rsid w:val="007A1E77"/>
     <w:rsid w:val="007A1F0E"/>
     <w:rsid w:val="007A444A"/>
     <w:rsid w:val="007A5175"/>
     <w:rsid w:val="007A7D62"/>
     <w:rsid w:val="007B041A"/>
     <w:rsid w:val="007B43BA"/>
     <w:rsid w:val="007B51EA"/>
     <w:rsid w:val="007B6EE8"/>
     <w:rsid w:val="007B70E5"/>
     <w:rsid w:val="007B758E"/>
     <w:rsid w:val="007C1D6E"/>
     <w:rsid w:val="007C5A3F"/>
     <w:rsid w:val="007C780E"/>
     <w:rsid w:val="007D0033"/>
     <w:rsid w:val="007D2648"/>
     <w:rsid w:val="007D41B0"/>
     <w:rsid w:val="007D527E"/>
     <w:rsid w:val="007E06A6"/>
     <w:rsid w:val="007E2047"/>
     <w:rsid w:val="007E3756"/>
     <w:rsid w:val="007E3C2D"/>
     <w:rsid w:val="007E66E7"/>
     <w:rsid w:val="007E7AC8"/>
     <w:rsid w:val="007F2624"/>
     <w:rsid w:val="007F72BD"/>
     <w:rsid w:val="007F793A"/>
     <w:rsid w:val="008005DF"/>
     <w:rsid w:val="00801DE2"/>
     <w:rsid w:val="0080274C"/>
     <w:rsid w:val="0080497F"/>
     <w:rsid w:val="00804D58"/>
     <w:rsid w:val="0080630F"/>
     <w:rsid w:val="008077D0"/>
     <w:rsid w:val="008112F1"/>
     <w:rsid w:val="0081487E"/>
     <w:rsid w:val="00815AA3"/>
     <w:rsid w:val="008211A9"/>
     <w:rsid w:val="008219FB"/>
     <w:rsid w:val="008232BA"/>
     <w:rsid w:val="00824FB1"/>
     <w:rsid w:val="00825D9F"/>
     <w:rsid w:val="00826F2D"/>
     <w:rsid w:val="008279AD"/>
     <w:rsid w:val="00833179"/>
+    <w:rsid w:val="008331D4"/>
     <w:rsid w:val="008332F7"/>
     <w:rsid w:val="008352F6"/>
     <w:rsid w:val="00836AD8"/>
     <w:rsid w:val="0084569D"/>
     <w:rsid w:val="00846DFF"/>
     <w:rsid w:val="00847E98"/>
     <w:rsid w:val="00851A18"/>
     <w:rsid w:val="00851DB7"/>
     <w:rsid w:val="00851F97"/>
     <w:rsid w:val="008532DB"/>
     <w:rsid w:val="008534B6"/>
     <w:rsid w:val="0085357F"/>
     <w:rsid w:val="00854A7C"/>
     <w:rsid w:val="00856193"/>
     <w:rsid w:val="00870978"/>
     <w:rsid w:val="00870AEA"/>
     <w:rsid w:val="008721D9"/>
     <w:rsid w:val="00874598"/>
     <w:rsid w:val="008801EE"/>
     <w:rsid w:val="00885309"/>
     <w:rsid w:val="00885E99"/>
     <w:rsid w:val="00886712"/>
     <w:rsid w:val="008907F5"/>
     <w:rsid w:val="0089287C"/>
     <w:rsid w:val="00893526"/>
@@ -29537,50 +29527,51 @@
     <w:rsid w:val="00964BCA"/>
     <w:rsid w:val="00965C13"/>
     <w:rsid w:val="009671CF"/>
     <w:rsid w:val="009739A1"/>
     <w:rsid w:val="0098015D"/>
     <w:rsid w:val="0098146E"/>
     <w:rsid w:val="00981678"/>
     <w:rsid w:val="009824D2"/>
     <w:rsid w:val="009843A4"/>
     <w:rsid w:val="009843BD"/>
     <w:rsid w:val="00986221"/>
     <w:rsid w:val="00987673"/>
     <w:rsid w:val="00993E27"/>
     <w:rsid w:val="00994D8A"/>
     <w:rsid w:val="00994DD8"/>
     <w:rsid w:val="00995C92"/>
     <w:rsid w:val="00996931"/>
     <w:rsid w:val="009A0C53"/>
     <w:rsid w:val="009A0FC1"/>
     <w:rsid w:val="009A2133"/>
     <w:rsid w:val="009A25F1"/>
     <w:rsid w:val="009A28D2"/>
     <w:rsid w:val="009A6059"/>
     <w:rsid w:val="009A66E5"/>
     <w:rsid w:val="009B45F2"/>
+    <w:rsid w:val="009B4BA5"/>
     <w:rsid w:val="009B72D7"/>
     <w:rsid w:val="009B7A00"/>
     <w:rsid w:val="009B7F74"/>
     <w:rsid w:val="009C1AAF"/>
     <w:rsid w:val="009C3CF5"/>
     <w:rsid w:val="009C47AC"/>
     <w:rsid w:val="009D2D5D"/>
     <w:rsid w:val="009D5488"/>
     <w:rsid w:val="009D57BE"/>
     <w:rsid w:val="009D71FB"/>
     <w:rsid w:val="009E0272"/>
     <w:rsid w:val="009E34C9"/>
     <w:rsid w:val="009E6643"/>
     <w:rsid w:val="009F1275"/>
     <w:rsid w:val="009F2C1A"/>
     <w:rsid w:val="009F5CFF"/>
     <w:rsid w:val="009F6088"/>
     <w:rsid w:val="009F62C3"/>
     <w:rsid w:val="00A026E4"/>
     <w:rsid w:val="00A037FB"/>
     <w:rsid w:val="00A03EA7"/>
     <w:rsid w:val="00A03F5C"/>
     <w:rsid w:val="00A05BE2"/>
     <w:rsid w:val="00A06CDE"/>
     <w:rsid w:val="00A07C69"/>
@@ -29691,50 +29682,51 @@
     <w:rsid w:val="00B371E9"/>
     <w:rsid w:val="00B375B9"/>
     <w:rsid w:val="00B37CBE"/>
     <w:rsid w:val="00B4073D"/>
     <w:rsid w:val="00B41BBF"/>
     <w:rsid w:val="00B4275C"/>
     <w:rsid w:val="00B445A9"/>
     <w:rsid w:val="00B45E98"/>
     <w:rsid w:val="00B47142"/>
     <w:rsid w:val="00B50E7D"/>
     <w:rsid w:val="00B51EB6"/>
     <w:rsid w:val="00B528BF"/>
     <w:rsid w:val="00B54141"/>
     <w:rsid w:val="00B556DC"/>
     <w:rsid w:val="00B55E40"/>
     <w:rsid w:val="00B5691E"/>
     <w:rsid w:val="00B621D8"/>
     <w:rsid w:val="00B64AFA"/>
     <w:rsid w:val="00B64B74"/>
     <w:rsid w:val="00B6509E"/>
     <w:rsid w:val="00B65FF9"/>
     <w:rsid w:val="00B66740"/>
     <w:rsid w:val="00B72D23"/>
     <w:rsid w:val="00B72E7C"/>
     <w:rsid w:val="00B7347E"/>
+    <w:rsid w:val="00B744D3"/>
     <w:rsid w:val="00B7701B"/>
     <w:rsid w:val="00B771D2"/>
     <w:rsid w:val="00B81534"/>
     <w:rsid w:val="00B83A99"/>
     <w:rsid w:val="00B84E1F"/>
     <w:rsid w:val="00B851EB"/>
     <w:rsid w:val="00B864F6"/>
     <w:rsid w:val="00B9060B"/>
     <w:rsid w:val="00B92771"/>
     <w:rsid w:val="00B93267"/>
     <w:rsid w:val="00B969CC"/>
     <w:rsid w:val="00B96ED5"/>
     <w:rsid w:val="00BA1328"/>
     <w:rsid w:val="00BA3580"/>
     <w:rsid w:val="00BA7B73"/>
     <w:rsid w:val="00BB102F"/>
     <w:rsid w:val="00BB2B23"/>
     <w:rsid w:val="00BB2E46"/>
     <w:rsid w:val="00BB2EE1"/>
     <w:rsid w:val="00BB59FF"/>
     <w:rsid w:val="00BB5ACB"/>
     <w:rsid w:val="00BB6CEA"/>
     <w:rsid w:val="00BC1834"/>
     <w:rsid w:val="00BC27BC"/>
     <w:rsid w:val="00BC5E27"/>
@@ -29777,50 +29769,51 @@
     <w:rsid w:val="00C36D31"/>
     <w:rsid w:val="00C37518"/>
     <w:rsid w:val="00C3765B"/>
     <w:rsid w:val="00C405AE"/>
     <w:rsid w:val="00C42711"/>
     <w:rsid w:val="00C43204"/>
     <w:rsid w:val="00C4587E"/>
     <w:rsid w:val="00C474C6"/>
     <w:rsid w:val="00C51CDE"/>
     <w:rsid w:val="00C534FD"/>
     <w:rsid w:val="00C54D39"/>
     <w:rsid w:val="00C553A0"/>
     <w:rsid w:val="00C57612"/>
     <w:rsid w:val="00C57E7A"/>
     <w:rsid w:val="00C606D0"/>
     <w:rsid w:val="00C620B0"/>
     <w:rsid w:val="00C6243C"/>
     <w:rsid w:val="00C62989"/>
     <w:rsid w:val="00C633BF"/>
     <w:rsid w:val="00C67A9C"/>
     <w:rsid w:val="00C7369D"/>
     <w:rsid w:val="00C75528"/>
     <w:rsid w:val="00C75585"/>
     <w:rsid w:val="00C75684"/>
     <w:rsid w:val="00C818EE"/>
+    <w:rsid w:val="00C83378"/>
     <w:rsid w:val="00C84828"/>
     <w:rsid w:val="00C84B06"/>
     <w:rsid w:val="00C84CBE"/>
     <w:rsid w:val="00C850D6"/>
     <w:rsid w:val="00C85901"/>
     <w:rsid w:val="00C868B6"/>
     <w:rsid w:val="00C86999"/>
     <w:rsid w:val="00C8714F"/>
     <w:rsid w:val="00C875D6"/>
     <w:rsid w:val="00C8761C"/>
     <w:rsid w:val="00C9041F"/>
     <w:rsid w:val="00C9099A"/>
     <w:rsid w:val="00C924DC"/>
     <w:rsid w:val="00C92EC1"/>
     <w:rsid w:val="00C95089"/>
     <w:rsid w:val="00C95439"/>
     <w:rsid w:val="00C95488"/>
     <w:rsid w:val="00CA0BBE"/>
     <w:rsid w:val="00CA3C53"/>
     <w:rsid w:val="00CB42E6"/>
     <w:rsid w:val="00CB5B9E"/>
     <w:rsid w:val="00CC076D"/>
     <w:rsid w:val="00CC0E32"/>
     <w:rsid w:val="00CC414E"/>
     <w:rsid w:val="00CC4841"/>
@@ -29933,101 +29926,104 @@
     <w:rsid w:val="00DF49BF"/>
     <w:rsid w:val="00DF58E2"/>
     <w:rsid w:val="00DF5AFF"/>
     <w:rsid w:val="00DF6B8C"/>
     <w:rsid w:val="00E00A10"/>
     <w:rsid w:val="00E0153D"/>
     <w:rsid w:val="00E05A6A"/>
     <w:rsid w:val="00E161EA"/>
     <w:rsid w:val="00E16557"/>
     <w:rsid w:val="00E167D1"/>
     <w:rsid w:val="00E16C15"/>
     <w:rsid w:val="00E16EE6"/>
     <w:rsid w:val="00E2040F"/>
     <w:rsid w:val="00E233E8"/>
     <w:rsid w:val="00E27584"/>
     <w:rsid w:val="00E34357"/>
     <w:rsid w:val="00E34E8E"/>
     <w:rsid w:val="00E422AC"/>
     <w:rsid w:val="00E43B10"/>
     <w:rsid w:val="00E442C0"/>
     <w:rsid w:val="00E4483E"/>
     <w:rsid w:val="00E45790"/>
     <w:rsid w:val="00E46CAC"/>
     <w:rsid w:val="00E47EE3"/>
     <w:rsid w:val="00E47FF5"/>
+    <w:rsid w:val="00E53E5B"/>
     <w:rsid w:val="00E55A99"/>
     <w:rsid w:val="00E60281"/>
     <w:rsid w:val="00E641FA"/>
     <w:rsid w:val="00E64F20"/>
     <w:rsid w:val="00E64F26"/>
     <w:rsid w:val="00E66420"/>
     <w:rsid w:val="00E6721B"/>
     <w:rsid w:val="00E72CC9"/>
     <w:rsid w:val="00E736E9"/>
     <w:rsid w:val="00E75557"/>
     <w:rsid w:val="00E76919"/>
     <w:rsid w:val="00E83F9A"/>
     <w:rsid w:val="00E871D3"/>
     <w:rsid w:val="00E874A1"/>
     <w:rsid w:val="00E90BCC"/>
     <w:rsid w:val="00E91B7C"/>
     <w:rsid w:val="00E92161"/>
     <w:rsid w:val="00E94647"/>
     <w:rsid w:val="00E94E63"/>
     <w:rsid w:val="00E9563E"/>
     <w:rsid w:val="00EA04C8"/>
     <w:rsid w:val="00EA22F9"/>
     <w:rsid w:val="00EA4515"/>
     <w:rsid w:val="00EB05B2"/>
     <w:rsid w:val="00EB44CD"/>
     <w:rsid w:val="00EB4A9F"/>
     <w:rsid w:val="00EB7DAF"/>
     <w:rsid w:val="00EC0779"/>
     <w:rsid w:val="00EC0DDE"/>
     <w:rsid w:val="00EC12B5"/>
     <w:rsid w:val="00EC4BF1"/>
     <w:rsid w:val="00EC6D8C"/>
     <w:rsid w:val="00ED13C2"/>
     <w:rsid w:val="00ED21E0"/>
     <w:rsid w:val="00ED3267"/>
     <w:rsid w:val="00ED4B84"/>
     <w:rsid w:val="00ED62E0"/>
     <w:rsid w:val="00EE034B"/>
     <w:rsid w:val="00EE48E1"/>
     <w:rsid w:val="00EE636B"/>
+    <w:rsid w:val="00EE6FE1"/>
     <w:rsid w:val="00EE7BB1"/>
     <w:rsid w:val="00EF2F42"/>
     <w:rsid w:val="00EF460B"/>
     <w:rsid w:val="00F006B3"/>
     <w:rsid w:val="00F00CA3"/>
     <w:rsid w:val="00F01C61"/>
     <w:rsid w:val="00F0397F"/>
     <w:rsid w:val="00F04626"/>
     <w:rsid w:val="00F06373"/>
     <w:rsid w:val="00F10E05"/>
     <w:rsid w:val="00F114C0"/>
+    <w:rsid w:val="00F13C2C"/>
     <w:rsid w:val="00F14BDB"/>
     <w:rsid w:val="00F159C4"/>
     <w:rsid w:val="00F21B73"/>
     <w:rsid w:val="00F251DC"/>
     <w:rsid w:val="00F25555"/>
     <w:rsid w:val="00F26416"/>
     <w:rsid w:val="00F35BAA"/>
     <w:rsid w:val="00F36FA3"/>
     <w:rsid w:val="00F41384"/>
     <w:rsid w:val="00F41A70"/>
     <w:rsid w:val="00F440E7"/>
     <w:rsid w:val="00F46487"/>
     <w:rsid w:val="00F51D71"/>
     <w:rsid w:val="00F51E9B"/>
     <w:rsid w:val="00F5275F"/>
     <w:rsid w:val="00F54FFF"/>
     <w:rsid w:val="00F62EE0"/>
     <w:rsid w:val="00F63747"/>
     <w:rsid w:val="00F63E01"/>
     <w:rsid w:val="00F65614"/>
     <w:rsid w:val="00F65A20"/>
     <w:rsid w:val="00F6604B"/>
     <w:rsid w:val="00F70412"/>
     <w:rsid w:val="00F72B31"/>
     <w:rsid w:val="00F74482"/>
@@ -30083,51 +30079,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="currency"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="37C74E1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F6D09B8A-86F6-4163-A9F4-3DDEF7C90AF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31073,51 +31069,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E06A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph1">
     <w:name w:val="placeholder_paragraph"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="23140568">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="239603398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>