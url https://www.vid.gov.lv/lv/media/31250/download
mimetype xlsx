--- v2 (2026-02-27)
+++ v3 (2026-05-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\Pašnodarbināto ziņojumi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Viktorija\Publicēšanai DV un PNZ 2025\03_marts\Pašnodarbinātie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40C4542A-0B46-44CD-947B-F6B18607D204}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DB73013-C9B5-4DD9-9C12-F013C1376605}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -209,51 +209,51 @@
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>Iesniedza pārskatu</t>
   </si>
   <si>
     <t>Iesniedza pārskatu, kurā ir norādīts obligāto iemaksu objekts</t>
   </si>
   <si>
     <t>3. ceturksnis</t>
   </si>
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads**</t>
   </si>
   <si>
     <t>** Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Pašnodarbinātā vai darba ņēmēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, kavēti iesniegtajiem pārskatiem, kā arī nodokļu maksātāju norādītās adreses maiņai.</t>
   </si>
   <si>
     <t>4. ceturksnis</t>
   </si>
   <si>
-    <t>Dati uz 12.02.2026.</t>
+    <t>Dati uz 13.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -474,109 +474,105 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{58BE9132-B0AB-4B7F-8E2D-501144750BDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0037A4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -884,1545 +880,1545 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B2C4DB2-72CA-4E95-9642-99EB8611B122}">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I40" sqref="I40"/>
+      <pane ySplit="4" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="9" width="13" style="2" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="5" width="14.28515625" customWidth="1"/>
+    <col min="6" max="9" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="19"/>
-[...6 lines deleted...]
-      <c r="I1" s="20"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
     </row>
     <row r="2" spans="1:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3"/>
-[...2 lines deleted...]
-      <c r="E2" s="3"/>
+      <c r="A2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="I2" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="16" t="s">
+      <c r="B3" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="17"/>
-[...2 lines deleted...]
-      <c r="F3" s="16" t="s">
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="G3" s="17"/>
-[...1 lines deleted...]
-      <c r="I3" s="17"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="15"/>
-      <c r="B4" s="4" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D4" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="H4" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="11">
-[...21 lines deleted...]
-        <v>45382</v>
+      <c r="B5" s="10">
+        <v>52620</v>
+      </c>
+      <c r="C5" s="10">
+        <v>53047</v>
+      </c>
+      <c r="D5" s="10">
+        <v>54409</v>
+      </c>
+      <c r="E5" s="10">
+        <v>56394</v>
+      </c>
+      <c r="F5" s="10">
+        <v>44840</v>
+      </c>
+      <c r="G5" s="10">
+        <v>46169</v>
+      </c>
+      <c r="H5" s="10">
+        <v>47528</v>
+      </c>
+      <c r="I5" s="10">
+        <v>49437</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="7">
-[...21 lines deleted...]
-        <v>7319</v>
+      <c r="B6" s="6">
+        <v>8371</v>
+      </c>
+      <c r="C6" s="6">
+        <v>8495</v>
+      </c>
+      <c r="D6" s="6">
+        <v>8833</v>
+      </c>
+      <c r="E6" s="6">
+        <v>9084</v>
+      </c>
+      <c r="F6" s="6">
+        <v>7129</v>
+      </c>
+      <c r="G6" s="6">
+        <v>7413</v>
+      </c>
+      <c r="H6" s="6">
+        <v>7800</v>
+      </c>
+      <c r="I6" s="6">
+        <v>8013</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="9">
-[...20 lines deleted...]
-      <c r="I7" s="10">
+      <c r="B7" s="8">
+        <v>2707</v>
+      </c>
+      <c r="C7" s="8">
+        <v>2739</v>
+      </c>
+      <c r="D7" s="8">
+        <v>2775</v>
+      </c>
+      <c r="E7" s="8">
+        <v>2813</v>
+      </c>
+      <c r="F7" s="8">
+        <v>2360</v>
+      </c>
+      <c r="G7" s="9">
+        <v>2425</v>
+      </c>
+      <c r="H7" s="9">
+        <v>2457</v>
+      </c>
+      <c r="I7" s="9">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="8">
+        <v>955</v>
+      </c>
+      <c r="C8" s="8">
+        <v>961</v>
+      </c>
+      <c r="D8" s="8">
+        <v>996</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1018</v>
+      </c>
+      <c r="F8" s="8">
+        <v>816</v>
+      </c>
+      <c r="G8" s="9">
+        <v>838</v>
+      </c>
+      <c r="H8" s="9">
+        <v>883</v>
+      </c>
+      <c r="I8" s="9">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8">
+        <v>962</v>
+      </c>
+      <c r="C9" s="8">
+        <v>984</v>
+      </c>
+      <c r="D9" s="8">
+        <v>1087</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1168</v>
+      </c>
+      <c r="F9" s="8">
+        <v>811</v>
+      </c>
+      <c r="G9" s="9">
+        <v>846</v>
+      </c>
+      <c r="H9" s="9">
+        <v>956</v>
+      </c>
+      <c r="I9" s="9">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>829</v>
+      </c>
+      <c r="C10" s="8">
+        <v>850</v>
+      </c>
+      <c r="D10" s="8">
+        <v>894</v>
+      </c>
+      <c r="E10" s="8">
+        <v>890</v>
+      </c>
+      <c r="F10" s="8">
+        <v>687</v>
+      </c>
+      <c r="G10" s="9">
+        <v>730</v>
+      </c>
+      <c r="H10" s="9">
+        <v>782</v>
+      </c>
+      <c r="I10" s="9">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="8">
+        <v>611</v>
+      </c>
+      <c r="C11" s="8">
+        <v>618</v>
+      </c>
+      <c r="D11" s="8">
+        <v>687</v>
+      </c>
+      <c r="E11" s="8">
+        <v>704</v>
+      </c>
+      <c r="F11" s="8">
+        <v>519</v>
+      </c>
+      <c r="G11" s="9">
+        <v>537</v>
+      </c>
+      <c r="H11" s="9">
+        <v>618</v>
+      </c>
+      <c r="I11" s="9">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8">
+        <v>890</v>
+      </c>
+      <c r="C12" s="8">
+        <v>904</v>
+      </c>
+      <c r="D12" s="8">
+        <v>922</v>
+      </c>
+      <c r="E12" s="8">
+        <v>982</v>
+      </c>
+      <c r="F12" s="8">
+        <v>746</v>
+      </c>
+      <c r="G12" s="9">
+        <v>791</v>
+      </c>
+      <c r="H12" s="9">
+        <v>821</v>
+      </c>
+      <c r="I12" s="9">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="8">
+        <v>1178</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1196</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1227</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1268</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1004</v>
+      </c>
+      <c r="G13" s="9">
+        <v>1050</v>
+      </c>
+      <c r="H13" s="9">
+        <v>1078</v>
+      </c>
+      <c r="I13" s="9">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="8">
+        <v>239</v>
+      </c>
+      <c r="C14" s="8">
+        <v>243</v>
+      </c>
+      <c r="D14" s="8">
+        <v>245</v>
+      </c>
+      <c r="E14" s="8">
+        <v>241</v>
+      </c>
+      <c r="F14" s="8">
+        <v>186</v>
+      </c>
+      <c r="G14" s="9">
+        <v>196</v>
+      </c>
+      <c r="H14" s="9">
+        <v>205</v>
+      </c>
+      <c r="I14" s="9">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="6">
+        <v>6480</v>
+      </c>
+      <c r="C15" s="6">
+        <v>6612</v>
+      </c>
+      <c r="D15" s="6">
+        <v>6938</v>
+      </c>
+      <c r="E15" s="6">
+        <v>7516</v>
+      </c>
+      <c r="F15" s="6">
+        <v>5534</v>
+      </c>
+      <c r="G15" s="6">
+        <v>5810</v>
+      </c>
+      <c r="H15" s="6">
+        <v>6152</v>
+      </c>
+      <c r="I15" s="6">
+        <v>6714</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="8">
+        <v>2219</v>
+      </c>
+      <c r="C16" s="8">
         <v>2304</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="9">
+      <c r="D16" s="8">
+        <v>2328</v>
+      </c>
+      <c r="E16" s="8">
+        <v>2360</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1932</v>
+      </c>
+      <c r="G16" s="9">
+        <v>2062</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2057</v>
+      </c>
+      <c r="I16" s="9">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="8">
+        <v>822</v>
+      </c>
+      <c r="C17" s="8">
+        <v>851</v>
+      </c>
+      <c r="D17" s="8">
+        <v>858</v>
+      </c>
+      <c r="E17" s="8">
+        <v>896</v>
+      </c>
+      <c r="F17" s="8">
+        <v>716</v>
+      </c>
+      <c r="G17" s="9">
+        <v>758</v>
+      </c>
+      <c r="H17" s="9">
+        <v>762</v>
+      </c>
+      <c r="I17" s="9">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="8">
+        <v>507</v>
+      </c>
+      <c r="C18" s="8">
+        <v>518</v>
+      </c>
+      <c r="D18" s="8">
+        <v>561</v>
+      </c>
+      <c r="E18" s="8">
+        <v>622</v>
+      </c>
+      <c r="F18" s="8">
+        <v>432</v>
+      </c>
+      <c r="G18" s="9">
+        <v>453</v>
+      </c>
+      <c r="H18" s="9">
+        <v>509</v>
+      </c>
+      <c r="I18" s="9">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>461</v>
+      </c>
+      <c r="C19" s="8">
+        <v>456</v>
+      </c>
+      <c r="D19" s="8">
+        <v>496</v>
+      </c>
+      <c r="E19" s="8">
+        <v>538</v>
+      </c>
+      <c r="F19" s="8">
+        <v>372</v>
+      </c>
+      <c r="G19" s="9">
+        <v>372</v>
+      </c>
+      <c r="H19" s="9">
+        <v>415</v>
+      </c>
+      <c r="I19" s="9">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="8">
+        <v>529</v>
+      </c>
+      <c r="C20" s="8">
+        <v>524</v>
+      </c>
+      <c r="D20" s="8">
+        <v>552</v>
+      </c>
+      <c r="E20" s="8">
+        <v>708</v>
+      </c>
+      <c r="F20" s="8">
+        <v>445</v>
+      </c>
+      <c r="G20" s="9">
+        <v>457</v>
+      </c>
+      <c r="H20" s="9">
+        <v>498</v>
+      </c>
+      <c r="I20" s="9">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="8">
+        <v>317</v>
+      </c>
+      <c r="C21" s="8">
+        <v>317</v>
+      </c>
+      <c r="D21" s="8">
+        <v>333</v>
+      </c>
+      <c r="E21" s="8">
+        <v>339</v>
+      </c>
+      <c r="F21" s="8">
+        <v>275</v>
+      </c>
+      <c r="G21" s="9">
+        <v>286</v>
+      </c>
+      <c r="H21" s="9">
+        <v>305</v>
+      </c>
+      <c r="I21" s="9">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="8">
+        <v>479</v>
+      </c>
+      <c r="C22" s="8">
+        <v>475</v>
+      </c>
+      <c r="D22" s="8">
+        <v>520</v>
+      </c>
+      <c r="E22" s="8">
+        <v>576</v>
+      </c>
+      <c r="F22" s="8">
+        <v>409</v>
+      </c>
+      <c r="G22" s="9">
+        <v>404</v>
+      </c>
+      <c r="H22" s="9">
+        <v>457</v>
+      </c>
+      <c r="I22" s="9">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="8">
+        <v>559</v>
+      </c>
+      <c r="C23" s="8">
+        <v>570</v>
+      </c>
+      <c r="D23" s="8">
+        <v>612</v>
+      </c>
+      <c r="E23" s="8">
+        <v>714</v>
+      </c>
+      <c r="F23" s="8">
+        <v>487</v>
+      </c>
+      <c r="G23" s="9">
+        <v>521</v>
+      </c>
+      <c r="H23" s="9">
+        <v>570</v>
+      </c>
+      <c r="I23" s="9">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="8">
+        <v>587</v>
+      </c>
+      <c r="C24" s="8">
+        <v>597</v>
+      </c>
+      <c r="D24" s="8">
+        <v>678</v>
+      </c>
+      <c r="E24" s="8">
+        <v>763</v>
+      </c>
+      <c r="F24" s="8">
+        <v>466</v>
+      </c>
+      <c r="G24" s="9">
+        <v>497</v>
+      </c>
+      <c r="H24" s="9">
+        <v>579</v>
+      </c>
+      <c r="I24" s="9">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="6">
+        <v>25737</v>
+      </c>
+      <c r="C25" s="6">
+        <v>25782</v>
+      </c>
+      <c r="D25" s="6">
+        <v>26107</v>
+      </c>
+      <c r="E25" s="6">
+        <v>26592</v>
+      </c>
+      <c r="F25" s="6">
+        <v>21886</v>
+      </c>
+      <c r="G25" s="6">
+        <v>22307</v>
+      </c>
+      <c r="H25" s="6">
+        <v>22589</v>
+      </c>
+      <c r="I25" s="6">
+        <v>23087</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="8">
+        <v>18087</v>
+      </c>
+      <c r="C26" s="8">
+        <v>18113</v>
+      </c>
+      <c r="D26" s="8">
+        <v>18383</v>
+      </c>
+      <c r="E26" s="8">
+        <v>18684</v>
+      </c>
+      <c r="F26" s="8">
+        <v>15430</v>
+      </c>
+      <c r="G26" s="9">
+        <v>15676</v>
+      </c>
+      <c r="H26" s="9">
+        <v>15947</v>
+      </c>
+      <c r="I26" s="9">
+        <v>16282</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="8">
+        <v>1879</v>
+      </c>
+      <c r="C27" s="8">
+        <v>1893</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1918</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1949</v>
+      </c>
+      <c r="F27" s="8">
+        <v>1581</v>
+      </c>
+      <c r="G27" s="9">
+        <v>1643</v>
+      </c>
+      <c r="H27" s="9">
+        <v>1674</v>
+      </c>
+      <c r="I27" s="9">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v>697</v>
+      </c>
+      <c r="C28" s="8">
+        <v>707</v>
+      </c>
+      <c r="D28" s="8">
+        <v>689</v>
+      </c>
+      <c r="E28" s="8">
+        <v>716</v>
+      </c>
+      <c r="F28" s="8">
+        <v>577</v>
+      </c>
+      <c r="G28" s="9">
+        <v>613</v>
+      </c>
+      <c r="H28" s="9">
+        <v>592</v>
+      </c>
+      <c r="I28" s="9">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>904</v>
+      </c>
+      <c r="C29" s="8">
+        <v>890</v>
+      </c>
+      <c r="D29" s="8">
+        <v>897</v>
+      </c>
+      <c r="E29" s="8">
+        <v>925</v>
+      </c>
+      <c r="F29" s="8">
+        <v>770</v>
+      </c>
+      <c r="G29" s="9">
+        <v>774</v>
+      </c>
+      <c r="H29" s="9">
+        <v>773</v>
+      </c>
+      <c r="I29" s="9">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v>1149</v>
+      </c>
+      <c r="C30" s="8">
+        <v>1155</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1165</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1214</v>
+      </c>
+      <c r="F30" s="8">
+        <v>1004</v>
+      </c>
+      <c r="G30" s="9">
+        <v>1013</v>
+      </c>
+      <c r="H30" s="9">
+        <v>997</v>
+      </c>
+      <c r="I30" s="9">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>479</v>
+      </c>
+      <c r="C31" s="8">
+        <v>484</v>
+      </c>
+      <c r="D31" s="8">
+        <v>488</v>
+      </c>
+      <c r="E31" s="8">
+        <v>498</v>
+      </c>
+      <c r="F31" s="8">
+        <v>405</v>
+      </c>
+      <c r="G31" s="9">
+        <v>413</v>
+      </c>
+      <c r="H31" s="9">
+        <v>424</v>
+      </c>
+      <c r="I31" s="9">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>953</v>
+      </c>
+      <c r="C32" s="8">
         <v>930</v>
       </c>
-      <c r="C8" s="9">
-[...5 lines deleted...]
-      <c r="E8" s="9">
+      <c r="D32" s="8">
+        <v>950</v>
+      </c>
+      <c r="E32" s="8">
+        <v>977</v>
+      </c>
+      <c r="F32" s="8">
+        <v>783</v>
+      </c>
+      <c r="G32" s="9">
+        <v>787</v>
+      </c>
+      <c r="H32" s="9">
+        <v>808</v>
+      </c>
+      <c r="I32" s="9">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>687</v>
+      </c>
+      <c r="C33" s="8">
+        <v>694</v>
+      </c>
+      <c r="D33" s="8">
+        <v>701</v>
+      </c>
+      <c r="E33" s="8">
+        <v>705</v>
+      </c>
+      <c r="F33" s="8">
+        <v>580</v>
+      </c>
+      <c r="G33" s="9">
+        <v>595</v>
+      </c>
+      <c r="H33" s="9">
+        <v>581</v>
+      </c>
+      <c r="I33" s="9">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>902</v>
+      </c>
+      <c r="C34" s="8">
+        <v>916</v>
+      </c>
+      <c r="D34" s="8">
+        <v>916</v>
+      </c>
+      <c r="E34" s="8">
         <v>924</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F34" s="8">
+        <v>756</v>
+      </c>
+      <c r="G34" s="9">
+        <v>793</v>
+      </c>
+      <c r="H34" s="9">
+        <v>793</v>
+      </c>
+      <c r="I34" s="9">
         <v>797</v>
       </c>
-      <c r="G8" s="10">
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="6">
+        <v>6983</v>
+      </c>
+      <c r="C35" s="6">
+        <v>7005</v>
+      </c>
+      <c r="D35" s="6">
+        <v>7220</v>
+      </c>
+      <c r="E35" s="6">
+        <v>7655</v>
+      </c>
+      <c r="F35" s="6">
+        <v>5969</v>
+      </c>
+      <c r="G35" s="6">
+        <v>6101</v>
+      </c>
+      <c r="H35" s="6">
+        <v>6268</v>
+      </c>
+      <c r="I35" s="6">
+        <v>6685</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="8">
+        <v>297</v>
+      </c>
+      <c r="C36" s="8">
+        <v>292</v>
+      </c>
+      <c r="D36" s="8">
+        <v>316</v>
+      </c>
+      <c r="E36" s="8">
+        <v>366</v>
+      </c>
+      <c r="F36" s="8">
+        <v>246</v>
+      </c>
+      <c r="G36" s="9">
+        <v>241</v>
+      </c>
+      <c r="H36" s="9">
+        <v>262</v>
+      </c>
+      <c r="I36" s="9">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="8">
+        <v>1175</v>
+      </c>
+      <c r="C37" s="8">
+        <v>1205</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1221</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1273</v>
+      </c>
+      <c r="F37" s="8">
+        <v>998</v>
+      </c>
+      <c r="G37" s="9">
+        <v>1047</v>
+      </c>
+      <c r="H37" s="9">
+        <v>1065</v>
+      </c>
+      <c r="I37" s="9">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="8">
+        <v>471</v>
+      </c>
+      <c r="C38" s="8">
+        <v>464</v>
+      </c>
+      <c r="D38" s="8">
+        <v>482</v>
+      </c>
+      <c r="E38" s="8">
+        <v>542</v>
+      </c>
+      <c r="F38" s="8">
+        <v>419</v>
+      </c>
+      <c r="G38" s="9">
+        <v>415</v>
+      </c>
+      <c r="H38" s="9">
+        <v>428</v>
+      </c>
+      <c r="I38" s="9">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="8">
+        <v>636</v>
+      </c>
+      <c r="C39" s="8">
+        <v>629</v>
+      </c>
+      <c r="D39" s="8">
+        <v>652</v>
+      </c>
+      <c r="E39" s="8">
+        <v>686</v>
+      </c>
+      <c r="F39" s="8">
+        <v>553</v>
+      </c>
+      <c r="G39" s="9">
+        <v>560</v>
+      </c>
+      <c r="H39" s="9">
+        <v>585</v>
+      </c>
+      <c r="I39" s="9">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="8">
+        <v>786</v>
+      </c>
+      <c r="C40" s="8">
+        <v>805</v>
+      </c>
+      <c r="D40" s="8">
         <v>823</v>
       </c>
-      <c r="H8" s="10">
-[...106 lines deleted...]
-      <c r="E12" s="9">
+      <c r="E40" s="8">
+        <v>901</v>
+      </c>
+      <c r="F40" s="8">
+        <v>682</v>
+      </c>
+      <c r="G40" s="9">
+        <v>714</v>
+      </c>
+      <c r="H40" s="9">
+        <v>723</v>
+      </c>
+      <c r="I40" s="9">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="8">
+        <v>1421</v>
+      </c>
+      <c r="C41" s="8">
+        <v>1428</v>
+      </c>
+      <c r="D41" s="8">
+        <v>1469</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1516</v>
+      </c>
+      <c r="F41" s="8">
+        <v>1209</v>
+      </c>
+      <c r="G41" s="9">
+        <v>1229</v>
+      </c>
+      <c r="H41" s="9">
+        <v>1265</v>
+      </c>
+      <c r="I41" s="9">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="8">
+        <v>309</v>
+      </c>
+      <c r="C42" s="8">
+        <v>313</v>
+      </c>
+      <c r="D42" s="8">
+        <v>314</v>
+      </c>
+      <c r="E42" s="8">
+        <v>310</v>
+      </c>
+      <c r="F42" s="8">
+        <v>264</v>
+      </c>
+      <c r="G42" s="9">
+        <v>270</v>
+      </c>
+      <c r="H42" s="9">
+        <v>279</v>
+      </c>
+      <c r="I42" s="9">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="8">
+        <v>456</v>
+      </c>
+      <c r="C43" s="8">
+        <v>458</v>
+      </c>
+      <c r="D43" s="8">
+        <v>474</v>
+      </c>
+      <c r="E43" s="8">
+        <v>516</v>
+      </c>
+      <c r="F43" s="8">
+        <v>367</v>
+      </c>
+      <c r="G43" s="9">
+        <v>385</v>
+      </c>
+      <c r="H43" s="9">
+        <v>404</v>
+      </c>
+      <c r="I43" s="9">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="8">
+        <v>141</v>
+      </c>
+      <c r="C44" s="8">
+        <v>137</v>
+      </c>
+      <c r="D44" s="8">
+        <v>146</v>
+      </c>
+      <c r="E44" s="8">
+        <v>164</v>
+      </c>
+      <c r="F44" s="8">
+        <v>123</v>
+      </c>
+      <c r="G44" s="9">
+        <v>119</v>
+      </c>
+      <c r="H44" s="9">
+        <v>131</v>
+      </c>
+      <c r="I44" s="9">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="8">
+        <v>1291</v>
+      </c>
+      <c r="C45" s="8">
+        <v>1274</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1323</v>
+      </c>
+      <c r="E45" s="8">
+        <v>1381</v>
+      </c>
+      <c r="F45" s="8">
+        <v>1108</v>
+      </c>
+      <c r="G45" s="9">
+        <v>1121</v>
+      </c>
+      <c r="H45" s="9">
+        <v>1126</v>
+      </c>
+      <c r="I45" s="9">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="6">
+        <v>5049</v>
+      </c>
+      <c r="C46" s="6">
+        <v>5153</v>
+      </c>
+      <c r="D46" s="6">
+        <v>5311</v>
+      </c>
+      <c r="E46" s="6">
+        <v>5547</v>
+      </c>
+      <c r="F46" s="6">
+        <v>4322</v>
+      </c>
+      <c r="G46" s="6">
+        <v>4538</v>
+      </c>
+      <c r="H46" s="6">
+        <v>4719</v>
+      </c>
+      <c r="I46" s="6">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="8">
+        <v>1405</v>
+      </c>
+      <c r="C47" s="8">
+        <v>1446</v>
+      </c>
+      <c r="D47" s="8">
+        <v>1474</v>
+      </c>
+      <c r="E47" s="8">
+        <v>1493</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1194</v>
+      </c>
+      <c r="G47" s="9">
+        <v>1252</v>
+      </c>
+      <c r="H47" s="9">
+        <v>1287</v>
+      </c>
+      <c r="I47" s="9">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="8">
+        <v>626</v>
+      </c>
+      <c r="C48" s="8">
+        <v>602</v>
+      </c>
+      <c r="D48" s="8">
+        <v>617</v>
+      </c>
+      <c r="E48" s="8">
+        <v>634</v>
+      </c>
+      <c r="F48" s="8">
+        <v>537</v>
+      </c>
+      <c r="G48" s="9">
+        <v>541</v>
+      </c>
+      <c r="H48" s="9">
+        <v>540</v>
+      </c>
+      <c r="I48" s="9">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="8">
         <v>886</v>
       </c>
-      <c r="F12" s="9">
-[...5 lines deleted...]
-      <c r="H12" s="10">
+      <c r="C49" s="8">
+        <v>888</v>
+      </c>
+      <c r="D49" s="8">
+        <v>941</v>
+      </c>
+      <c r="E49" s="8">
+        <v>989</v>
+      </c>
+      <c r="F49" s="8">
+        <v>761</v>
+      </c>
+      <c r="G49" s="9">
         <v>794</v>
       </c>
-      <c r="I12" s="10">
-[...132 lines deleted...]
-      <c r="E17" s="9">
+      <c r="H49" s="9">
         <v>850</v>
       </c>
-      <c r="F17" s="9">
-[...182 lines deleted...]
-      <c r="I23" s="10">
+      <c r="I49" s="9">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="8">
+        <v>585</v>
+      </c>
+      <c r="C50" s="8">
         <v>609</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="9">
+      <c r="D50" s="8">
+        <v>629</v>
+      </c>
+      <c r="E50" s="8">
+        <v>673</v>
+      </c>
+      <c r="F50" s="8">
+        <v>514</v>
+      </c>
+      <c r="G50" s="9">
+        <v>550</v>
+      </c>
+      <c r="H50" s="9">
+        <v>564</v>
+      </c>
+      <c r="I50" s="9">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="8">
+        <v>588</v>
+      </c>
+      <c r="C51" s="8">
+        <v>610</v>
+      </c>
+      <c r="D51" s="8">
+        <v>630</v>
+      </c>
+      <c r="E51" s="8">
+        <v>673</v>
+      </c>
+      <c r="F51" s="8">
+        <v>487</v>
+      </c>
+      <c r="G51" s="9">
+        <v>522</v>
+      </c>
+      <c r="H51" s="9">
+        <v>552</v>
+      </c>
+      <c r="I51" s="9">
         <v>577</v>
       </c>
-      <c r="C24" s="9">
-[...739 lines deleted...]
-      <c r="H49" s="10">
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="8">
+        <v>959</v>
+      </c>
+      <c r="C52" s="8">
+        <v>998</v>
+      </c>
+      <c r="D52" s="8">
+        <v>1020</v>
+      </c>
+      <c r="E52" s="8">
+        <v>1085</v>
+      </c>
+      <c r="F52" s="8">
         <v>829</v>
       </c>
-      <c r="I49" s="10">
-[...87 lines deleted...]
-        <v>941</v>
+      <c r="G52" s="9">
+        <v>879</v>
+      </c>
+      <c r="H52" s="9">
+        <v>926</v>
+      </c>
+      <c r="I52" s="9">
+        <v>994</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="23" t="s">
+      <c r="A53" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="21"/>
-[...6 lines deleted...]
-      <c r="I53" s="22"/>
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A54" s="12" t="s">
+      <c r="A54" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="B54" s="13"/>
-[...6 lines deleted...]
-      <c r="I54" s="13"/>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A54:I54"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A53:I53"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>