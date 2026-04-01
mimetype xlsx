--- v4 (2026-03-02)
+++ v5 (2026-04-01)
@@ -1,81 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gnp00112\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DXR9NMWI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2025.viss gads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C371928-D35E-460F-AC1F-40AEC801382D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82C98B42-0EF6-421C-889A-5BF806B33E97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B8" i="1" l="1"/>
+  <c r="B9" i="1"/>
+  <c r="B7" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>maijs</t>
@@ -98,51 +107,51 @@
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>jūlijs</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
     <t>augusts</t>
   </si>
   <si>
     <t>septembris</t>
   </si>
   <si>
     <t>oktobris</t>
   </si>
   <si>
     <t>novembris</t>
   </si>
   <si>
     <t>decembris</t>
   </si>
   <si>
-    <t>Dati uz 11.02.2026</t>
+    <t>Dati uz 11.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -340,136 +349,127 @@
     <border>
       <left style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{58BE9132-B0AB-4B7F-8E2D-501144750BDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0037A4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -752,402 +752,405 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="9"/>
-[...3 lines deleted...]
-      <c r="F1" s="9"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
-      <c r="E2" s="15" t="s">
+      <c r="E2" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="16"/>
+      <c r="F2" s="18"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="13" t="s">
+      <c r="B3" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="11"/>
-[...1 lines deleted...]
-      <c r="F3" s="11"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="8"/>
-      <c r="B4" s="14"/>
+      <c r="A4" s="10"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="19">
-[...11 lines deleted...]
-      <c r="F5" s="4">
+      <c r="B5" s="5">
+        <v>801301</v>
+      </c>
+      <c r="C5" s="5">
+        <v>703466</v>
+      </c>
+      <c r="D5" s="5">
+        <v>76511</v>
+      </c>
+      <c r="E5" s="5">
+        <v>13976</v>
+      </c>
+      <c r="F5" s="5">
         <v>7348</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="20">
-[...12 lines deleted...]
-        <v>7366</v>
+      <c r="B6" s="7">
+        <v>800224</v>
+      </c>
+      <c r="C6" s="7">
+        <v>703667</v>
+      </c>
+      <c r="D6" s="7">
+        <v>75395</v>
+      </c>
+      <c r="E6" s="7">
+        <v>13795</v>
+      </c>
+      <c r="F6" s="7">
+        <v>7367</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="20">
-[...12 lines deleted...]
-        <v>7513</v>
+      <c r="B7" s="7">
+        <f>SUM(C7:F7)</f>
+        <v>804622</v>
+      </c>
+      <c r="C7" s="7">
+        <v>706433</v>
+      </c>
+      <c r="D7" s="7">
+        <v>76737</v>
+      </c>
+      <c r="E7" s="7">
+        <v>13938</v>
+      </c>
+      <c r="F7" s="7">
+        <v>7514</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21">
-[...12 lines deleted...]
-        <v>7552</v>
+      <c r="B8" s="7">
+        <f t="shared" ref="B8:B16" si="0">SUM(C8:F8)</f>
+        <v>808644</v>
+      </c>
+      <c r="C8" s="8">
+        <v>709314</v>
+      </c>
+      <c r="D8" s="8">
+        <v>77731</v>
+      </c>
+      <c r="E8" s="8">
+        <v>14045</v>
+      </c>
+      <c r="F8" s="8">
+        <v>7554</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
     <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="20">
-[...12 lines deleted...]
-        <v>7716</v>
+      <c r="B9" s="7">
+        <f t="shared" si="0"/>
+        <v>811596</v>
+      </c>
+      <c r="C9" s="7">
+        <v>708593</v>
+      </c>
+      <c r="D9" s="7">
+        <v>80598</v>
+      </c>
+      <c r="E9" s="7">
+        <v>14686</v>
+      </c>
+      <c r="F9" s="7">
+        <v>7719</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
     <row r="10" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="20">
-[...12 lines deleted...]
-        <v>7813</v>
+      <c r="B10" s="7">
+        <v>822070</v>
+      </c>
+      <c r="C10" s="7">
+        <v>717964</v>
+      </c>
+      <c r="D10" s="7">
+        <v>81197</v>
+      </c>
+      <c r="E10" s="7">
+        <v>15094</v>
+      </c>
+      <c r="F10" s="7">
+        <v>7815</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="20">
-[...12 lines deleted...]
-        <v>7377</v>
+      <c r="B11" s="7">
+        <v>826647</v>
+      </c>
+      <c r="C11" s="7">
+        <v>727127</v>
+      </c>
+      <c r="D11" s="7">
+        <v>78091</v>
+      </c>
+      <c r="E11" s="7">
+        <v>14048</v>
+      </c>
+      <c r="F11" s="7">
+        <v>7381</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="20">
-[...12 lines deleted...]
-        <v>7268</v>
+      <c r="B12" s="7">
+        <v>824945</v>
+      </c>
+      <c r="C12" s="7">
+        <v>725358</v>
+      </c>
+      <c r="D12" s="7">
+        <v>78339</v>
+      </c>
+      <c r="E12" s="7">
+        <v>13976</v>
+      </c>
+      <c r="F12" s="7">
+        <v>7272</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="20">
-[...12 lines deleted...]
-        <v>7470</v>
+      <c r="B13" s="7">
+        <v>816253</v>
+      </c>
+      <c r="C13" s="7">
+        <v>716380</v>
+      </c>
+      <c r="D13" s="7">
+        <v>78345</v>
+      </c>
+      <c r="E13" s="7">
+        <v>14057</v>
+      </c>
+      <c r="F13" s="7">
+        <v>7471</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
     </row>
     <row r="14" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="20">
-[...12 lines deleted...]
-        <v>7604</v>
+      <c r="B14" s="7">
+        <v>815442</v>
+      </c>
+      <c r="C14" s="7">
+        <v>715410</v>
+      </c>
+      <c r="D14" s="7">
+        <v>78326</v>
+      </c>
+      <c r="E14" s="7">
+        <v>14091</v>
+      </c>
+      <c r="F14" s="7">
+        <v>7615</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
     </row>
     <row r="15" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="20">
-[...12 lines deleted...]
-        <v>7606</v>
+      <c r="B15" s="7">
+        <v>812058</v>
+      </c>
+      <c r="C15" s="7">
+        <v>713282</v>
+      </c>
+      <c r="D15" s="7">
+        <v>77182</v>
+      </c>
+      <c r="E15" s="7">
+        <v>13971</v>
+      </c>
+      <c r="F15" s="7">
+        <v>7623</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
     </row>
     <row r="16" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="20">
-[...12 lines deleted...]
-        <v>7538</v>
+      <c r="B16" s="7">
+        <v>808269</v>
+      </c>
+      <c r="C16" s="7">
+        <v>710523</v>
+      </c>
+      <c r="D16" s="7">
+        <v>76220</v>
+      </c>
+      <c r="E16" s="7">
+        <v>13930</v>
+      </c>
+      <c r="F16" s="7">
+        <v>7596</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
     <row r="17" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="12" t="s">
+      <c r="A17" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="12"/>
-[...3 lines deleted...]
-      <c r="F17" s="12"/>
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>