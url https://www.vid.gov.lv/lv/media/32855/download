--- v0 (2026-01-08)
+++ v1 (2026-09-11)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_NILLNP\ĀGL licences\Citu ES nerezidentu licences\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Augusts\24\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{249259DD-41FF-4F3D-9034-D08EC04E0379}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EBBD11F-E521-492F-A956-7B61113F2590}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{E742F9E1-A55F-47CC-9FF8-E2A3AE94E406}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E742F9E1-A55F-47CC-9FF8-E2A3AE94E406}"/>
   </bookViews>
   <sheets>
     <sheet name="ES dalībvalstu reģistrs" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -134,51 +134,51 @@
   <si>
     <t>NATAĻJA SĻEPŅOVA</t>
   </si>
   <si>
     <t>ESY5723799X</t>
   </si>
   <si>
     <t>AGL0002</t>
   </si>
   <si>
     <t>AGL0003</t>
   </si>
   <si>
     <t>Igaunija</t>
   </si>
   <si>
     <t>Grow Finance OÜ</t>
   </si>
   <si>
     <t>ULVI TALLO</t>
   </si>
   <si>
     <t>Licencētie ES dalībvalstu ārpakalpojuma grāmatveži, kuriem VID ir izsniedzis licenci ārpakalpojuma grāmatveža darbībai</t>
   </si>
   <si>
-    <t>36272558/1</t>
+    <t>40462640/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="3" tint="-0.499984740745262"/>
@@ -235,68 +235,65 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -585,311 +582,311 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A19978C-A2C5-4EFA-A032-A5E94A5BD63E}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="P11" sqref="P11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.453125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="16.81640625" customWidth="1"/>
+    <col min="1" max="1" width="15.42578125" customWidth="1"/>
+    <col min="2" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
-    <col min="9" max="10" width="11.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="13.453125" customWidth="1"/>
+    <col min="9" max="10" width="11.5703125" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="20" customWidth="1"/>
-    <col min="15" max="16" width="10.1796875" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:16" ht="26.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-[...13 lines deleted...]
-      <c r="P1" s="9"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:16" ht="15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="39" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="3">
         <v>45105</v>
       </c>
       <c r="H5" s="3">
         <v>45106</v>
       </c>
       <c r="I5" s="3">
         <v>46569</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N5" s="2">
         <v>868311177</v>
       </c>
       <c r="O5" s="3">
         <v>45558</v>
       </c>
       <c r="P5" s="3">
         <v>45922</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="3">
         <v>45111</v>
       </c>
       <c r="H6" s="3">
         <v>45112</v>
       </c>
       <c r="I6" s="3">
         <v>46938</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="2">
         <v>813205629</v>
       </c>
       <c r="O6" s="3">
         <v>45096</v>
       </c>
       <c r="P6" s="3">
         <v>45461</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="13" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="2">
         <v>11627587</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="3">
         <v>45163</v>
       </c>
       <c r="H7" s="3">
         <v>45166</v>
       </c>
       <c r="I7" s="3">
         <v>46992</v>
       </c>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="O7" s="3">
-        <v>45907</v>
+        <v>46272</v>
       </c>
       <c r="P7" s="3">
-        <v>46271</v>
+        <v>46636</v>
       </c>
     </row>
-    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>