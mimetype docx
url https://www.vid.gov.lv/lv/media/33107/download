--- v0 (2026-01-08)
+++ v1 (2026-07-06)
@@ -4,81 +4,109 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E8617A1" w14:textId="77777777" w:rsidR="001C63C9" w:rsidRPr="005B19E6" w:rsidRDefault="001C63C9" w:rsidP="001C63C9">
+    <w:p w14:paraId="0E8617A1" w14:textId="307699C9" w:rsidR="001C63C9" w:rsidRPr="005B19E6" w:rsidRDefault="001C63C9" w:rsidP="001C63C9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="103" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="-99"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094BB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-8"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Apliecinājuma veidlapa personīgās mantas ievešanai pārceļot pastāvīgu dzīvesvietu no trešās valsts</w:t>
+        <w:t>Apliecinājuma veidlapa personīgās mantas ievešanai</w:t>
+      </w:r>
+      <w:r w:rsidR="006F532E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006FC0"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006FC0"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārceļot pastāvīgu dzīvesvietu no trešās valsts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00094BB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-8"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
@@ -5912,63 +5940,63 @@
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1509333866"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="27060DD4" w14:textId="77777777" w:rsidR="00847DF7" w:rsidRPr="005B19E6" w:rsidRDefault="00847DF7" w:rsidP="00BF59CD">
+              <w:p w14:paraId="27060DD4" w14:textId="262F5D49" w:rsidR="00847DF7" w:rsidRPr="005B19E6" w:rsidRDefault="006F532E" w:rsidP="00BF59CD">
                 <w:pPr>
                   <w:ind w:right="-625"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="005B19E6">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E4D5682" w14:textId="77777777" w:rsidR="00847DF7" w:rsidRPr="005B19E6" w:rsidRDefault="00847DF7" w:rsidP="00BF59CD">
             <w:pPr>
               <w:ind w:right="-625"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -19899,119 +19927,119 @@
     <w:p w14:paraId="298E75D5" w14:textId="77777777" w:rsidR="00EB5780" w:rsidRPr="005B19E6" w:rsidRDefault="00EB5780" w:rsidP="0073680A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB5780" w:rsidRPr="005B19E6" w:rsidSect="00E50F55">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1274" w:bottom="709" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EBF3281" w14:textId="77777777" w:rsidR="00AD7750" w:rsidRDefault="00AD7750" w:rsidP="00C02525">
+    <w:p w14:paraId="1AD0EAF6" w14:textId="77777777" w:rsidR="003E1E45" w:rsidRDefault="003E1E45" w:rsidP="00C02525">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6430E008" w14:textId="77777777" w:rsidR="00AD7750" w:rsidRDefault="00AD7750" w:rsidP="00C02525">
+    <w:p w14:paraId="3778043B" w14:textId="77777777" w:rsidR="003E1E45" w:rsidRDefault="003E1E45" w:rsidP="00C02525">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -20053,129 +20081,129 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4198E641" w14:textId="77777777" w:rsidR="00785229" w:rsidRDefault="00785229">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="066007C0" w14:textId="77777777" w:rsidR="00AD7750" w:rsidRDefault="00AD7750" w:rsidP="00C02525">
+    <w:p w14:paraId="63467A70" w14:textId="77777777" w:rsidR="003E1E45" w:rsidRDefault="003E1E45" w:rsidP="00C02525">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E1D943B" w14:textId="77777777" w:rsidR="00AD7750" w:rsidRDefault="00AD7750" w:rsidP="00C02525">
+    <w:p w14:paraId="60B3D306" w14:textId="77777777" w:rsidR="003E1E45" w:rsidRDefault="003E1E45" w:rsidP="00C02525">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="49452E70" w14:textId="05882F62" w:rsidR="001C63C9" w:rsidRPr="002D7869" w:rsidRDefault="001C63C9" w:rsidP="001C63C9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7869">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002D7869">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valsts, kas nav Eiropas Savienības dalībvalsts</w:t>
       </w:r>
       <w:r w:rsidR="00EB325E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="457C9ACF" w14:textId="5C4C4E88" w:rsidR="00C02525" w:rsidRPr="002D7869" w:rsidRDefault="00C02525" w:rsidP="008A10E0">
+    <w:p w14:paraId="457C9ACF" w14:textId="1E4DFB5B" w:rsidR="00C02525" w:rsidRPr="002D7869" w:rsidRDefault="00C02525" w:rsidP="008A10E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7869">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002D7869">
+      <w:r w:rsidR="006F532E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7869">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes 2009. </w:t>
       </w:r>
       <w:r w:rsidR="00C15050">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>gada 16. novembra</w:t>
       </w:r>
@@ -20952,50 +20980,51 @@
     <w:rsid w:val="002D16B3"/>
     <w:rsid w:val="002D74F2"/>
     <w:rsid w:val="002D7869"/>
     <w:rsid w:val="002F0787"/>
     <w:rsid w:val="002F7443"/>
     <w:rsid w:val="00311F1E"/>
     <w:rsid w:val="00312758"/>
     <w:rsid w:val="00315EE3"/>
     <w:rsid w:val="00324B9C"/>
     <w:rsid w:val="0033091E"/>
     <w:rsid w:val="00330C28"/>
     <w:rsid w:val="00365553"/>
     <w:rsid w:val="00375B92"/>
     <w:rsid w:val="003778B5"/>
     <w:rsid w:val="003811F4"/>
     <w:rsid w:val="0039001B"/>
     <w:rsid w:val="00394F77"/>
     <w:rsid w:val="00397AE4"/>
     <w:rsid w:val="00397FC2"/>
     <w:rsid w:val="003A066B"/>
     <w:rsid w:val="003C028D"/>
     <w:rsid w:val="003C7D9D"/>
     <w:rsid w:val="003D0CF0"/>
     <w:rsid w:val="003D13CD"/>
     <w:rsid w:val="003E1466"/>
+    <w:rsid w:val="003E1E45"/>
     <w:rsid w:val="003E39BD"/>
     <w:rsid w:val="003F11F9"/>
     <w:rsid w:val="003F35C2"/>
     <w:rsid w:val="003F7F30"/>
     <w:rsid w:val="004107A3"/>
     <w:rsid w:val="0041086F"/>
     <w:rsid w:val="00425934"/>
     <w:rsid w:val="004313D9"/>
     <w:rsid w:val="0043215D"/>
     <w:rsid w:val="00432B6C"/>
     <w:rsid w:val="004363B9"/>
     <w:rsid w:val="00440C55"/>
     <w:rsid w:val="00445D8A"/>
     <w:rsid w:val="00446708"/>
     <w:rsid w:val="00450654"/>
     <w:rsid w:val="00452109"/>
     <w:rsid w:val="00457615"/>
     <w:rsid w:val="00461F96"/>
     <w:rsid w:val="00466A8D"/>
     <w:rsid w:val="00485EE6"/>
     <w:rsid w:val="004B1095"/>
     <w:rsid w:val="004C5982"/>
     <w:rsid w:val="004C625D"/>
     <w:rsid w:val="004D5D99"/>
     <w:rsid w:val="005011C3"/>
@@ -21018,50 +21047,51 @@
     <w:rsid w:val="005F3E73"/>
     <w:rsid w:val="005F6FA9"/>
     <w:rsid w:val="00623A17"/>
     <w:rsid w:val="006326F9"/>
     <w:rsid w:val="006347D6"/>
     <w:rsid w:val="00641079"/>
     <w:rsid w:val="006525A2"/>
     <w:rsid w:val="00661CCB"/>
     <w:rsid w:val="0067102A"/>
     <w:rsid w:val="00673B71"/>
     <w:rsid w:val="006778A8"/>
     <w:rsid w:val="00682584"/>
     <w:rsid w:val="00682A13"/>
     <w:rsid w:val="00685F7B"/>
     <w:rsid w:val="00690532"/>
     <w:rsid w:val="006A1446"/>
     <w:rsid w:val="006A148D"/>
     <w:rsid w:val="006A4AA9"/>
     <w:rsid w:val="006B2C1E"/>
     <w:rsid w:val="006C7B37"/>
     <w:rsid w:val="006D3EE7"/>
     <w:rsid w:val="006E2D3A"/>
     <w:rsid w:val="006E3463"/>
     <w:rsid w:val="006E3DEA"/>
     <w:rsid w:val="006F116E"/>
+    <w:rsid w:val="006F532E"/>
     <w:rsid w:val="00713665"/>
     <w:rsid w:val="00715C49"/>
     <w:rsid w:val="00717EE9"/>
     <w:rsid w:val="007330C5"/>
     <w:rsid w:val="00734990"/>
     <w:rsid w:val="0073680A"/>
     <w:rsid w:val="00737678"/>
     <w:rsid w:val="00757000"/>
     <w:rsid w:val="00763305"/>
     <w:rsid w:val="0076571D"/>
     <w:rsid w:val="00766BA8"/>
     <w:rsid w:val="00774C2A"/>
     <w:rsid w:val="00785229"/>
     <w:rsid w:val="00792AC1"/>
     <w:rsid w:val="007A1626"/>
     <w:rsid w:val="007B5432"/>
     <w:rsid w:val="007D169B"/>
     <w:rsid w:val="00802AD2"/>
     <w:rsid w:val="008055EC"/>
     <w:rsid w:val="0081607D"/>
     <w:rsid w:val="00817039"/>
     <w:rsid w:val="008267F2"/>
     <w:rsid w:val="00846198"/>
     <w:rsid w:val="00847DF7"/>
     <w:rsid w:val="00851AA7"/>
@@ -21202,50 +21232,51 @@
     <w:rsid w:val="00E67F8B"/>
     <w:rsid w:val="00E7184B"/>
     <w:rsid w:val="00E94B73"/>
     <w:rsid w:val="00E95E7E"/>
     <w:rsid w:val="00EA6EA5"/>
     <w:rsid w:val="00EB325E"/>
     <w:rsid w:val="00EB5780"/>
     <w:rsid w:val="00EC60AE"/>
     <w:rsid w:val="00EC639B"/>
     <w:rsid w:val="00EC6B70"/>
     <w:rsid w:val="00EE1EA3"/>
     <w:rsid w:val="00EE4127"/>
     <w:rsid w:val="00EF6800"/>
     <w:rsid w:val="00F02D7F"/>
     <w:rsid w:val="00F147F7"/>
     <w:rsid w:val="00F26A04"/>
     <w:rsid w:val="00F35E69"/>
     <w:rsid w:val="00F432BC"/>
     <w:rsid w:val="00F55AB1"/>
     <w:rsid w:val="00F64C41"/>
     <w:rsid w:val="00F7391B"/>
     <w:rsid w:val="00F842FA"/>
     <w:rsid w:val="00F92167"/>
     <w:rsid w:val="00F9283A"/>
     <w:rsid w:val="00F93BEE"/>
+    <w:rsid w:val="00F951A8"/>
     <w:rsid w:val="00F9742F"/>
     <w:rsid w:val="00FA30A5"/>
     <w:rsid w:val="00FA5D95"/>
     <w:rsid w:val="00FC35A0"/>
     <w:rsid w:val="00FD19E0"/>
     <w:rsid w:val="00FD362C"/>
     <w:rsid w:val="00FE04CC"/>
     <w:rsid w:val="00FF2A19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -22754,70 +22785,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D1C9BA6-DDB3-4E0E-B1DB-A1F6CC927572}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>5874</Words>
+  <Words>5875</Words>
   <Characters>3349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9205</CharactersWithSpaces>
+  <CharactersWithSpaces>9206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daiga Bauvare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>