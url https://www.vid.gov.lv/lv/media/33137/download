--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -1,93 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D8B6B0F-A4A9-463B-96C5-D226B1896124}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{348B88AD-BCF7-421E-BCD2-4BFC4C88ED71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="JP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -208,50 +197,53 @@
     <t>Bauskas novads</t>
   </si>
   <si>
     <t>Dobeles novads</t>
   </si>
   <si>
     <t>Jelgavas novads</t>
   </si>
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Nodokļu maksātāju - juridisko personu skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
+  </si>
+  <si>
+    <t>01.04.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -449,110 +441,111 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -828,785 +821,977 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I53" sqref="I53"/>
+      <selection pane="bottomLeft" activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
-    <col min="2" max="4" width="16.140625" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="5" width="16.140625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
-    </row>
-    <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E1" s="11"/>
+    </row>
+    <row r="2" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="14"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+    </row>
+    <row r="3" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E3" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>192485</v>
       </c>
       <c r="C4" s="8">
         <v>192808</v>
       </c>
       <c r="D4" s="8">
         <v>193371</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E4" s="8">
+        <v>193764</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>23947</v>
       </c>
       <c r="C5" s="4">
         <v>24012</v>
       </c>
       <c r="D5" s="4">
-        <f>SUM(D6:D13)</f>
         <v>24080</v>
       </c>
-    </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E5" s="4">
+        <v>24127</v>
+      </c>
+      <c r="F5" s="15"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>4968</v>
       </c>
       <c r="C6" s="7">
         <v>4974</v>
       </c>
       <c r="D6" s="7">
         <v>4976</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E6" s="7">
+        <v>4998</v>
+      </c>
+      <c r="F6" s="15"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>2088</v>
       </c>
       <c r="C7" s="7">
         <v>2094</v>
       </c>
       <c r="D7" s="7">
         <v>2092</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E7" s="7">
+        <v>2093</v>
+      </c>
+      <c r="F7" s="15"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>3422</v>
       </c>
       <c r="C8" s="7">
         <v>3421</v>
       </c>
       <c r="D8" s="7">
         <v>3428</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E8" s="7">
+        <v>3431</v>
+      </c>
+      <c r="F8" s="15"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>2761</v>
       </c>
       <c r="C9" s="7">
         <v>2779</v>
       </c>
       <c r="D9" s="7">
         <v>2793</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E9" s="7">
+        <v>2789</v>
+      </c>
+      <c r="F9" s="15"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
         <v>2670</v>
       </c>
       <c r="C10" s="7">
         <v>2693</v>
       </c>
       <c r="D10" s="7">
         <v>2705</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E10" s="7">
+        <v>2717</v>
+      </c>
+      <c r="F10" s="15"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
         <v>3111</v>
       </c>
       <c r="C11" s="7">
         <v>3116</v>
       </c>
       <c r="D11" s="7">
         <v>3137</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E11" s="7">
+        <v>3141</v>
+      </c>
+      <c r="F11" s="15"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
         <v>3894</v>
       </c>
       <c r="C12" s="7">
         <v>3897</v>
       </c>
       <c r="D12" s="7">
         <v>3905</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E12" s="7">
+        <v>3912</v>
+      </c>
+      <c r="F12" s="15"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>1033</v>
       </c>
       <c r="C13" s="7">
         <v>1038</v>
       </c>
       <c r="D13" s="7">
         <v>1044</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E13" s="7">
+        <v>1046</v>
+      </c>
+      <c r="F13" s="15"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>14714</v>
       </c>
       <c r="C14" s="4">
         <v>14701</v>
       </c>
       <c r="D14" s="4">
-        <f>SUM(D15:D23)</f>
         <v>14734</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E14" s="4">
+        <v>14752</v>
+      </c>
+      <c r="F14" s="15"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="7">
         <v>3910</v>
       </c>
       <c r="C15" s="7">
         <v>3900</v>
       </c>
       <c r="D15" s="7">
         <v>3908</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E15" s="7">
+        <v>3912</v>
+      </c>
+      <c r="F15" s="15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="7">
         <v>1571</v>
       </c>
       <c r="C16" s="7">
         <v>1565</v>
       </c>
       <c r="D16" s="7">
         <v>1564</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E16" s="7">
+        <v>1566</v>
+      </c>
+      <c r="F16" s="15"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7">
         <v>1453</v>
       </c>
       <c r="C17" s="7">
         <v>1452</v>
       </c>
       <c r="D17" s="7">
         <v>1456</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E17" s="7">
+        <v>1457</v>
+      </c>
+      <c r="F17" s="15"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="7">
         <v>1450</v>
       </c>
       <c r="C18" s="7">
         <v>1451</v>
       </c>
       <c r="D18" s="7">
         <v>1453</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E18" s="7">
+        <v>1451</v>
+      </c>
+      <c r="F18" s="15"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="7">
         <v>1097</v>
       </c>
       <c r="C19" s="7">
         <v>1093</v>
       </c>
       <c r="D19" s="7">
         <v>1089</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E19" s="7">
+        <v>1084</v>
+      </c>
+      <c r="F19" s="15"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="7">
         <v>812</v>
       </c>
       <c r="C20" s="7">
         <v>811</v>
       </c>
       <c r="D20" s="7">
         <v>815</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E20" s="7">
+        <v>824</v>
+      </c>
+      <c r="F20" s="15"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7">
         <v>1197</v>
       </c>
       <c r="C21" s="7">
         <v>1195</v>
       </c>
       <c r="D21" s="7">
         <v>1199</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E21" s="7">
+        <v>1207</v>
+      </c>
+      <c r="F21" s="15"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="7">
         <v>1366</v>
       </c>
       <c r="C22" s="7">
         <v>1369</v>
       </c>
       <c r="D22" s="7">
         <v>1370</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E22" s="7">
+        <v>1368</v>
+      </c>
+      <c r="F22" s="15"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>1858</v>
       </c>
       <c r="C23" s="7">
         <v>1865</v>
       </c>
       <c r="D23" s="7">
         <v>1880</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E23" s="7">
+        <v>1883</v>
+      </c>
+      <c r="F23" s="15"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>108726</v>
       </c>
       <c r="C24" s="4">
         <v>108908</v>
       </c>
       <c r="D24" s="4">
-        <f>SUM(D25:D33)</f>
         <v>109237</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E24" s="4">
+        <v>109452</v>
+      </c>
+      <c r="F24" s="15"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="7">
         <v>82213</v>
       </c>
       <c r="C25" s="7">
         <v>82339</v>
       </c>
       <c r="D25" s="7">
         <v>82537</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E25" s="7">
+        <v>82635</v>
+      </c>
+      <c r="F25" s="15"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="7">
         <v>4932</v>
       </c>
       <c r="C26" s="7">
         <v>4939</v>
       </c>
       <c r="D26" s="7">
         <v>4966</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E26" s="7">
+        <v>4988</v>
+      </c>
+      <c r="F26" s="15"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="7">
         <v>2377</v>
       </c>
       <c r="C27" s="7">
         <v>2386</v>
       </c>
       <c r="D27" s="7">
         <v>2401</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E27" s="7">
+        <v>2408</v>
+      </c>
+      <c r="F27" s="15"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="7">
         <v>3242</v>
       </c>
       <c r="C28" s="7">
         <v>3270</v>
       </c>
       <c r="D28" s="7">
         <v>3276</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E28" s="7">
+        <v>3300</v>
+      </c>
+      <c r="F28" s="15"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="7">
         <v>5458</v>
       </c>
       <c r="C29" s="7">
         <v>5467</v>
       </c>
       <c r="D29" s="7">
         <v>5518</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E29" s="7">
+        <v>5561</v>
+      </c>
+      <c r="F29" s="15"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="7">
         <v>1522</v>
       </c>
       <c r="C30" s="7">
         <v>1525</v>
       </c>
       <c r="D30" s="7">
         <v>1526</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E30" s="7">
+        <v>1522</v>
+      </c>
+      <c r="F30" s="15"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="7">
         <v>3592</v>
       </c>
       <c r="C31" s="7">
         <v>3601</v>
       </c>
       <c r="D31" s="7">
         <v>3622</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E31" s="7">
+        <v>3633</v>
+      </c>
+      <c r="F31" s="15"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="7">
         <v>1949</v>
       </c>
       <c r="C32" s="7">
         <v>1931</v>
       </c>
       <c r="D32" s="7">
         <v>1939</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E32" s="7">
+        <v>1944</v>
+      </c>
+      <c r="F32" s="15"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="7">
         <v>3441</v>
       </c>
       <c r="C33" s="7">
         <v>3450</v>
       </c>
       <c r="D33" s="7">
         <v>3452</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E33" s="7">
+        <v>3461</v>
+      </c>
+      <c r="F33" s="15"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>27377</v>
       </c>
       <c r="C34" s="4">
         <v>27449</v>
       </c>
       <c r="D34" s="4">
-        <f>SUM(D35:D44)</f>
         <v>27538</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E34" s="4">
+        <v>27592</v>
+      </c>
+      <c r="F34" s="15"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="7">
         <v>1388</v>
       </c>
       <c r="C35" s="7">
         <v>1386</v>
       </c>
       <c r="D35" s="7">
         <v>1387</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E35" s="7">
+        <v>1391</v>
+      </c>
+      <c r="F35" s="15"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="7">
         <v>4768</v>
       </c>
       <c r="C36" s="7">
         <v>4776</v>
       </c>
       <c r="D36" s="7">
         <v>4787</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E36" s="7">
+        <v>4794</v>
+      </c>
+      <c r="F36" s="15"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="7">
         <v>1507</v>
       </c>
       <c r="C37" s="7">
         <v>1514</v>
       </c>
       <c r="D37" s="7">
         <v>1518</v>
       </c>
-    </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E37" s="7">
+        <v>1525</v>
+      </c>
+      <c r="F37" s="15"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="7">
         <v>3102</v>
       </c>
       <c r="C38" s="7">
         <v>3112</v>
       </c>
       <c r="D38" s="7">
         <v>3120</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E38" s="7">
+        <v>3125</v>
+      </c>
+      <c r="F38" s="15"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="7">
         <v>3064</v>
       </c>
       <c r="C39" s="7">
         <v>3069</v>
       </c>
       <c r="D39" s="7">
         <v>3083</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E39" s="7">
+        <v>3093</v>
+      </c>
+      <c r="F39" s="15"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="7">
         <v>5382</v>
       </c>
       <c r="C40" s="7">
         <v>5408</v>
       </c>
       <c r="D40" s="7">
         <v>5426</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E40" s="7">
+        <v>5437</v>
+      </c>
+      <c r="F40" s="15"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="7">
         <v>1011</v>
       </c>
       <c r="C41" s="7">
         <v>1012</v>
       </c>
       <c r="D41" s="7">
         <v>1019</v>
       </c>
-    </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E41" s="7">
+        <v>1020</v>
+      </c>
+      <c r="F41" s="15"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="7">
         <v>1765</v>
       </c>
       <c r="C42" s="7">
         <v>1769</v>
       </c>
       <c r="D42" s="7">
         <v>1766</v>
       </c>
-    </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E42" s="7">
+        <v>1773</v>
+      </c>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>4783</v>
       </c>
       <c r="C43" s="7">
         <v>4795</v>
       </c>
       <c r="D43" s="7">
         <v>4819</v>
       </c>
-    </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E43" s="7">
+        <v>4824</v>
+      </c>
+      <c r="F43" s="15"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="7">
         <v>607</v>
       </c>
       <c r="C44" s="7">
         <v>608</v>
       </c>
       <c r="D44" s="7">
         <v>613</v>
       </c>
-    </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E44" s="7">
+        <v>610</v>
+      </c>
+      <c r="F44" s="15"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>17721</v>
       </c>
       <c r="C45" s="4">
         <v>17738</v>
       </c>
       <c r="D45" s="4">
-        <f>SUM(D46:D51)</f>
         <v>17782</v>
       </c>
-    </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E45" s="4">
+        <v>17841</v>
+      </c>
+      <c r="F45" s="15"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="7">
         <v>4268</v>
       </c>
       <c r="C46" s="7">
         <v>4272</v>
       </c>
       <c r="D46" s="7">
         <v>4275</v>
       </c>
-    </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E46" s="7">
+        <v>4303</v>
+      </c>
+      <c r="F46" s="15"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="7">
         <v>2130</v>
       </c>
       <c r="C47" s="7">
         <v>2136</v>
       </c>
       <c r="D47" s="7">
         <v>2146</v>
       </c>
-    </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E47" s="7">
+        <v>2156</v>
+      </c>
+      <c r="F47" s="15"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="7">
         <v>3468</v>
       </c>
       <c r="C48" s="7">
         <v>3473</v>
       </c>
       <c r="D48" s="7">
         <v>3491</v>
       </c>
-    </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E48" s="7">
+        <v>3499</v>
+      </c>
+      <c r="F48" s="15"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="7">
         <v>2163</v>
       </c>
       <c r="C49" s="7">
         <v>2159</v>
       </c>
       <c r="D49" s="7">
         <v>2162</v>
       </c>
-    </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E49" s="7">
+        <v>2164</v>
+      </c>
+      <c r="F49" s="15"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="7">
         <v>2730</v>
       </c>
       <c r="C50" s="7">
         <v>2726</v>
       </c>
       <c r="D50" s="7">
         <v>2736</v>
       </c>
-    </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E50" s="7">
+        <v>2743</v>
+      </c>
+      <c r="F50" s="15"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="7">
         <v>2962</v>
       </c>
       <c r="C51" s="7">
         <v>2972</v>
       </c>
       <c r="D51" s="7">
         <v>2972</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="12" t="s">
+      <c r="E51" s="7">
+        <v>2976</v>
+      </c>
+      <c r="F51" s="15"/>
+    </row>
+    <row r="52" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="12"/>
-[...1 lines deleted...]
-      <c r="D52" s="12"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:D1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="A52:E52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>