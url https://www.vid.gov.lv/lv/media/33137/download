--- v2 (2026-05-04)
+++ v3 (2026-06-15)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{348B88AD-BCF7-421E-BCD2-4BFC4C88ED71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24293024-82B3-4216-BF6D-D9B6CA421D2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="JP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -200,50 +200,56 @@
     <t>Dobeles novads</t>
   </si>
   <si>
     <t>Jelgavas novads</t>
   </si>
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Nodokļu maksātāju - juridisko personu skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
+  </si>
+  <si>
+    <t>01.05.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -441,91 +447,90 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -821,977 +826,1230 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K11" sqref="K11"/>
+      <selection pane="bottomLeft" activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
-    <col min="2" max="5" width="16.140625" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="7" width="16.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
-    </row>
-    <row r="2" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+    </row>
+    <row r="2" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
-    </row>
-    <row r="3" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+    </row>
+    <row r="3" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F3" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>192485</v>
       </c>
       <c r="C4" s="8">
         <v>192808</v>
       </c>
       <c r="D4" s="8">
         <v>193371</v>
       </c>
       <c r="E4" s="8">
         <v>193764</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F4" s="8">
+        <v>194279</v>
+      </c>
+      <c r="G4" s="8">
+        <v>194810</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>23947</v>
       </c>
       <c r="C5" s="4">
         <v>24012</v>
       </c>
       <c r="D5" s="4">
         <v>24080</v>
       </c>
       <c r="E5" s="4">
         <v>24127</v>
       </c>
-      <c r="F5" s="15"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F5" s="4">
+        <v>24196</v>
+      </c>
+      <c r="G5" s="4">
+        <v>24272</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>4968</v>
       </c>
       <c r="C6" s="7">
         <v>4974</v>
       </c>
       <c r="D6" s="7">
         <v>4976</v>
       </c>
       <c r="E6" s="7">
         <v>4998</v>
       </c>
-      <c r="F6" s="15"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F6" s="7">
+        <v>5008</v>
+      </c>
+      <c r="G6" s="7">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>2088</v>
       </c>
       <c r="C7" s="7">
         <v>2094</v>
       </c>
       <c r="D7" s="7">
         <v>2092</v>
       </c>
       <c r="E7" s="7">
         <v>2093</v>
       </c>
-      <c r="F7" s="15"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F7" s="7">
+        <v>2096</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>3422</v>
       </c>
       <c r="C8" s="7">
         <v>3421</v>
       </c>
       <c r="D8" s="7">
         <v>3428</v>
       </c>
       <c r="E8" s="7">
         <v>3431</v>
       </c>
-      <c r="F8" s="15"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F8" s="7">
+        <v>3437</v>
+      </c>
+      <c r="G8" s="7">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>2761</v>
       </c>
       <c r="C9" s="7">
         <v>2779</v>
       </c>
       <c r="D9" s="7">
         <v>2793</v>
       </c>
       <c r="E9" s="7">
         <v>2789</v>
       </c>
-      <c r="F9" s="15"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F9" s="7">
+        <v>2797</v>
+      </c>
+      <c r="G9" s="7">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
         <v>2670</v>
       </c>
       <c r="C10" s="7">
         <v>2693</v>
       </c>
       <c r="D10" s="7">
         <v>2705</v>
       </c>
       <c r="E10" s="7">
         <v>2717</v>
       </c>
-      <c r="F10" s="15"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F10" s="7">
+        <v>2729</v>
+      </c>
+      <c r="G10" s="7">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
         <v>3111</v>
       </c>
       <c r="C11" s="7">
         <v>3116</v>
       </c>
       <c r="D11" s="7">
         <v>3137</v>
       </c>
       <c r="E11" s="7">
         <v>3141</v>
       </c>
-      <c r="F11" s="15"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F11" s="7">
+        <v>3152</v>
+      </c>
+      <c r="G11" s="7">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
         <v>3894</v>
       </c>
       <c r="C12" s="7">
         <v>3897</v>
       </c>
       <c r="D12" s="7">
         <v>3905</v>
       </c>
       <c r="E12" s="7">
         <v>3912</v>
       </c>
-      <c r="F12" s="15"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F12" s="7">
+        <v>3931</v>
+      </c>
+      <c r="G12" s="7">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>1033</v>
       </c>
       <c r="C13" s="7">
         <v>1038</v>
       </c>
       <c r="D13" s="7">
         <v>1044</v>
       </c>
       <c r="E13" s="7">
         <v>1046</v>
       </c>
-      <c r="F13" s="15"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F13" s="7">
+        <v>1046</v>
+      </c>
+      <c r="G13" s="7">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>14714</v>
       </c>
       <c r="C14" s="4">
         <v>14701</v>
       </c>
       <c r="D14" s="4">
         <v>14734</v>
       </c>
       <c r="E14" s="4">
         <v>14752</v>
       </c>
-      <c r="F14" s="15"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F14" s="4">
+        <v>14779</v>
+      </c>
+      <c r="G14" s="4">
+        <v>14826</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="7">
         <v>3910</v>
       </c>
       <c r="C15" s="7">
         <v>3900</v>
       </c>
       <c r="D15" s="7">
         <v>3908</v>
       </c>
       <c r="E15" s="7">
         <v>3912</v>
       </c>
-      <c r="F15" s="15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F15" s="7">
+        <v>3925</v>
+      </c>
+      <c r="G15" s="7">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="7">
         <v>1571</v>
       </c>
       <c r="C16" s="7">
         <v>1565</v>
       </c>
       <c r="D16" s="7">
         <v>1564</v>
       </c>
       <c r="E16" s="7">
         <v>1566</v>
       </c>
-      <c r="F16" s="15"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F16" s="7">
+        <v>1568</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7">
         <v>1453</v>
       </c>
       <c r="C17" s="7">
         <v>1452</v>
       </c>
       <c r="D17" s="7">
         <v>1456</v>
       </c>
       <c r="E17" s="7">
         <v>1457</v>
       </c>
-      <c r="F17" s="15"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F17" s="7">
+        <v>1467</v>
+      </c>
+      <c r="G17" s="7">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="7">
         <v>1450</v>
       </c>
       <c r="C18" s="7">
         <v>1451</v>
       </c>
       <c r="D18" s="7">
         <v>1453</v>
       </c>
       <c r="E18" s="7">
         <v>1451</v>
       </c>
-      <c r="F18" s="15"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F18" s="7">
+        <v>1449</v>
+      </c>
+      <c r="G18" s="7">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="7">
         <v>1097</v>
       </c>
       <c r="C19" s="7">
         <v>1093</v>
       </c>
       <c r="D19" s="7">
         <v>1089</v>
       </c>
       <c r="E19" s="7">
         <v>1084</v>
       </c>
-      <c r="F19" s="15"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F19" s="7">
+        <v>1080</v>
+      </c>
+      <c r="G19" s="7">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="7">
         <v>812</v>
       </c>
       <c r="C20" s="7">
         <v>811</v>
       </c>
       <c r="D20" s="7">
         <v>815</v>
       </c>
       <c r="E20" s="7">
         <v>824</v>
       </c>
-      <c r="F20" s="15"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F20" s="7">
+        <v>821</v>
+      </c>
+      <c r="G20" s="7">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7">
         <v>1197</v>
       </c>
       <c r="C21" s="7">
         <v>1195</v>
       </c>
       <c r="D21" s="7">
         <v>1199</v>
       </c>
       <c r="E21" s="7">
         <v>1207</v>
       </c>
-      <c r="F21" s="15"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F21" s="7">
+        <v>1213</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="7">
         <v>1366</v>
       </c>
       <c r="C22" s="7">
         <v>1369</v>
       </c>
       <c r="D22" s="7">
         <v>1370</v>
       </c>
       <c r="E22" s="7">
         <v>1368</v>
       </c>
-      <c r="F22" s="15"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F22" s="7">
+        <v>1369</v>
+      </c>
+      <c r="G22" s="7">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>1858</v>
       </c>
       <c r="C23" s="7">
         <v>1865</v>
       </c>
       <c r="D23" s="7">
         <v>1880</v>
       </c>
       <c r="E23" s="7">
         <v>1883</v>
       </c>
-      <c r="F23" s="15"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F23" s="7">
+        <v>1887</v>
+      </c>
+      <c r="G23" s="7">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>108726</v>
       </c>
       <c r="C24" s="4">
         <v>108908</v>
       </c>
       <c r="D24" s="4">
         <v>109237</v>
       </c>
       <c r="E24" s="4">
         <v>109452</v>
       </c>
-      <c r="F24" s="15"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F24" s="4">
+        <v>109747</v>
+      </c>
+      <c r="G24" s="4">
+        <v>110021</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="7">
         <v>82213</v>
       </c>
       <c r="C25" s="7">
         <v>82339</v>
       </c>
       <c r="D25" s="7">
         <v>82537</v>
       </c>
       <c r="E25" s="7">
         <v>82635</v>
       </c>
-      <c r="F25" s="15"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F25" s="7">
+        <v>82800</v>
+      </c>
+      <c r="G25" s="7">
+        <v>82986</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="7">
         <v>4932</v>
       </c>
       <c r="C26" s="7">
         <v>4939</v>
       </c>
       <c r="D26" s="7">
         <v>4966</v>
       </c>
       <c r="E26" s="7">
         <v>4988</v>
       </c>
-      <c r="F26" s="15"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F26" s="7">
+        <v>4999</v>
+      </c>
+      <c r="G26" s="7">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="7">
         <v>2377</v>
       </c>
       <c r="C27" s="7">
         <v>2386</v>
       </c>
       <c r="D27" s="7">
         <v>2401</v>
       </c>
       <c r="E27" s="7">
         <v>2408</v>
       </c>
-      <c r="F27" s="15"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F27" s="7">
+        <v>2424</v>
+      </c>
+      <c r="G27" s="7">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="7">
         <v>3242</v>
       </c>
       <c r="C28" s="7">
         <v>3270</v>
       </c>
       <c r="D28" s="7">
         <v>3276</v>
       </c>
       <c r="E28" s="7">
         <v>3300</v>
       </c>
-      <c r="F28" s="15"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F28" s="7">
+        <v>3316</v>
+      </c>
+      <c r="G28" s="7">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="7">
         <v>5458</v>
       </c>
       <c r="C29" s="7">
         <v>5467</v>
       </c>
       <c r="D29" s="7">
         <v>5518</v>
       </c>
       <c r="E29" s="7">
         <v>5561</v>
       </c>
-      <c r="F29" s="15"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F29" s="7">
+        <v>5598</v>
+      </c>
+      <c r="G29" s="7">
+        <v>5627</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="7">
         <v>1522</v>
       </c>
       <c r="C30" s="7">
         <v>1525</v>
       </c>
       <c r="D30" s="7">
         <v>1526</v>
       </c>
       <c r="E30" s="7">
         <v>1522</v>
       </c>
-      <c r="F30" s="15"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F30" s="7">
+        <v>1523</v>
+      </c>
+      <c r="G30" s="7">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="7">
         <v>3592</v>
       </c>
       <c r="C31" s="7">
         <v>3601</v>
       </c>
       <c r="D31" s="7">
         <v>3622</v>
       </c>
       <c r="E31" s="7">
         <v>3633</v>
       </c>
-      <c r="F31" s="15"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F31" s="7">
+        <v>3655</v>
+      </c>
+      <c r="G31" s="7">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="7">
         <v>1949</v>
       </c>
       <c r="C32" s="7">
         <v>1931</v>
       </c>
       <c r="D32" s="7">
         <v>1939</v>
       </c>
       <c r="E32" s="7">
         <v>1944</v>
       </c>
-      <c r="F32" s="15"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F32" s="7">
+        <v>1955</v>
+      </c>
+      <c r="G32" s="7">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="7">
         <v>3441</v>
       </c>
       <c r="C33" s="7">
         <v>3450</v>
       </c>
       <c r="D33" s="7">
         <v>3452</v>
       </c>
       <c r="E33" s="7">
         <v>3461</v>
       </c>
-      <c r="F33" s="15"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F33" s="7">
+        <v>3477</v>
+      </c>
+      <c r="G33" s="7">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>27377</v>
       </c>
       <c r="C34" s="4">
         <v>27449</v>
       </c>
       <c r="D34" s="4">
         <v>27538</v>
       </c>
       <c r="E34" s="4">
         <v>27592</v>
       </c>
-      <c r="F34" s="15"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F34" s="4">
+        <v>27654</v>
+      </c>
+      <c r="G34" s="4">
+        <v>27730</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="7">
         <v>1388</v>
       </c>
       <c r="C35" s="7">
         <v>1386</v>
       </c>
       <c r="D35" s="7">
         <v>1387</v>
       </c>
       <c r="E35" s="7">
         <v>1391</v>
       </c>
-      <c r="F35" s="15"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F35" s="7">
+        <v>1390</v>
+      </c>
+      <c r="G35" s="7">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="7">
         <v>4768</v>
       </c>
       <c r="C36" s="7">
         <v>4776</v>
       </c>
       <c r="D36" s="7">
         <v>4787</v>
       </c>
       <c r="E36" s="7">
         <v>4794</v>
       </c>
-      <c r="F36" s="15"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F36" s="7">
+        <v>4809</v>
+      </c>
+      <c r="G36" s="7">
+        <v>4821</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="7">
         <v>1507</v>
       </c>
       <c r="C37" s="7">
         <v>1514</v>
       </c>
       <c r="D37" s="7">
         <v>1518</v>
       </c>
       <c r="E37" s="7">
         <v>1525</v>
       </c>
-      <c r="F37" s="15"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F37" s="7">
+        <v>1523</v>
+      </c>
+      <c r="G37" s="7">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="7">
         <v>3102</v>
       </c>
       <c r="C38" s="7">
         <v>3112</v>
       </c>
       <c r="D38" s="7">
         <v>3120</v>
       </c>
       <c r="E38" s="7">
         <v>3125</v>
       </c>
-      <c r="F38" s="15"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F38" s="7">
+        <v>3141</v>
+      </c>
+      <c r="G38" s="7">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="7">
         <v>3064</v>
       </c>
       <c r="C39" s="7">
         <v>3069</v>
       </c>
       <c r="D39" s="7">
         <v>3083</v>
       </c>
       <c r="E39" s="7">
         <v>3093</v>
       </c>
-      <c r="F39" s="15"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F39" s="7">
+        <v>3101</v>
+      </c>
+      <c r="G39" s="7">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="7">
         <v>5382</v>
       </c>
       <c r="C40" s="7">
         <v>5408</v>
       </c>
       <c r="D40" s="7">
         <v>5426</v>
       </c>
       <c r="E40" s="7">
         <v>5437</v>
       </c>
-      <c r="F40" s="15"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F40" s="7">
+        <v>5449</v>
+      </c>
+      <c r="G40" s="7">
+        <v>5462</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="7">
         <v>1011</v>
       </c>
       <c r="C41" s="7">
         <v>1012</v>
       </c>
       <c r="D41" s="7">
         <v>1019</v>
       </c>
       <c r="E41" s="7">
         <v>1020</v>
       </c>
-      <c r="F41" s="15"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F41" s="7">
+        <v>1024</v>
+      </c>
+      <c r="G41" s="7">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="7">
         <v>1765</v>
       </c>
       <c r="C42" s="7">
         <v>1769</v>
       </c>
       <c r="D42" s="7">
         <v>1766</v>
       </c>
       <c r="E42" s="7">
         <v>1773</v>
       </c>
-      <c r="F42" s="15"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F42" s="7">
+        <v>1777</v>
+      </c>
+      <c r="G42" s="7">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>4783</v>
       </c>
       <c r="C43" s="7">
         <v>4795</v>
       </c>
       <c r="D43" s="7">
         <v>4819</v>
       </c>
       <c r="E43" s="7">
         <v>4824</v>
       </c>
-      <c r="F43" s="15"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F43" s="7">
+        <v>4830</v>
+      </c>
+      <c r="G43" s="7">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="7">
         <v>607</v>
       </c>
       <c r="C44" s="7">
         <v>608</v>
       </c>
       <c r="D44" s="7">
         <v>613</v>
       </c>
       <c r="E44" s="7">
         <v>610</v>
       </c>
-      <c r="F44" s="15"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F44" s="7">
+        <v>610</v>
+      </c>
+      <c r="G44" s="7">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>17721</v>
       </c>
       <c r="C45" s="4">
         <v>17738</v>
       </c>
       <c r="D45" s="4">
         <v>17782</v>
       </c>
       <c r="E45" s="4">
         <v>17841</v>
       </c>
-      <c r="F45" s="15"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F45" s="4">
+        <v>17903</v>
+      </c>
+      <c r="G45" s="4">
+        <v>17961</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="7">
         <v>4268</v>
       </c>
       <c r="C46" s="7">
         <v>4272</v>
       </c>
       <c r="D46" s="7">
         <v>4275</v>
       </c>
       <c r="E46" s="7">
         <v>4303</v>
       </c>
-      <c r="F46" s="15"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F46" s="7">
+        <v>4323</v>
+      </c>
+      <c r="G46" s="7">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="7">
         <v>2130</v>
       </c>
       <c r="C47" s="7">
         <v>2136</v>
       </c>
       <c r="D47" s="7">
         <v>2146</v>
       </c>
       <c r="E47" s="7">
         <v>2156</v>
       </c>
-      <c r="F47" s="15"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F47" s="7">
+        <v>2163</v>
+      </c>
+      <c r="G47" s="7">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="7">
         <v>3468</v>
       </c>
       <c r="C48" s="7">
         <v>3473</v>
       </c>
       <c r="D48" s="7">
         <v>3491</v>
       </c>
       <c r="E48" s="7">
         <v>3499</v>
       </c>
-      <c r="F48" s="15"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F48" s="7">
+        <v>3503</v>
+      </c>
+      <c r="G48" s="7">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="7">
         <v>2163</v>
       </c>
       <c r="C49" s="7">
         <v>2159</v>
       </c>
       <c r="D49" s="7">
         <v>2162</v>
       </c>
       <c r="E49" s="7">
         <v>2164</v>
       </c>
-      <c r="F49" s="15"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F49" s="7">
+        <v>2167</v>
+      </c>
+      <c r="G49" s="7">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="7">
         <v>2730</v>
       </c>
       <c r="C50" s="7">
         <v>2726</v>
       </c>
       <c r="D50" s="7">
         <v>2736</v>
       </c>
       <c r="E50" s="7">
         <v>2743</v>
       </c>
-      <c r="F50" s="15"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F50" s="7">
+        <v>2759</v>
+      </c>
+      <c r="G50" s="7">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="7">
         <v>2962</v>
       </c>
       <c r="C51" s="7">
         <v>2972</v>
       </c>
       <c r="D51" s="7">
         <v>2972</v>
       </c>
       <c r="E51" s="7">
         <v>2976</v>
       </c>
-      <c r="F51" s="15"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F51" s="7">
+        <v>2988</v>
+      </c>
+      <c r="G51" s="7">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="14"/>
       <c r="C52" s="14"/>
       <c r="D52" s="14"/>
       <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:E1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="B2:G2"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A52:G52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>