--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,255 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24293024-82B3-4216-BF6D-D9B6CA421D2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73808F9D-1C48-4F81-8ECC-54A544810B36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
-    <sheet name="JP" sheetId="1" r:id="rId1"/>
+    <sheet name="JP" sheetId="2" r:id="rId1"/>
+    <sheet name="JP_reitings" sheetId="1" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">JP_reitings!$A$4:$R$52</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="68">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
+    <t>VALSTĪ</t>
+  </si>
+  <si>
+    <t>Kurzemes plānošanas reģions</t>
+  </si>
+  <si>
+    <t>Liepāja</t>
+  </si>
+  <si>
+    <t>Ventspils</t>
+  </si>
+  <si>
+    <t>Dienvidkurzemes novads</t>
+  </si>
+  <si>
+    <t>Kuldīgas novads</t>
+  </si>
+  <si>
+    <t>Saldus novads</t>
+  </si>
+  <si>
+    <t>Talsu novads</t>
+  </si>
+  <si>
+    <t>Tukuma novads</t>
+  </si>
+  <si>
+    <t>Ventspils novads</t>
+  </si>
+  <si>
+    <t>Latgales plānošanas reģions</t>
+  </si>
+  <si>
+    <t>Daugavpils</t>
+  </si>
+  <si>
+    <t>Rēzekne</t>
+  </si>
+  <si>
+    <t>Augšdaugavas novads</t>
+  </si>
+  <si>
+    <t>Balvu novads</t>
+  </si>
+  <si>
+    <t>Krāslavas novads</t>
+  </si>
+  <si>
+    <t>Līvānu novads</t>
+  </si>
+  <si>
+    <t>Ludzas novads</t>
+  </si>
+  <si>
+    <t>Preiļu novads</t>
+  </si>
+  <si>
+    <t>Rēzeknes novads</t>
+  </si>
+  <si>
+    <t>Rīgas plānošanas reģions</t>
+  </si>
+  <si>
+    <t>Rīga</t>
+  </si>
+  <si>
+    <t>Jūrmala</t>
+  </si>
+  <si>
+    <t>Ādažu novads</t>
+  </si>
+  <si>
+    <t>Ķekavas novads</t>
+  </si>
+  <si>
+    <t>Mārupes novads</t>
+  </si>
+  <si>
+    <t>Olaines novads</t>
+  </si>
+  <si>
+    <t>Ropažu novads</t>
+  </si>
+  <si>
+    <t>Salaspils novads</t>
+  </si>
+  <si>
+    <t>Siguldas novads</t>
+  </si>
+  <si>
+    <t>Vidzemes plānošanas reģions</t>
+  </si>
+  <si>
+    <t>Alūksnes novads</t>
+  </si>
+  <si>
+    <t>Cēsu novads</t>
+  </si>
+  <si>
+    <t>Gulbenes novads</t>
+  </si>
+  <si>
+    <t>Limbažu novads</t>
+  </si>
+  <si>
+    <t>Madonas novads</t>
+  </si>
+  <si>
+    <t>Ogres novads</t>
+  </si>
+  <si>
+    <t>Saulkrastu novads</t>
+  </si>
+  <si>
+    <t>Smiltenes novads</t>
+  </si>
+  <si>
+    <t>Valmieras novads</t>
+  </si>
+  <si>
+    <t>Valkas novads</t>
+  </si>
+  <si>
+    <t>Zemgales plānošanas reģions</t>
+  </si>
+  <si>
+    <t>Jelgava</t>
+  </si>
+  <si>
+    <t>Aizkraukles novads</t>
+  </si>
+  <si>
+    <t>Bauskas novads</t>
+  </si>
+  <si>
+    <t>Dobeles novads</t>
+  </si>
+  <si>
+    <t>Jelgavas novads</t>
+  </si>
+  <si>
+    <t>Jēkabpils novads</t>
+  </si>
+  <si>
+    <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai.</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Kopā</t>
+  </si>
+  <si>
+    <t>Reitings</t>
+  </si>
+  <si>
+    <t>Nesegmentētās juridiskās personas</t>
+  </si>
+  <si>
+    <t>Nodokļu maksātāju - juridisko personu skaits 2026. gadā*</t>
+  </si>
+  <si>
     <t>Datums</t>
   </si>
   <si>
-    <t>VALSTĪ</t>
-[...145 lines deleted...]
-  <si>
     <t>01.01.2026.</t>
   </si>
   <si>
-    <t>Nodokļu maksātāju - juridisko personu skaits 2026. gadā*</t>
-[...1 lines deleted...]
-  <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
   </si>
   <si>
     <t>01.05.2026.</t>
   </si>
   <si>
     <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>Nodokļu maksātāju – juridisko personu – skaita sadalījums pēc reitinga 2026. gada 1. jūlijā *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -447,110 +483,113 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -824,1248 +863,2741 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:G52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1DCCD16-1CCA-4917-B636-086899EA334B}">
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K12" sqref="K12"/>
+      <selection pane="bottomLeft" activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
-    <col min="2" max="7" width="16.140625" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+    </row>
+    <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="10"/>
+      <c r="H2" s="13"/>
+    </row>
+    <row r="3" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
       <c r="B3" s="6" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G3" s="6" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+        <v>65</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7">
+        <v>192485</v>
+      </c>
+      <c r="C4" s="7">
+        <v>192808</v>
+      </c>
+      <c r="D4" s="7">
+        <v>193371</v>
+      </c>
+      <c r="E4" s="7">
+        <v>193764</v>
+      </c>
+      <c r="F4" s="7">
+        <v>194279</v>
+      </c>
+      <c r="G4" s="7">
+        <v>194810</v>
+      </c>
+      <c r="H4" s="7">
+        <v>195190</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
         <v>2</v>
-      </c>
-[...21 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>23947</v>
       </c>
       <c r="C5" s="4">
         <v>24012</v>
       </c>
       <c r="D5" s="4">
         <v>24080</v>
       </c>
       <c r="E5" s="4">
         <v>24127</v>
       </c>
       <c r="F5" s="4">
         <v>24196</v>
       </c>
       <c r="G5" s="4">
         <v>24272</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H5" s="4">
+        <v>24314</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8">
+        <v>4968</v>
+      </c>
+      <c r="C6" s="8">
+        <v>4974</v>
+      </c>
+      <c r="D6" s="8">
+        <v>4976</v>
+      </c>
+      <c r="E6" s="8">
+        <v>4998</v>
+      </c>
+      <c r="F6" s="8">
+        <v>5008</v>
+      </c>
+      <c r="G6" s="8">
+        <v>5020</v>
+      </c>
+      <c r="H6" s="8">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="7">
-[...19 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B7" s="8">
+        <v>2088</v>
+      </c>
+      <c r="C7" s="8">
+        <v>2094</v>
+      </c>
+      <c r="D7" s="8">
+        <v>2092</v>
+      </c>
+      <c r="E7" s="8">
+        <v>2093</v>
+      </c>
+      <c r="F7" s="8">
+        <v>2096</v>
+      </c>
+      <c r="G7" s="8">
+        <v>2098</v>
+      </c>
+      <c r="H7" s="8">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="7">
-[...19 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="B8" s="8">
+        <v>3422</v>
+      </c>
+      <c r="C8" s="8">
+        <v>3421</v>
+      </c>
+      <c r="D8" s="8">
+        <v>3428</v>
+      </c>
+      <c r="E8" s="8">
+        <v>3431</v>
+      </c>
+      <c r="F8" s="8">
+        <v>3437</v>
+      </c>
+      <c r="G8" s="8">
+        <v>3448</v>
+      </c>
+      <c r="H8" s="8">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="7">
-[...19 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="8">
+        <v>2761</v>
+      </c>
+      <c r="C9" s="8">
+        <v>2779</v>
+      </c>
+      <c r="D9" s="8">
+        <v>2793</v>
+      </c>
+      <c r="E9" s="8">
+        <v>2789</v>
+      </c>
+      <c r="F9" s="8">
+        <v>2797</v>
+      </c>
+      <c r="G9" s="8">
+        <v>2806</v>
+      </c>
+      <c r="H9" s="8">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="7">
-[...19 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="8">
+        <v>2670</v>
+      </c>
+      <c r="C10" s="8">
+        <v>2693</v>
+      </c>
+      <c r="D10" s="8">
+        <v>2705</v>
+      </c>
+      <c r="E10" s="8">
+        <v>2717</v>
+      </c>
+      <c r="F10" s="8">
+        <v>2729</v>
+      </c>
+      <c r="G10" s="8">
+        <v>2737</v>
+      </c>
+      <c r="H10" s="8">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="7">
-[...19 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="8">
+        <v>3111</v>
+      </c>
+      <c r="C11" s="8">
+        <v>3116</v>
+      </c>
+      <c r="D11" s="8">
+        <v>3137</v>
+      </c>
+      <c r="E11" s="8">
+        <v>3141</v>
+      </c>
+      <c r="F11" s="8">
+        <v>3152</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3163</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="7">
-[...19 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="8">
+        <v>3894</v>
+      </c>
+      <c r="C12" s="8">
+        <v>3897</v>
+      </c>
+      <c r="D12" s="8">
+        <v>3905</v>
+      </c>
+      <c r="E12" s="8">
+        <v>3912</v>
+      </c>
+      <c r="F12" s="8">
+        <v>3931</v>
+      </c>
+      <c r="G12" s="8">
+        <v>3950</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="7">
-[...19 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="8">
+        <v>1033</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1038</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1044</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1046</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1046</v>
+      </c>
+      <c r="G13" s="8">
+        <v>1050</v>
+      </c>
+      <c r="H13" s="8">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>11</v>
-      </c>
-[...21 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>14714</v>
       </c>
       <c r="C14" s="4">
         <v>14701</v>
       </c>
       <c r="D14" s="4">
         <v>14734</v>
       </c>
       <c r="E14" s="4">
         <v>14752</v>
       </c>
       <c r="F14" s="4">
         <v>14779</v>
       </c>
       <c r="G14" s="4">
         <v>14826</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H14" s="4">
+        <v>14864</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8">
+        <v>3910</v>
+      </c>
+      <c r="C15" s="8">
+        <v>3900</v>
+      </c>
+      <c r="D15" s="8">
+        <v>3908</v>
+      </c>
+      <c r="E15" s="8">
+        <v>3912</v>
+      </c>
+      <c r="F15" s="8">
+        <v>3925</v>
+      </c>
+      <c r="G15" s="8">
+        <v>3935</v>
+      </c>
+      <c r="H15" s="8">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="7">
-[...19 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="8">
+        <v>1571</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1565</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1564</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1566</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1568</v>
+      </c>
+      <c r="G16" s="8">
+        <v>1571</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="7">
-[...19 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="8">
+        <v>1453</v>
+      </c>
+      <c r="C17" s="8">
+        <v>1452</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1456</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1457</v>
+      </c>
+      <c r="F17" s="8">
+        <v>1467</v>
+      </c>
+      <c r="G17" s="8">
+        <v>1471</v>
+      </c>
+      <c r="H17" s="8">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B18" s="8">
+        <v>1450</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1451</v>
+      </c>
+      <c r="D18" s="8">
         <v>1453</v>
       </c>
-      <c r="C17" s="7">
-[...5 lines deleted...]
-      <c r="E17" s="7">
+      <c r="E18" s="8">
+        <v>1451</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1449</v>
+      </c>
+      <c r="G18" s="8">
         <v>1457</v>
       </c>
-      <c r="F17" s="7">
-[...7 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="H18" s="8">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="7">
-[...19 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="8">
+        <v>1097</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1093</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1089</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1084</v>
+      </c>
+      <c r="F19" s="8">
+        <v>1080</v>
+      </c>
+      <c r="G19" s="8">
+        <v>1087</v>
+      </c>
+      <c r="H19" s="8">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="7">
-[...19 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="8">
+        <v>812</v>
+      </c>
+      <c r="C20" s="8">
+        <v>811</v>
+      </c>
+      <c r="D20" s="8">
+        <v>815</v>
+      </c>
+      <c r="E20" s="8">
+        <v>824</v>
+      </c>
+      <c r="F20" s="8">
+        <v>821</v>
+      </c>
+      <c r="G20" s="8">
+        <v>822</v>
+      </c>
+      <c r="H20" s="8">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="7">
-[...19 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="8">
+        <v>1197</v>
+      </c>
+      <c r="C21" s="8">
+        <v>1195</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1199</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1207</v>
+      </c>
+      <c r="F21" s="8">
+        <v>1213</v>
+      </c>
+      <c r="G21" s="8">
+        <v>1227</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="7">
-[...19 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="B22" s="8">
+        <v>1366</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1369</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1370</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1368</v>
+      </c>
+      <c r="F22" s="8">
+        <v>1369</v>
+      </c>
+      <c r="G22" s="8">
+        <v>1370</v>
+      </c>
+      <c r="H22" s="8">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="7">
-[...19 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="8">
+        <v>1858</v>
+      </c>
+      <c r="C23" s="8">
+        <v>1865</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1880</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1883</v>
+      </c>
+      <c r="F23" s="8">
+        <v>1887</v>
+      </c>
+      <c r="G23" s="8">
+        <v>1886</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
         <v>21</v>
-      </c>
-[...21 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>108726</v>
       </c>
       <c r="C24" s="4">
         <v>108908</v>
       </c>
       <c r="D24" s="4">
         <v>109237</v>
       </c>
       <c r="E24" s="4">
         <v>109452</v>
       </c>
       <c r="F24" s="4">
         <v>109747</v>
       </c>
       <c r="G24" s="4">
         <v>110021</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H24" s="4">
+        <v>110227</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="8">
+        <v>82213</v>
+      </c>
+      <c r="C25" s="8">
+        <v>82339</v>
+      </c>
+      <c r="D25" s="8">
+        <v>82537</v>
+      </c>
+      <c r="E25" s="8">
+        <v>82635</v>
+      </c>
+      <c r="F25" s="8">
+        <v>82800</v>
+      </c>
+      <c r="G25" s="8">
+        <v>82986</v>
+      </c>
+      <c r="H25" s="8">
+        <v>83098</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="7">
-[...19 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="B26" s="8">
+        <v>4932</v>
+      </c>
+      <c r="C26" s="8">
+        <v>4939</v>
+      </c>
+      <c r="D26" s="8">
+        <v>4966</v>
+      </c>
+      <c r="E26" s="8">
+        <v>4988</v>
+      </c>
+      <c r="F26" s="8">
+        <v>4999</v>
+      </c>
+      <c r="G26" s="8">
+        <v>5029</v>
+      </c>
+      <c r="H26" s="8">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="7">
-[...19 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="B27" s="8">
+        <v>2377</v>
+      </c>
+      <c r="C27" s="8">
+        <v>2386</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2401</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2408</v>
+      </c>
+      <c r="F27" s="8">
+        <v>2424</v>
+      </c>
+      <c r="G27" s="8">
+        <v>2430</v>
+      </c>
+      <c r="H27" s="8">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="7">
-[...19 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="B28" s="8">
+        <v>3242</v>
+      </c>
+      <c r="C28" s="8">
+        <v>3270</v>
+      </c>
+      <c r="D28" s="8">
+        <v>3276</v>
+      </c>
+      <c r="E28" s="8">
+        <v>3300</v>
+      </c>
+      <c r="F28" s="8">
+        <v>3316</v>
+      </c>
+      <c r="G28" s="8">
+        <v>3324</v>
+      </c>
+      <c r="H28" s="8">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="7">
-[...19 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="B29" s="8">
+        <v>5458</v>
+      </c>
+      <c r="C29" s="8">
+        <v>5467</v>
+      </c>
+      <c r="D29" s="8">
+        <v>5518</v>
+      </c>
+      <c r="E29" s="8">
+        <v>5561</v>
+      </c>
+      <c r="F29" s="8">
+        <v>5598</v>
+      </c>
+      <c r="G29" s="8">
+        <v>5627</v>
+      </c>
+      <c r="H29" s="8">
+        <v>5649</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7">
-[...19 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B30" s="8">
+        <v>1522</v>
+      </c>
+      <c r="C30" s="8">
+        <v>1525</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1526</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1522</v>
+      </c>
+      <c r="F30" s="8">
+        <v>1523</v>
+      </c>
+      <c r="G30" s="8">
+        <v>1524</v>
+      </c>
+      <c r="H30" s="8">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="7">
-[...19 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="B31" s="8">
+        <v>3592</v>
+      </c>
+      <c r="C31" s="8">
+        <v>3601</v>
+      </c>
+      <c r="D31" s="8">
+        <v>3622</v>
+      </c>
+      <c r="E31" s="8">
+        <v>3633</v>
+      </c>
+      <c r="F31" s="8">
+        <v>3655</v>
+      </c>
+      <c r="G31" s="8">
+        <v>3664</v>
+      </c>
+      <c r="H31" s="8">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="7">
-[...19 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B32" s="8">
+        <v>1949</v>
+      </c>
+      <c r="C32" s="8">
+        <v>1931</v>
+      </c>
+      <c r="D32" s="8">
+        <v>1939</v>
+      </c>
+      <c r="E32" s="8">
+        <v>1944</v>
+      </c>
+      <c r="F32" s="8">
+        <v>1955</v>
+      </c>
+      <c r="G32" s="8">
+        <v>1952</v>
+      </c>
+      <c r="H32" s="8">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="7">
-[...19 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B33" s="8">
+        <v>3441</v>
+      </c>
+      <c r="C33" s="8">
+        <v>3450</v>
+      </c>
+      <c r="D33" s="8">
+        <v>3452</v>
+      </c>
+      <c r="E33" s="8">
+        <v>3461</v>
+      </c>
+      <c r="F33" s="8">
+        <v>3477</v>
+      </c>
+      <c r="G33" s="8">
+        <v>3485</v>
+      </c>
+      <c r="H33" s="8">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
         <v>31</v>
-      </c>
-[...21 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>27377</v>
       </c>
       <c r="C34" s="4">
         <v>27449</v>
       </c>
       <c r="D34" s="4">
         <v>27538</v>
       </c>
       <c r="E34" s="4">
         <v>27592</v>
       </c>
       <c r="F34" s="4">
         <v>27654</v>
       </c>
       <c r="G34" s="4">
         <v>27730</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H34" s="4">
+        <v>27785</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="8">
+        <v>1388</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1386</v>
+      </c>
+      <c r="D35" s="8">
+        <v>1387</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1391</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1390</v>
+      </c>
+      <c r="G35" s="8">
+        <v>1393</v>
+      </c>
+      <c r="H35" s="8">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="7">
-[...19 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="B36" s="8">
+        <v>4768</v>
+      </c>
+      <c r="C36" s="8">
+        <v>4776</v>
+      </c>
+      <c r="D36" s="8">
+        <v>4787</v>
+      </c>
+      <c r="E36" s="8">
+        <v>4794</v>
+      </c>
+      <c r="F36" s="8">
+        <v>4809</v>
+      </c>
+      <c r="G36" s="8">
+        <v>4821</v>
+      </c>
+      <c r="H36" s="8">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="7">
-[...19 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="B37" s="8">
+        <v>1507</v>
+      </c>
+      <c r="C37" s="8">
+        <v>1514</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1518</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1525</v>
+      </c>
+      <c r="F37" s="8">
+        <v>1523</v>
+      </c>
+      <c r="G37" s="8">
+        <v>1527</v>
+      </c>
+      <c r="H37" s="8">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="7">
-[...19 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="B38" s="8">
+        <v>3102</v>
+      </c>
+      <c r="C38" s="8">
+        <v>3112</v>
+      </c>
+      <c r="D38" s="8">
+        <v>3120</v>
+      </c>
+      <c r="E38" s="8">
+        <v>3125</v>
+      </c>
+      <c r="F38" s="8">
+        <v>3141</v>
+      </c>
+      <c r="G38" s="8">
+        <v>3157</v>
+      </c>
+      <c r="H38" s="8">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="7">
-[...19 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="B39" s="8">
+        <v>3064</v>
+      </c>
+      <c r="C39" s="8">
+        <v>3069</v>
+      </c>
+      <c r="D39" s="8">
+        <v>3083</v>
+      </c>
+      <c r="E39" s="8">
+        <v>3093</v>
+      </c>
+      <c r="F39" s="8">
+        <v>3101</v>
+      </c>
+      <c r="G39" s="8">
+        <v>3115</v>
+      </c>
+      <c r="H39" s="8">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="7">
-[...19 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="B40" s="8">
+        <v>5382</v>
+      </c>
+      <c r="C40" s="8">
+        <v>5408</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5426</v>
+      </c>
+      <c r="E40" s="8">
+        <v>5437</v>
+      </c>
+      <c r="F40" s="8">
+        <v>5449</v>
+      </c>
+      <c r="G40" s="8">
+        <v>5462</v>
+      </c>
+      <c r="H40" s="8">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="7">
-[...19 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="B41" s="8">
+        <v>1011</v>
+      </c>
+      <c r="C41" s="8">
+        <v>1012</v>
+      </c>
+      <c r="D41" s="8">
+        <v>1019</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1020</v>
+      </c>
+      <c r="F41" s="8">
+        <v>1024</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1029</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="7">
-[...19 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="B42" s="8">
+        <v>1765</v>
+      </c>
+      <c r="C42" s="8">
+        <v>1769</v>
+      </c>
+      <c r="D42" s="8">
+        <v>1766</v>
+      </c>
+      <c r="E42" s="8">
+        <v>1773</v>
+      </c>
+      <c r="F42" s="8">
+        <v>1777</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1780</v>
+      </c>
+      <c r="H42" s="8">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B42" s="7">
-[...19 lines deleted...]
-      <c r="A43" s="5" t="s">
+      <c r="B43" s="8">
+        <v>4783</v>
+      </c>
+      <c r="C43" s="8">
+        <v>4795</v>
+      </c>
+      <c r="D43" s="8">
+        <v>4819</v>
+      </c>
+      <c r="E43" s="8">
+        <v>4824</v>
+      </c>
+      <c r="F43" s="8">
+        <v>4830</v>
+      </c>
+      <c r="G43" s="8">
+        <v>4838</v>
+      </c>
+      <c r="H43" s="8">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="7">
-[...19 lines deleted...]
-      <c r="A44" s="5" t="s">
+      <c r="B44" s="8">
+        <v>607</v>
+      </c>
+      <c r="C44" s="8">
+        <v>608</v>
+      </c>
+      <c r="D44" s="8">
+        <v>613</v>
+      </c>
+      <c r="E44" s="8">
+        <v>610</v>
+      </c>
+      <c r="F44" s="8">
+        <v>610</v>
+      </c>
+      <c r="G44" s="8">
+        <v>608</v>
+      </c>
+      <c r="H44" s="8">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
         <v>42</v>
-      </c>
-[...21 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>17721</v>
       </c>
       <c r="C45" s="4">
         <v>17738</v>
       </c>
       <c r="D45" s="4">
         <v>17782</v>
       </c>
       <c r="E45" s="4">
         <v>17841</v>
       </c>
       <c r="F45" s="4">
         <v>17903</v>
       </c>
       <c r="G45" s="4">
         <v>17961</v>
       </c>
-    </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H45" s="4">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="8">
+        <v>4268</v>
+      </c>
+      <c r="C46" s="8">
+        <v>4272</v>
+      </c>
+      <c r="D46" s="8">
+        <v>4275</v>
+      </c>
+      <c r="E46" s="8">
+        <v>4303</v>
+      </c>
+      <c r="F46" s="8">
+        <v>4323</v>
+      </c>
+      <c r="G46" s="8">
+        <v>4337</v>
+      </c>
+      <c r="H46" s="8">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="7">
-[...19 lines deleted...]
-      <c r="A47" s="5" t="s">
+      <c r="B47" s="8">
+        <v>2130</v>
+      </c>
+      <c r="C47" s="8">
+        <v>2136</v>
+      </c>
+      <c r="D47" s="8">
+        <v>2146</v>
+      </c>
+      <c r="E47" s="8">
+        <v>2156</v>
+      </c>
+      <c r="F47" s="8">
+        <v>2163</v>
+      </c>
+      <c r="G47" s="8">
+        <v>2174</v>
+      </c>
+      <c r="H47" s="8">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="7">
-[...11 lines deleted...]
-      <c r="F47" s="7">
+      <c r="B48" s="8">
+        <v>3468</v>
+      </c>
+      <c r="C48" s="8">
+        <v>3473</v>
+      </c>
+      <c r="D48" s="8">
+        <v>3491</v>
+      </c>
+      <c r="E48" s="8">
+        <v>3499</v>
+      </c>
+      <c r="F48" s="8">
+        <v>3503</v>
+      </c>
+      <c r="G48" s="8">
+        <v>3511</v>
+      </c>
+      <c r="H48" s="8">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="8">
         <v>2163</v>
       </c>
-      <c r="G47" s="7">
-[...27 lines deleted...]
-      <c r="A49" s="5" t="s">
+      <c r="C49" s="8">
+        <v>2159</v>
+      </c>
+      <c r="D49" s="8">
+        <v>2162</v>
+      </c>
+      <c r="E49" s="8">
+        <v>2164</v>
+      </c>
+      <c r="F49" s="8">
+        <v>2167</v>
+      </c>
+      <c r="G49" s="8">
+        <v>2173</v>
+      </c>
+      <c r="H49" s="8">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B49" s="7">
-[...19 lines deleted...]
-      <c r="A50" s="5" t="s">
+      <c r="B50" s="8">
+        <v>2730</v>
+      </c>
+      <c r="C50" s="8">
+        <v>2726</v>
+      </c>
+      <c r="D50" s="8">
+        <v>2736</v>
+      </c>
+      <c r="E50" s="8">
+        <v>2743</v>
+      </c>
+      <c r="F50" s="8">
+        <v>2759</v>
+      </c>
+      <c r="G50" s="8">
+        <v>2766</v>
+      </c>
+      <c r="H50" s="8">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="7">
-[...19 lines deleted...]
-      <c r="A51" s="5" t="s">
+      <c r="B51" s="8">
+        <v>2962</v>
+      </c>
+      <c r="C51" s="8">
+        <v>2972</v>
+      </c>
+      <c r="D51" s="8">
+        <v>2972</v>
+      </c>
+      <c r="E51" s="8">
+        <v>2976</v>
+      </c>
+      <c r="F51" s="8">
+        <v>2988</v>
+      </c>
+      <c r="G51" s="8">
+        <v>3000</v>
+      </c>
+      <c r="H51" s="8">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="14" t="s">
         <v>49</v>
-      </c>
-[...21 lines deleted...]
-        <v>50</v>
       </c>
       <c r="B52" s="14"/>
       <c r="C52" s="14"/>
       <c r="D52" s="14"/>
       <c r="E52" s="14"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
+      <c r="H52" s="14"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A52:H52"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
+  <dimension ref="A1:H52"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K13" sqref="K13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
+    <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="15.5703125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+    </row>
+    <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+    </row>
+    <row r="3" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+      <c r="B3" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7">
+        <v>23886</v>
+      </c>
+      <c r="C4" s="7">
+        <v>64882</v>
+      </c>
+      <c r="D4" s="7">
+        <v>9175</v>
+      </c>
+      <c r="E4" s="7">
+        <v>6017</v>
+      </c>
+      <c r="F4" s="7">
+        <v>38898</v>
+      </c>
+      <c r="G4" s="7">
+        <v>52332</v>
+      </c>
+      <c r="H4" s="7">
+        <v>195190</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="4">
+        <v>2669</v>
+      </c>
+      <c r="C5" s="4">
+        <v>6501</v>
+      </c>
+      <c r="D5" s="4">
+        <v>744</v>
+      </c>
+      <c r="E5" s="4">
+        <v>593</v>
+      </c>
+      <c r="F5" s="4">
+        <v>4077</v>
+      </c>
+      <c r="G5" s="4">
+        <v>9730</v>
+      </c>
+      <c r="H5" s="4">
+        <v>24314</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8">
+        <v>643</v>
+      </c>
+      <c r="C6" s="8">
+        <v>1483</v>
+      </c>
+      <c r="D6" s="8">
+        <v>187</v>
+      </c>
+      <c r="E6" s="8">
+        <v>125</v>
+      </c>
+      <c r="F6" s="8">
+        <v>973</v>
+      </c>
+      <c r="G6" s="8">
+        <v>1618</v>
+      </c>
+      <c r="H6" s="8">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="8">
+        <v>288</v>
+      </c>
+      <c r="C7" s="8">
+        <v>634</v>
+      </c>
+      <c r="D7" s="8">
+        <v>91</v>
+      </c>
+      <c r="E7" s="8">
+        <v>48</v>
+      </c>
+      <c r="F7" s="8">
+        <v>399</v>
+      </c>
+      <c r="G7" s="8">
+        <v>645</v>
+      </c>
+      <c r="H7" s="8">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="8">
+        <v>270</v>
+      </c>
+      <c r="C8" s="8">
+        <v>818</v>
+      </c>
+      <c r="D8" s="8">
+        <v>94</v>
+      </c>
+      <c r="E8" s="8">
+        <v>57</v>
+      </c>
+      <c r="F8" s="8">
+        <v>471</v>
+      </c>
+      <c r="G8" s="8">
+        <v>1743</v>
+      </c>
+      <c r="H8" s="8">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="8">
+        <v>264</v>
+      </c>
+      <c r="C9" s="8">
+        <v>753</v>
+      </c>
+      <c r="D9" s="8">
+        <v>81</v>
+      </c>
+      <c r="E9" s="8">
+        <v>73</v>
+      </c>
+      <c r="F9" s="8">
+        <v>449</v>
+      </c>
+      <c r="G9" s="8">
+        <v>1188</v>
+      </c>
+      <c r="H9" s="8">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="8">
+        <v>343</v>
+      </c>
+      <c r="C10" s="8">
+        <v>715</v>
+      </c>
+      <c r="D10" s="8">
+        <v>73</v>
+      </c>
+      <c r="E10" s="8">
+        <v>85</v>
+      </c>
+      <c r="F10" s="8">
+        <v>410</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1116</v>
+      </c>
+      <c r="H10" s="8">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="8">
+        <v>332</v>
+      </c>
+      <c r="C11" s="8">
+        <v>831</v>
+      </c>
+      <c r="D11" s="8">
+        <v>89</v>
+      </c>
+      <c r="E11" s="8">
+        <v>77</v>
+      </c>
+      <c r="F11" s="8">
+        <v>548</v>
+      </c>
+      <c r="G11" s="8">
+        <v>1292</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="8">
+        <v>438</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1019</v>
+      </c>
+      <c r="D12" s="8">
+        <v>102</v>
+      </c>
+      <c r="E12" s="8">
+        <v>102</v>
+      </c>
+      <c r="F12" s="8">
+        <v>676</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1621</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="8">
+        <v>91</v>
+      </c>
+      <c r="C13" s="8">
+        <v>248</v>
+      </c>
+      <c r="D13" s="8">
+        <v>27</v>
+      </c>
+      <c r="E13" s="8">
+        <v>26</v>
+      </c>
+      <c r="F13" s="8">
+        <v>151</v>
+      </c>
+      <c r="G13" s="8">
+        <v>507</v>
+      </c>
+      <c r="H13" s="8">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="4">
+        <v>1295</v>
+      </c>
+      <c r="C14" s="4">
+        <v>4252</v>
+      </c>
+      <c r="D14" s="4">
+        <v>573</v>
+      </c>
+      <c r="E14" s="4">
+        <v>349</v>
+      </c>
+      <c r="F14" s="4">
+        <v>2141</v>
+      </c>
+      <c r="G14" s="4">
+        <v>6254</v>
+      </c>
+      <c r="H14" s="4">
+        <v>14864</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8">
+        <v>447</v>
+      </c>
+      <c r="C15" s="8">
+        <v>1544</v>
+      </c>
+      <c r="D15" s="8">
+        <v>177</v>
+      </c>
+      <c r="E15" s="8">
+        <v>110</v>
+      </c>
+      <c r="F15" s="8">
+        <v>777</v>
+      </c>
+      <c r="G15" s="8">
+        <v>900</v>
+      </c>
+      <c r="H15" s="8">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="8">
+        <v>204</v>
+      </c>
+      <c r="C16" s="8">
+        <v>604</v>
+      </c>
+      <c r="D16" s="8">
+        <v>86</v>
+      </c>
+      <c r="E16" s="8">
+        <v>39</v>
+      </c>
+      <c r="F16" s="8">
+        <v>306</v>
+      </c>
+      <c r="G16" s="8">
+        <v>334</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="8">
+        <v>90</v>
+      </c>
+      <c r="C17" s="8">
+        <v>377</v>
+      </c>
+      <c r="D17" s="8">
+        <v>56</v>
+      </c>
+      <c r="E17" s="8">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <v>174</v>
+      </c>
+      <c r="G17" s="8">
+        <v>752</v>
+      </c>
+      <c r="H17" s="8">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="8">
+        <v>105</v>
+      </c>
+      <c r="C18" s="8">
+        <v>305</v>
+      </c>
+      <c r="D18" s="8">
+        <v>53</v>
+      </c>
+      <c r="E18" s="8">
+        <v>37</v>
+      </c>
+      <c r="F18" s="8">
+        <v>154</v>
+      </c>
+      <c r="G18" s="8">
+        <v>800</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="8">
+        <v>68</v>
+      </c>
+      <c r="C19" s="8">
+        <v>268</v>
+      </c>
+      <c r="D19" s="8">
+        <v>46</v>
+      </c>
+      <c r="E19" s="8">
+        <v>22</v>
+      </c>
+      <c r="F19" s="8">
+        <v>102</v>
+      </c>
+      <c r="G19" s="8">
+        <v>596</v>
+      </c>
+      <c r="H19" s="8">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="8">
+        <v>65</v>
+      </c>
+      <c r="C20" s="8">
+        <v>169</v>
+      </c>
+      <c r="D20" s="8">
+        <v>39</v>
+      </c>
+      <c r="E20" s="8">
+        <v>17</v>
+      </c>
+      <c r="F20" s="8">
+        <v>114</v>
+      </c>
+      <c r="G20" s="8">
+        <v>414</v>
+      </c>
+      <c r="H20" s="8">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="8">
+        <v>94</v>
+      </c>
+      <c r="C21" s="8">
+        <v>281</v>
+      </c>
+      <c r="D21" s="8">
+        <v>38</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42</v>
+      </c>
+      <c r="F21" s="8">
+        <v>180</v>
+      </c>
+      <c r="G21" s="8">
+        <v>594</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="8">
+        <v>109</v>
+      </c>
+      <c r="C22" s="8">
+        <v>247</v>
+      </c>
+      <c r="D22" s="8">
+        <v>20</v>
+      </c>
+      <c r="E22" s="8">
+        <v>20</v>
+      </c>
+      <c r="F22" s="8">
+        <v>124</v>
+      </c>
+      <c r="G22" s="8">
+        <v>850</v>
+      </c>
+      <c r="H22" s="8">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="8">
+        <v>113</v>
+      </c>
+      <c r="C23" s="8">
+        <v>457</v>
+      </c>
+      <c r="D23" s="8">
+        <v>58</v>
+      </c>
+      <c r="E23" s="8">
+        <v>38</v>
+      </c>
+      <c r="F23" s="8">
+        <v>210</v>
+      </c>
+      <c r="G23" s="8">
+        <v>1014</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="4">
+        <v>14675</v>
+      </c>
+      <c r="C24" s="4">
+        <v>41027</v>
+      </c>
+      <c r="D24" s="4">
+        <v>6282</v>
+      </c>
+      <c r="E24" s="4">
+        <v>3858</v>
+      </c>
+      <c r="F24" s="4">
+        <v>25007</v>
+      </c>
+      <c r="G24" s="4">
+        <v>19378</v>
+      </c>
+      <c r="H24" s="4">
+        <v>110227</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="8">
+        <v>11132</v>
+      </c>
+      <c r="C25" s="8">
+        <v>30473</v>
+      </c>
+      <c r="D25" s="8">
+        <v>5131</v>
+      </c>
+      <c r="E25" s="8">
+        <v>2864</v>
+      </c>
+      <c r="F25" s="8">
+        <v>19042</v>
+      </c>
+      <c r="G25" s="8">
+        <v>14456</v>
+      </c>
+      <c r="H25" s="8">
+        <v>83098</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="8">
+        <v>482</v>
+      </c>
+      <c r="C26" s="8">
+        <v>2000</v>
+      </c>
+      <c r="D26" s="8">
+        <v>228</v>
+      </c>
+      <c r="E26" s="8">
+        <v>198</v>
+      </c>
+      <c r="F26" s="8">
+        <v>1213</v>
+      </c>
+      <c r="G26" s="8">
+        <v>931</v>
+      </c>
+      <c r="H26" s="8">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="8">
+        <v>290</v>
+      </c>
+      <c r="C27" s="8">
+        <v>938</v>
+      </c>
+      <c r="D27" s="8">
+        <v>104</v>
+      </c>
+      <c r="E27" s="8">
+        <v>87</v>
+      </c>
+      <c r="F27" s="8">
+        <v>568</v>
+      </c>
+      <c r="G27" s="8">
+        <v>451</v>
+      </c>
+      <c r="H27" s="8">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8">
+        <v>430</v>
+      </c>
+      <c r="C28" s="8">
+        <v>1347</v>
+      </c>
+      <c r="D28" s="8">
+        <v>133</v>
+      </c>
+      <c r="E28" s="8">
+        <v>107</v>
+      </c>
+      <c r="F28" s="8">
+        <v>709</v>
+      </c>
+      <c r="G28" s="8">
+        <v>607</v>
+      </c>
+      <c r="H28" s="8">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="8">
+        <v>1047</v>
+      </c>
+      <c r="C29" s="8">
+        <v>2251</v>
+      </c>
+      <c r="D29" s="8">
+        <v>201</v>
+      </c>
+      <c r="E29" s="8">
+        <v>241</v>
+      </c>
+      <c r="F29" s="8">
+        <v>1196</v>
+      </c>
+      <c r="G29" s="8">
+        <v>713</v>
+      </c>
+      <c r="H29" s="8">
+        <v>5649</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="8">
+        <v>163</v>
+      </c>
+      <c r="C30" s="8">
+        <v>600</v>
+      </c>
+      <c r="D30" s="8">
+        <v>95</v>
+      </c>
+      <c r="E30" s="8">
+        <v>46</v>
+      </c>
+      <c r="F30" s="8">
+        <v>349</v>
+      </c>
+      <c r="G30" s="8">
+        <v>271</v>
+      </c>
+      <c r="H30" s="8">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="8">
+        <v>518</v>
+      </c>
+      <c r="C31" s="8">
+        <v>1423</v>
+      </c>
+      <c r="D31" s="8">
+        <v>170</v>
+      </c>
+      <c r="E31" s="8">
+        <v>137</v>
+      </c>
+      <c r="F31" s="8">
+        <v>774</v>
+      </c>
+      <c r="G31" s="8">
+        <v>649</v>
+      </c>
+      <c r="H31" s="8">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="8">
+        <v>205</v>
+      </c>
+      <c r="C32" s="8">
+        <v>781</v>
+      </c>
+      <c r="D32" s="8">
+        <v>84</v>
+      </c>
+      <c r="E32" s="8">
+        <v>72</v>
+      </c>
+      <c r="F32" s="8">
+        <v>457</v>
+      </c>
+      <c r="G32" s="8">
+        <v>361</v>
+      </c>
+      <c r="H32" s="8">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="8">
+        <v>408</v>
+      </c>
+      <c r="C33" s="8">
+        <v>1214</v>
+      </c>
+      <c r="D33" s="8">
+        <v>136</v>
+      </c>
+      <c r="E33" s="8">
+        <v>106</v>
+      </c>
+      <c r="F33" s="8">
+        <v>699</v>
+      </c>
+      <c r="G33" s="8">
+        <v>939</v>
+      </c>
+      <c r="H33" s="8">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="4">
+        <v>3114</v>
+      </c>
+      <c r="C34" s="4">
+        <v>7818</v>
+      </c>
+      <c r="D34" s="4">
+        <v>941</v>
+      </c>
+      <c r="E34" s="4">
+        <v>704</v>
+      </c>
+      <c r="F34" s="4">
+        <v>4663</v>
+      </c>
+      <c r="G34" s="4">
+        <v>10545</v>
+      </c>
+      <c r="H34" s="4">
+        <v>27785</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="8">
+        <v>123</v>
+      </c>
+      <c r="C35" s="8">
+        <v>286</v>
+      </c>
+      <c r="D35" s="8">
+        <v>26</v>
+      </c>
+      <c r="E35" s="8">
+        <v>28</v>
+      </c>
+      <c r="F35" s="8">
+        <v>159</v>
+      </c>
+      <c r="G35" s="8">
+        <v>773</v>
+      </c>
+      <c r="H35" s="8">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="8">
+        <v>527</v>
+      </c>
+      <c r="C36" s="8">
+        <v>1303</v>
+      </c>
+      <c r="D36" s="8">
+        <v>169</v>
+      </c>
+      <c r="E36" s="8">
+        <v>112</v>
+      </c>
+      <c r="F36" s="8">
+        <v>786</v>
+      </c>
+      <c r="G36" s="8">
+        <v>1930</v>
+      </c>
+      <c r="H36" s="8">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="8">
+        <v>173</v>
+      </c>
+      <c r="C37" s="8">
+        <v>474</v>
+      </c>
+      <c r="D37" s="8">
+        <v>52</v>
+      </c>
+      <c r="E37" s="8">
+        <v>35</v>
+      </c>
+      <c r="F37" s="8">
+        <v>284</v>
+      </c>
+      <c r="G37" s="8">
+        <v>511</v>
+      </c>
+      <c r="H37" s="8">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="8">
+        <v>327</v>
+      </c>
+      <c r="C38" s="8">
+        <v>755</v>
+      </c>
+      <c r="D38" s="8">
+        <v>97</v>
+      </c>
+      <c r="E38" s="8">
+        <v>77</v>
+      </c>
+      <c r="F38" s="8">
+        <v>458</v>
+      </c>
+      <c r="G38" s="8">
+        <v>1447</v>
+      </c>
+      <c r="H38" s="8">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="8">
+        <v>319</v>
+      </c>
+      <c r="C39" s="8">
+        <v>835</v>
+      </c>
+      <c r="D39" s="8">
+        <v>134</v>
+      </c>
+      <c r="E39" s="8">
+        <v>70</v>
+      </c>
+      <c r="F39" s="8">
+        <v>524</v>
+      </c>
+      <c r="G39" s="8">
+        <v>1245</v>
+      </c>
+      <c r="H39" s="8">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="8">
+        <v>675</v>
+      </c>
+      <c r="C40" s="8">
+        <v>1834</v>
+      </c>
+      <c r="D40" s="8">
+        <v>214</v>
+      </c>
+      <c r="E40" s="8">
+        <v>185</v>
+      </c>
+      <c r="F40" s="8">
+        <v>1099</v>
+      </c>
+      <c r="G40" s="8">
+        <v>1463</v>
+      </c>
+      <c r="H40" s="8">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="8">
+        <v>117</v>
+      </c>
+      <c r="C41" s="8">
+        <v>362</v>
+      </c>
+      <c r="D41" s="8">
+        <v>45</v>
+      </c>
+      <c r="E41" s="8">
+        <v>43</v>
+      </c>
+      <c r="F41" s="8">
+        <v>222</v>
+      </c>
+      <c r="G41" s="8">
+        <v>255</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="8">
+        <v>211</v>
+      </c>
+      <c r="C42" s="8">
+        <v>445</v>
+      </c>
+      <c r="D42" s="8">
+        <v>32</v>
+      </c>
+      <c r="E42" s="8">
+        <v>32</v>
+      </c>
+      <c r="F42" s="8">
+        <v>232</v>
+      </c>
+      <c r="G42" s="8">
+        <v>831</v>
+      </c>
+      <c r="H42" s="8">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="8">
+        <v>592</v>
+      </c>
+      <c r="C43" s="8">
+        <v>1377</v>
+      </c>
+      <c r="D43" s="8">
+        <v>146</v>
+      </c>
+      <c r="E43" s="8">
+        <v>115</v>
+      </c>
+      <c r="F43" s="8">
+        <v>812</v>
+      </c>
+      <c r="G43" s="8">
+        <v>1803</v>
+      </c>
+      <c r="H43" s="8">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="8">
+        <v>50</v>
+      </c>
+      <c r="C44" s="8">
+        <v>147</v>
+      </c>
+      <c r="D44" s="8">
+        <v>26</v>
+      </c>
+      <c r="E44" s="8">
+        <v>7</v>
+      </c>
+      <c r="F44" s="8">
+        <v>87</v>
+      </c>
+      <c r="G44" s="8">
+        <v>287</v>
+      </c>
+      <c r="H44" s="8">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="4">
+        <v>2133</v>
+      </c>
+      <c r="C45" s="4">
+        <v>5284</v>
+      </c>
+      <c r="D45" s="4">
+        <v>635</v>
+      </c>
+      <c r="E45" s="4">
+        <v>513</v>
+      </c>
+      <c r="F45" s="4">
+        <v>3010</v>
+      </c>
+      <c r="G45" s="4">
+        <v>6425</v>
+      </c>
+      <c r="H45" s="4">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="8">
+        <v>617</v>
+      </c>
+      <c r="C46" s="8">
+        <v>1502</v>
+      </c>
+      <c r="D46" s="8">
+        <v>195</v>
+      </c>
+      <c r="E46" s="8">
+        <v>138</v>
+      </c>
+      <c r="F46" s="8">
+        <v>961</v>
+      </c>
+      <c r="G46" s="8">
+        <v>929</v>
+      </c>
+      <c r="H46" s="8">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="8">
+        <v>240</v>
+      </c>
+      <c r="C47" s="8">
+        <v>599</v>
+      </c>
+      <c r="D47" s="8">
+        <v>68</v>
+      </c>
+      <c r="E47" s="8">
+        <v>50</v>
+      </c>
+      <c r="F47" s="8">
+        <v>325</v>
+      </c>
+      <c r="G47" s="8">
+        <v>898</v>
+      </c>
+      <c r="H47" s="8">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="8">
+        <v>364</v>
+      </c>
+      <c r="C48" s="8">
+        <v>849</v>
+      </c>
+      <c r="D48" s="8">
+        <v>114</v>
+      </c>
+      <c r="E48" s="8">
+        <v>98</v>
+      </c>
+      <c r="F48" s="8">
+        <v>511</v>
+      </c>
+      <c r="G48" s="8">
+        <v>1581</v>
+      </c>
+      <c r="H48" s="8">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="8">
+        <v>270</v>
+      </c>
+      <c r="C49" s="8">
+        <v>573</v>
+      </c>
+      <c r="D49" s="8">
+        <v>66</v>
+      </c>
+      <c r="E49" s="8">
+        <v>54</v>
+      </c>
+      <c r="F49" s="8">
+        <v>288</v>
+      </c>
+      <c r="G49" s="8">
+        <v>926</v>
+      </c>
+      <c r="H49" s="8">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="8">
+        <v>321</v>
+      </c>
+      <c r="C50" s="8">
+        <v>818</v>
+      </c>
+      <c r="D50" s="8">
+        <v>90</v>
+      </c>
+      <c r="E50" s="8">
+        <v>86</v>
+      </c>
+      <c r="F50" s="8">
+        <v>451</v>
+      </c>
+      <c r="G50" s="8">
+        <v>1007</v>
+      </c>
+      <c r="H50" s="8">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="8">
+        <v>321</v>
+      </c>
+      <c r="C51" s="8">
+        <v>943</v>
+      </c>
+      <c r="D51" s="8">
+        <v>102</v>
+      </c>
+      <c r="E51" s="8">
+        <v>87</v>
+      </c>
+      <c r="F51" s="8">
+        <v>474</v>
+      </c>
+      <c r="G51" s="8">
+        <v>1084</v>
+      </c>
+      <c r="H51" s="8">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B2:G2"/>
-    <mergeCell ref="A1:G1"/>
     <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>JP</vt:lpstr>
+      <vt:lpstr>JP_reitings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inna Amosejeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>