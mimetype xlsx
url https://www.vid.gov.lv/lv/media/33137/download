--- v4 (2026-07-07)
+++ v5 (2026-08-22)
@@ -3,86 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73808F9D-1C48-4F81-8ECC-54A544810B36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{278AFFEE-82EC-4CEE-B5F3-212E5E9E9A1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="JP" sheetId="2" r:id="rId1"/>
     <sheet name="JP_reitings" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">JP_reitings!$A$4:$R$52</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">JP_reitings!$A$4:$P$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="69">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
     <t>Saldus novads</t>
   </si>
   <si>
@@ -241,51 +241,54 @@
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
   </si>
   <si>
     <t>01.05.2026.</t>
   </si>
   <si>
     <t>01.06.2026.</t>
   </si>
   <si>
     <t>01.07.2026.</t>
   </si>
   <si>
-    <t>Nodokļu maksātāju – juridisko personu – skaita sadalījums pēc reitinga 2026. gada 1. jūlijā *</t>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>Nodokļu maksātāju – juridisko personu – skaita sadalījums pēc reitinga 2026. gada 1. augustā *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -505,67 +508,67 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -869,2717 +872,2867 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1DCCD16-1CCA-4917-B636-086899EA334B}">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M18" sqref="M18"/>
+      <pane ySplit="4" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I4" sqref="I4:I51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
-    <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="16.140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="9"/>
-[...7 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="11"/>
+      <c r="I2" s="13"/>
+    </row>
+    <row r="3" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10"/>
       <c r="B3" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>66</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I3" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7">
         <v>192485</v>
       </c>
       <c r="C4" s="7">
         <v>192808</v>
       </c>
       <c r="D4" s="7">
         <v>193371</v>
       </c>
       <c r="E4" s="7">
         <v>193764</v>
       </c>
       <c r="F4" s="7">
         <v>194279</v>
       </c>
       <c r="G4" s="7">
         <v>194810</v>
       </c>
       <c r="H4" s="7">
         <v>195190</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I4" s="7">
+        <v>195533</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>23947</v>
       </c>
       <c r="C5" s="4">
         <v>24012</v>
       </c>
       <c r="D5" s="4">
         <v>24080</v>
       </c>
       <c r="E5" s="4">
         <v>24127</v>
       </c>
       <c r="F5" s="4">
         <v>24196</v>
       </c>
       <c r="G5" s="4">
         <v>24272</v>
       </c>
       <c r="H5" s="4">
         <v>24314</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I5" s="4">
+        <v>24363</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <v>4968</v>
       </c>
       <c r="C6" s="8">
         <v>4974</v>
       </c>
       <c r="D6" s="8">
         <v>4976</v>
       </c>
       <c r="E6" s="8">
         <v>4998</v>
       </c>
       <c r="F6" s="8">
         <v>5008</v>
       </c>
       <c r="G6" s="8">
         <v>5020</v>
       </c>
       <c r="H6" s="8">
         <v>5029</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I6" s="8">
+        <v>5035</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>2088</v>
       </c>
       <c r="C7" s="8">
         <v>2094</v>
       </c>
       <c r="D7" s="8">
         <v>2092</v>
       </c>
       <c r="E7" s="8">
         <v>2093</v>
       </c>
       <c r="F7" s="8">
         <v>2096</v>
       </c>
       <c r="G7" s="8">
         <v>2098</v>
       </c>
       <c r="H7" s="8">
         <v>2105</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I7" s="8">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>3422</v>
       </c>
       <c r="C8" s="8">
         <v>3421</v>
       </c>
       <c r="D8" s="8">
         <v>3428</v>
       </c>
       <c r="E8" s="8">
         <v>3431</v>
       </c>
       <c r="F8" s="8">
         <v>3437</v>
       </c>
       <c r="G8" s="8">
         <v>3448</v>
       </c>
       <c r="H8" s="8">
         <v>3453</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I8" s="8">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>2761</v>
       </c>
       <c r="C9" s="8">
         <v>2779</v>
       </c>
       <c r="D9" s="8">
         <v>2793</v>
       </c>
       <c r="E9" s="8">
         <v>2789</v>
       </c>
       <c r="F9" s="8">
         <v>2797</v>
       </c>
       <c r="G9" s="8">
         <v>2806</v>
       </c>
       <c r="H9" s="8">
         <v>2808</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I9" s="8">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>2670</v>
       </c>
       <c r="C10" s="8">
         <v>2693</v>
       </c>
       <c r="D10" s="8">
         <v>2705</v>
       </c>
       <c r="E10" s="8">
         <v>2717</v>
       </c>
       <c r="F10" s="8">
         <v>2729</v>
       </c>
       <c r="G10" s="8">
         <v>2737</v>
       </c>
       <c r="H10" s="8">
         <v>2742</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I10" s="8">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>3111</v>
       </c>
       <c r="C11" s="8">
         <v>3116</v>
       </c>
       <c r="D11" s="8">
         <v>3137</v>
       </c>
       <c r="E11" s="8">
         <v>3141</v>
       </c>
       <c r="F11" s="8">
         <v>3152</v>
       </c>
       <c r="G11" s="8">
         <v>3163</v>
       </c>
       <c r="H11" s="8">
         <v>3169</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I11" s="8">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>3894</v>
       </c>
       <c r="C12" s="8">
         <v>3897</v>
       </c>
       <c r="D12" s="8">
         <v>3905</v>
       </c>
       <c r="E12" s="8">
         <v>3912</v>
       </c>
       <c r="F12" s="8">
         <v>3931</v>
       </c>
       <c r="G12" s="8">
         <v>3950</v>
       </c>
       <c r="H12" s="8">
         <v>3958</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I12" s="8">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>1033</v>
       </c>
       <c r="C13" s="8">
         <v>1038</v>
       </c>
       <c r="D13" s="8">
         <v>1044</v>
       </c>
       <c r="E13" s="8">
         <v>1046</v>
       </c>
       <c r="F13" s="8">
         <v>1046</v>
       </c>
       <c r="G13" s="8">
         <v>1050</v>
       </c>
       <c r="H13" s="8">
         <v>1050</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I13" s="8">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
         <v>14714</v>
       </c>
       <c r="C14" s="4">
         <v>14701</v>
       </c>
       <c r="D14" s="4">
         <v>14734</v>
       </c>
       <c r="E14" s="4">
         <v>14752</v>
       </c>
       <c r="F14" s="4">
         <v>14779</v>
       </c>
       <c r="G14" s="4">
         <v>14826</v>
       </c>
       <c r="H14" s="4">
         <v>14864</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I14" s="4">
+        <v>14889</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>3910</v>
       </c>
       <c r="C15" s="8">
         <v>3900</v>
       </c>
       <c r="D15" s="8">
         <v>3908</v>
       </c>
       <c r="E15" s="8">
         <v>3912</v>
       </c>
       <c r="F15" s="8">
         <v>3925</v>
       </c>
       <c r="G15" s="8">
         <v>3935</v>
       </c>
       <c r="H15" s="8">
         <v>3955</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I15" s="8">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>1571</v>
       </c>
       <c r="C16" s="8">
         <v>1565</v>
       </c>
       <c r="D16" s="8">
         <v>1564</v>
       </c>
       <c r="E16" s="8">
         <v>1566</v>
       </c>
       <c r="F16" s="8">
         <v>1568</v>
       </c>
       <c r="G16" s="8">
         <v>1571</v>
       </c>
       <c r="H16" s="8">
         <v>1573</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I16" s="8">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>1453</v>
       </c>
       <c r="C17" s="8">
         <v>1452</v>
       </c>
       <c r="D17" s="8">
         <v>1456</v>
       </c>
       <c r="E17" s="8">
         <v>1457</v>
       </c>
       <c r="F17" s="8">
         <v>1467</v>
       </c>
       <c r="G17" s="8">
         <v>1471</v>
       </c>
       <c r="H17" s="8">
         <v>1473</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I17" s="8">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1450</v>
       </c>
       <c r="C18" s="8">
         <v>1451</v>
       </c>
       <c r="D18" s="8">
         <v>1453</v>
       </c>
       <c r="E18" s="8">
         <v>1451</v>
       </c>
       <c r="F18" s="8">
         <v>1449</v>
       </c>
       <c r="G18" s="8">
         <v>1457</v>
       </c>
       <c r="H18" s="8">
         <v>1454</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I18" s="8">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>1097</v>
       </c>
       <c r="C19" s="8">
         <v>1093</v>
       </c>
       <c r="D19" s="8">
         <v>1089</v>
       </c>
       <c r="E19" s="8">
         <v>1084</v>
       </c>
       <c r="F19" s="8">
         <v>1080</v>
       </c>
       <c r="G19" s="8">
         <v>1087</v>
       </c>
       <c r="H19" s="8">
         <v>1102</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I19" s="8">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>812</v>
       </c>
       <c r="C20" s="8">
         <v>811</v>
       </c>
       <c r="D20" s="8">
         <v>815</v>
       </c>
       <c r="E20" s="8">
         <v>824</v>
       </c>
       <c r="F20" s="8">
         <v>821</v>
       </c>
       <c r="G20" s="8">
         <v>822</v>
       </c>
       <c r="H20" s="8">
         <v>818</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I20" s="8">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>1197</v>
       </c>
       <c r="C21" s="8">
         <v>1195</v>
       </c>
       <c r="D21" s="8">
         <v>1199</v>
       </c>
       <c r="E21" s="8">
         <v>1207</v>
       </c>
       <c r="F21" s="8">
         <v>1213</v>
       </c>
       <c r="G21" s="8">
         <v>1227</v>
       </c>
       <c r="H21" s="8">
         <v>1229</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I21" s="8">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>1366</v>
       </c>
       <c r="C22" s="8">
         <v>1369</v>
       </c>
       <c r="D22" s="8">
         <v>1370</v>
       </c>
       <c r="E22" s="8">
         <v>1368</v>
       </c>
       <c r="F22" s="8">
         <v>1369</v>
       </c>
       <c r="G22" s="8">
         <v>1370</v>
       </c>
       <c r="H22" s="8">
         <v>1370</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I22" s="8">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
         <v>1858</v>
       </c>
       <c r="C23" s="8">
         <v>1865</v>
       </c>
       <c r="D23" s="8">
         <v>1880</v>
       </c>
       <c r="E23" s="8">
         <v>1883</v>
       </c>
       <c r="F23" s="8">
         <v>1887</v>
       </c>
       <c r="G23" s="8">
         <v>1886</v>
       </c>
       <c r="H23" s="8">
         <v>1890</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I23" s="8">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="4">
         <v>108726</v>
       </c>
       <c r="C24" s="4">
         <v>108908</v>
       </c>
       <c r="D24" s="4">
         <v>109237</v>
       </c>
       <c r="E24" s="4">
         <v>109452</v>
       </c>
       <c r="F24" s="4">
         <v>109747</v>
       </c>
       <c r="G24" s="4">
         <v>110021</v>
       </c>
       <c r="H24" s="4">
         <v>110227</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I24" s="4">
+        <v>110392</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>82213</v>
       </c>
       <c r="C25" s="8">
         <v>82339</v>
       </c>
       <c r="D25" s="8">
         <v>82537</v>
       </c>
       <c r="E25" s="8">
         <v>82635</v>
       </c>
       <c r="F25" s="8">
         <v>82800</v>
       </c>
       <c r="G25" s="8">
         <v>82986</v>
       </c>
       <c r="H25" s="8">
         <v>83098</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I25" s="8">
+        <v>83203</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>4932</v>
       </c>
       <c r="C26" s="8">
         <v>4939</v>
       </c>
       <c r="D26" s="8">
         <v>4966</v>
       </c>
       <c r="E26" s="8">
         <v>4988</v>
       </c>
       <c r="F26" s="8">
         <v>4999</v>
       </c>
       <c r="G26" s="8">
         <v>5029</v>
       </c>
       <c r="H26" s="8">
         <v>5052</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I26" s="8">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
         <v>2377</v>
       </c>
       <c r="C27" s="8">
         <v>2386</v>
       </c>
       <c r="D27" s="8">
         <v>2401</v>
       </c>
       <c r="E27" s="8">
         <v>2408</v>
       </c>
       <c r="F27" s="8">
         <v>2424</v>
       </c>
       <c r="G27" s="8">
         <v>2430</v>
       </c>
       <c r="H27" s="8">
         <v>2438</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I27" s="8">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="8">
         <v>3242</v>
       </c>
       <c r="C28" s="8">
         <v>3270</v>
       </c>
       <c r="D28" s="8">
         <v>3276</v>
       </c>
       <c r="E28" s="8">
         <v>3300</v>
       </c>
       <c r="F28" s="8">
         <v>3316</v>
       </c>
       <c r="G28" s="8">
         <v>3324</v>
       </c>
       <c r="H28" s="8">
         <v>3333</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I28" s="8">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="8">
         <v>5458</v>
       </c>
       <c r="C29" s="8">
         <v>5467</v>
       </c>
       <c r="D29" s="8">
         <v>5518</v>
       </c>
       <c r="E29" s="8">
         <v>5561</v>
       </c>
       <c r="F29" s="8">
         <v>5598</v>
       </c>
       <c r="G29" s="8">
         <v>5627</v>
       </c>
       <c r="H29" s="8">
         <v>5649</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I29" s="8">
+        <v>5654</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="8">
         <v>1522</v>
       </c>
       <c r="C30" s="8">
         <v>1525</v>
       </c>
       <c r="D30" s="8">
         <v>1526</v>
       </c>
       <c r="E30" s="8">
         <v>1522</v>
       </c>
       <c r="F30" s="8">
         <v>1523</v>
       </c>
       <c r="G30" s="8">
         <v>1524</v>
       </c>
       <c r="H30" s="8">
         <v>1524</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I30" s="8">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="8">
         <v>3592</v>
       </c>
       <c r="C31" s="8">
         <v>3601</v>
       </c>
       <c r="D31" s="8">
         <v>3622</v>
       </c>
       <c r="E31" s="8">
         <v>3633</v>
       </c>
       <c r="F31" s="8">
         <v>3655</v>
       </c>
       <c r="G31" s="8">
         <v>3664</v>
       </c>
       <c r="H31" s="8">
         <v>3671</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I31" s="8">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="8">
         <v>1949</v>
       </c>
       <c r="C32" s="8">
         <v>1931</v>
       </c>
       <c r="D32" s="8">
         <v>1939</v>
       </c>
       <c r="E32" s="8">
         <v>1944</v>
       </c>
       <c r="F32" s="8">
         <v>1955</v>
       </c>
       <c r="G32" s="8">
         <v>1952</v>
       </c>
       <c r="H32" s="8">
         <v>1960</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I32" s="8">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="8">
         <v>3441</v>
       </c>
       <c r="C33" s="8">
         <v>3450</v>
       </c>
       <c r="D33" s="8">
         <v>3452</v>
       </c>
       <c r="E33" s="8">
         <v>3461</v>
       </c>
       <c r="F33" s="8">
         <v>3477</v>
       </c>
       <c r="G33" s="8">
         <v>3485</v>
       </c>
       <c r="H33" s="8">
         <v>3502</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I33" s="8">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="4">
         <v>27377</v>
       </c>
       <c r="C34" s="4">
         <v>27449</v>
       </c>
       <c r="D34" s="4">
         <v>27538</v>
       </c>
       <c r="E34" s="4">
         <v>27592</v>
       </c>
       <c r="F34" s="4">
         <v>27654</v>
       </c>
       <c r="G34" s="4">
         <v>27730</v>
       </c>
       <c r="H34" s="4">
         <v>27785</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I34" s="4">
+        <v>27837</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="8">
         <v>1388</v>
       </c>
       <c r="C35" s="8">
         <v>1386</v>
       </c>
       <c r="D35" s="8">
         <v>1387</v>
       </c>
       <c r="E35" s="8">
         <v>1391</v>
       </c>
       <c r="F35" s="8">
         <v>1390</v>
       </c>
       <c r="G35" s="8">
         <v>1393</v>
       </c>
       <c r="H35" s="8">
         <v>1395</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I35" s="8">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="8">
         <v>4768</v>
       </c>
       <c r="C36" s="8">
         <v>4776</v>
       </c>
       <c r="D36" s="8">
         <v>4787</v>
       </c>
       <c r="E36" s="8">
         <v>4794</v>
       </c>
       <c r="F36" s="8">
         <v>4809</v>
       </c>
       <c r="G36" s="8">
         <v>4821</v>
       </c>
       <c r="H36" s="8">
         <v>4827</v>
       </c>
-    </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I36" s="8">
+        <v>4841</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>1507</v>
       </c>
       <c r="C37" s="8">
         <v>1514</v>
       </c>
       <c r="D37" s="8">
         <v>1518</v>
       </c>
       <c r="E37" s="8">
         <v>1525</v>
       </c>
       <c r="F37" s="8">
         <v>1523</v>
       </c>
       <c r="G37" s="8">
         <v>1527</v>
       </c>
       <c r="H37" s="8">
         <v>1529</v>
       </c>
-    </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I37" s="8">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
         <v>3102</v>
       </c>
       <c r="C38" s="8">
         <v>3112</v>
       </c>
       <c r="D38" s="8">
         <v>3120</v>
       </c>
       <c r="E38" s="8">
         <v>3125</v>
       </c>
       <c r="F38" s="8">
         <v>3141</v>
       </c>
       <c r="G38" s="8">
         <v>3157</v>
       </c>
       <c r="H38" s="8">
         <v>3161</v>
       </c>
-    </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I38" s="8">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="8">
         <v>3064</v>
       </c>
       <c r="C39" s="8">
         <v>3069</v>
       </c>
       <c r="D39" s="8">
         <v>3083</v>
       </c>
       <c r="E39" s="8">
         <v>3093</v>
       </c>
       <c r="F39" s="8">
         <v>3101</v>
       </c>
       <c r="G39" s="8">
         <v>3115</v>
       </c>
       <c r="H39" s="8">
         <v>3127</v>
       </c>
-    </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I39" s="8">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="8">
         <v>5382</v>
       </c>
       <c r="C40" s="8">
         <v>5408</v>
       </c>
       <c r="D40" s="8">
         <v>5426</v>
       </c>
       <c r="E40" s="8">
         <v>5437</v>
       </c>
       <c r="F40" s="8">
         <v>5449</v>
       </c>
       <c r="G40" s="8">
         <v>5462</v>
       </c>
       <c r="H40" s="8">
         <v>5470</v>
       </c>
-    </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I40" s="8">
+        <v>5487</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="8">
         <v>1011</v>
       </c>
       <c r="C41" s="8">
         <v>1012</v>
       </c>
       <c r="D41" s="8">
         <v>1019</v>
       </c>
       <c r="E41" s="8">
         <v>1020</v>
       </c>
       <c r="F41" s="8">
         <v>1024</v>
       </c>
       <c r="G41" s="8">
         <v>1029</v>
       </c>
       <c r="H41" s="8">
         <v>1044</v>
       </c>
-    </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I41" s="8">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="8">
         <v>1765</v>
       </c>
       <c r="C42" s="8">
         <v>1769</v>
       </c>
       <c r="D42" s="8">
         <v>1766</v>
       </c>
       <c r="E42" s="8">
         <v>1773</v>
       </c>
       <c r="F42" s="8">
         <v>1777</v>
       </c>
       <c r="G42" s="8">
         <v>1780</v>
       </c>
       <c r="H42" s="8">
         <v>1783</v>
       </c>
-    </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I42" s="8">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="8">
         <v>4783</v>
       </c>
       <c r="C43" s="8">
         <v>4795</v>
       </c>
       <c r="D43" s="8">
         <v>4819</v>
       </c>
       <c r="E43" s="8">
         <v>4824</v>
       </c>
       <c r="F43" s="8">
         <v>4830</v>
       </c>
       <c r="G43" s="8">
         <v>4838</v>
       </c>
       <c r="H43" s="8">
         <v>4845</v>
       </c>
-    </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I43" s="8">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="8">
         <v>607</v>
       </c>
       <c r="C44" s="8">
         <v>608</v>
       </c>
       <c r="D44" s="8">
         <v>613</v>
       </c>
       <c r="E44" s="8">
         <v>610</v>
       </c>
       <c r="F44" s="8">
         <v>610</v>
       </c>
       <c r="G44" s="8">
         <v>608</v>
       </c>
       <c r="H44" s="8">
         <v>604</v>
       </c>
-    </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I44" s="8">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="4">
         <v>17721</v>
       </c>
       <c r="C45" s="4">
         <v>17738</v>
       </c>
       <c r="D45" s="4">
         <v>17782</v>
       </c>
       <c r="E45" s="4">
         <v>17841</v>
       </c>
       <c r="F45" s="4">
         <v>17903</v>
       </c>
       <c r="G45" s="4">
         <v>17961</v>
       </c>
       <c r="H45" s="4">
         <v>18000</v>
       </c>
-    </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I45" s="4">
+        <v>18052</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="8">
         <v>4268</v>
       </c>
       <c r="C46" s="8">
         <v>4272</v>
       </c>
       <c r="D46" s="8">
         <v>4275</v>
       </c>
       <c r="E46" s="8">
         <v>4303</v>
       </c>
       <c r="F46" s="8">
         <v>4323</v>
       </c>
       <c r="G46" s="8">
         <v>4337</v>
       </c>
       <c r="H46" s="8">
         <v>4342</v>
       </c>
-    </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I46" s="8">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="8">
         <v>2130</v>
       </c>
       <c r="C47" s="8">
         <v>2136</v>
       </c>
       <c r="D47" s="8">
         <v>2146</v>
       </c>
       <c r="E47" s="8">
         <v>2156</v>
       </c>
       <c r="F47" s="8">
         <v>2163</v>
       </c>
       <c r="G47" s="8">
         <v>2174</v>
       </c>
       <c r="H47" s="8">
         <v>2180</v>
       </c>
-    </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I47" s="8">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="8">
         <v>3468</v>
       </c>
       <c r="C48" s="8">
         <v>3473</v>
       </c>
       <c r="D48" s="8">
         <v>3491</v>
       </c>
       <c r="E48" s="8">
         <v>3499</v>
       </c>
       <c r="F48" s="8">
         <v>3503</v>
       </c>
       <c r="G48" s="8">
         <v>3511</v>
       </c>
       <c r="H48" s="8">
         <v>3517</v>
       </c>
-    </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I48" s="8">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="8">
         <v>2163</v>
       </c>
       <c r="C49" s="8">
         <v>2159</v>
       </c>
       <c r="D49" s="8">
         <v>2162</v>
       </c>
       <c r="E49" s="8">
         <v>2164</v>
       </c>
       <c r="F49" s="8">
         <v>2167</v>
       </c>
       <c r="G49" s="8">
         <v>2173</v>
       </c>
       <c r="H49" s="8">
         <v>2177</v>
       </c>
-    </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I49" s="8">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="8">
         <v>2730</v>
       </c>
       <c r="C50" s="8">
         <v>2726</v>
       </c>
       <c r="D50" s="8">
         <v>2736</v>
       </c>
       <c r="E50" s="8">
         <v>2743</v>
       </c>
       <c r="F50" s="8">
         <v>2759</v>
       </c>
       <c r="G50" s="8">
         <v>2766</v>
       </c>
       <c r="H50" s="8">
         <v>2773</v>
       </c>
-    </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I50" s="8">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="8">
         <v>2962</v>
       </c>
       <c r="C51" s="8">
         <v>2972</v>
       </c>
       <c r="D51" s="8">
         <v>2972</v>
       </c>
       <c r="E51" s="8">
         <v>2976</v>
       </c>
       <c r="F51" s="8">
         <v>2988</v>
       </c>
       <c r="G51" s="8">
         <v>3000</v>
       </c>
       <c r="H51" s="8">
         <v>3011</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="14" t="s">
+      <c r="I51" s="8">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="14"/>
-[...5 lines deleted...]
-      <c r="H52" s="14"/>
+      <c r="B52" s="11"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+      <c r="I52" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B2:H2"/>
-    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K13" sqref="K13"/>
+      <selection pane="bottomLeft" activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
     </row>
     <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
     </row>
     <row r="3" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="11"/>
+      <c r="A3" s="10"/>
       <c r="B3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7">
-        <v>23886</v>
+        <v>23874</v>
       </c>
       <c r="C4" s="7">
-        <v>64882</v>
+        <v>64809</v>
       </c>
       <c r="D4" s="7">
-        <v>9175</v>
+        <v>9132</v>
       </c>
       <c r="E4" s="7">
-        <v>6017</v>
+        <v>7066</v>
       </c>
       <c r="F4" s="7">
-        <v>38898</v>
+        <v>38767</v>
       </c>
       <c r="G4" s="7">
-        <v>52332</v>
+        <v>51885</v>
       </c>
       <c r="H4" s="7">
-        <v>195190</v>
+        <v>195533</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
-        <v>2669</v>
+        <v>2666</v>
       </c>
       <c r="C5" s="4">
-        <v>6501</v>
+        <v>6503</v>
       </c>
       <c r="D5" s="4">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="E5" s="4">
-        <v>593</v>
+        <v>713</v>
       </c>
       <c r="F5" s="4">
-        <v>4077</v>
+        <v>4067</v>
       </c>
       <c r="G5" s="4">
-        <v>9730</v>
+        <v>9678</v>
       </c>
       <c r="H5" s="4">
-        <v>24314</v>
+        <v>24363</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C6" s="8">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="D6" s="8">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E6" s="8">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="F6" s="8">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="G6" s="8">
-        <v>1618</v>
+        <v>1608</v>
       </c>
       <c r="H6" s="8">
-        <v>5029</v>
+        <v>5035</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C7" s="8">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D7" s="8">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E7" s="8">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F7" s="8">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="G7" s="8">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="H7" s="8">
-        <v>2105</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C8" s="8">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="D8" s="8">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E8" s="8">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="F8" s="8">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="G8" s="8">
-        <v>1743</v>
+        <v>1735</v>
       </c>
       <c r="H8" s="8">
-        <v>3453</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C9" s="8">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D9" s="8">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E9" s="8">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F9" s="8">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G9" s="8">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="H9" s="8">
-        <v>2808</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>343</v>
       </c>
       <c r="C10" s="8">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="D10" s="8">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E10" s="8">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="F10" s="8">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="G10" s="8">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="H10" s="8">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C11" s="8">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="D11" s="8">
         <v>89</v>
       </c>
       <c r="E11" s="8">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="F11" s="8">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="G11" s="8">
-        <v>1292</v>
+        <v>1282</v>
       </c>
       <c r="H11" s="8">
-        <v>3169</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>438</v>
       </c>
       <c r="C12" s="8">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="D12" s="8">
         <v>102</v>
       </c>
       <c r="E12" s="8">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="F12" s="8">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="G12" s="8">
-        <v>1621</v>
+        <v>1614</v>
       </c>
       <c r="H12" s="8">
-        <v>3958</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>91</v>
       </c>
       <c r="C13" s="8">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D13" s="8">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E13" s="8">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F13" s="8">
         <v>151</v>
       </c>
       <c r="G13" s="8">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H13" s="8">
-        <v>1050</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="C14" s="4">
-        <v>4252</v>
+        <v>4249</v>
       </c>
       <c r="D14" s="4">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="E14" s="4">
-        <v>349</v>
+        <v>422</v>
       </c>
       <c r="F14" s="4">
-        <v>2141</v>
+        <v>2128</v>
       </c>
       <c r="G14" s="4">
-        <v>6254</v>
+        <v>6223</v>
       </c>
       <c r="H14" s="4">
-        <v>14864</v>
+        <v>14889</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>447</v>
       </c>
       <c r="C15" s="8">
         <v>1544</v>
       </c>
       <c r="D15" s="8">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E15" s="8">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="F15" s="8">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="G15" s="8">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="H15" s="8">
-        <v>3955</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>204</v>
       </c>
       <c r="C16" s="8">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="D16" s="8">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E16" s="8">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F16" s="8">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="G16" s="8">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="H16" s="8">
-        <v>1573</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>90</v>
       </c>
       <c r="C17" s="8">
         <v>377</v>
       </c>
       <c r="D17" s="8">
         <v>56</v>
       </c>
       <c r="E17" s="8">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F17" s="8">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="G17" s="8">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="H17" s="8">
-        <v>1473</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>105</v>
       </c>
       <c r="C18" s="8">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D18" s="8">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E18" s="8">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F18" s="8">
         <v>154</v>
       </c>
       <c r="G18" s="8">
         <v>800</v>
       </c>
       <c r="H18" s="8">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>68</v>
       </c>
       <c r="C19" s="8">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D19" s="8">
         <v>46</v>
       </c>
       <c r="E19" s="8">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F19" s="8">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G19" s="8">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="H19" s="8">
-        <v>1102</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" s="8">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D20" s="8">
         <v>39</v>
       </c>
       <c r="E20" s="8">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F20" s="8">
         <v>114</v>
       </c>
       <c r="G20" s="8">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="H20" s="8">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C21" s="8">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D21" s="8">
         <v>38</v>
       </c>
       <c r="E21" s="8">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F21" s="8">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="G21" s="8">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="H21" s="8">
-        <v>1229</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>109</v>
       </c>
       <c r="C22" s="8">
         <v>247</v>
       </c>
       <c r="D22" s="8">
         <v>20</v>
       </c>
       <c r="E22" s="8">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F22" s="8">
         <v>124</v>
       </c>
       <c r="G22" s="8">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="H22" s="8">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
         <v>113</v>
       </c>
       <c r="C23" s="8">
         <v>457</v>
       </c>
       <c r="D23" s="8">
         <v>58</v>
       </c>
       <c r="E23" s="8">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F23" s="8">
         <v>210</v>
       </c>
       <c r="G23" s="8">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="H23" s="8">
-        <v>1890</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="4">
-        <v>14675</v>
+        <v>14667</v>
       </c>
       <c r="C24" s="4">
-        <v>41027</v>
+        <v>40961</v>
       </c>
       <c r="D24" s="4">
-        <v>6282</v>
+        <v>6251</v>
       </c>
       <c r="E24" s="4">
-        <v>3858</v>
+        <v>4532</v>
       </c>
       <c r="F24" s="4">
-        <v>25007</v>
+        <v>24900</v>
       </c>
       <c r="G24" s="4">
-        <v>19378</v>
+        <v>19081</v>
       </c>
       <c r="H24" s="4">
-        <v>110227</v>
+        <v>110392</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
-        <v>11132</v>
+        <v>11117</v>
       </c>
       <c r="C25" s="8">
-        <v>30473</v>
+        <v>30417</v>
       </c>
       <c r="D25" s="8">
-        <v>5131</v>
+        <v>5103</v>
       </c>
       <c r="E25" s="8">
-        <v>2864</v>
+        <v>3359</v>
       </c>
       <c r="F25" s="8">
-        <v>19042</v>
+        <v>18962</v>
       </c>
       <c r="G25" s="8">
-        <v>14456</v>
+        <v>14245</v>
       </c>
       <c r="H25" s="8">
-        <v>83098</v>
+        <v>83203</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>482</v>
       </c>
       <c r="C26" s="8">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D26" s="8">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="E26" s="8">
-        <v>198</v>
+        <v>231</v>
       </c>
       <c r="F26" s="8">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="G26" s="8">
-        <v>931</v>
+        <v>915</v>
       </c>
       <c r="H26" s="8">
-        <v>5052</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C27" s="8">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="D27" s="8">
         <v>104</v>
       </c>
       <c r="E27" s="8">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="F27" s="8">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="G27" s="8">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="H27" s="8">
-        <v>2438</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="8">
         <v>430</v>
       </c>
       <c r="C28" s="8">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="D28" s="8">
         <v>133</v>
       </c>
       <c r="E28" s="8">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="F28" s="8">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="G28" s="8">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="H28" s="8">
-        <v>3333</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="8">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="C29" s="8">
-        <v>2251</v>
+        <v>2241</v>
       </c>
       <c r="D29" s="8">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E29" s="8">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="F29" s="8">
-        <v>1196</v>
+        <v>1187</v>
       </c>
       <c r="G29" s="8">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="H29" s="8">
-        <v>5649</v>
+        <v>5654</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="8">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C30" s="8">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D30" s="8">
         <v>95</v>
       </c>
       <c r="E30" s="8">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="F30" s="8">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G30" s="8">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="H30" s="8">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="8">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="C31" s="8">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="D31" s="8">
         <v>170</v>
       </c>
       <c r="E31" s="8">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="F31" s="8">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="G31" s="8">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="H31" s="8">
-        <v>3671</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="8">
         <v>205</v>
       </c>
       <c r="C32" s="8">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D32" s="8">
         <v>84</v>
       </c>
       <c r="E32" s="8">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="F32" s="8">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="G32" s="8">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="H32" s="8">
-        <v>1960</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="8">
         <v>408</v>
       </c>
       <c r="C33" s="8">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="D33" s="8">
         <v>136</v>
       </c>
       <c r="E33" s="8">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="F33" s="8">
         <v>699</v>
       </c>
       <c r="G33" s="8">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="H33" s="8">
-        <v>3502</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="4">
-        <v>3114</v>
+        <v>3111</v>
       </c>
       <c r="C34" s="4">
-        <v>7818</v>
+        <v>7806</v>
       </c>
       <c r="D34" s="4">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E34" s="4">
-        <v>704</v>
+        <v>809</v>
       </c>
       <c r="F34" s="4">
-        <v>4663</v>
+        <v>4665</v>
       </c>
       <c r="G34" s="4">
-        <v>10545</v>
+        <v>10504</v>
       </c>
       <c r="H34" s="4">
-        <v>27785</v>
+        <v>27837</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="8">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C35" s="8">
         <v>286</v>
       </c>
       <c r="D35" s="8">
         <v>26</v>
       </c>
       <c r="E35" s="8">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F35" s="8">
         <v>159</v>
       </c>
       <c r="G35" s="8">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="H35" s="8">
-        <v>1395</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="8">
         <v>527</v>
       </c>
       <c r="C36" s="8">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="D36" s="8">
         <v>169</v>
       </c>
       <c r="E36" s="8">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="F36" s="8">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="G36" s="8">
-        <v>1930</v>
+        <v>1921</v>
       </c>
       <c r="H36" s="8">
-        <v>4827</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>173</v>
       </c>
       <c r="C37" s="8">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D37" s="8">
         <v>52</v>
       </c>
       <c r="E37" s="8">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F37" s="8">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G37" s="8">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H37" s="8">
-        <v>1529</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C38" s="8">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="D38" s="8">
         <v>97</v>
       </c>
       <c r="E38" s="8">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F38" s="8">
         <v>458</v>
       </c>
       <c r="G38" s="8">
-        <v>1447</v>
+        <v>1445</v>
       </c>
       <c r="H38" s="8">
-        <v>3161</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="8">
         <v>319</v>
       </c>
       <c r="C39" s="8">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D39" s="8">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E39" s="8">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F39" s="8">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="G39" s="8">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="H39" s="8">
-        <v>3127</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="8">
         <v>675</v>
       </c>
       <c r="C40" s="8">
-        <v>1834</v>
+        <v>1832</v>
       </c>
       <c r="D40" s="8">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E40" s="8">
-        <v>185</v>
+        <v>213</v>
       </c>
       <c r="F40" s="8">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="G40" s="8">
-        <v>1463</v>
+        <v>1454</v>
       </c>
       <c r="H40" s="8">
-        <v>5470</v>
+        <v>5487</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="8">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C41" s="8">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D41" s="8">
         <v>45</v>
       </c>
       <c r="E41" s="8">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F41" s="8">
         <v>222</v>
       </c>
       <c r="G41" s="8">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="H41" s="8">
-        <v>1044</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="8">
         <v>211</v>
       </c>
       <c r="C42" s="8">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D42" s="8">
         <v>32</v>
       </c>
       <c r="E42" s="8">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F42" s="8">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G42" s="8">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="H42" s="8">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="8">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C43" s="8">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="D43" s="8">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E43" s="8">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="F43" s="8">
         <v>812</v>
       </c>
       <c r="G43" s="8">
-        <v>1803</v>
+        <v>1796</v>
       </c>
       <c r="H43" s="8">
-        <v>4845</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="8">
         <v>50</v>
       </c>
       <c r="C44" s="8">
         <v>147</v>
       </c>
       <c r="D44" s="8">
         <v>26</v>
       </c>
       <c r="E44" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F44" s="8">
         <v>87</v>
       </c>
       <c r="G44" s="8">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="H44" s="8">
-        <v>604</v>
+        <v>602</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="4">
         <v>2133</v>
       </c>
       <c r="C45" s="4">
-        <v>5284</v>
+        <v>5290</v>
       </c>
       <c r="D45" s="4">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E45" s="4">
-        <v>513</v>
+        <v>590</v>
       </c>
       <c r="F45" s="4">
-        <v>3010</v>
+        <v>3007</v>
       </c>
       <c r="G45" s="4">
-        <v>6425</v>
+        <v>6399</v>
       </c>
       <c r="H45" s="4">
-        <v>18000</v>
+        <v>18052</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="8">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C46" s="8">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="D46" s="8">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E46" s="8">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="F46" s="8">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="G46" s="8">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="H46" s="8">
-        <v>4342</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="8">
         <v>240</v>
       </c>
       <c r="C47" s="8">
         <v>599</v>
       </c>
       <c r="D47" s="8">
         <v>68</v>
       </c>
       <c r="E47" s="8">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F47" s="8">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G47" s="8">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H47" s="8">
-        <v>2180</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="8">
         <v>364</v>
       </c>
       <c r="C48" s="8">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D48" s="8">
         <v>114</v>
       </c>
       <c r="E48" s="8">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="F48" s="8">
         <v>511</v>
       </c>
       <c r="G48" s="8">
-        <v>1581</v>
+        <v>1576</v>
       </c>
       <c r="H48" s="8">
-        <v>3517</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="8">
         <v>270</v>
       </c>
       <c r="C49" s="8">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D49" s="8">
         <v>66</v>
       </c>
       <c r="E49" s="8">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="F49" s="8">
         <v>288</v>
       </c>
       <c r="G49" s="8">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="H49" s="8">
-        <v>2177</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="8">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C50" s="8">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D50" s="8">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E50" s="8">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="F50" s="8">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="G50" s="8">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="H50" s="8">
-        <v>2773</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="8">
         <v>321</v>
       </c>
       <c r="C51" s="8">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D51" s="8">
         <v>102</v>
       </c>
       <c r="E51" s="8">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="F51" s="8">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="G51" s="8">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="H51" s="8">
-        <v>3011</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="14" t="s">
+      <c r="A52" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="14"/>
-[...4 lines deleted...]
-      <c r="G52" s="14"/>
+      <c r="B52" s="11"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A52:G52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A52:H52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>JP</vt:lpstr>
       <vt:lpstr>JP_reitings</vt:lpstr>