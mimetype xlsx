--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -2,82 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C4CA15C-57ED-4F27-870C-A3F79E614863}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A7E1C52-3A76-402D-A9DC-C19B40067A30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="MUN" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -198,50 +198,53 @@
     <t>Bauskas novads</t>
   </si>
   <si>
     <t>Dobeles novads</t>
   </si>
   <si>
     <t>Jelgavas novads</t>
   </si>
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai. Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Mikrouzņēmumu nodokļa maksātāju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
+  </si>
+  <si>
+    <t>01.04.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -454,93 +457,92 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -841,781 +843,930 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:G52"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J49" sqref="J49"/>
+      <selection pane="bottomLeft" activeCell="Q31" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
-    <col min="2" max="4" width="16.140625" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="5" width="16.140625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="14"/>
-[...4 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+    </row>
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="15" t="s">
+      <c r="B2" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="16"/>
-[...3 lines deleted...]
-      <c r="A3" s="12"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+    </row>
+    <row r="3" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
       <c r="B3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="9" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E3" s="8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>13171</v>
       </c>
       <c r="C4" s="7">
         <v>12464</v>
       </c>
       <c r="D4" s="7">
         <v>12661</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E4" s="7">
+        <v>12856</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>1573</v>
       </c>
       <c r="C5" s="4">
         <v>1491</v>
       </c>
       <c r="D5" s="4">
         <v>1508</v>
       </c>
-    </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E5" s="4">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>332</v>
       </c>
       <c r="C6" s="6">
         <v>315</v>
       </c>
       <c r="D6" s="6">
         <v>319</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E6" s="6">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>161</v>
       </c>
       <c r="C7" s="6">
         <v>154</v>
       </c>
       <c r="D7" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E7" s="6">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>135</v>
       </c>
       <c r="C8" s="6">
         <v>129</v>
       </c>
       <c r="D8" s="6">
         <v>130</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E8" s="6">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>207</v>
       </c>
       <c r="C9" s="6">
         <v>194</v>
       </c>
       <c r="D9" s="6">
         <v>198</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E9" s="6">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>140</v>
       </c>
       <c r="C10" s="6">
         <v>140</v>
       </c>
       <c r="D10" s="6">
         <v>138</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E10" s="6">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>286</v>
       </c>
       <c r="C11" s="6">
         <v>262</v>
       </c>
       <c r="D11" s="6">
         <v>263</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E11" s="6">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>241</v>
       </c>
       <c r="C12" s="6">
         <v>235</v>
       </c>
       <c r="D12" s="6">
         <v>239</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E12" s="6">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6">
         <v>71</v>
       </c>
       <c r="C13" s="6">
         <v>62</v>
       </c>
       <c r="D13" s="6">
         <v>63</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E13" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>729</v>
       </c>
       <c r="C14" s="4">
         <v>698</v>
       </c>
       <c r="D14" s="4">
         <v>715</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E14" s="4">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>207</v>
       </c>
       <c r="C15" s="6">
         <v>197</v>
       </c>
       <c r="D15" s="6">
         <v>203</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E15" s="6">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>76</v>
       </c>
       <c r="C16" s="6">
         <v>72</v>
       </c>
       <c r="D16" s="6">
         <v>74</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E16" s="6">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>50</v>
       </c>
       <c r="C17" s="6">
         <v>50</v>
       </c>
       <c r="D17" s="6">
         <v>50</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E17" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6">
         <v>66</v>
       </c>
       <c r="C18" s="6">
         <v>66</v>
       </c>
       <c r="D18" s="6">
         <v>65</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E18" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="6">
         <v>80</v>
       </c>
       <c r="C19" s="6">
         <v>72</v>
       </c>
       <c r="D19" s="6">
         <v>69</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E19" s="6">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="6">
         <v>22</v>
       </c>
       <c r="C20" s="6">
         <v>23</v>
       </c>
       <c r="D20" s="6">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E20" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6">
         <v>94</v>
       </c>
       <c r="C21" s="6">
         <v>94</v>
       </c>
       <c r="D21" s="6">
         <v>100</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E21" s="6">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="6">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>59</v>
       </c>
       <c r="D22" s="6">
         <v>62</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E22" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
         <v>70</v>
       </c>
       <c r="C23" s="6">
         <v>65</v>
       </c>
       <c r="D23" s="6">
         <v>68</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E23" s="6">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>7932</v>
       </c>
       <c r="C24" s="4">
         <v>7449</v>
       </c>
       <c r="D24" s="4">
         <v>7585</v>
       </c>
-      <c r="G24" s="10"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E24" s="4">
+        <v>7713</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="6">
         <v>5749</v>
       </c>
       <c r="C25" s="6">
         <v>5349</v>
       </c>
       <c r="D25" s="6">
         <v>5431</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E25" s="6">
+        <v>5524</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>504</v>
       </c>
       <c r="C26" s="6">
         <v>479</v>
       </c>
       <c r="D26" s="6">
         <v>493</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E26" s="6">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="6">
         <v>211</v>
       </c>
       <c r="C27" s="6">
         <v>214</v>
       </c>
       <c r="D27" s="6">
         <v>218</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E27" s="6">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="6">
         <v>259</v>
       </c>
       <c r="C28" s="6">
         <v>251</v>
       </c>
       <c r="D28" s="6">
         <v>255</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E28" s="6">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6">
         <v>340</v>
       </c>
       <c r="C29" s="6">
         <v>330</v>
       </c>
       <c r="D29" s="6">
         <v>339</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E29" s="6">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="6">
         <v>141</v>
       </c>
       <c r="C30" s="6">
         <v>128</v>
       </c>
       <c r="D30" s="6">
         <v>133</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E30" s="6">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="6">
         <v>309</v>
       </c>
       <c r="C31" s="6">
         <v>289</v>
       </c>
       <c r="D31" s="6">
         <v>298</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E31" s="6">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="6">
         <v>164</v>
       </c>
       <c r="C32" s="6">
         <v>167</v>
       </c>
       <c r="D32" s="6">
         <v>173</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E32" s="6">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="6">
         <v>255</v>
       </c>
       <c r="C33" s="6">
         <v>242</v>
       </c>
       <c r="D33" s="6">
         <v>245</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E33" s="6">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>1868</v>
       </c>
       <c r="C34" s="4">
         <v>1783</v>
       </c>
       <c r="D34" s="4">
         <v>1799</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E34" s="4">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="6">
         <v>81</v>
       </c>
       <c r="C35" s="6">
         <v>72</v>
       </c>
       <c r="D35" s="6">
         <v>71</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E35" s="6">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="6">
         <v>280</v>
       </c>
       <c r="C36" s="6">
         <v>266</v>
       </c>
       <c r="D36" s="6">
         <v>272</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E36" s="6">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="6">
         <v>103</v>
       </c>
       <c r="C37" s="6">
         <v>91</v>
       </c>
       <c r="D37" s="6">
         <v>91</v>
       </c>
-    </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E37" s="6">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="6">
         <v>203</v>
       </c>
       <c r="C38" s="6">
         <v>193</v>
       </c>
       <c r="D38" s="6">
         <v>195</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E38" s="6">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="6">
         <v>158</v>
       </c>
       <c r="C39" s="6">
         <v>158</v>
       </c>
       <c r="D39" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E39" s="6">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="6">
         <v>409</v>
       </c>
       <c r="C40" s="6">
         <v>399</v>
       </c>
       <c r="D40" s="6">
         <v>405</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E40" s="6">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="6">
         <v>89</v>
       </c>
       <c r="C41" s="6">
         <v>84</v>
       </c>
       <c r="D41" s="6">
         <v>83</v>
       </c>
-    </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E41" s="6">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="6">
         <v>130</v>
       </c>
       <c r="C42" s="6">
         <v>128</v>
       </c>
       <c r="D42" s="6">
         <v>130</v>
       </c>
-    </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E42" s="6">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="6">
         <v>375</v>
       </c>
       <c r="C43" s="6">
         <v>356</v>
       </c>
       <c r="D43" s="6">
         <v>358</v>
       </c>
-    </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E43" s="6">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="6">
         <v>40</v>
       </c>
       <c r="C44" s="6">
         <v>36</v>
       </c>
       <c r="D44" s="6">
         <v>36</v>
       </c>
-    </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E44" s="6">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>1069</v>
       </c>
       <c r="C45" s="4">
         <v>1043</v>
       </c>
       <c r="D45" s="4">
         <v>1054</v>
       </c>
-    </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E45" s="4">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="6">
         <v>297</v>
       </c>
       <c r="C46" s="6">
         <v>284</v>
       </c>
       <c r="D46" s="6">
         <v>291</v>
       </c>
-    </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E46" s="6">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="6">
         <v>101</v>
       </c>
       <c r="C47" s="6">
         <v>102</v>
       </c>
       <c r="D47" s="6">
         <v>105</v>
       </c>
-    </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E47" s="6">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="6">
         <v>202</v>
       </c>
       <c r="C48" s="6">
         <v>199</v>
       </c>
       <c r="D48" s="6">
         <v>197</v>
       </c>
-    </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E48" s="6">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="6">
         <v>141</v>
       </c>
       <c r="C49" s="6">
         <v>138</v>
       </c>
       <c r="D49" s="6">
         <v>140</v>
       </c>
-    </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E49" s="6">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="6">
         <v>137</v>
       </c>
       <c r="C50" s="6">
         <v>133</v>
       </c>
       <c r="D50" s="6">
         <v>131</v>
       </c>
-    </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="E50" s="6">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="6">
         <v>191</v>
       </c>
       <c r="C51" s="6">
         <v>187</v>
       </c>
       <c r="D51" s="6">
         <v>190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="13" t="s">
+      <c r="E51" s="6">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="13"/>
-[...1 lines deleted...]
-      <c r="D52" s="13"/>
+      <c r="B52" s="15"/>
+      <c r="C52" s="15"/>
+      <c r="D52" s="15"/>
+      <c r="E52" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:D1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="A52:E52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MUN</vt:lpstr>
     </vt:vector>