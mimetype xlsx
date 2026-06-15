--- v2 (2026-05-04)
+++ v3 (2026-06-15)
@@ -1,83 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A7E1C52-3A76-402D-A9DC-C19B40067A30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{038358B0-1C77-4941-AA33-61C4F46DA94F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="MUN" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G45" i="1" l="1"/>
+  <c r="G34" i="1"/>
+  <c r="G24" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G5" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -201,50 +212,56 @@
     <t>Dobeles novads</t>
   </si>
   <si>
     <t>Jelgavas novads</t>
   </si>
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai. Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Mikrouzņēmumu nodokļa maksātāju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
+  </si>
+  <si>
+    <t>01.05.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -457,113 +474,114 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -843,930 +861,1282 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q31" sqref="Q31"/>
+      <selection pane="bottomLeft" activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
-    <col min="2" max="5" width="16.140625" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="7" width="16.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="12"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+    </row>
+    <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="14"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+    </row>
+    <row r="3" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F3" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>13171</v>
       </c>
       <c r="C4" s="7">
         <v>12464</v>
       </c>
       <c r="D4" s="7">
         <v>12661</v>
       </c>
       <c r="E4" s="7">
         <v>12856</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F4" s="7">
+        <v>13080</v>
+      </c>
+      <c r="G4" s="7">
+        <v>13292</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>1573</v>
       </c>
       <c r="C5" s="4">
         <v>1491</v>
       </c>
       <c r="D5" s="4">
         <v>1508</v>
       </c>
       <c r="E5" s="4">
         <v>1513</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F5" s="4">
+        <v>1528</v>
+      </c>
+      <c r="G5" s="4">
+        <f>SUM(G6:G13)</f>
+        <v>1547</v>
+      </c>
+      <c r="H5" s="16"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>332</v>
       </c>
       <c r="C6" s="6">
         <v>315</v>
       </c>
       <c r="D6" s="6">
         <v>319</v>
       </c>
       <c r="E6" s="6">
         <v>320</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F6" s="6">
+        <v>327</v>
+      </c>
+      <c r="G6" s="6">
+        <v>332</v>
+      </c>
+      <c r="H6" s="16"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>161</v>
       </c>
       <c r="C7" s="6">
         <v>154</v>
       </c>
       <c r="D7" s="6">
         <v>158</v>
       </c>
       <c r="E7" s="6">
         <v>163</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F7" s="6">
+        <v>164</v>
+      </c>
+      <c r="G7" s="6">
+        <v>164</v>
+      </c>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>135</v>
       </c>
       <c r="C8" s="6">
         <v>129</v>
       </c>
       <c r="D8" s="6">
         <v>130</v>
       </c>
       <c r="E8" s="6">
         <v>129</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F8" s="6">
+        <v>127</v>
+      </c>
+      <c r="G8" s="6">
+        <v>130</v>
+      </c>
+      <c r="H8" s="16"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>207</v>
       </c>
       <c r="C9" s="6">
         <v>194</v>
       </c>
       <c r="D9" s="6">
         <v>198</v>
       </c>
       <c r="E9" s="6">
         <v>202</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F9" s="6">
+        <v>204</v>
+      </c>
+      <c r="G9" s="6">
+        <v>206</v>
+      </c>
+      <c r="H9" s="16"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>140</v>
       </c>
       <c r="C10" s="6">
         <v>140</v>
       </c>
       <c r="D10" s="6">
         <v>138</v>
       </c>
       <c r="E10" s="6">
         <v>138</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F10" s="6">
+        <v>142</v>
+      </c>
+      <c r="G10" s="6">
+        <v>143</v>
+      </c>
+      <c r="H10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>286</v>
       </c>
       <c r="C11" s="6">
         <v>262</v>
       </c>
       <c r="D11" s="6">
         <v>263</v>
       </c>
       <c r="E11" s="6">
         <v>256</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F11" s="6">
+        <v>254</v>
+      </c>
+      <c r="G11" s="6">
+        <v>258</v>
+      </c>
+      <c r="H11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>241</v>
       </c>
       <c r="C12" s="6">
         <v>235</v>
       </c>
       <c r="D12" s="6">
         <v>239</v>
       </c>
       <c r="E12" s="6">
         <v>241</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F12" s="6">
+        <v>243</v>
+      </c>
+      <c r="G12" s="6">
+        <v>243</v>
+      </c>
+      <c r="H12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6">
         <v>71</v>
       </c>
       <c r="C13" s="6">
         <v>62</v>
       </c>
       <c r="D13" s="6">
         <v>63</v>
       </c>
       <c r="E13" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F13" s="6">
+        <v>67</v>
+      </c>
+      <c r="G13" s="6">
+        <v>71</v>
+      </c>
+      <c r="H13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>729</v>
       </c>
       <c r="C14" s="4">
         <v>698</v>
       </c>
       <c r="D14" s="4">
         <v>715</v>
       </c>
       <c r="E14" s="4">
         <v>718</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F14" s="4">
+        <v>721</v>
+      </c>
+      <c r="G14" s="4">
+        <f>SUM(G15:G23)</f>
+        <v>736</v>
+      </c>
+      <c r="H14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>207</v>
       </c>
       <c r="C15" s="6">
         <v>197</v>
       </c>
       <c r="D15" s="6">
         <v>203</v>
       </c>
       <c r="E15" s="6">
         <v>202</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F15" s="6">
+        <v>198</v>
+      </c>
+      <c r="G15" s="6">
+        <v>204</v>
+      </c>
+      <c r="H15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>76</v>
       </c>
       <c r="C16" s="6">
         <v>72</v>
       </c>
       <c r="D16" s="6">
         <v>74</v>
       </c>
       <c r="E16" s="6">
         <v>76</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F16" s="6">
+        <v>79</v>
+      </c>
+      <c r="G16" s="6">
+        <v>82</v>
+      </c>
+      <c r="H16" s="16"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>50</v>
       </c>
       <c r="C17" s="6">
         <v>50</v>
       </c>
       <c r="D17" s="6">
         <v>50</v>
       </c>
       <c r="E17" s="6">
         <v>53</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F17" s="6">
+        <v>56</v>
+      </c>
+      <c r="G17" s="6">
+        <v>56</v>
+      </c>
+      <c r="H17" s="16"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6">
         <v>66</v>
       </c>
       <c r="C18" s="6">
         <v>66</v>
       </c>
       <c r="D18" s="6">
         <v>65</v>
       </c>
       <c r="E18" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F18" s="6">
+        <v>62</v>
+      </c>
+      <c r="G18" s="6">
+        <v>61</v>
+      </c>
+      <c r="H18" s="16"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="6">
         <v>80</v>
       </c>
       <c r="C19" s="6">
         <v>72</v>
       </c>
       <c r="D19" s="6">
         <v>69</v>
       </c>
       <c r="E19" s="6">
         <v>65</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F19" s="6">
+        <v>66</v>
+      </c>
+      <c r="G19" s="6">
+        <v>67</v>
+      </c>
+      <c r="H19" s="16"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="6">
         <v>22</v>
       </c>
       <c r="C20" s="6">
         <v>23</v>
       </c>
       <c r="D20" s="6">
         <v>24</v>
       </c>
       <c r="E20" s="6">
         <v>23</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F20" s="6">
+        <v>22</v>
+      </c>
+      <c r="G20" s="6">
+        <v>23</v>
+      </c>
+      <c r="H20" s="16"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6">
         <v>94</v>
       </c>
       <c r="C21" s="6">
         <v>94</v>
       </c>
       <c r="D21" s="6">
         <v>100</v>
       </c>
       <c r="E21" s="6">
         <v>102</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F21" s="6">
+        <v>103</v>
+      </c>
+      <c r="G21" s="6">
+        <v>105</v>
+      </c>
+      <c r="H21" s="16"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="6">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>59</v>
       </c>
       <c r="D22" s="6">
         <v>62</v>
       </c>
       <c r="E22" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F22" s="6">
+        <v>66</v>
+      </c>
+      <c r="G22" s="6">
+        <v>68</v>
+      </c>
+      <c r="H22" s="16"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
         <v>70</v>
       </c>
       <c r="C23" s="6">
         <v>65</v>
       </c>
       <c r="D23" s="6">
         <v>68</v>
       </c>
       <c r="E23" s="6">
         <v>69</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F23" s="6">
+        <v>69</v>
+      </c>
+      <c r="G23" s="6">
+        <v>70</v>
+      </c>
+      <c r="H23" s="16"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>7932</v>
       </c>
       <c r="C24" s="4">
         <v>7449</v>
       </c>
       <c r="D24" s="4">
         <v>7585</v>
       </c>
       <c r="E24" s="4">
         <v>7713</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F24" s="4">
+        <v>7856</v>
+      </c>
+      <c r="G24" s="4">
+        <f>SUM(G25:G33)</f>
+        <v>8013</v>
+      </c>
+      <c r="H24" s="16"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="6">
         <v>5749</v>
       </c>
       <c r="C25" s="6">
         <v>5349</v>
       </c>
       <c r="D25" s="6">
         <v>5431</v>
       </c>
       <c r="E25" s="6">
         <v>5524</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F25" s="6">
+        <v>5631</v>
+      </c>
+      <c r="G25" s="6">
+        <v>5752</v>
+      </c>
+      <c r="H25" s="16"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>504</v>
       </c>
       <c r="C26" s="6">
         <v>479</v>
       </c>
       <c r="D26" s="6">
         <v>493</v>
       </c>
       <c r="E26" s="6">
         <v>502</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F26" s="6">
+        <v>510</v>
+      </c>
+      <c r="G26" s="6">
+        <v>519</v>
+      </c>
+      <c r="H26" s="16"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="6">
         <v>211</v>
       </c>
       <c r="C27" s="6">
         <v>214</v>
       </c>
       <c r="D27" s="6">
         <v>218</v>
       </c>
       <c r="E27" s="6">
         <v>224</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F27" s="6">
+        <v>231</v>
+      </c>
+      <c r="G27" s="6">
+        <v>234</v>
+      </c>
+      <c r="H27" s="16"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="6">
         <v>259</v>
       </c>
       <c r="C28" s="6">
         <v>251</v>
       </c>
       <c r="D28" s="6">
         <v>255</v>
       </c>
       <c r="E28" s="6">
         <v>263</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F28" s="6">
+        <v>265</v>
+      </c>
+      <c r="G28" s="6">
+        <v>265</v>
+      </c>
+      <c r="H28" s="16"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6">
         <v>340</v>
       </c>
       <c r="C29" s="6">
         <v>330</v>
       </c>
       <c r="D29" s="6">
         <v>339</v>
       </c>
       <c r="E29" s="6">
         <v>336</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F29" s="6">
+        <v>338</v>
+      </c>
+      <c r="G29" s="6">
+        <v>347</v>
+      </c>
+      <c r="H29" s="16"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="6">
         <v>141</v>
       </c>
       <c r="C30" s="6">
         <v>128</v>
       </c>
       <c r="D30" s="6">
         <v>133</v>
       </c>
       <c r="E30" s="6">
         <v>137</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F30" s="6">
+        <v>146</v>
+      </c>
+      <c r="G30" s="6">
+        <v>150</v>
+      </c>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="6">
         <v>309</v>
       </c>
       <c r="C31" s="6">
         <v>289</v>
       </c>
       <c r="D31" s="6">
         <v>298</v>
       </c>
       <c r="E31" s="6">
         <v>306</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F31" s="6">
+        <v>315</v>
+      </c>
+      <c r="G31" s="6">
+        <v>320</v>
+      </c>
+      <c r="H31" s="16"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="6">
         <v>164</v>
       </c>
       <c r="C32" s="6">
         <v>167</v>
       </c>
       <c r="D32" s="6">
         <v>173</v>
       </c>
       <c r="E32" s="6">
         <v>172</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F32" s="6">
+        <v>174</v>
+      </c>
+      <c r="G32" s="6">
+        <v>179</v>
+      </c>
+      <c r="H32" s="16"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="6">
         <v>255</v>
       </c>
       <c r="C33" s="6">
         <v>242</v>
       </c>
       <c r="D33" s="6">
         <v>245</v>
       </c>
       <c r="E33" s="6">
         <v>249</v>
       </c>
-    </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F33" s="6">
+        <v>246</v>
+      </c>
+      <c r="G33" s="6">
+        <v>247</v>
+      </c>
+      <c r="H33" s="16"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>1868</v>
       </c>
       <c r="C34" s="4">
         <v>1783</v>
       </c>
       <c r="D34" s="4">
         <v>1799</v>
       </c>
       <c r="E34" s="4">
         <v>1838</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F34" s="4">
+        <v>1878</v>
+      </c>
+      <c r="G34" s="4">
+        <f>SUM(G35:G44)</f>
+        <v>1887</v>
+      </c>
+      <c r="H34" s="16"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="6">
         <v>81</v>
       </c>
       <c r="C35" s="6">
         <v>72</v>
       </c>
       <c r="D35" s="6">
         <v>71</v>
       </c>
       <c r="E35" s="6">
         <v>74</v>
       </c>
-    </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F35" s="6">
+        <v>76</v>
+      </c>
+      <c r="G35" s="6">
+        <v>75</v>
+      </c>
+      <c r="H35" s="16"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="6">
         <v>280</v>
       </c>
       <c r="C36" s="6">
         <v>266</v>
       </c>
       <c r="D36" s="6">
         <v>272</v>
       </c>
       <c r="E36" s="6">
         <v>274</v>
       </c>
-    </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F36" s="6">
+        <v>278</v>
+      </c>
+      <c r="G36" s="6">
+        <v>283</v>
+      </c>
+      <c r="H36" s="16"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="6">
         <v>103</v>
       </c>
       <c r="C37" s="6">
         <v>91</v>
       </c>
       <c r="D37" s="6">
         <v>91</v>
       </c>
       <c r="E37" s="6">
         <v>95</v>
       </c>
-    </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F37" s="6">
+        <v>95</v>
+      </c>
+      <c r="G37" s="6">
+        <v>97</v>
+      </c>
+      <c r="H37" s="16"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="6">
         <v>203</v>
       </c>
       <c r="C38" s="6">
         <v>193</v>
       </c>
       <c r="D38" s="6">
         <v>195</v>
       </c>
       <c r="E38" s="6">
         <v>199</v>
       </c>
-    </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F38" s="6">
+        <v>204</v>
+      </c>
+      <c r="G38" s="6">
+        <v>205</v>
+      </c>
+      <c r="H38" s="16"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="6">
         <v>158</v>
       </c>
       <c r="C39" s="6">
         <v>158</v>
       </c>
       <c r="D39" s="6">
         <v>158</v>
       </c>
       <c r="E39" s="6">
         <v>162</v>
       </c>
-    </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F39" s="6">
+        <v>164</v>
+      </c>
+      <c r="G39" s="6">
+        <v>163</v>
+      </c>
+      <c r="H39" s="16"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="6">
         <v>409</v>
       </c>
       <c r="C40" s="6">
         <v>399</v>
       </c>
       <c r="D40" s="6">
         <v>405</v>
       </c>
       <c r="E40" s="6">
         <v>415</v>
       </c>
-    </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F40" s="6">
+        <v>427</v>
+      </c>
+      <c r="G40" s="6">
+        <v>427</v>
+      </c>
+      <c r="H40" s="16"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="6">
         <v>89</v>
       </c>
       <c r="C41" s="6">
         <v>84</v>
       </c>
       <c r="D41" s="6">
         <v>83</v>
       </c>
       <c r="E41" s="6">
         <v>87</v>
       </c>
-    </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F41" s="6">
+        <v>92</v>
+      </c>
+      <c r="G41" s="6">
+        <v>91</v>
+      </c>
+      <c r="H41" s="16"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="6">
         <v>130</v>
       </c>
       <c r="C42" s="6">
         <v>128</v>
       </c>
       <c r="D42" s="6">
         <v>130</v>
       </c>
       <c r="E42" s="6">
         <v>129</v>
       </c>
-    </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F42" s="6">
+        <v>132</v>
+      </c>
+      <c r="G42" s="6">
+        <v>134</v>
+      </c>
+      <c r="H42" s="16"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="6">
         <v>375</v>
       </c>
       <c r="C43" s="6">
         <v>356</v>
       </c>
       <c r="D43" s="6">
         <v>358</v>
       </c>
       <c r="E43" s="6">
         <v>366</v>
       </c>
-    </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F43" s="6">
+        <v>371</v>
+      </c>
+      <c r="G43" s="6">
+        <v>373</v>
+      </c>
+      <c r="H43" s="16"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="6">
         <v>40</v>
       </c>
       <c r="C44" s="6">
         <v>36</v>
       </c>
       <c r="D44" s="6">
         <v>36</v>
       </c>
       <c r="E44" s="6">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F44" s="6">
+        <v>39</v>
+      </c>
+      <c r="G44" s="6">
+        <v>39</v>
+      </c>
+      <c r="H44" s="16"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>1069</v>
       </c>
       <c r="C45" s="4">
         <v>1043</v>
       </c>
       <c r="D45" s="4">
         <v>1054</v>
       </c>
       <c r="E45" s="4">
         <v>1074</v>
       </c>
-    </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F45" s="4">
+        <v>1097</v>
+      </c>
+      <c r="G45" s="4">
+        <f>SUM(G46:G51)</f>
+        <v>1109</v>
+      </c>
+      <c r="H45" s="16"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="6">
         <v>297</v>
       </c>
       <c r="C46" s="6">
         <v>284</v>
       </c>
       <c r="D46" s="6">
         <v>291</v>
       </c>
       <c r="E46" s="6">
         <v>303</v>
       </c>
-    </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F46" s="6">
+        <v>313</v>
+      </c>
+      <c r="G46" s="6">
+        <v>318</v>
+      </c>
+      <c r="H46" s="16"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="6">
         <v>101</v>
       </c>
       <c r="C47" s="6">
         <v>102</v>
       </c>
       <c r="D47" s="6">
         <v>105</v>
       </c>
       <c r="E47" s="6">
         <v>110</v>
       </c>
-    </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F47" s="6">
+        <v>114</v>
+      </c>
+      <c r="G47" s="6">
+        <v>115</v>
+      </c>
+      <c r="H47" s="16"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="6">
         <v>202</v>
       </c>
       <c r="C48" s="6">
         <v>199</v>
       </c>
       <c r="D48" s="6">
         <v>197</v>
       </c>
       <c r="E48" s="6">
         <v>199</v>
       </c>
-    </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F48" s="6">
+        <v>202</v>
+      </c>
+      <c r="G48" s="6">
+        <v>203</v>
+      </c>
+      <c r="H48" s="16"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="6">
         <v>141</v>
       </c>
       <c r="C49" s="6">
         <v>138</v>
       </c>
       <c r="D49" s="6">
         <v>140</v>
       </c>
       <c r="E49" s="6">
         <v>140</v>
       </c>
-    </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F49" s="6">
+        <v>142</v>
+      </c>
+      <c r="G49" s="6">
+        <v>141</v>
+      </c>
+      <c r="H49" s="16"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="6">
         <v>137</v>
       </c>
       <c r="C50" s="6">
         <v>133</v>
       </c>
       <c r="D50" s="6">
         <v>131</v>
       </c>
       <c r="E50" s="6">
         <v>131</v>
       </c>
-    </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="F50" s="6">
+        <v>136</v>
+      </c>
+      <c r="G50" s="6">
+        <v>139</v>
+      </c>
+      <c r="H50" s="16"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="6">
         <v>191</v>
       </c>
       <c r="C51" s="6">
         <v>187</v>
       </c>
       <c r="D51" s="6">
         <v>190</v>
       </c>
       <c r="E51" s="6">
         <v>191</v>
       </c>
-    </row>
-    <row r="52" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F51" s="6">
+        <v>190</v>
+      </c>
+      <c r="G51" s="6">
+        <v>193</v>
+      </c>
+      <c r="H51" s="16"/>
+    </row>
+    <row r="52" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
+      <c r="F52" s="15"/>
+      <c r="G52" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:E1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="B2:G2"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A52:G52"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MUN</vt:lpstr>
     </vt:vector>