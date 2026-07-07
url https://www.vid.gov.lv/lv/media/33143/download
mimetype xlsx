--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -3,92 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{038358B0-1C77-4941-AA33-61C4F46DA94F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C96CAFF-5EC1-44D6-B9F3-59B481B33E48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="MUN" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G45" i="1" l="1"/>
   <c r="G34" i="1"/>
   <c r="G24" i="1"/>
   <c r="G14" i="1"/>
   <c r="G5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -218,50 +218,53 @@
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai. Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Mikrouzņēmumu nodokļa maksātāju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
   </si>
   <si>
     <t>01.05.2026.</t>
   </si>
   <si>
     <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -517,51 +520,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -861,1282 +864,1386 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J11" sqref="J11"/>
+      <selection pane="bottomLeft" activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
-    <col min="2" max="7" width="16.140625" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
     </row>
     <row r="3" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="9" t="s">
         <v>57</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>13171</v>
       </c>
       <c r="C4" s="7">
         <v>12464</v>
       </c>
       <c r="D4" s="7">
         <v>12661</v>
       </c>
       <c r="E4" s="7">
         <v>12856</v>
       </c>
       <c r="F4" s="7">
         <v>13080</v>
       </c>
       <c r="G4" s="7">
         <v>13292</v>
       </c>
+      <c r="H4" s="7">
+        <v>13480</v>
+      </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>1573</v>
       </c>
       <c r="C5" s="4">
         <v>1491</v>
       </c>
       <c r="D5" s="4">
         <v>1508</v>
       </c>
       <c r="E5" s="4">
         <v>1513</v>
       </c>
       <c r="F5" s="4">
         <v>1528</v>
       </c>
       <c r="G5" s="4">
         <f>SUM(G6:G13)</f>
         <v>1547</v>
       </c>
-      <c r="H5" s="16"/>
+      <c r="H5" s="4">
+        <v>1568</v>
+      </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>332</v>
       </c>
       <c r="C6" s="6">
         <v>315</v>
       </c>
       <c r="D6" s="6">
         <v>319</v>
       </c>
       <c r="E6" s="6">
         <v>320</v>
       </c>
       <c r="F6" s="6">
         <v>327</v>
       </c>
       <c r="G6" s="6">
         <v>332</v>
       </c>
-      <c r="H6" s="16"/>
+      <c r="H6" s="6">
+        <v>342</v>
+      </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>161</v>
       </c>
       <c r="C7" s="6">
         <v>154</v>
       </c>
       <c r="D7" s="6">
         <v>158</v>
       </c>
       <c r="E7" s="6">
         <v>163</v>
       </c>
       <c r="F7" s="6">
         <v>164</v>
       </c>
       <c r="G7" s="6">
         <v>164</v>
       </c>
-      <c r="H7" s="16"/>
+      <c r="H7" s="6">
+        <v>165</v>
+      </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>135</v>
       </c>
       <c r="C8" s="6">
         <v>129</v>
       </c>
       <c r="D8" s="6">
         <v>130</v>
       </c>
       <c r="E8" s="6">
         <v>129</v>
       </c>
       <c r="F8" s="6">
         <v>127</v>
       </c>
       <c r="G8" s="6">
         <v>130</v>
       </c>
-      <c r="H8" s="16"/>
+      <c r="H8" s="6">
+        <v>131</v>
+      </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>207</v>
       </c>
       <c r="C9" s="6">
         <v>194</v>
       </c>
       <c r="D9" s="6">
         <v>198</v>
       </c>
       <c r="E9" s="6">
         <v>202</v>
       </c>
       <c r="F9" s="6">
         <v>204</v>
       </c>
       <c r="G9" s="6">
         <v>206</v>
       </c>
-      <c r="H9" s="16"/>
+      <c r="H9" s="6">
+        <v>209</v>
+      </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>140</v>
       </c>
       <c r="C10" s="6">
         <v>140</v>
       </c>
       <c r="D10" s="6">
         <v>138</v>
       </c>
       <c r="E10" s="6">
         <v>138</v>
       </c>
       <c r="F10" s="6">
         <v>142</v>
       </c>
       <c r="G10" s="6">
         <v>143</v>
       </c>
-      <c r="H10" s="16"/>
+      <c r="H10" s="6">
+        <v>142</v>
+      </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>286</v>
       </c>
       <c r="C11" s="6">
         <v>262</v>
       </c>
       <c r="D11" s="6">
         <v>263</v>
       </c>
       <c r="E11" s="6">
         <v>256</v>
       </c>
       <c r="F11" s="6">
         <v>254</v>
       </c>
       <c r="G11" s="6">
         <v>258</v>
       </c>
-      <c r="H11" s="16"/>
+      <c r="H11" s="6">
+        <v>260</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>241</v>
       </c>
       <c r="C12" s="6">
         <v>235</v>
       </c>
       <c r="D12" s="6">
         <v>239</v>
       </c>
       <c r="E12" s="6">
         <v>241</v>
       </c>
       <c r="F12" s="6">
         <v>243</v>
       </c>
       <c r="G12" s="6">
         <v>243</v>
       </c>
-      <c r="H12" s="16"/>
+      <c r="H12" s="6">
+        <v>249</v>
+      </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6">
         <v>71</v>
       </c>
       <c r="C13" s="6">
         <v>62</v>
       </c>
       <c r="D13" s="6">
         <v>63</v>
       </c>
       <c r="E13" s="6">
         <v>64</v>
       </c>
       <c r="F13" s="6">
         <v>67</v>
       </c>
       <c r="G13" s="6">
         <v>71</v>
       </c>
-      <c r="H13" s="16"/>
+      <c r="H13" s="6">
+        <v>70</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>729</v>
       </c>
       <c r="C14" s="4">
         <v>698</v>
       </c>
       <c r="D14" s="4">
         <v>715</v>
       </c>
       <c r="E14" s="4">
         <v>718</v>
       </c>
       <c r="F14" s="4">
         <v>721</v>
       </c>
       <c r="G14" s="4">
         <f>SUM(G15:G23)</f>
         <v>736</v>
       </c>
-      <c r="H14" s="16"/>
+      <c r="H14" s="4">
+        <v>743</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>207</v>
       </c>
       <c r="C15" s="6">
         <v>197</v>
       </c>
       <c r="D15" s="6">
         <v>203</v>
       </c>
       <c r="E15" s="6">
         <v>202</v>
       </c>
       <c r="F15" s="6">
         <v>198</v>
       </c>
       <c r="G15" s="6">
         <v>204</v>
       </c>
-      <c r="H15" s="16"/>
+      <c r="H15" s="6">
+        <v>205</v>
+      </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>76</v>
       </c>
       <c r="C16" s="6">
         <v>72</v>
       </c>
       <c r="D16" s="6">
         <v>74</v>
       </c>
       <c r="E16" s="6">
         <v>76</v>
       </c>
       <c r="F16" s="6">
         <v>79</v>
       </c>
       <c r="G16" s="6">
         <v>82</v>
       </c>
-      <c r="H16" s="16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H16" s="6">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>50</v>
       </c>
       <c r="C17" s="6">
         <v>50</v>
       </c>
       <c r="D17" s="6">
         <v>50</v>
       </c>
       <c r="E17" s="6">
         <v>53</v>
       </c>
       <c r="F17" s="6">
         <v>56</v>
       </c>
       <c r="G17" s="6">
         <v>56</v>
       </c>
-      <c r="H17" s="16"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H17" s="6">
+        <v>59</v>
+      </c>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6">
         <v>66</v>
       </c>
       <c r="C18" s="6">
         <v>66</v>
       </c>
       <c r="D18" s="6">
         <v>65</v>
       </c>
       <c r="E18" s="6">
         <v>64</v>
       </c>
       <c r="F18" s="6">
         <v>62</v>
       </c>
       <c r="G18" s="6">
         <v>61</v>
       </c>
-      <c r="H18" s="16"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H18" s="6">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="6">
         <v>80</v>
       </c>
       <c r="C19" s="6">
         <v>72</v>
       </c>
       <c r="D19" s="6">
         <v>69</v>
       </c>
       <c r="E19" s="6">
         <v>65</v>
       </c>
       <c r="F19" s="6">
         <v>66</v>
       </c>
       <c r="G19" s="6">
         <v>67</v>
       </c>
-      <c r="H19" s="16"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H19" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="6">
         <v>22</v>
       </c>
       <c r="C20" s="6">
         <v>23</v>
       </c>
       <c r="D20" s="6">
         <v>24</v>
       </c>
       <c r="E20" s="6">
         <v>23</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>23</v>
       </c>
-      <c r="H20" s="16"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H20" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6">
         <v>94</v>
       </c>
       <c r="C21" s="6">
         <v>94</v>
       </c>
       <c r="D21" s="6">
         <v>100</v>
       </c>
       <c r="E21" s="6">
         <v>102</v>
       </c>
       <c r="F21" s="6">
         <v>103</v>
       </c>
       <c r="G21" s="6">
         <v>105</v>
       </c>
-      <c r="H21" s="16"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H21" s="6">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="6">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>59</v>
       </c>
       <c r="D22" s="6">
         <v>62</v>
       </c>
       <c r="E22" s="6">
         <v>64</v>
       </c>
       <c r="F22" s="6">
         <v>66</v>
       </c>
       <c r="G22" s="6">
         <v>68</v>
       </c>
-      <c r="H22" s="16"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H22" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
         <v>70</v>
       </c>
       <c r="C23" s="6">
         <v>65</v>
       </c>
       <c r="D23" s="6">
         <v>68</v>
       </c>
       <c r="E23" s="6">
         <v>69</v>
       </c>
       <c r="F23" s="6">
         <v>69</v>
       </c>
       <c r="G23" s="6">
         <v>70</v>
       </c>
-      <c r="H23" s="16"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H23" s="6">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>7932</v>
       </c>
       <c r="C24" s="4">
         <v>7449</v>
       </c>
       <c r="D24" s="4">
         <v>7585</v>
       </c>
       <c r="E24" s="4">
         <v>7713</v>
       </c>
       <c r="F24" s="4">
         <v>7856</v>
       </c>
       <c r="G24" s="4">
         <f>SUM(G25:G33)</f>
         <v>8013</v>
       </c>
-      <c r="H24" s="16"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H24" s="4">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="6">
         <v>5749</v>
       </c>
       <c r="C25" s="6">
         <v>5349</v>
       </c>
       <c r="D25" s="6">
         <v>5431</v>
       </c>
       <c r="E25" s="6">
         <v>5524</v>
       </c>
       <c r="F25" s="6">
         <v>5631</v>
       </c>
       <c r="G25" s="6">
         <v>5752</v>
       </c>
-      <c r="H25" s="16"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H25" s="6">
+        <v>5872</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>504</v>
       </c>
       <c r="C26" s="6">
         <v>479</v>
       </c>
       <c r="D26" s="6">
         <v>493</v>
       </c>
       <c r="E26" s="6">
         <v>502</v>
       </c>
       <c r="F26" s="6">
         <v>510</v>
       </c>
       <c r="G26" s="6">
         <v>519</v>
       </c>
-      <c r="H26" s="16"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H26" s="6">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="6">
         <v>211</v>
       </c>
       <c r="C27" s="6">
         <v>214</v>
       </c>
       <c r="D27" s="6">
         <v>218</v>
       </c>
       <c r="E27" s="6">
         <v>224</v>
       </c>
       <c r="F27" s="6">
         <v>231</v>
       </c>
       <c r="G27" s="6">
         <v>234</v>
       </c>
-      <c r="H27" s="16"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H27" s="6">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="6">
         <v>259</v>
       </c>
       <c r="C28" s="6">
         <v>251</v>
       </c>
       <c r="D28" s="6">
         <v>255</v>
       </c>
       <c r="E28" s="6">
         <v>263</v>
       </c>
       <c r="F28" s="6">
         <v>265</v>
       </c>
       <c r="G28" s="6">
         <v>265</v>
       </c>
-      <c r="H28" s="16"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H28" s="6">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6">
         <v>340</v>
       </c>
       <c r="C29" s="6">
         <v>330</v>
       </c>
       <c r="D29" s="6">
         <v>339</v>
       </c>
       <c r="E29" s="6">
         <v>336</v>
       </c>
       <c r="F29" s="6">
         <v>338</v>
       </c>
       <c r="G29" s="6">
         <v>347</v>
       </c>
-      <c r="H29" s="16"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H29" s="6">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="6">
         <v>141</v>
       </c>
       <c r="C30" s="6">
         <v>128</v>
       </c>
       <c r="D30" s="6">
         <v>133</v>
       </c>
       <c r="E30" s="6">
         <v>137</v>
       </c>
       <c r="F30" s="6">
         <v>146</v>
       </c>
       <c r="G30" s="6">
         <v>150</v>
       </c>
-      <c r="H30" s="16"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H30" s="6">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="6">
         <v>309</v>
       </c>
       <c r="C31" s="6">
         <v>289</v>
       </c>
       <c r="D31" s="6">
         <v>298</v>
       </c>
       <c r="E31" s="6">
         <v>306</v>
       </c>
       <c r="F31" s="6">
         <v>315</v>
       </c>
       <c r="G31" s="6">
         <v>320</v>
       </c>
-      <c r="H31" s="16"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H31" s="6">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="6">
         <v>164</v>
       </c>
       <c r="C32" s="6">
         <v>167</v>
       </c>
       <c r="D32" s="6">
         <v>173</v>
       </c>
       <c r="E32" s="6">
         <v>172</v>
       </c>
       <c r="F32" s="6">
         <v>174</v>
       </c>
       <c r="G32" s="6">
         <v>179</v>
       </c>
-      <c r="H32" s="16"/>
+      <c r="H32" s="6">
+        <v>176</v>
+      </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="6">
         <v>255</v>
       </c>
       <c r="C33" s="6">
         <v>242</v>
       </c>
       <c r="D33" s="6">
         <v>245</v>
       </c>
       <c r="E33" s="6">
         <v>249</v>
       </c>
       <c r="F33" s="6">
         <v>246</v>
       </c>
       <c r="G33" s="6">
         <v>247</v>
       </c>
-      <c r="H33" s="16"/>
+      <c r="H33" s="6">
+        <v>249</v>
+      </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>1868</v>
       </c>
       <c r="C34" s="4">
         <v>1783</v>
       </c>
       <c r="D34" s="4">
         <v>1799</v>
       </c>
       <c r="E34" s="4">
         <v>1838</v>
       </c>
       <c r="F34" s="4">
         <v>1878</v>
       </c>
       <c r="G34" s="4">
         <f>SUM(G35:G44)</f>
         <v>1887</v>
       </c>
-      <c r="H34" s="16"/>
+      <c r="H34" s="4">
+        <v>1902</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="6">
         <v>81</v>
       </c>
       <c r="C35" s="6">
         <v>72</v>
       </c>
       <c r="D35" s="6">
         <v>71</v>
       </c>
       <c r="E35" s="6">
         <v>74</v>
       </c>
       <c r="F35" s="6">
         <v>76</v>
       </c>
       <c r="G35" s="6">
         <v>75</v>
       </c>
-      <c r="H35" s="16"/>
+      <c r="H35" s="6">
+        <v>74</v>
+      </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="6">
         <v>280</v>
       </c>
       <c r="C36" s="6">
         <v>266</v>
       </c>
       <c r="D36" s="6">
         <v>272</v>
       </c>
       <c r="E36" s="6">
         <v>274</v>
       </c>
       <c r="F36" s="6">
         <v>278</v>
       </c>
       <c r="G36" s="6">
         <v>283</v>
       </c>
-      <c r="H36" s="16"/>
+      <c r="H36" s="6">
+        <v>285</v>
+      </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="6">
         <v>103</v>
       </c>
       <c r="C37" s="6">
         <v>91</v>
       </c>
       <c r="D37" s="6">
         <v>91</v>
       </c>
       <c r="E37" s="6">
         <v>95</v>
       </c>
       <c r="F37" s="6">
         <v>95</v>
       </c>
       <c r="G37" s="6">
         <v>97</v>
       </c>
-      <c r="H37" s="16"/>
+      <c r="H37" s="6">
+        <v>97</v>
+      </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="6">
         <v>203</v>
       </c>
       <c r="C38" s="6">
         <v>193</v>
       </c>
       <c r="D38" s="6">
         <v>195</v>
       </c>
       <c r="E38" s="6">
         <v>199</v>
       </c>
       <c r="F38" s="6">
         <v>204</v>
       </c>
       <c r="G38" s="6">
         <v>205</v>
       </c>
-      <c r="H38" s="16"/>
+      <c r="H38" s="6">
+        <v>206</v>
+      </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="6">
         <v>158</v>
       </c>
       <c r="C39" s="6">
         <v>158</v>
       </c>
       <c r="D39" s="6">
         <v>158</v>
       </c>
       <c r="E39" s="6">
         <v>162</v>
       </c>
       <c r="F39" s="6">
         <v>164</v>
       </c>
       <c r="G39" s="6">
         <v>163</v>
       </c>
-      <c r="H39" s="16"/>
+      <c r="H39" s="6">
+        <v>165</v>
+      </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="6">
         <v>409</v>
       </c>
       <c r="C40" s="6">
         <v>399</v>
       </c>
       <c r="D40" s="6">
         <v>405</v>
       </c>
       <c r="E40" s="6">
         <v>415</v>
       </c>
       <c r="F40" s="6">
         <v>427</v>
       </c>
       <c r="G40" s="6">
         <v>427</v>
       </c>
-      <c r="H40" s="16"/>
+      <c r="H40" s="6">
+        <v>431</v>
+      </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="6">
         <v>89</v>
       </c>
       <c r="C41" s="6">
         <v>84</v>
       </c>
       <c r="D41" s="6">
         <v>83</v>
       </c>
       <c r="E41" s="6">
         <v>87</v>
       </c>
       <c r="F41" s="6">
         <v>92</v>
       </c>
       <c r="G41" s="6">
         <v>91</v>
       </c>
-      <c r="H41" s="16"/>
+      <c r="H41" s="6">
+        <v>94</v>
+      </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="6">
         <v>130</v>
       </c>
       <c r="C42" s="6">
         <v>128</v>
       </c>
       <c r="D42" s="6">
         <v>130</v>
       </c>
       <c r="E42" s="6">
         <v>129</v>
       </c>
       <c r="F42" s="6">
         <v>132</v>
       </c>
       <c r="G42" s="6">
         <v>134</v>
       </c>
-      <c r="H42" s="16"/>
+      <c r="H42" s="6">
+        <v>133</v>
+      </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="6">
         <v>375</v>
       </c>
       <c r="C43" s="6">
         <v>356</v>
       </c>
       <c r="D43" s="6">
         <v>358</v>
       </c>
       <c r="E43" s="6">
         <v>366</v>
       </c>
       <c r="F43" s="6">
         <v>371</v>
       </c>
       <c r="G43" s="6">
         <v>373</v>
       </c>
-      <c r="H43" s="16"/>
+      <c r="H43" s="6">
+        <v>378</v>
+      </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="6">
         <v>40</v>
       </c>
       <c r="C44" s="6">
         <v>36</v>
       </c>
       <c r="D44" s="6">
         <v>36</v>
       </c>
       <c r="E44" s="6">
         <v>37</v>
       </c>
       <c r="F44" s="6">
         <v>39</v>
       </c>
       <c r="G44" s="6">
         <v>39</v>
       </c>
-      <c r="H44" s="16"/>
+      <c r="H44" s="6">
+        <v>39</v>
+      </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>1069</v>
       </c>
       <c r="C45" s="4">
         <v>1043</v>
       </c>
       <c r="D45" s="4">
         <v>1054</v>
       </c>
       <c r="E45" s="4">
         <v>1074</v>
       </c>
       <c r="F45" s="4">
         <v>1097</v>
       </c>
       <c r="G45" s="4">
         <f>SUM(G46:G51)</f>
         <v>1109</v>
       </c>
-      <c r="H45" s="16"/>
+      <c r="H45" s="4">
+        <v>1117</v>
+      </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="6">
         <v>297</v>
       </c>
       <c r="C46" s="6">
         <v>284</v>
       </c>
       <c r="D46" s="6">
         <v>291</v>
       </c>
       <c r="E46" s="6">
         <v>303</v>
       </c>
       <c r="F46" s="6">
         <v>313</v>
       </c>
       <c r="G46" s="6">
         <v>318</v>
       </c>
-      <c r="H46" s="16"/>
+      <c r="H46" s="6">
+        <v>323</v>
+      </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="6">
         <v>101</v>
       </c>
       <c r="C47" s="6">
         <v>102</v>
       </c>
       <c r="D47" s="6">
         <v>105</v>
       </c>
       <c r="E47" s="6">
         <v>110</v>
       </c>
       <c r="F47" s="6">
         <v>114</v>
       </c>
       <c r="G47" s="6">
         <v>115</v>
       </c>
-      <c r="H47" s="16"/>
+      <c r="H47" s="6">
+        <v>116</v>
+      </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="6">
         <v>202</v>
       </c>
       <c r="C48" s="6">
         <v>199</v>
       </c>
       <c r="D48" s="6">
         <v>197</v>
       </c>
       <c r="E48" s="6">
         <v>199</v>
       </c>
       <c r="F48" s="6">
         <v>202</v>
       </c>
       <c r="G48" s="6">
         <v>203</v>
       </c>
-      <c r="H48" s="16"/>
+      <c r="H48" s="6">
+        <v>206</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="6">
         <v>141</v>
       </c>
       <c r="C49" s="6">
         <v>138</v>
       </c>
       <c r="D49" s="6">
         <v>140</v>
       </c>
       <c r="E49" s="6">
         <v>140</v>
       </c>
       <c r="F49" s="6">
         <v>142</v>
       </c>
       <c r="G49" s="6">
         <v>141</v>
       </c>
-      <c r="H49" s="16"/>
+      <c r="H49" s="6">
+        <v>142</v>
+      </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="6">
         <v>137</v>
       </c>
       <c r="C50" s="6">
         <v>133</v>
       </c>
       <c r="D50" s="6">
         <v>131</v>
       </c>
       <c r="E50" s="6">
         <v>131</v>
       </c>
       <c r="F50" s="6">
         <v>136</v>
       </c>
       <c r="G50" s="6">
         <v>139</v>
       </c>
-      <c r="H50" s="16"/>
+      <c r="H50" s="6">
+        <v>138</v>
+      </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="6">
         <v>191</v>
       </c>
       <c r="C51" s="6">
         <v>187</v>
       </c>
       <c r="D51" s="6">
         <v>190</v>
       </c>
       <c r="E51" s="6">
         <v>191</v>
       </c>
       <c r="F51" s="6">
         <v>190</v>
       </c>
       <c r="G51" s="6">
         <v>193</v>
       </c>
-      <c r="H51" s="16"/>
+      <c r="H51" s="6">
+        <v>192</v>
+      </c>
     </row>
     <row r="52" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
+      <c r="H52" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B2:G2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MUN</vt:lpstr>
     </vt:vector>