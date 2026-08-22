--- v4 (2026-07-07)
+++ v5 (2026-08-22)
@@ -3,92 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Inna\Darbs 2020_2026\2026.gads\NM skaits\Excel publicēšanai\01.08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C96CAFF-5EC1-44D6-B9F3-59B481B33E48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9068674-5371-417D-9E8C-AFCD8DB14E19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8C2BA84-9A39-4722-9C9A-2B040491896A}"/>
   </bookViews>
   <sheets>
     <sheet name="MUN" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G45" i="1" l="1"/>
   <c r="G34" i="1"/>
   <c r="G24" i="1"/>
   <c r="G14" i="1"/>
   <c r="G5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
@@ -221,50 +221,53 @@
     <t>* Dati atbilstoši VID Datu noliktavas sistēmā esošajai informācijai. Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>01.01.2026.</t>
   </si>
   <si>
     <t>Mikrouzņēmumu nodokļa maksātāju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>01.02.2026.</t>
   </si>
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026.</t>
   </si>
   <si>
     <t>01.05.2026.</t>
   </si>
   <si>
     <t>01.06.2026.</t>
   </si>
   <si>
     <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -502,69 +505,69 @@
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -868,1382 +871,1532 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{243205FA-98FF-4BF5-8469-9A568D86B75A}">
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M19" sqref="M19"/>
+      <selection pane="bottomLeft" activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="1" customWidth="1"/>
-    <col min="2" max="8" width="16.140625" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="16.140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="14"/>
-[...8 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13"/>
-[...7 lines deleted...]
-      <c r="A3" s="11"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+    </row>
+    <row r="3" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
       <c r="B3" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="H3" s="9" t="s">
         <v>58</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I3" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>13171</v>
       </c>
       <c r="C4" s="7">
         <v>12464</v>
       </c>
       <c r="D4" s="7">
         <v>12661</v>
       </c>
       <c r="E4" s="7">
         <v>12856</v>
       </c>
       <c r="F4" s="7">
         <v>13080</v>
       </c>
       <c r="G4" s="7">
         <v>13292</v>
       </c>
       <c r="H4" s="7">
         <v>13480</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I4" s="7">
+        <v>13688</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>1573</v>
       </c>
       <c r="C5" s="4">
         <v>1491</v>
       </c>
       <c r="D5" s="4">
         <v>1508</v>
       </c>
       <c r="E5" s="4">
         <v>1513</v>
       </c>
       <c r="F5" s="4">
         <v>1528</v>
       </c>
       <c r="G5" s="4">
         <f>SUM(G6:G13)</f>
         <v>1547</v>
       </c>
       <c r="H5" s="4">
         <v>1568</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I5" s="4">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>332</v>
       </c>
       <c r="C6" s="6">
         <v>315</v>
       </c>
       <c r="D6" s="6">
         <v>319</v>
       </c>
       <c r="E6" s="6">
         <v>320</v>
       </c>
       <c r="F6" s="6">
         <v>327</v>
       </c>
       <c r="G6" s="6">
         <v>332</v>
       </c>
       <c r="H6" s="6">
         <v>342</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I6" s="6">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>161</v>
       </c>
       <c r="C7" s="6">
         <v>154</v>
       </c>
       <c r="D7" s="6">
         <v>158</v>
       </c>
       <c r="E7" s="6">
         <v>163</v>
       </c>
       <c r="F7" s="6">
         <v>164</v>
       </c>
       <c r="G7" s="6">
         <v>164</v>
       </c>
       <c r="H7" s="6">
         <v>165</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I7" s="6">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>135</v>
       </c>
       <c r="C8" s="6">
         <v>129</v>
       </c>
       <c r="D8" s="6">
         <v>130</v>
       </c>
       <c r="E8" s="6">
         <v>129</v>
       </c>
       <c r="F8" s="6">
         <v>127</v>
       </c>
       <c r="G8" s="6">
         <v>130</v>
       </c>
       <c r="H8" s="6">
         <v>131</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I8" s="6">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>207</v>
       </c>
       <c r="C9" s="6">
         <v>194</v>
       </c>
       <c r="D9" s="6">
         <v>198</v>
       </c>
       <c r="E9" s="6">
         <v>202</v>
       </c>
       <c r="F9" s="6">
         <v>204</v>
       </c>
       <c r="G9" s="6">
         <v>206</v>
       </c>
       <c r="H9" s="6">
         <v>209</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I9" s="6">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>140</v>
       </c>
       <c r="C10" s="6">
         <v>140</v>
       </c>
       <c r="D10" s="6">
         <v>138</v>
       </c>
       <c r="E10" s="6">
         <v>138</v>
       </c>
       <c r="F10" s="6">
         <v>142</v>
       </c>
       <c r="G10" s="6">
         <v>143</v>
       </c>
       <c r="H10" s="6">
         <v>142</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I10" s="6">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>286</v>
       </c>
       <c r="C11" s="6">
         <v>262</v>
       </c>
       <c r="D11" s="6">
         <v>263</v>
       </c>
       <c r="E11" s="6">
         <v>256</v>
       </c>
       <c r="F11" s="6">
         <v>254</v>
       </c>
       <c r="G11" s="6">
         <v>258</v>
       </c>
       <c r="H11" s="6">
         <v>260</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I11" s="6">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>241</v>
       </c>
       <c r="C12" s="6">
         <v>235</v>
       </c>
       <c r="D12" s="6">
         <v>239</v>
       </c>
       <c r="E12" s="6">
         <v>241</v>
       </c>
       <c r="F12" s="6">
         <v>243</v>
       </c>
       <c r="G12" s="6">
         <v>243</v>
       </c>
       <c r="H12" s="6">
         <v>249</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I12" s="6">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6">
         <v>71</v>
       </c>
       <c r="C13" s="6">
         <v>62</v>
       </c>
       <c r="D13" s="6">
         <v>63</v>
       </c>
       <c r="E13" s="6">
         <v>64</v>
       </c>
       <c r="F13" s="6">
         <v>67</v>
       </c>
       <c r="G13" s="6">
         <v>71</v>
       </c>
       <c r="H13" s="6">
         <v>70</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I13" s="6">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>729</v>
       </c>
       <c r="C14" s="4">
         <v>698</v>
       </c>
       <c r="D14" s="4">
         <v>715</v>
       </c>
       <c r="E14" s="4">
         <v>718</v>
       </c>
       <c r="F14" s="4">
         <v>721</v>
       </c>
       <c r="G14" s="4">
         <f>SUM(G15:G23)</f>
         <v>736</v>
       </c>
       <c r="H14" s="4">
         <v>743</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I14" s="4">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>207</v>
       </c>
       <c r="C15" s="6">
         <v>197</v>
       </c>
       <c r="D15" s="6">
         <v>203</v>
       </c>
       <c r="E15" s="6">
         <v>202</v>
       </c>
       <c r="F15" s="6">
         <v>198</v>
       </c>
       <c r="G15" s="6">
         <v>204</v>
       </c>
       <c r="H15" s="6">
         <v>205</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I15" s="6">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>76</v>
       </c>
       <c r="C16" s="6">
         <v>72</v>
       </c>
       <c r="D16" s="6">
         <v>74</v>
       </c>
       <c r="E16" s="6">
         <v>76</v>
       </c>
       <c r="F16" s="6">
         <v>79</v>
       </c>
       <c r="G16" s="6">
         <v>82</v>
       </c>
       <c r="H16" s="6">
         <v>85</v>
+      </c>
+      <c r="I16" s="6">
+        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>50</v>
       </c>
       <c r="C17" s="6">
         <v>50</v>
       </c>
       <c r="D17" s="6">
         <v>50</v>
       </c>
       <c r="E17" s="6">
         <v>53</v>
       </c>
       <c r="F17" s="6">
         <v>56</v>
       </c>
       <c r="G17" s="6">
         <v>56</v>
       </c>
       <c r="H17" s="6">
         <v>59</v>
       </c>
-      <c r="K17" s="16"/>
+      <c r="I17" s="6">
+        <v>63</v>
+      </c>
+      <c r="K17" s="10"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6">
         <v>66</v>
       </c>
       <c r="C18" s="6">
         <v>66</v>
       </c>
       <c r="D18" s="6">
         <v>65</v>
       </c>
       <c r="E18" s="6">
         <v>64</v>
       </c>
       <c r="F18" s="6">
         <v>62</v>
       </c>
       <c r="G18" s="6">
         <v>61</v>
       </c>
       <c r="H18" s="6">
         <v>62</v>
       </c>
+      <c r="I18" s="6">
+        <v>62</v>
+      </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="6">
         <v>80</v>
       </c>
       <c r="C19" s="6">
         <v>72</v>
       </c>
       <c r="D19" s="6">
         <v>69</v>
       </c>
       <c r="E19" s="6">
         <v>65</v>
       </c>
       <c r="F19" s="6">
         <v>66</v>
       </c>
       <c r="G19" s="6">
         <v>67</v>
       </c>
       <c r="H19" s="6">
         <v>67</v>
       </c>
+      <c r="I19" s="6">
+        <v>66</v>
+      </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="6">
         <v>22</v>
       </c>
       <c r="C20" s="6">
         <v>23</v>
       </c>
       <c r="D20" s="6">
         <v>24</v>
       </c>
       <c r="E20" s="6">
         <v>23</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>23</v>
       </c>
       <c r="H20" s="6">
         <v>23</v>
       </c>
+      <c r="I20" s="6">
+        <v>25</v>
+      </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6">
         <v>94</v>
       </c>
       <c r="C21" s="6">
         <v>94</v>
       </c>
       <c r="D21" s="6">
         <v>100</v>
       </c>
       <c r="E21" s="6">
         <v>102</v>
       </c>
       <c r="F21" s="6">
         <v>103</v>
       </c>
       <c r="G21" s="6">
         <v>105</v>
       </c>
       <c r="H21" s="6">
         <v>105</v>
       </c>
+      <c r="I21" s="6">
+        <v>104</v>
+      </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="6">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>59</v>
       </c>
       <c r="D22" s="6">
         <v>62</v>
       </c>
       <c r="E22" s="6">
         <v>64</v>
       </c>
       <c r="F22" s="6">
         <v>66</v>
       </c>
       <c r="G22" s="6">
         <v>68</v>
       </c>
       <c r="H22" s="6">
         <v>67</v>
       </c>
+      <c r="I22" s="6">
+        <v>66</v>
+      </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
         <v>70</v>
       </c>
       <c r="C23" s="6">
         <v>65</v>
       </c>
       <c r="D23" s="6">
         <v>68</v>
       </c>
       <c r="E23" s="6">
         <v>69</v>
       </c>
       <c r="F23" s="6">
         <v>69</v>
       </c>
       <c r="G23" s="6">
         <v>70</v>
       </c>
       <c r="H23" s="6">
         <v>70</v>
       </c>
+      <c r="I23" s="6">
+        <v>72</v>
+      </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>7932</v>
       </c>
       <c r="C24" s="4">
         <v>7449</v>
       </c>
       <c r="D24" s="4">
         <v>7585</v>
       </c>
       <c r="E24" s="4">
         <v>7713</v>
       </c>
       <c r="F24" s="4">
         <v>7856</v>
       </c>
       <c r="G24" s="4">
         <f>SUM(G25:G33)</f>
         <v>8013</v>
       </c>
       <c r="H24" s="4">
         <v>8150</v>
       </c>
+      <c r="I24" s="4">
+        <v>8276</v>
+      </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="6">
         <v>5749</v>
       </c>
       <c r="C25" s="6">
         <v>5349</v>
       </c>
       <c r="D25" s="6">
         <v>5431</v>
       </c>
       <c r="E25" s="6">
         <v>5524</v>
       </c>
       <c r="F25" s="6">
         <v>5631</v>
       </c>
       <c r="G25" s="6">
         <v>5752</v>
       </c>
       <c r="H25" s="6">
         <v>5872</v>
       </c>
+      <c r="I25" s="6">
+        <v>5962</v>
+      </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>504</v>
       </c>
       <c r="C26" s="6">
         <v>479</v>
       </c>
       <c r="D26" s="6">
         <v>493</v>
       </c>
       <c r="E26" s="6">
         <v>502</v>
       </c>
       <c r="F26" s="6">
         <v>510</v>
       </c>
       <c r="G26" s="6">
         <v>519</v>
       </c>
       <c r="H26" s="6">
         <v>527</v>
       </c>
+      <c r="I26" s="6">
+        <v>535</v>
+      </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="6">
         <v>211</v>
       </c>
       <c r="C27" s="6">
         <v>214</v>
       </c>
       <c r="D27" s="6">
         <v>218</v>
       </c>
       <c r="E27" s="6">
         <v>224</v>
       </c>
       <c r="F27" s="6">
         <v>231</v>
       </c>
       <c r="G27" s="6">
         <v>234</v>
       </c>
       <c r="H27" s="6">
         <v>239</v>
       </c>
+      <c r="I27" s="6">
+        <v>240</v>
+      </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="6">
         <v>259</v>
       </c>
       <c r="C28" s="6">
         <v>251</v>
       </c>
       <c r="D28" s="6">
         <v>255</v>
       </c>
       <c r="E28" s="6">
         <v>263</v>
       </c>
       <c r="F28" s="6">
         <v>265</v>
       </c>
       <c r="G28" s="6">
         <v>265</v>
       </c>
       <c r="H28" s="6">
         <v>268</v>
       </c>
+      <c r="I28" s="6">
+        <v>275</v>
+      </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6">
         <v>340</v>
       </c>
       <c r="C29" s="6">
         <v>330</v>
       </c>
       <c r="D29" s="6">
         <v>339</v>
       </c>
       <c r="E29" s="6">
         <v>336</v>
       </c>
       <c r="F29" s="6">
         <v>338</v>
       </c>
       <c r="G29" s="6">
         <v>347</v>
       </c>
       <c r="H29" s="6">
         <v>346</v>
       </c>
+      <c r="I29" s="6">
+        <v>353</v>
+      </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="6">
         <v>141</v>
       </c>
       <c r="C30" s="6">
         <v>128</v>
       </c>
       <c r="D30" s="6">
         <v>133</v>
       </c>
       <c r="E30" s="6">
         <v>137</v>
       </c>
       <c r="F30" s="6">
         <v>146</v>
       </c>
       <c r="G30" s="6">
         <v>150</v>
       </c>
       <c r="H30" s="6">
         <v>151</v>
       </c>
+      <c r="I30" s="6">
+        <v>153</v>
+      </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="6">
         <v>309</v>
       </c>
       <c r="C31" s="6">
         <v>289</v>
       </c>
       <c r="D31" s="6">
         <v>298</v>
       </c>
       <c r="E31" s="6">
         <v>306</v>
       </c>
       <c r="F31" s="6">
         <v>315</v>
       </c>
       <c r="G31" s="6">
         <v>320</v>
       </c>
       <c r="H31" s="6">
         <v>322</v>
       </c>
+      <c r="I31" s="6">
+        <v>326</v>
+      </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="6">
         <v>164</v>
       </c>
       <c r="C32" s="6">
         <v>167</v>
       </c>
       <c r="D32" s="6">
         <v>173</v>
       </c>
       <c r="E32" s="6">
         <v>172</v>
       </c>
       <c r="F32" s="6">
         <v>174</v>
       </c>
       <c r="G32" s="6">
         <v>179</v>
       </c>
       <c r="H32" s="6">
         <v>176</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I32" s="6">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="6">
         <v>255</v>
       </c>
       <c r="C33" s="6">
         <v>242</v>
       </c>
       <c r="D33" s="6">
         <v>245</v>
       </c>
       <c r="E33" s="6">
         <v>249</v>
       </c>
       <c r="F33" s="6">
         <v>246</v>
       </c>
       <c r="G33" s="6">
         <v>247</v>
       </c>
       <c r="H33" s="6">
         <v>249</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I33" s="6">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4">
         <v>1868</v>
       </c>
       <c r="C34" s="4">
         <v>1783</v>
       </c>
       <c r="D34" s="4">
         <v>1799</v>
       </c>
       <c r="E34" s="4">
         <v>1838</v>
       </c>
       <c r="F34" s="4">
         <v>1878</v>
       </c>
       <c r="G34" s="4">
         <f>SUM(G35:G44)</f>
         <v>1887</v>
       </c>
       <c r="H34" s="4">
         <v>1902</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I34" s="4">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="6">
         <v>81</v>
       </c>
       <c r="C35" s="6">
         <v>72</v>
       </c>
       <c r="D35" s="6">
         <v>71</v>
       </c>
       <c r="E35" s="6">
         <v>74</v>
       </c>
       <c r="F35" s="6">
         <v>76</v>
       </c>
       <c r="G35" s="6">
         <v>75</v>
       </c>
       <c r="H35" s="6">
         <v>74</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I35" s="6">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="6">
         <v>280</v>
       </c>
       <c r="C36" s="6">
         <v>266</v>
       </c>
       <c r="D36" s="6">
         <v>272</v>
       </c>
       <c r="E36" s="6">
         <v>274</v>
       </c>
       <c r="F36" s="6">
         <v>278</v>
       </c>
       <c r="G36" s="6">
         <v>283</v>
       </c>
       <c r="H36" s="6">
         <v>285</v>
       </c>
-    </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I36" s="6">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="6">
         <v>103</v>
       </c>
       <c r="C37" s="6">
         <v>91</v>
       </c>
       <c r="D37" s="6">
         <v>91</v>
       </c>
       <c r="E37" s="6">
         <v>95</v>
       </c>
       <c r="F37" s="6">
         <v>95</v>
       </c>
       <c r="G37" s="6">
         <v>97</v>
       </c>
       <c r="H37" s="6">
         <v>97</v>
       </c>
-    </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I37" s="6">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="6">
         <v>203</v>
       </c>
       <c r="C38" s="6">
         <v>193</v>
       </c>
       <c r="D38" s="6">
         <v>195</v>
       </c>
       <c r="E38" s="6">
         <v>199</v>
       </c>
       <c r="F38" s="6">
         <v>204</v>
       </c>
       <c r="G38" s="6">
         <v>205</v>
       </c>
       <c r="H38" s="6">
         <v>206</v>
       </c>
-    </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I38" s="6">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="6">
         <v>158</v>
       </c>
       <c r="C39" s="6">
         <v>158</v>
       </c>
       <c r="D39" s="6">
         <v>158</v>
       </c>
       <c r="E39" s="6">
         <v>162</v>
       </c>
       <c r="F39" s="6">
         <v>164</v>
       </c>
       <c r="G39" s="6">
         <v>163</v>
       </c>
       <c r="H39" s="6">
         <v>165</v>
       </c>
-    </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I39" s="6">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="6">
         <v>409</v>
       </c>
       <c r="C40" s="6">
         <v>399</v>
       </c>
       <c r="D40" s="6">
         <v>405</v>
       </c>
       <c r="E40" s="6">
         <v>415</v>
       </c>
       <c r="F40" s="6">
         <v>427</v>
       </c>
       <c r="G40" s="6">
         <v>427</v>
       </c>
       <c r="H40" s="6">
         <v>431</v>
       </c>
-    </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I40" s="6">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="6">
         <v>89</v>
       </c>
       <c r="C41" s="6">
         <v>84</v>
       </c>
       <c r="D41" s="6">
         <v>83</v>
       </c>
       <c r="E41" s="6">
         <v>87</v>
       </c>
       <c r="F41" s="6">
         <v>92</v>
       </c>
       <c r="G41" s="6">
         <v>91</v>
       </c>
       <c r="H41" s="6">
         <v>94</v>
       </c>
-    </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I41" s="6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="6">
         <v>130</v>
       </c>
       <c r="C42" s="6">
         <v>128</v>
       </c>
       <c r="D42" s="6">
         <v>130</v>
       </c>
       <c r="E42" s="6">
         <v>129</v>
       </c>
       <c r="F42" s="6">
         <v>132</v>
       </c>
       <c r="G42" s="6">
         <v>134</v>
       </c>
       <c r="H42" s="6">
         <v>133</v>
       </c>
-    </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I42" s="6">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="6">
         <v>375</v>
       </c>
       <c r="C43" s="6">
         <v>356</v>
       </c>
       <c r="D43" s="6">
         <v>358</v>
       </c>
       <c r="E43" s="6">
         <v>366</v>
       </c>
       <c r="F43" s="6">
         <v>371</v>
       </c>
       <c r="G43" s="6">
         <v>373</v>
       </c>
       <c r="H43" s="6">
         <v>378</v>
       </c>
-    </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I43" s="6">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="6">
         <v>40</v>
       </c>
       <c r="C44" s="6">
         <v>36</v>
       </c>
       <c r="D44" s="6">
         <v>36</v>
       </c>
       <c r="E44" s="6">
         <v>37</v>
       </c>
       <c r="F44" s="6">
         <v>39</v>
       </c>
       <c r="G44" s="6">
         <v>39</v>
       </c>
       <c r="H44" s="6">
         <v>39</v>
       </c>
-    </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I44" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="4">
         <v>1069</v>
       </c>
       <c r="C45" s="4">
         <v>1043</v>
       </c>
       <c r="D45" s="4">
         <v>1054</v>
       </c>
       <c r="E45" s="4">
         <v>1074</v>
       </c>
       <c r="F45" s="4">
         <v>1097</v>
       </c>
       <c r="G45" s="4">
         <f>SUM(G46:G51)</f>
         <v>1109</v>
       </c>
       <c r="H45" s="4">
         <v>1117</v>
       </c>
-    </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I45" s="4">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="6">
         <v>297</v>
       </c>
       <c r="C46" s="6">
         <v>284</v>
       </c>
       <c r="D46" s="6">
         <v>291</v>
       </c>
       <c r="E46" s="6">
         <v>303</v>
       </c>
       <c r="F46" s="6">
         <v>313</v>
       </c>
       <c r="G46" s="6">
         <v>318</v>
       </c>
       <c r="H46" s="6">
         <v>323</v>
       </c>
-    </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I46" s="6">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="6">
         <v>101</v>
       </c>
       <c r="C47" s="6">
         <v>102</v>
       </c>
       <c r="D47" s="6">
         <v>105</v>
       </c>
       <c r="E47" s="6">
         <v>110</v>
       </c>
       <c r="F47" s="6">
         <v>114</v>
       </c>
       <c r="G47" s="6">
         <v>115</v>
       </c>
       <c r="H47" s="6">
         <v>116</v>
       </c>
-    </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I47" s="6">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="6">
         <v>202</v>
       </c>
       <c r="C48" s="6">
         <v>199</v>
       </c>
       <c r="D48" s="6">
         <v>197</v>
       </c>
       <c r="E48" s="6">
         <v>199</v>
       </c>
       <c r="F48" s="6">
         <v>202</v>
       </c>
       <c r="G48" s="6">
         <v>203</v>
       </c>
       <c r="H48" s="6">
         <v>206</v>
       </c>
-    </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I48" s="6">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="6">
         <v>141</v>
       </c>
       <c r="C49" s="6">
         <v>138</v>
       </c>
       <c r="D49" s="6">
         <v>140</v>
       </c>
       <c r="E49" s="6">
         <v>140</v>
       </c>
       <c r="F49" s="6">
         <v>142</v>
       </c>
       <c r="G49" s="6">
         <v>141</v>
       </c>
       <c r="H49" s="6">
         <v>142</v>
       </c>
-    </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I49" s="6">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="6">
         <v>137</v>
       </c>
       <c r="C50" s="6">
         <v>133</v>
       </c>
       <c r="D50" s="6">
         <v>131</v>
       </c>
       <c r="E50" s="6">
         <v>131</v>
       </c>
       <c r="F50" s="6">
         <v>136</v>
       </c>
       <c r="G50" s="6">
         <v>139</v>
       </c>
       <c r="H50" s="6">
         <v>138</v>
       </c>
-    </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I50" s="6">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="6">
         <v>191</v>
       </c>
       <c r="C51" s="6">
         <v>187</v>
       </c>
       <c r="D51" s="6">
         <v>190</v>
       </c>
       <c r="E51" s="6">
         <v>191</v>
       </c>
       <c r="F51" s="6">
         <v>190</v>
       </c>
       <c r="G51" s="6">
         <v>193</v>
       </c>
       <c r="H51" s="6">
         <v>192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="15" t="s">
+      <c r="I51" s="6">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="15"/>
-[...5 lines deleted...]
-      <c r="H52" s="15"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="B2:H2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MUN</vt:lpstr>
     </vt:vector>