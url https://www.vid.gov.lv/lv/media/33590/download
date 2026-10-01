--- v5 (2026-09-09)
+++ v6 (2026-10-01)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\10\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{471AD34E-3191-430B-A6C8-63ACF72A0BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DBBDA3D2-3F81-496E-BAB4-7A61D061604B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15" yWindow="735" windowWidth="28785" windowHeight="15465" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="77">
   <si>
     <t>N.p.k.</t>
   </si>
   <si>
     <t>Reģ. kods</t>
   </si>
   <si>
     <t>Lēmuma datums</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Lēmuma spēkā stāšanas datums</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t xml:space="preserve">Lēmumi par stipendijas nolikumu reģistrāciju </t>
   </si>
   <si>
     <t>Lēmuma publ. datums VID tīmekļvietnē</t>
   </si>
   <si>
@@ -243,50 +243,62 @@
     <t>17.</t>
   </si>
   <si>
     <t>18.</t>
   </si>
   <si>
     <t>19.</t>
   </si>
   <si>
     <t>REASSERN-2026/14 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" -  Baltijas Stipendija”</t>
   </si>
   <si>
     <t>REASSERN-2026/15 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" -  Ārvalstu Stipendija”</t>
   </si>
   <si>
     <t>REASSERN-2026/16 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" -  Jauno zinātnieku Stipendija”</t>
   </si>
   <si>
     <t>REASSERN-2026/17 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" -  Absolventu Stipendija”</t>
   </si>
   <si>
     <t>REASSERN-2026/18 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" - Nodibinājuma Stipendija”</t>
   </si>
   <si>
     <t>REASSERN-2026/19 "Rīgas Ekonomikas augstskolas – Stockholm School of Economics in Riga nodibinājuma Stipendiju nolikums" -  Ziedotāju Stipendija”</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>RSUF-2026/20 "Ilgoņa Gunāra Brasliņa piemiņas stipendijas nolikums"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -934,972 +946,994 @@
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
     </row>
     <row r="4" spans="1:34" s="24" customFormat="1" ht="82.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>73</v>
+      </c>
+      <c r="B4" s="18">
+        <v>40008174899</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>20</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G4" s="18" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="23"/>
       <c r="AD4" s="23"/>
       <c r="AE4" s="23"/>
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
     </row>
     <row r="5" spans="1:34" s="24" customFormat="1" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B5" s="33">
         <v>40008164674</v>
       </c>
-      <c r="C5" s="34" t="s">
+      <c r="C5" s="30" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>61</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>62</v>
       </c>
       <c r="H5" s="29"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="23"/>
       <c r="Y5" s="23"/>
       <c r="Z5" s="23"/>
       <c r="AA5" s="23"/>
       <c r="AB5" s="23"/>
       <c r="AC5" s="23"/>
       <c r="AD5" s="23"/>
       <c r="AE5" s="23"/>
       <c r="AF5" s="23"/>
       <c r="AG5" s="23"/>
       <c r="AH5" s="23"/>
     </row>
     <row r="6" spans="1:34" s="24" customFormat="1" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B6" s="33">
         <v>40008164674</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>59</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>61</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>62</v>
       </c>
       <c r="H6" s="29"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="23"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="23"/>
       <c r="X6" s="23"/>
       <c r="Y6" s="23"/>
       <c r="Z6" s="23"/>
       <c r="AA6" s="23"/>
       <c r="AB6" s="23"/>
       <c r="AC6" s="23"/>
       <c r="AD6" s="23"/>
       <c r="AE6" s="23"/>
       <c r="AF6" s="23"/>
       <c r="AG6" s="23"/>
       <c r="AH6" s="23"/>
     </row>
     <row r="7" spans="1:34" s="24" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B7" s="33">
         <v>40008164674</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>61</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>62</v>
       </c>
       <c r="H7" s="29"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="23"/>
       <c r="Y7" s="23"/>
       <c r="Z7" s="23"/>
       <c r="AA7" s="23"/>
       <c r="AB7" s="23"/>
       <c r="AC7" s="23"/>
       <c r="AD7" s="23"/>
       <c r="AE7" s="23"/>
       <c r="AF7" s="23"/>
       <c r="AG7" s="23"/>
       <c r="AH7" s="23"/>
     </row>
     <row r="8" spans="1:34" s="24" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B8" s="33">
         <v>40008164674</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="18" t="s">
         <v>61</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>62</v>
       </c>
       <c r="H8" s="29"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
     </row>
     <row r="9" spans="1:34" s="24" customFormat="1" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B9" s="33">
         <v>40008164674</v>
       </c>
-      <c r="C9" s="32" t="s">
+      <c r="C9" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="D9" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="31" t="s">
+      <c r="D9" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>62</v>
       </c>
       <c r="H9" s="29"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
       <c r="N9" s="23"/>
       <c r="O9" s="23"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="23"/>
       <c r="R9" s="23"/>
       <c r="S9" s="23"/>
       <c r="T9" s="23"/>
       <c r="U9" s="23"/>
       <c r="V9" s="23"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="23"/>
       <c r="AA9" s="23"/>
       <c r="AB9" s="23"/>
       <c r="AC9" s="23"/>
       <c r="AD9" s="23"/>
       <c r="AE9" s="23"/>
       <c r="AF9" s="23"/>
       <c r="AG9" s="23"/>
       <c r="AH9" s="23"/>
     </row>
     <row r="10" spans="1:34" ht="77.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="B10" s="33">
+        <v>40008164674</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="31" t="s">
+        <v>61</v>
       </c>
       <c r="F10" s="18" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G10" s="18" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
     </row>
     <row r="11" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <v>40008174899</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>40008133301</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>55</v>
       </c>
       <c r="E11" s="18" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
     </row>
     <row r="12" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" s="18">
         <v>40008174899</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="18" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
     </row>
     <row r="13" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B13" s="18">
         <v>40008174899</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="G13" s="18" t="s">
+      <c r="G13" s="21" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
     </row>
     <row r="14" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="28" t="s">
-[...18 lines deleted...]
-        <v>42</v>
+      <c r="A14" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="18">
+        <v>40008174899</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="18" t="s">
+        <v>48</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
       <c r="AB14" s="3"/>
       <c r="AC14" s="3"/>
       <c r="AD14" s="3"/>
       <c r="AE14" s="3"/>
       <c r="AF14" s="3"/>
       <c r="AG14" s="3"/>
       <c r="AH14" s="3"/>
     </row>
     <row r="15" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" s="21">
         <v>40008067097</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E15" s="21" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="21" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="21" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
       <c r="AD15" s="3"/>
       <c r="AE15" s="3"/>
       <c r="AF15" s="3"/>
       <c r="AG15" s="3"/>
       <c r="AH15" s="3"/>
     </row>
     <row r="16" spans="1:34" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="21">
         <v>40008067097</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E16" s="21" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="21" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="21" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
       <c r="AG16" s="3"/>
       <c r="AH16" s="3"/>
     </row>
     <row r="17" spans="1:34" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="26" t="s">
-        <v>33</v>
+      <c r="A17" s="28" t="s">
+        <v>37</v>
       </c>
       <c r="B17" s="21">
-        <v>40008133301</v>
+        <v>40008067097</v>
       </c>
       <c r="C17" s="21" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>40</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>42</v>
       </c>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
     </row>
     <row r="18" spans="1:34" s="24" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="25" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A18" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="21">
+        <v>40008133301</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>14</v>
       </c>
       <c r="D18" s="20" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>36</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
     </row>
-    <row r="19" spans="1:34" ht="63.75" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>25</v>
+    <row r="19" spans="1:34" ht="51" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="25">
+        <v>40008210954</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>32</v>
       </c>
       <c r="H19" s="4"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
     </row>
-    <row r="20" spans="1:34" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:34" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B20" s="18">
-        <v>40008133301</v>
+        <v>50008142471</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>23</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="E20" s="18" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F20" s="18" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H20" s="4"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
     </row>
-    <row r="21" spans="1:34" ht="51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:34" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B21" s="18">
-        <v>40008174899</v>
+        <v>40008133301</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>19</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H21" s="4"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
     </row>
-    <row r="22" spans="1:34" s="13" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="9" t="s">
+    <row r="22" spans="1:34" s="13" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A22" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="18">
+        <v>40008174899</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" s="13" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B23" s="10">
         <v>40008067241</v>
       </c>
-      <c r="C22" s="11" t="s">
+      <c r="C23" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="11" t="s">
+      <c r="D23" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="E22" s="12" t="s">
+      <c r="E23" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F22" s="12" t="s">
+      <c r="F23" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="G22" s="12" t="s">
+      <c r="G23" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:34" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
     </row>
     <row r="26" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="1:34" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="35" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="36" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.2"/>