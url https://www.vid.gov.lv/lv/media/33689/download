--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -2,114 +2,117 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.02\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4FC3DFFB-0BCD-4406-9511-73C755B31E34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEE20494-D1AF-4B0B-9EE2-F52B36B5B8CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>Trīs             darba vietas</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Darba devēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, ko nosaka likuma “Par nodokļiem un nodevām” 16.pants, paredzot nodokļu maksātājiem iespēju iesniegt nodokļu administrācijai iesniegumu par pārskata labojumu vai nodokļu (ar nodokli apliekamā objekta) aprēķina precizējumu triju gadu laikā pēc konkrētajos likumos noteiktā maksāšanas termiņa. Bez tam apkopoto informāciju var mainīt arī dati no kavēti iesniegtiem pārskatiem.</t>
   </si>
   <si>
     <t xml:space="preserve">Darba ņēmēju skaits </t>
   </si>
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
-    <t>Dati uz 11.03.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Darba ņēmēju skaits 2026. gadā*</t>
+  </si>
+  <si>
+    <t>Dati uz 09.04.2026</t>
+  </si>
+  <si>
+    <t>februāris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -677,180 +680,203 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" s="15"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="13"/>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
-        <v>802177</v>
+        <v>803872</v>
       </c>
       <c r="C5" s="5">
-        <v>706023</v>
+        <v>707163</v>
       </c>
       <c r="D5" s="5">
-        <v>75395</v>
+        <v>75782</v>
       </c>
       <c r="E5" s="5">
-        <v>13451</v>
+        <v>13554</v>
       </c>
       <c r="F5" s="5">
-        <v>7308</v>
+        <v>7373</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F6" s="11"/>
+    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5">
+        <v>799889</v>
+      </c>
+      <c r="C6" s="5">
+        <v>704470</v>
+      </c>
+      <c r="D6" s="5">
+        <v>74744</v>
+      </c>
+      <c r="E6" s="5">
+        <v>13408</v>
+      </c>
+      <c r="F6" s="5">
+        <v>7267</v>
+      </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F7" s="1"/>
+    <row r="7" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>