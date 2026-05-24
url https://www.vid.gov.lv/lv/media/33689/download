--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -1,118 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Viktorija\Publicēšanai DV un PNZ 2025\03_marts\DV\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEE20494-D1AF-4B0B-9EE2-F52B36B5B8CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC4EC654-7E7D-4BDC-87A6-77C06F2C685D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>Trīs             darba vietas</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Darba devēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, ko nosaka likuma “Par nodokļiem un nodevām” 16.pants, paredzot nodokļu maksātājiem iespēju iesniegt nodokļu administrācijai iesniegumu par pārskata labojumu vai nodokļu (ar nodokli apliekamā objekta) aprēķina precizējumu triju gadu laikā pēc konkrētajos likumos noteiktā maksāšanas termiņa. Bez tam apkopoto informāciju var mainīt arī dati no kavēti iesniegtiem pārskatiem.</t>
   </si>
   <si>
     <t xml:space="preserve">Darba ņēmēju skaits </t>
   </si>
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
     <t>Darba ņēmēju skaits 2026. gadā*</t>
   </si>
   <si>
-    <t>Dati uz 09.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>februāris</t>
+  </si>
+  <si>
+    <t>Dati uz 13.05.2026</t>
+  </si>
+  <si>
+    <t>marts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -680,203 +683,226 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
-  <dimension ref="A1:J9"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="14" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" s="15"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="13"/>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
-        <v>803872</v>
+        <v>804482</v>
       </c>
       <c r="C5" s="5">
-        <v>707163</v>
+        <v>707537</v>
       </c>
       <c r="D5" s="5">
-        <v>75782</v>
+        <v>75967</v>
       </c>
       <c r="E5" s="5">
-        <v>13554</v>
+        <v>13578</v>
       </c>
       <c r="F5" s="5">
-        <v>7373</v>
+        <v>7400</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>799889</v>
+        <v>803266</v>
       </c>
       <c r="C6" s="5">
-        <v>704470</v>
+        <v>706444</v>
       </c>
       <c r="D6" s="5">
-        <v>74744</v>
+        <v>75693</v>
       </c>
       <c r="E6" s="5">
-        <v>13408</v>
+        <v>13681</v>
       </c>
       <c r="F6" s="5">
-        <v>7267</v>
+        <v>7448</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F7" s="11"/>
+    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="5">
+        <v>806924</v>
+      </c>
+      <c r="C7" s="5">
+        <v>708522</v>
+      </c>
+      <c r="D7" s="5">
+        <v>77046</v>
+      </c>
+      <c r="E7" s="5">
+        <v>13892</v>
+      </c>
+      <c r="F7" s="5">
+        <v>7464</v>
+      </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F8" s="1"/>
+    <row r="8" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>