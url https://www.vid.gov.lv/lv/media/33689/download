--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,121 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Viktorija\Publicēšanai DV un PNZ 2025\03_marts\DV\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC4EC654-7E7D-4BDC-87A6-77C06F2C685D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3180523D-DA63-4BC5-8335-C6BEC9D9C8C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>Trīs             darba vietas</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Darba devēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, ko nosaka likuma “Par nodokļiem un nodevām” 16.pants, paredzot nodokļu maksātājiem iespēju iesniegt nodokļu administrācijai iesniegumu par pārskata labojumu vai nodokļu (ar nodokli apliekamā objekta) aprēķina precizējumu triju gadu laikā pēc konkrētajos likumos noteiktā maksāšanas termiņa. Bez tam apkopoto informāciju var mainīt arī dati no kavēti iesniegtiem pārskatiem.</t>
   </si>
   <si>
     <t xml:space="preserve">Darba ņēmēju skaits </t>
   </si>
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
     <t>Darba ņēmēju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
-    <t>Dati uz 13.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>marts</t>
+  </si>
+  <si>
+    <t>aprīlis</t>
+  </si>
+  <si>
+    <t>Dati uz 10.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -683,226 +686,249 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="6" width="13.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="1" max="6" width="13.81640625" customWidth="1"/>
+    <col min="7" max="7" width="12.26953125" customWidth="1"/>
+    <col min="10" max="10" width="10.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="H1" s="1"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F2" s="15"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7"/>
       <c r="B4" s="13"/>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
-        <v>804482</v>
+        <v>804689</v>
       </c>
       <c r="C5" s="5">
-        <v>707537</v>
+        <v>707647</v>
       </c>
       <c r="D5" s="5">
-        <v>75967</v>
+        <v>76039</v>
       </c>
       <c r="E5" s="5">
-        <v>13578</v>
+        <v>13597</v>
       </c>
       <c r="F5" s="5">
-        <v>7400</v>
+        <v>7406</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>803266</v>
+        <v>803692</v>
       </c>
       <c r="C6" s="5">
-        <v>706444</v>
+        <v>706692</v>
       </c>
       <c r="D6" s="5">
-        <v>75693</v>
+        <v>75829</v>
       </c>
       <c r="E6" s="5">
-        <v>13681</v>
+        <v>13708</v>
       </c>
       <c r="F6" s="5">
-        <v>7448</v>
+        <v>7463</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>806924</v>
+        <v>808436</v>
       </c>
       <c r="C7" s="5">
-        <v>708522</v>
+        <v>709547</v>
       </c>
       <c r="D7" s="5">
-        <v>77046</v>
+        <v>77386</v>
       </c>
       <c r="E7" s="5">
-        <v>13892</v>
+        <v>13987</v>
       </c>
       <c r="F7" s="5">
-        <v>7464</v>
+        <v>7516</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F8" s="11"/>
+    <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="5">
+        <v>810128</v>
+      </c>
+      <c r="C8" s="5">
+        <v>711404</v>
+      </c>
+      <c r="D8" s="5">
+        <v>77322</v>
+      </c>
+      <c r="E8" s="5">
+        <v>13880</v>
+      </c>
+      <c r="F8" s="5">
+        <v>7522</v>
+      </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F9" s="1"/>
+    <row r="9" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:F9"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>