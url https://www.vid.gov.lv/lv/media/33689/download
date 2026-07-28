--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -2,123 +2,126 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3180523D-DA63-4BC5-8335-C6BEC9D9C8C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C5C9A7BE-0015-4FD6-AE40-804F5776E747}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>Trīs             darba vietas</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Darba devēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, ko nosaka likuma “Par nodokļiem un nodevām” 16.pants, paredzot nodokļu maksātājiem iespēju iesniegt nodokļu administrācijai iesniegumu par pārskata labojumu vai nodokļu (ar nodokli apliekamā objekta) aprēķina precizējumu triju gadu laikā pēc konkrētajos likumos noteiktā maksāšanas termiņa. Bez tam apkopoto informāciju var mainīt arī dati no kavēti iesniegtiem pārskatiem.</t>
   </si>
   <si>
     <t xml:space="preserve">Darba ņēmēju skaits </t>
   </si>
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
     <t>Darba ņēmēju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
-    <t>Dati uz 10.06.2026</t>
+    <t>Dati uz 08.07.2026</t>
+  </si>
+  <si>
+    <t>maijs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -686,54 +689,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="6" width="13.81640625" customWidth="1"/>
     <col min="7" max="7" width="12.26953125" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="14" t="s">
@@ -761,174 +764,197 @@
     </row>
     <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7"/>
       <c r="B4" s="13"/>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
-        <v>804689</v>
+        <v>804741</v>
       </c>
       <c r="C5" s="5">
-        <v>707647</v>
+        <v>707663</v>
       </c>
       <c r="D5" s="5">
-        <v>76039</v>
+        <v>76063</v>
       </c>
       <c r="E5" s="5">
-        <v>13597</v>
+        <v>13605</v>
       </c>
       <c r="F5" s="5">
-        <v>7406</v>
+        <v>7410</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>803692</v>
+        <v>803850</v>
       </c>
       <c r="C6" s="5">
-        <v>706692</v>
+        <v>706773</v>
       </c>
       <c r="D6" s="5">
-        <v>75829</v>
+        <v>75890</v>
       </c>
       <c r="E6" s="5">
-        <v>13708</v>
+        <v>13720</v>
       </c>
       <c r="F6" s="5">
-        <v>7463</v>
+        <v>7467</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>808436</v>
+        <v>808808</v>
       </c>
       <c r="C7" s="5">
-        <v>709547</v>
+        <v>709779</v>
       </c>
       <c r="D7" s="5">
-        <v>77386</v>
+        <v>77489</v>
       </c>
       <c r="E7" s="5">
-        <v>13987</v>
+        <v>14016</v>
       </c>
       <c r="F7" s="5">
-        <v>7516</v>
+        <v>7524</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>810128</v>
+        <v>811473</v>
       </c>
       <c r="C8" s="5">
-        <v>711404</v>
+        <v>712221</v>
       </c>
       <c r="D8" s="5">
-        <v>77322</v>
+        <v>77711</v>
       </c>
       <c r="E8" s="5">
-        <v>13880</v>
+        <v>13972</v>
       </c>
       <c r="F8" s="5">
-        <v>7522</v>
+        <v>7569</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F9" s="11"/>
+    <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="5">
+        <v>811923</v>
+      </c>
+      <c r="C9" s="5">
+        <v>712268</v>
+      </c>
+      <c r="D9" s="5">
+        <v>77898</v>
+      </c>
+      <c r="E9" s="5">
+        <v>14173</v>
+      </c>
+      <c r="F9" s="5">
+        <v>7584</v>
+      </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="F10" s="1"/>
+    <row r="10" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A10:F10"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>