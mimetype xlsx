--- v4 (2026-07-28)
+++ v5 (2026-08-31)
@@ -1,127 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Kristine\Publicēšanai DV un PNZ 2025\2026.05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Viktorija\Publicēšanai DV un PNZ\2026\06_jūnijs\DV\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C5C9A7BE-0015-4FD6-AE40-804F5776E747}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2481E2C-7C9A-4310-B385-D2EF55630C0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>Periods</t>
   </si>
   <si>
     <t>Divas           darba vietas</t>
   </si>
   <si>
     <t>Vairāk par trīs        darba vietām</t>
   </si>
   <si>
     <t>Trīs             darba vietas</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Darba devēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, ko nosaka likuma “Par nodokļiem un nodevām” 16.pants, paredzot nodokļu maksātājiem iespēju iesniegt nodokļu administrācijai iesniegumu par pārskata labojumu vai nodokļu (ar nodokli apliekamā objekta) aprēķina precizējumu triju gadu laikā pēc konkrētajos likumos noteiktā maksāšanas termiņa. Bez tam apkopoto informāciju var mainīt arī dati no kavēti iesniegtiem pārskatiem.</t>
   </si>
   <si>
     <t xml:space="preserve">Darba ņēmēju skaits </t>
   </si>
   <si>
     <t>Viena             darba vieta</t>
   </si>
   <si>
     <t>Darba ņēmēju sadalījums pēc darba vietu skaita</t>
   </si>
   <si>
     <t>Darba ņēmēju skaits 2026. gadā*</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
-    <t>Dati uz 08.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>maijs</t>
+  </si>
+  <si>
+    <t>jūnijs</t>
+  </si>
+  <si>
+    <t>Dati uz 13.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -689,272 +692,295 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3647CED8-C79A-43DC-B92D-86CAEA1791A3}">
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+      <selection activeCell="C3" sqref="C3:F3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="6" width="13.81640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="10.54296875" customWidth="1"/>
+    <col min="1" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="H1" s="1"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F2" s="15"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="13"/>
       <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
-        <v>804741</v>
+        <v>804796</v>
       </c>
       <c r="C5" s="5">
-        <v>707663</v>
+        <v>707682</v>
       </c>
       <c r="D5" s="5">
-        <v>76063</v>
+        <v>76093</v>
       </c>
       <c r="E5" s="5">
-        <v>13605</v>
+        <v>13608</v>
       </c>
       <c r="F5" s="5">
-        <v>7410</v>
+        <v>7413</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>803850</v>
+        <v>803963</v>
       </c>
       <c r="C6" s="5">
-        <v>706773</v>
+        <v>706836</v>
       </c>
       <c r="D6" s="5">
-        <v>75890</v>
+        <v>75931</v>
       </c>
       <c r="E6" s="5">
-        <v>13720</v>
+        <v>13728</v>
       </c>
       <c r="F6" s="5">
-        <v>7467</v>
+        <v>7468</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>808808</v>
+        <v>809104</v>
       </c>
       <c r="C7" s="5">
-        <v>709779</v>
+        <v>709961</v>
       </c>
       <c r="D7" s="5">
-        <v>77489</v>
+        <v>77583</v>
       </c>
       <c r="E7" s="5">
-        <v>14016</v>
+        <v>14031</v>
       </c>
       <c r="F7" s="5">
-        <v>7524</v>
+        <v>7529</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>811473</v>
+        <v>812100</v>
       </c>
       <c r="C8" s="5">
-        <v>712221</v>
+        <v>712603</v>
       </c>
       <c r="D8" s="5">
-        <v>77711</v>
+        <v>77904</v>
       </c>
       <c r="E8" s="5">
-        <v>13972</v>
+        <v>14003</v>
       </c>
       <c r="F8" s="5">
-        <v>7569</v>
+        <v>7590</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>811923</v>
+        <v>814311</v>
       </c>
       <c r="C9" s="5">
-        <v>712268</v>
+        <v>713873</v>
       </c>
       <c r="D9" s="5">
-        <v>77898</v>
+        <v>78484</v>
       </c>
       <c r="E9" s="5">
-        <v>14173</v>
+        <v>14278</v>
       </c>
       <c r="F9" s="5">
-        <v>7584</v>
+        <v>7676</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F10" s="11"/>
+    <row r="10" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5">
+        <v>822663</v>
+      </c>
+      <c r="C10" s="5">
+        <v>721722</v>
+      </c>
+      <c r="D10" s="5">
+        <v>79007</v>
+      </c>
+      <c r="E10" s="5">
+        <v>14270</v>
+      </c>
+      <c r="F10" s="5">
+        <v>7664</v>
+      </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="F11" s="1"/>
+    <row r="11" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A11:F11"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>