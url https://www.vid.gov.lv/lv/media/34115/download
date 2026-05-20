--- v0 (2026-04-01)
+++ v1 (2026-05-20)
@@ -1,116 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="79724822" w14:textId="77777777" w:rsidR="00341E76" w:rsidRPr="00B3173B" w:rsidRDefault="00341E76" w:rsidP="00E74999">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FCC61FE" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valsts ieņēmuma dienesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED8168D" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora uzraudzības pārvaldei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E611CA" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="02C127C5" w14:textId="77777777" w:rsidR="00341E76" w:rsidRPr="00B3173B" w:rsidRDefault="00341E76">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Azartspēļu un izložu uzraudzības daļai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4541E3" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Talejas iela 1, Rīga, LV-1978, Latvija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C127C5" w14:textId="77777777" w:rsidR="00341E76" w:rsidRPr="005279CC" w:rsidRDefault="00341E76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="471F756D" w14:textId="3DCF2839" w:rsidR="00E74999" w:rsidRPr="00B3173B" w:rsidRDefault="00E74999" w:rsidP="00235CB4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3173B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgā, </w:t>
       </w:r>
       <w:r w:rsidR="00C65F50">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>datums</w:t>
       </w:r>
@@ -467,112 +488,110 @@
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00D67592" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>atzīmēt vienu</w:t>
       </w:r>
       <w:r w:rsidR="00D67592" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DB5896" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568F63BC" w14:textId="77777777" w:rsidR="00B05FC5" w:rsidRPr="00B3173B" w:rsidRDefault="00872C8A" w:rsidP="00DB5896">
+    <w:p w14:paraId="568F63BC" w14:textId="77777777" w:rsidR="00B05FC5" w:rsidRPr="00B3173B" w:rsidRDefault="00000000" w:rsidP="00DB5896">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-147976272"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3173B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DB5896" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parastā kārtībā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F20D52" w14:textId="77777777" w:rsidR="002D0151" w:rsidRPr="00B3173B" w:rsidRDefault="00872C8A" w:rsidP="00D67592">
+    <w:p w14:paraId="55F20D52" w14:textId="77777777" w:rsidR="002D0151" w:rsidRPr="00B3173B" w:rsidRDefault="00000000" w:rsidP="00D67592">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1546486686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3173B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DB5896" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> paātrinātā kārtībā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F5DD74" w14:textId="77777777" w:rsidR="002D0151" w:rsidRPr="00B3173B" w:rsidRDefault="00B05FC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -824,51 +843,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E74999" w:rsidRPr="00B3173B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1347,58 +1366,60 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007539E6"/>
     <w:rsid w:val="00095D6A"/>
     <w:rsid w:val="000C3AF3"/>
     <w:rsid w:val="000F59EF"/>
     <w:rsid w:val="001C35CE"/>
+    <w:rsid w:val="001C66CB"/>
     <w:rsid w:val="00230B38"/>
     <w:rsid w:val="00235CB4"/>
     <w:rsid w:val="0029537E"/>
     <w:rsid w:val="002D0151"/>
     <w:rsid w:val="00341E76"/>
     <w:rsid w:val="003752E2"/>
     <w:rsid w:val="00465DF2"/>
     <w:rsid w:val="00481BCE"/>
+    <w:rsid w:val="005279CC"/>
     <w:rsid w:val="00573CBD"/>
     <w:rsid w:val="00637A1E"/>
     <w:rsid w:val="0069178B"/>
     <w:rsid w:val="007539E6"/>
     <w:rsid w:val="0076102C"/>
     <w:rsid w:val="00791E24"/>
     <w:rsid w:val="00872C8A"/>
     <w:rsid w:val="008B780A"/>
     <w:rsid w:val="009B79E4"/>
     <w:rsid w:val="009C58A8"/>
     <w:rsid w:val="00A5016E"/>
     <w:rsid w:val="00B05FC5"/>
     <w:rsid w:val="00B3173B"/>
     <w:rsid w:val="00B85460"/>
     <w:rsid w:val="00C25537"/>
     <w:rsid w:val="00C65F50"/>
     <w:rsid w:val="00CA4529"/>
     <w:rsid w:val="00D03B30"/>
     <w:rsid w:val="00D306B4"/>
     <w:rsid w:val="00D37AE0"/>
     <w:rsid w:val="00D6302C"/>
     <w:rsid w:val="00D67592"/>
     <w:rsid w:val="00D9122A"/>
     <w:rsid w:val="00DB5896"/>
     <w:rsid w:val="00DD38E1"/>
@@ -2195,66 +2216,66 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>489</Words>
-  <Characters>280</Characters>
+  <Words>533</Words>
+  <Characters>304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>768</CharactersWithSpaces>
+  <CharactersWithSpaces>836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inga Zommere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>