--- v1 (2026-05-20)
+++ v2 (2026-08-11)
@@ -1,115 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FCC61FE" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+    <w:p w14:paraId="1C81184B" w14:textId="77777777" w:rsidR="00421096" w:rsidRPr="009707FD" w:rsidRDefault="00421096" w:rsidP="00421096">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005279CC">
+      <w:r w:rsidRPr="009707FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Valsts ieņēmuma dienesta</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7ED8168D" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+        <w:t>Valsts ieņēmumu dienesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8DA7E6" w14:textId="77777777" w:rsidR="00421096" w:rsidRPr="009707FD" w:rsidRDefault="00421096" w:rsidP="00421096">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005279CC">
+      <w:r w:rsidRPr="009707FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nefinanšu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005279CC">
+      <w:r w:rsidRPr="009707FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sektora uzraudzības pārvaldei</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42E611CA" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
+        <w:t xml:space="preserve"> sektora uzraudzības pārvaldes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186EF44E" w14:textId="77777777" w:rsidR="00421096" w:rsidRPr="009707FD" w:rsidRDefault="00421096" w:rsidP="00421096">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005279CC">
+      <w:r w:rsidRPr="009707FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Azartspēļu un izložu uzraudzības daļai</w:t>
+        <w:t>Azartspēļu un izložu uzraudzības daļa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4541E3" w14:textId="77777777" w:rsidR="005279CC" w:rsidRPr="005279CC" w:rsidRDefault="005279CC" w:rsidP="005279CC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005279CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Talejas iela 1, Rīga, LV-1978, Latvija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C127C5" w14:textId="77777777" w:rsidR="00341E76" w:rsidRPr="005279CC" w:rsidRDefault="00341E76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -198,51 +206,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Par preču un pakalpojumu loterijas </w:t>
       </w:r>
       <w:r w:rsidR="00FC0884" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>organizēšanu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A94276F" w14:textId="77777777" w:rsidR="009C58A8" w:rsidRPr="00B3173B" w:rsidRDefault="009C58A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B9B9C0" w14:textId="77777777" w:rsidR="009C58A8" w:rsidRPr="00B3173B" w:rsidRDefault="009C58A8" w:rsidP="0076102C">
+    <w:p w14:paraId="00B9B9C0" w14:textId="4C248965" w:rsidR="009C58A8" w:rsidRPr="00B3173B" w:rsidRDefault="009C58A8" w:rsidP="0076102C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SIA “</w:t>
       </w:r>
       <w:r w:rsidR="00230B38" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -254,51 +262,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reģistrācijas Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00230B38" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_________, juridiskā adrese__________</w:t>
       </w:r>
       <w:r w:rsidR="00095D6A" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lūdz Izložu un azartspēļu uzraudzības inspekciju </w:t>
+        <w:t xml:space="preserve"> lūdz </w:t>
+      </w:r>
+      <w:r w:rsidR="00D364A7" w:rsidRPr="00D364A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Valsts ieņēmumu dienest</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidR="00D6302C" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izsniegt atļauju </w:t>
       </w:r>
       <w:r w:rsidR="00FC0884" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>organizēt</w:t>
       </w:r>
       <w:r w:rsidR="00D6302C" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> loteriju ar nosaukumu “</w:t>
       </w:r>
       <w:r w:rsidR="00637A1E" w:rsidRPr="00B3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -850,79 +872,79 @@
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -1365,91 +1387,102 @@
   <w:num w:numId="4" w16cid:durableId="90325079">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007539E6"/>
     <w:rsid w:val="00095D6A"/>
     <w:rsid w:val="000C3AF3"/>
     <w:rsid w:val="000F59EF"/>
+    <w:rsid w:val="00164E14"/>
     <w:rsid w:val="001C35CE"/>
     <w:rsid w:val="001C66CB"/>
+    <w:rsid w:val="001E2EDF"/>
     <w:rsid w:val="00230B38"/>
     <w:rsid w:val="00235CB4"/>
     <w:rsid w:val="0029537E"/>
     <w:rsid w:val="002D0151"/>
+    <w:rsid w:val="00325BD4"/>
     <w:rsid w:val="00341E76"/>
     <w:rsid w:val="003752E2"/>
+    <w:rsid w:val="00421096"/>
     <w:rsid w:val="00465DF2"/>
     <w:rsid w:val="00481BCE"/>
     <w:rsid w:val="005279CC"/>
     <w:rsid w:val="00573CBD"/>
+    <w:rsid w:val="005B49E2"/>
     <w:rsid w:val="00637A1E"/>
     <w:rsid w:val="0069178B"/>
     <w:rsid w:val="007539E6"/>
     <w:rsid w:val="0076102C"/>
     <w:rsid w:val="00791E24"/>
     <w:rsid w:val="00872C8A"/>
     <w:rsid w:val="008B780A"/>
+    <w:rsid w:val="00904089"/>
+    <w:rsid w:val="0096119E"/>
     <w:rsid w:val="009B79E4"/>
     <w:rsid w:val="009C58A8"/>
     <w:rsid w:val="00A5016E"/>
     <w:rsid w:val="00B05FC5"/>
     <w:rsid w:val="00B3173B"/>
     <w:rsid w:val="00B85460"/>
     <w:rsid w:val="00C25537"/>
+    <w:rsid w:val="00C61BBB"/>
     <w:rsid w:val="00C65F50"/>
     <w:rsid w:val="00CA4529"/>
     <w:rsid w:val="00D03B30"/>
     <w:rsid w:val="00D306B4"/>
+    <w:rsid w:val="00D364A7"/>
     <w:rsid w:val="00D37AE0"/>
     <w:rsid w:val="00D6302C"/>
     <w:rsid w:val="00D67592"/>
     <w:rsid w:val="00D9122A"/>
     <w:rsid w:val="00DB5896"/>
     <w:rsid w:val="00DD38E1"/>
     <w:rsid w:val="00E74999"/>
     <w:rsid w:val="00E91123"/>
     <w:rsid w:val="00ED5B45"/>
     <w:rsid w:val="00F326FA"/>
+    <w:rsid w:val="00F96F8E"/>
     <w:rsid w:val="00FC0884"/>
+    <w:rsid w:val="00FD7D1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28D82C23"/>
@@ -2216,66 +2249,66 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>533</Words>
-  <Characters>304</Characters>
+  <Words>521</Words>
+  <Characters>297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>836</CharactersWithSpaces>
+  <CharactersWithSpaces>817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inga Zommere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>