--- v0 (2026-04-01)
+++ v1 (2026-05-20)
@@ -1,151 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24934408" w14:textId="77777777" w:rsidR="00925F98" w:rsidRPr="00983A6C" w:rsidRDefault="00925F98" w:rsidP="00925F98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="770D3253" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00983A6C">
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valsts ieņēmuma dienesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50509722" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora uzraudzības pārvaldei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC2CC4B" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00983A6C">
-[...13 lines deleted...]
-        <w:t>50</w:t>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Azartspēļu un izložu uzraudzības daļai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52242406" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005279CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Talejas iela 1, Rīga, LV-1978, Latvija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCA2CE0" w14:textId="77777777" w:rsidR="00925F98" w:rsidRPr="00983A6C" w:rsidRDefault="00925F98" w:rsidP="00925F98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="762878E5" w14:textId="3A241473" w:rsidR="00925F98" w:rsidRPr="0009410D" w:rsidRDefault="00925F98" w:rsidP="00925F98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009410D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgā, </w:t>
       </w:r>
@@ -893,146 +874,148 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">araksts </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA1D7DC" w14:textId="77777777" w:rsidR="00634EE4" w:rsidRPr="00983A6C" w:rsidRDefault="00634EE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00634EE4" w:rsidRPr="00983A6C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00925F98"/>
     <w:rsid w:val="00093165"/>
     <w:rsid w:val="0009410D"/>
     <w:rsid w:val="001518E1"/>
     <w:rsid w:val="001C35CE"/>
     <w:rsid w:val="0029537E"/>
     <w:rsid w:val="00600C75"/>
     <w:rsid w:val="00634EE4"/>
     <w:rsid w:val="006B0B55"/>
     <w:rsid w:val="008B79B9"/>
     <w:rsid w:val="008D5DBD"/>
     <w:rsid w:val="008D7B16"/>
     <w:rsid w:val="00925F98"/>
     <w:rsid w:val="00983A6C"/>
+    <w:rsid w:val="009E061E"/>
     <w:rsid w:val="00A5016E"/>
     <w:rsid w:val="00AB33C0"/>
     <w:rsid w:val="00D03B30"/>
     <w:rsid w:val="00D4347F"/>
     <w:rsid w:val="00DE5982"/>
     <w:rsid w:val="00EC2683"/>
     <w:rsid w:val="00F05903"/>
     <w:rsid w:val="00F0652E"/>
+    <w:rsid w:val="00F35A77"/>
     <w:rsid w:val="00F70FF6"/>
     <w:rsid w:val="00FB1D70"/>
     <w:rsid w:val="00FB783C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4ED0600C"/>
   <w15:docId w15:val="{124EDCE7-2ED3-4EB1-A243-6F0073D4C434}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1393,100 +1376,203 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00925F98"/>
     <w:rPr>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00634EE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="141436445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="232937291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="235937286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="342165975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="423496741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="684357548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="722563425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1186754054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2038892302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1755,66 +1841,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>345</Words>
-  <Characters>197</Characters>
+  <Words>388</Words>
+  <Characters>222</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>541</CharactersWithSpaces>
+  <CharactersWithSpaces>609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Inga Zommere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>