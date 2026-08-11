--- v1 (2026-05-20)
+++ v2 (2026-08-11)
@@ -1,113 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="770D3253" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+    <w:p w14:paraId="0316081B" w14:textId="77777777" w:rsidR="009707FD" w:rsidRPr="009707FD" w:rsidRDefault="009707FD" w:rsidP="009707FD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005279CC">
-[...8 lines deleted...]
-    <w:p w14:paraId="50509722" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:r w:rsidRPr="009707FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valsts ieņēmumu dienesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F419ED0" w14:textId="77777777" w:rsidR="009707FD" w:rsidRPr="009707FD" w:rsidRDefault="009707FD" w:rsidP="009707FD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005279CC">
+      <w:r w:rsidRPr="009707FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nefinanšu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005279CC">
-[...8 lines deleted...]
-    <w:p w14:paraId="3EC2CC4B" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
+      <w:r w:rsidRPr="009707FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora uzraudzības pārvaldes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13769BD0" w14:textId="3708E1CD" w:rsidR="009707FD" w:rsidRPr="009707FD" w:rsidRDefault="009707FD" w:rsidP="009707FD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005279CC">
-[...5 lines deleted...]
-        <w:t>Azartspēļu un izložu uzraudzības daļai</w:t>
+      <w:r w:rsidRPr="009707FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Azartspēļu un izložu uzraudzības daļa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52242406" w14:textId="77777777" w:rsidR="009E061E" w:rsidRPr="005279CC" w:rsidRDefault="009E061E" w:rsidP="009E061E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005279CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Talejas iela 1, Rīga, LV-1978, Latvija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCA2CE0" w14:textId="77777777" w:rsidR="00925F98" w:rsidRPr="00983A6C" w:rsidRDefault="00925F98" w:rsidP="00925F98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -919,62 +927,67 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00925F98"/>
     <w:rsid w:val="00093165"/>
     <w:rsid w:val="0009410D"/>
     <w:rsid w:val="001518E1"/>
     <w:rsid w:val="001C35CE"/>
+    <w:rsid w:val="00282684"/>
     <w:rsid w:val="0029537E"/>
     <w:rsid w:val="00600C75"/>
     <w:rsid w:val="00634EE4"/>
     <w:rsid w:val="006B0B55"/>
+    <w:rsid w:val="00810440"/>
     <w:rsid w:val="008B79B9"/>
     <w:rsid w:val="008D5DBD"/>
     <w:rsid w:val="008D7B16"/>
     <w:rsid w:val="00925F98"/>
+    <w:rsid w:val="0096119E"/>
+    <w:rsid w:val="009707FD"/>
     <w:rsid w:val="00983A6C"/>
     <w:rsid w:val="009E061E"/>
     <w:rsid w:val="00A5016E"/>
     <w:rsid w:val="00AB33C0"/>
+    <w:rsid w:val="00C61BBB"/>
     <w:rsid w:val="00D03B30"/>
     <w:rsid w:val="00D4347F"/>
     <w:rsid w:val="00DE5982"/>
     <w:rsid w:val="00EC2683"/>
     <w:rsid w:val="00F05903"/>
     <w:rsid w:val="00F0652E"/>
     <w:rsid w:val="00F35A77"/>
     <w:rsid w:val="00F70FF6"/>
     <w:rsid w:val="00FB1D70"/>
     <w:rsid w:val="00FB783C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -1376,50 +1389,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00925F98"/>
     <w:rPr>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -1515,64 +1529,90 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="722563425">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="856115735">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1186754054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2038892302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2098748616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>