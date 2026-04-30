--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -5,71 +5,89 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19DF7793" w14:textId="77777777" w:rsidR="00AE7353" w:rsidRPr="007A67ED" w:rsidRDefault="00AE7353" w:rsidP="00AE7353">
+    <w:p w14:paraId="19DF7793" w14:textId="65505154" w:rsidR="00AE7353" w:rsidRPr="007A67ED" w:rsidRDefault="00AE7353" w:rsidP="00AE7353">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225420715"/>
       <w:r w:rsidRPr="007A67ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Iesniegums par EMDAS lietotāju saraksta noteikšanu</w:t>
+        <w:t>Iesniegums par EMDAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produkcijas vides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A67ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietotāju saraksta noteikšanu</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="74DBD7EB" w14:textId="77777777" w:rsidR="00AE7353" w:rsidRPr="00CE7F10" w:rsidRDefault="00AE7353" w:rsidP="00CB34D9">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5381D3AF" w14:textId="77777777" w:rsidR="009F2581" w:rsidRPr="00477022" w:rsidRDefault="009F2581" w:rsidP="00CB34D9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4914E7E1" w14:textId="5C12A313" w:rsidR="00CE7F10" w:rsidRDefault="00CE7F10" w:rsidP="00CE7F10">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
@@ -2124,76 +2142,92 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541040" w:rsidRPr="001C1B55" w14:paraId="704DD3AC" w14:textId="77777777" w:rsidTr="00CE7F10">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="215A8448" w14:textId="4DAC3A8E" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00A92753" w:rsidP="001C1B55">
+          <w:p w14:paraId="215A8448" w14:textId="03E9EAA0" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00A92753" w:rsidP="001C1B55">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Importa kontroles sistēma (IKS) </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>– Ievešanas kopsavilkuma deklarāciju iesniegšanai, kā arī piekļuvei importa deklarācijām, kas noformētas līdz 13.06.2023.</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="006970BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1B55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iekļuvei importa deklarācijām, kas noformētas līdz 13.06.2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28917BF9" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00541040" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
@@ -2442,58 +2476,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003C1A0C" w:rsidRPr="00541040">
         <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E1B81" w:rsidSect="009F2581">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DBBCB85" w14:textId="77777777" w:rsidR="006F4674" w:rsidRDefault="006F4674">
+    <w:p w14:paraId="4A2D4433" w14:textId="77777777" w:rsidR="002B667C" w:rsidRDefault="002B667C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BAE39CA" w14:textId="77777777" w:rsidR="006F4674" w:rsidRDefault="006F4674">
+    <w:p w14:paraId="63CAD19E" w14:textId="77777777" w:rsidR="002B667C" w:rsidRDefault="002B667C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2617,58 +2651,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="52DC95C7" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="00060670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2321D1EF" w14:textId="77777777" w:rsidR="006F4674" w:rsidRDefault="006F4674">
+    <w:p w14:paraId="7A904D51" w14:textId="77777777" w:rsidR="002B667C" w:rsidRDefault="002B667C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3E87BE" w14:textId="77777777" w:rsidR="006F4674" w:rsidRDefault="006F4674">
+    <w:p w14:paraId="677868D2" w14:textId="77777777" w:rsidR="002B667C" w:rsidRDefault="002B667C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1B767C11" w14:textId="344A72B0" w:rsidR="009F2581" w:rsidRPr="009F2581" w:rsidRDefault="009F2581" w:rsidP="009F2581">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
@@ -2679,59 +2713,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Ja ir noteikts tiesību pārvaldnieks,  tad lietotāju saraksts nav obligāti aizpildāms, jo lietotājus pievieno tiesību pārvaldnieks.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="511D488F" w14:textId="19A4967E" w:rsidR="009F2581" w:rsidRDefault="009F2581" w:rsidP="009F2581">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Jānorāda konkrēta IP adrese vai vairākas, iespējams arī norādīt IP adrešu masku, izmantojot simbolu “*” (piem., 82.100.100.*). Izmantojiet šo kontroli tikai tad, ja Jums ir fiksēta IP adrese, kura netiek bieži mainīta</w:t>
+        <w:t xml:space="preserve"> Jānorāda konkrēta IP adrese vai vairākas, iespējams arī norādīt IP adrešu masku, izmantojot simbolu “*” (piem., 82.100.100.*). Izmantojiet šo kontroli tikai tad, ja Jums ir fiksēta IP adrese, kura netiek bieži mainīta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DD3C27B" w14:textId="11B929C5" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="0084423A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -2901,125 +2927,127 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98110855">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB2107"/>
     <w:rsid w:val="00006BDB"/>
     <w:rsid w:val="00022E4F"/>
     <w:rsid w:val="0003474A"/>
     <w:rsid w:val="000477A7"/>
     <w:rsid w:val="00050036"/>
     <w:rsid w:val="000502DD"/>
     <w:rsid w:val="00060670"/>
     <w:rsid w:val="000835C1"/>
     <w:rsid w:val="00085C3F"/>
     <w:rsid w:val="00094156"/>
     <w:rsid w:val="000A651F"/>
     <w:rsid w:val="000B0E20"/>
     <w:rsid w:val="000B3D21"/>
     <w:rsid w:val="000D1E51"/>
     <w:rsid w:val="000E6C62"/>
     <w:rsid w:val="00106654"/>
     <w:rsid w:val="001469F2"/>
     <w:rsid w:val="00147186"/>
     <w:rsid w:val="00151B0C"/>
     <w:rsid w:val="00155D10"/>
+    <w:rsid w:val="00161CD7"/>
     <w:rsid w:val="0016306B"/>
     <w:rsid w:val="00163F1D"/>
     <w:rsid w:val="00167AA4"/>
     <w:rsid w:val="0018023C"/>
     <w:rsid w:val="00180EA0"/>
     <w:rsid w:val="001954CE"/>
     <w:rsid w:val="00195618"/>
     <w:rsid w:val="0019775C"/>
     <w:rsid w:val="001B710A"/>
     <w:rsid w:val="001C1B55"/>
     <w:rsid w:val="001C6609"/>
     <w:rsid w:val="001D38EA"/>
     <w:rsid w:val="001D4748"/>
     <w:rsid w:val="001E3215"/>
     <w:rsid w:val="001E3DD9"/>
     <w:rsid w:val="001E5FAC"/>
     <w:rsid w:val="001F1D09"/>
     <w:rsid w:val="00200166"/>
     <w:rsid w:val="00200167"/>
     <w:rsid w:val="0020621B"/>
     <w:rsid w:val="00213803"/>
     <w:rsid w:val="002176CC"/>
     <w:rsid w:val="00256CFF"/>
     <w:rsid w:val="00263701"/>
     <w:rsid w:val="00274D3C"/>
     <w:rsid w:val="00295BDB"/>
     <w:rsid w:val="002A35CC"/>
     <w:rsid w:val="002A6120"/>
     <w:rsid w:val="002A771F"/>
     <w:rsid w:val="002B39C7"/>
+    <w:rsid w:val="002B667C"/>
     <w:rsid w:val="002D2426"/>
     <w:rsid w:val="002E61C4"/>
     <w:rsid w:val="002E62BD"/>
     <w:rsid w:val="002F0AB0"/>
     <w:rsid w:val="0031028F"/>
     <w:rsid w:val="003138B1"/>
     <w:rsid w:val="00316BF0"/>
     <w:rsid w:val="00320392"/>
     <w:rsid w:val="00327B7B"/>
     <w:rsid w:val="0033544E"/>
     <w:rsid w:val="00342084"/>
     <w:rsid w:val="00344EE0"/>
     <w:rsid w:val="0034536E"/>
     <w:rsid w:val="00346E4D"/>
     <w:rsid w:val="003504A4"/>
     <w:rsid w:val="00351B6A"/>
     <w:rsid w:val="00354697"/>
     <w:rsid w:val="0035532C"/>
     <w:rsid w:val="00370752"/>
     <w:rsid w:val="003718D2"/>
     <w:rsid w:val="003728C6"/>
     <w:rsid w:val="0037458D"/>
     <w:rsid w:val="00375103"/>
     <w:rsid w:val="003867FE"/>
     <w:rsid w:val="00390FEF"/>
@@ -3076,50 +3104,51 @@
     <w:rsid w:val="00593437"/>
     <w:rsid w:val="005A4A29"/>
     <w:rsid w:val="005A7AEB"/>
     <w:rsid w:val="005B0107"/>
     <w:rsid w:val="005C35B1"/>
     <w:rsid w:val="005D2970"/>
     <w:rsid w:val="005E0DA5"/>
     <w:rsid w:val="005E0F61"/>
     <w:rsid w:val="005E3677"/>
     <w:rsid w:val="005E3DAE"/>
     <w:rsid w:val="005E561B"/>
     <w:rsid w:val="005F4196"/>
     <w:rsid w:val="005F6771"/>
     <w:rsid w:val="006027DC"/>
     <w:rsid w:val="0061546A"/>
     <w:rsid w:val="00615A72"/>
     <w:rsid w:val="00622367"/>
     <w:rsid w:val="006229AB"/>
     <w:rsid w:val="00622C61"/>
     <w:rsid w:val="006333CB"/>
     <w:rsid w:val="00641DB1"/>
     <w:rsid w:val="00645BD5"/>
     <w:rsid w:val="00655652"/>
     <w:rsid w:val="00664739"/>
     <w:rsid w:val="00670D08"/>
+    <w:rsid w:val="006970BB"/>
     <w:rsid w:val="006973C2"/>
     <w:rsid w:val="006A28BE"/>
     <w:rsid w:val="006A7196"/>
     <w:rsid w:val="006B29C5"/>
     <w:rsid w:val="006B2F69"/>
     <w:rsid w:val="006E050C"/>
     <w:rsid w:val="006E0519"/>
     <w:rsid w:val="006E1B81"/>
     <w:rsid w:val="006E5E5C"/>
     <w:rsid w:val="006F4674"/>
     <w:rsid w:val="007016F2"/>
     <w:rsid w:val="007020A9"/>
     <w:rsid w:val="00704AC2"/>
     <w:rsid w:val="00711511"/>
     <w:rsid w:val="007228BA"/>
     <w:rsid w:val="0072395E"/>
     <w:rsid w:val="007267EC"/>
     <w:rsid w:val="00763DA6"/>
     <w:rsid w:val="00770AB3"/>
     <w:rsid w:val="00771DED"/>
     <w:rsid w:val="00775C33"/>
     <w:rsid w:val="00782974"/>
     <w:rsid w:val="00785742"/>
     <w:rsid w:val="00792CBF"/>
     <w:rsid w:val="0079589E"/>
@@ -3151,50 +3180,51 @@
     <w:rsid w:val="008C45F6"/>
     <w:rsid w:val="008D65BD"/>
     <w:rsid w:val="008D723E"/>
     <w:rsid w:val="008E50B5"/>
     <w:rsid w:val="008F067B"/>
     <w:rsid w:val="008F1744"/>
     <w:rsid w:val="008F2B13"/>
     <w:rsid w:val="00913562"/>
     <w:rsid w:val="00923347"/>
     <w:rsid w:val="009304BA"/>
     <w:rsid w:val="00942A74"/>
     <w:rsid w:val="0094419C"/>
     <w:rsid w:val="00947370"/>
     <w:rsid w:val="00951DD0"/>
     <w:rsid w:val="0095694A"/>
     <w:rsid w:val="0095759F"/>
     <w:rsid w:val="00962318"/>
     <w:rsid w:val="0097334F"/>
     <w:rsid w:val="009862E5"/>
     <w:rsid w:val="00996F75"/>
     <w:rsid w:val="009A216F"/>
     <w:rsid w:val="009A233C"/>
     <w:rsid w:val="009A7562"/>
     <w:rsid w:val="009B376D"/>
     <w:rsid w:val="009C781A"/>
+    <w:rsid w:val="009D2464"/>
     <w:rsid w:val="009D4221"/>
     <w:rsid w:val="009D6BFF"/>
     <w:rsid w:val="009F1CFA"/>
     <w:rsid w:val="009F2581"/>
     <w:rsid w:val="00A13957"/>
     <w:rsid w:val="00A13F2F"/>
     <w:rsid w:val="00A1502F"/>
     <w:rsid w:val="00A30FCA"/>
     <w:rsid w:val="00A36283"/>
     <w:rsid w:val="00A415FD"/>
     <w:rsid w:val="00A41988"/>
     <w:rsid w:val="00A4775E"/>
     <w:rsid w:val="00A6272B"/>
     <w:rsid w:val="00A6778A"/>
     <w:rsid w:val="00A711DA"/>
     <w:rsid w:val="00A71B11"/>
     <w:rsid w:val="00A72370"/>
     <w:rsid w:val="00A76EDA"/>
     <w:rsid w:val="00A77F69"/>
     <w:rsid w:val="00A77F86"/>
     <w:rsid w:val="00A82373"/>
     <w:rsid w:val="00A92520"/>
     <w:rsid w:val="00A92753"/>
     <w:rsid w:val="00AA3115"/>
     <w:rsid w:val="00AA77FA"/>
@@ -3226,87 +3256,89 @@
     <w:rsid w:val="00C43C44"/>
     <w:rsid w:val="00C62E15"/>
     <w:rsid w:val="00C6540F"/>
     <w:rsid w:val="00C70073"/>
     <w:rsid w:val="00C74C86"/>
     <w:rsid w:val="00C81B16"/>
     <w:rsid w:val="00C87886"/>
     <w:rsid w:val="00C93A83"/>
     <w:rsid w:val="00C93C9F"/>
     <w:rsid w:val="00CA42C7"/>
     <w:rsid w:val="00CB34D9"/>
     <w:rsid w:val="00CE7F10"/>
     <w:rsid w:val="00CF3149"/>
     <w:rsid w:val="00CF3BAE"/>
     <w:rsid w:val="00CF66D6"/>
     <w:rsid w:val="00D03DB6"/>
     <w:rsid w:val="00D0541D"/>
     <w:rsid w:val="00D14943"/>
     <w:rsid w:val="00D20307"/>
     <w:rsid w:val="00D25DA2"/>
     <w:rsid w:val="00D3459F"/>
     <w:rsid w:val="00D423ED"/>
     <w:rsid w:val="00D4629C"/>
     <w:rsid w:val="00D71E39"/>
     <w:rsid w:val="00D76059"/>
+    <w:rsid w:val="00D80147"/>
     <w:rsid w:val="00D80FE1"/>
     <w:rsid w:val="00D914E0"/>
     <w:rsid w:val="00DB1B84"/>
     <w:rsid w:val="00DB2A48"/>
     <w:rsid w:val="00DB3C35"/>
     <w:rsid w:val="00DC78B1"/>
     <w:rsid w:val="00DD09F6"/>
     <w:rsid w:val="00DD7A6D"/>
     <w:rsid w:val="00DE1B2B"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF1E93"/>
     <w:rsid w:val="00DF6CD7"/>
     <w:rsid w:val="00E0043F"/>
     <w:rsid w:val="00E0200C"/>
     <w:rsid w:val="00E04E2A"/>
     <w:rsid w:val="00E06007"/>
     <w:rsid w:val="00E17D1D"/>
     <w:rsid w:val="00E60577"/>
     <w:rsid w:val="00E67210"/>
     <w:rsid w:val="00E7694C"/>
     <w:rsid w:val="00E8314A"/>
     <w:rsid w:val="00E85316"/>
     <w:rsid w:val="00EA1D5D"/>
     <w:rsid w:val="00EA6FCF"/>
     <w:rsid w:val="00EA7616"/>
     <w:rsid w:val="00EB16E7"/>
     <w:rsid w:val="00EB2107"/>
     <w:rsid w:val="00EB23F9"/>
     <w:rsid w:val="00EB647E"/>
     <w:rsid w:val="00EB6989"/>
     <w:rsid w:val="00ED21F7"/>
     <w:rsid w:val="00EF7987"/>
     <w:rsid w:val="00F03D2A"/>
     <w:rsid w:val="00F16760"/>
     <w:rsid w:val="00F3347A"/>
     <w:rsid w:val="00F418E7"/>
     <w:rsid w:val="00F52CD6"/>
+    <w:rsid w:val="00F55572"/>
     <w:rsid w:val="00F64F99"/>
     <w:rsid w:val="00F80AF9"/>
     <w:rsid w:val="00F8118E"/>
     <w:rsid w:val="00F82FF8"/>
     <w:rsid w:val="00F93CAA"/>
     <w:rsid w:val="00FD551D"/>
     <w:rsid w:val="00FE0602"/>
     <w:rsid w:val="00FE26FD"/>
     <w:rsid w:val="00FE454E"/>
     <w:rsid w:val="00FE4C54"/>
     <w:rsid w:val="00FF67F3"/>
     <w:rsid w:val="00FF76C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4228,69 +4260,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1120</Words>
-  <Characters>639</Characters>
+  <Words>1096</Words>
+  <Characters>625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pielikums līgumam, kuru slēdz juridiskās personas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VID</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1756</CharactersWithSpaces>
+  <CharactersWithSpaces>1718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pielikums līgumam, kuru slēdz juridiskās personas</dc:title>
   <dc:subject/>
   <dc:creator>VID</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>