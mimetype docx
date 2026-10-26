--- v1 (2026-04-30)
+++ v2 (2026-10-26)
@@ -3,800 +3,546 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19DF7793" w14:textId="216B02F2" w:rsidR="00AE7353" w:rsidRPr="007A67ED" w:rsidRDefault="004C7984" w:rsidP="00AE7353">
+    <w:p w14:paraId="19DF7793" w14:textId="216B02F2" w:rsidR="00AE7353" w:rsidRPr="000F0AA9" w:rsidRDefault="004C7984" w:rsidP="00AE7353">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="-6"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225420715"/>
+      <w:r w:rsidRPr="000F0AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Iesniegums par EMDAS testa vides lietotāju saraksta noteikšanu</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="74DBD7EB" w14:textId="77777777" w:rsidR="00AE7353" w:rsidRPr="00CE7F10" w:rsidRDefault="00AE7353" w:rsidP="00CB34D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5381D3AF" w14:textId="77777777" w:rsidR="009F2581" w:rsidRPr="00F80209" w:rsidRDefault="009F2581" w:rsidP="00CB34D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4914E7E1" w14:textId="5C12A313" w:rsidR="00CE7F10" w:rsidRDefault="00CE7F10" w:rsidP="00CE7F10">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBDD60C" w14:textId="04080F24" w:rsidR="00CB34D9" w:rsidRDefault="00CB34D9" w:rsidP="00CB34D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB34D9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76059">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB34D9">
+        <w:t>uridiskās personas nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C95956" w14:textId="77777777" w:rsidR="00CB34D9" w:rsidRDefault="00CB34D9" w:rsidP="00CB34D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4574FCF4" w14:textId="08807691" w:rsidR="00CB34D9" w:rsidRDefault="00CE7F10" w:rsidP="00CB34D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB34D9">
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A339B32" w14:textId="6CE43328" w:rsidR="00CB34D9" w:rsidRDefault="00CB34D9" w:rsidP="00541040">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76059">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uridiskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93C9F">
+        <w:t>s personas reģistrācijas numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B05B207" w14:textId="77777777" w:rsidR="00CE7F10" w:rsidRDefault="00CE7F10" w:rsidP="00541040">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B60382B" w14:textId="4DE805B4" w:rsidR="00CE7F10" w:rsidRPr="00620C46" w:rsidRDefault="00CE7F10" w:rsidP="00CE7F10">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620C46">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A073F5E" w14:textId="77777777" w:rsidR="00CE7F10" w:rsidRDefault="00CE7F10" w:rsidP="00CE7F10">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A67ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBBB507" w14:textId="639687DE" w:rsidR="008F7A48" w:rsidRPr="00E6098F" w:rsidRDefault="008F7A48" w:rsidP="008F7A48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13325"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___  . gada </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____ . _____________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1CD3D0" w14:textId="77777777" w:rsidR="008F7A48" w:rsidRDefault="008F7A48" w:rsidP="008F7A48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13325"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(gads, datums, mēnesis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FDE63D" w14:textId="77777777" w:rsidR="008F7A48" w:rsidRDefault="008F7A48" w:rsidP="008F7A48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13325"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D96E0A" w14:textId="65B61B76" w:rsidR="006E1B81" w:rsidRPr="00882DE0" w:rsidRDefault="006E1B81" w:rsidP="00882DE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1208020311"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A5351B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C7984">
+        <w:t xml:space="preserve">reģistrēt jaunus datus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Iesniegums par EMDAS testa vides lietotāju saraksta noteikšanu</w:t>
-[...44 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB34D9">
-[...40 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1444454010"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B31FB1">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005865A7">
+        <w:t xml:space="preserve">veikt izmaiņas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...160 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>informācijas sistēmā pārstāvošo fizisko personu sarakstā saskaņā ar norādīto informāciju.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A283D90" w14:textId="01B065DC" w:rsidR="009B100B" w:rsidRDefault="00DF01CF" w:rsidP="009B100B">
-[...259 lines deleted...]
-    <w:p w14:paraId="492A9527" w14:textId="77777777" w:rsidR="00561629" w:rsidRPr="008A5313" w:rsidRDefault="00B83861" w:rsidP="00B83861">
+    <w:p w14:paraId="492A9527" w14:textId="77777777" w:rsidR="00561629" w:rsidRPr="00882DE0" w:rsidRDefault="00B83861" w:rsidP="00B83861">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3179"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4973" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="237"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1837"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="2837"/>
+        <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="5682077F" w14:textId="77777777" w:rsidTr="00835DFC">
+      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="5682077F" w14:textId="77777777" w:rsidTr="00E6726F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="pct"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="642" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A8CA2B" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="436094A9" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="pct"/>
+            <w:tcW w:w="841" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B33E458" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="941" w:type="pct"/>
+            <w:tcW w:w="991" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40CBFE2D" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="pct"/>
+            <w:tcW w:w="545" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CE2E813" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="641D0A47" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="005921E6">
@@ -871,142 +617,141 @@
           <w:p w14:paraId="726CE45F" w14:textId="2E1F650B" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="00C6540F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Pieslēgšanās IP adrese </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="0EA36904" w14:textId="77777777" w:rsidTr="00835DFC">
+      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="0EA36904" w14:textId="77777777" w:rsidTr="00E6726F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="pct"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="642" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55667E0F" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57FEE701" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="pct"/>
+            <w:tcW w:w="841" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68F0FE3B" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="941" w:type="pct"/>
+            <w:tcW w:w="991" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00561AB8" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidDel="00D0541D" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="pct"/>
+            <w:tcW w:w="545" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="024BACEF" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="001C1B55" w:rsidRDefault="004C7984" w:rsidP="001469F2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
           </w:p>
@@ -1018,946 +763,551 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FBBFE40" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A15BA92" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="20348112" w14:textId="77777777" w:rsidTr="00835DFC">
+      <w:tr w:rsidR="00882DE0" w:rsidRPr="00A6778A" w14:paraId="20348112" w14:textId="77777777" w:rsidTr="00E6726F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="642" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E0084E3" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="7264801A" w14:textId="52CB6141" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F6C869" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="14936653" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="841" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A735D14" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="75C941CF" w14:textId="35099E6C" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="991" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C6A88C" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="44EEA33A" w14:textId="4DF98E70" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="545" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E3CEC5B" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
-[...226 lines deleted...]
-          <w:p w14:paraId="11F8B9D2" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="11F8B9D2" w14:textId="58FF2AA4" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00A6778A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D7025A0" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
+          <w:p w14:paraId="4D7025A0" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="001469F2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62603740" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
+          <w:p w14:paraId="62603740" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="001469F2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835DFC" w:rsidRPr="00A6778A" w14:paraId="7CE60AD9" w14:textId="77777777" w:rsidTr="00835DFC">
+      <w:tr w:rsidR="00882DE0" w:rsidRPr="00A6778A" w14:paraId="7CE60AD9" w14:textId="77777777" w:rsidTr="00E6726F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="642" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19485BD2" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="3C6E4375" w14:textId="7A4A9120" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="694" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07F73752" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="6D1EB24C" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="841" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="321208D3" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="4DAB02CC" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="991" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78E95DCA" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="3497293F" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="83" w:type="pct"/>
+            <w:tcW w:w="545" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC0181A" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
-[...160 lines deleted...]
-          <w:p w14:paraId="26162743" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="00A6778A">
+          <w:p w14:paraId="26162743" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2D9A45" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
+          <w:p w14:paraId="2F2D9A45" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03841353" w14:textId="77777777" w:rsidR="004C7984" w:rsidRPr="00A6778A" w:rsidRDefault="004C7984" w:rsidP="001469F2">
+          <w:p w14:paraId="03841353" w14:textId="77777777" w:rsidR="00882DE0" w:rsidRPr="00A6778A" w:rsidRDefault="00882DE0" w:rsidP="00882DE0">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B990BC" w14:textId="77777777" w:rsidR="003C1A0C" w:rsidRPr="00F80209" w:rsidRDefault="003C1A0C" w:rsidP="003C1A0C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A65EDD6" w14:textId="2FE35A73" w:rsidR="00A92753" w:rsidRPr="003D6F3E" w:rsidRDefault="00A92753" w:rsidP="00A92753">
+    <w:p w14:paraId="2A65EDD6" w14:textId="2FE35A73" w:rsidR="00A92753" w:rsidRPr="00882DE0" w:rsidRDefault="00A92753" w:rsidP="00A92753">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-6"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D6F3E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepieciešamā EMDAS apakšsistēma (atzīmēt ar “X” </w:t>
       </w:r>
-      <w:r w:rsidR="00CF66D6" w:rsidRPr="003D6F3E">
+      <w:r w:rsidR="00CF66D6" w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstošo variantu</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6F3E">
+      <w:r w:rsidRPr="00882DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AC5DFE" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="007A67ED" w:rsidRDefault="00541040" w:rsidP="003C1A0C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5382" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00541040" w:rsidRPr="001C1B55" w14:paraId="3879E2FF" w14:textId="77777777" w:rsidTr="003D6DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57BE69F8" w14:textId="0B27BCDE" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00A92753" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Automatizētā eksporta sistēma (AES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EF42D47" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00541040" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541040" w:rsidRPr="001C1B55" w14:paraId="3FF2AE39" w14:textId="77777777" w:rsidTr="003D6DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3706212F" w14:textId="5458E197" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00A92753" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Automatizētā importa sistēma (AIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0133EC08" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00541040" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27CAF" w:rsidRPr="001C1B55" w14:paraId="45B38C48" w14:textId="77777777" w:rsidTr="003D6DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C3FFD75" w14:textId="247155F1" w:rsidR="00E27CAF" w:rsidRPr="001C1B55" w:rsidRDefault="00E27CAF" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tranzīta kontroles sistēma 2 (TKS2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DEB4499" w14:textId="77777777" w:rsidR="00E27CAF" w:rsidRPr="001C1B55" w:rsidRDefault="00E27CAF" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541040" w:rsidRPr="001C1B55" w14:paraId="1E5E43C4" w14:textId="77777777" w:rsidTr="003D6DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C1286D7" w14:textId="666F5780" w:rsidR="00541040" w:rsidRPr="00642870" w:rsidRDefault="005B3EFB" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manifest</w:t>
@@ -1983,51 +1333,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C1B55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(MAN/PU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DCBCC02" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00541040" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="683257C4" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="00FC22C9" w:rsidRDefault="00541040" w:rsidP="003C1A0C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
@@ -2057,56 +1406,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A729AD" w14:textId="77777777" w:rsidR="00F80209" w:rsidRPr="00FC22C9" w:rsidRDefault="00F80209" w:rsidP="003D6F3E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6767D9B6" w14:textId="77777777" w:rsidR="003D6F3E" w:rsidRPr="00CE7F10" w:rsidRDefault="003D6F3E" w:rsidP="003C1A0C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F27AFF" w14:textId="674AF0A1" w:rsidR="001469F2" w:rsidRPr="007A67ED" w:rsidRDefault="00532EB5" w:rsidP="009F2581">
+    <w:p w14:paraId="76F27AFF" w14:textId="674AF0A1" w:rsidR="001469F2" w:rsidRPr="00882DE0" w:rsidRDefault="00532EB5" w:rsidP="009F2581">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A67ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Klients vai klienta pilnvarotā persona</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F71B6E" w14:textId="04405341" w:rsidR="006E1B81" w:rsidRPr="007A67ED" w:rsidRDefault="009F2581" w:rsidP="00532EB5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3927"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="003C1A0C" w:rsidRPr="007A67ED">
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidR="003C1A0C" w:rsidRPr="007A67ED">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -2143,335 +1500,343 @@
       <w:r w:rsidR="005921E6" w:rsidRPr="00541040">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003C1A0C" w:rsidRPr="00541040">
         <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E1B81" w:rsidSect="009F2581">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74BB81FA" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
+    <w:p w14:paraId="62162829" w14:textId="77777777" w:rsidR="00F807EC" w:rsidRDefault="00F807EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A496C8D" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
+    <w:p w14:paraId="7AC49F8D" w14:textId="77777777" w:rsidR="00F807EC" w:rsidRDefault="00F807EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dutch TL">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="BaltTiffanyPlain">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D61CFD1" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="003728C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C6E4D28" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="00060670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="220C7476" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="003728C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A35CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="52DC95C7" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="00060670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF1DBFE" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
+    <w:p w14:paraId="075947A6" w14:textId="77777777" w:rsidR="00F807EC" w:rsidRDefault="00F807EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58EB9EB0" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
+    <w:p w14:paraId="342F646E" w14:textId="77777777" w:rsidR="00F807EC" w:rsidRDefault="00F807EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="511D488F" w14:textId="65869C01" w:rsidR="004C7984" w:rsidRDefault="004C7984" w:rsidP="009F2581">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jānorāda </w:t>
       </w:r>
       <w:r w:rsidRPr="004C7984">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>fiksētā IP adrese, kurai šī piekļuve ir jānodrošina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DD3C27B" w14:textId="11B929C5" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="0084423A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CE7F10">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0FD89AF7" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B957C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70583DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2727,219 +2092,226 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98110855">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1765300148">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB2107"/>
     <w:rsid w:val="00006BDB"/>
     <w:rsid w:val="00022E4F"/>
     <w:rsid w:val="0003474A"/>
+    <w:rsid w:val="00042DA9"/>
     <w:rsid w:val="000477A7"/>
     <w:rsid w:val="00050036"/>
     <w:rsid w:val="000502DD"/>
     <w:rsid w:val="00060670"/>
     <w:rsid w:val="000835C1"/>
     <w:rsid w:val="00085C3F"/>
     <w:rsid w:val="00094156"/>
     <w:rsid w:val="000A651F"/>
     <w:rsid w:val="000B0E20"/>
     <w:rsid w:val="000B3D21"/>
     <w:rsid w:val="000D1E51"/>
     <w:rsid w:val="000E6C62"/>
+    <w:rsid w:val="000F0AA9"/>
     <w:rsid w:val="00106654"/>
+    <w:rsid w:val="00125A76"/>
     <w:rsid w:val="001469F2"/>
     <w:rsid w:val="00147186"/>
     <w:rsid w:val="00151B0C"/>
     <w:rsid w:val="0016306B"/>
     <w:rsid w:val="00163F1D"/>
     <w:rsid w:val="00167AA4"/>
     <w:rsid w:val="0018023C"/>
     <w:rsid w:val="00180EA0"/>
     <w:rsid w:val="001954CE"/>
     <w:rsid w:val="00195618"/>
     <w:rsid w:val="0019775C"/>
     <w:rsid w:val="001B710A"/>
     <w:rsid w:val="001C1B55"/>
     <w:rsid w:val="001C6609"/>
     <w:rsid w:val="001D38EA"/>
     <w:rsid w:val="001D4748"/>
     <w:rsid w:val="001E3215"/>
     <w:rsid w:val="001E5FAC"/>
     <w:rsid w:val="001F1D09"/>
     <w:rsid w:val="001F3559"/>
     <w:rsid w:val="00200166"/>
     <w:rsid w:val="00200167"/>
     <w:rsid w:val="0020621B"/>
     <w:rsid w:val="00213803"/>
     <w:rsid w:val="002176CC"/>
     <w:rsid w:val="00247870"/>
     <w:rsid w:val="00256CFF"/>
     <w:rsid w:val="00263701"/>
     <w:rsid w:val="00274D3C"/>
     <w:rsid w:val="00295BDB"/>
     <w:rsid w:val="002A35CC"/>
     <w:rsid w:val="002A6120"/>
     <w:rsid w:val="002A771F"/>
     <w:rsid w:val="002B146E"/>
     <w:rsid w:val="002B39C7"/>
     <w:rsid w:val="002D2426"/>
+    <w:rsid w:val="002E2483"/>
     <w:rsid w:val="002E61C4"/>
     <w:rsid w:val="002E62BD"/>
     <w:rsid w:val="002F0AB0"/>
     <w:rsid w:val="0031028F"/>
     <w:rsid w:val="00316BF0"/>
     <w:rsid w:val="00320392"/>
     <w:rsid w:val="00327B7B"/>
     <w:rsid w:val="0033544E"/>
     <w:rsid w:val="00342084"/>
     <w:rsid w:val="00344EE0"/>
     <w:rsid w:val="0034536E"/>
     <w:rsid w:val="00346E4D"/>
     <w:rsid w:val="003504A4"/>
     <w:rsid w:val="00351B6A"/>
     <w:rsid w:val="00354697"/>
     <w:rsid w:val="0035532C"/>
     <w:rsid w:val="00370752"/>
     <w:rsid w:val="003718D2"/>
     <w:rsid w:val="003728C6"/>
     <w:rsid w:val="0037458D"/>
     <w:rsid w:val="00375103"/>
     <w:rsid w:val="003867FE"/>
     <w:rsid w:val="00390FEF"/>
     <w:rsid w:val="003A744B"/>
     <w:rsid w:val="003C1A0C"/>
     <w:rsid w:val="003D1D63"/>
     <w:rsid w:val="003D6DFF"/>
     <w:rsid w:val="003D6F3E"/>
     <w:rsid w:val="003E081C"/>
     <w:rsid w:val="003F6A00"/>
     <w:rsid w:val="00400EB2"/>
     <w:rsid w:val="004039AD"/>
     <w:rsid w:val="004053D5"/>
     <w:rsid w:val="00406945"/>
     <w:rsid w:val="004138E6"/>
     <w:rsid w:val="00413E0C"/>
+    <w:rsid w:val="004239B4"/>
     <w:rsid w:val="00425B3F"/>
     <w:rsid w:val="004267A8"/>
     <w:rsid w:val="00437A7C"/>
     <w:rsid w:val="00445970"/>
     <w:rsid w:val="00446541"/>
     <w:rsid w:val="00453613"/>
     <w:rsid w:val="00456735"/>
+    <w:rsid w:val="00462A96"/>
     <w:rsid w:val="00464A32"/>
     <w:rsid w:val="00471774"/>
     <w:rsid w:val="00477022"/>
     <w:rsid w:val="00484209"/>
     <w:rsid w:val="00490446"/>
     <w:rsid w:val="00491537"/>
     <w:rsid w:val="00492FC8"/>
     <w:rsid w:val="00493702"/>
     <w:rsid w:val="004A13A9"/>
     <w:rsid w:val="004A4FDD"/>
     <w:rsid w:val="004A5E81"/>
     <w:rsid w:val="004B2F10"/>
     <w:rsid w:val="004B37FF"/>
     <w:rsid w:val="004C69E7"/>
     <w:rsid w:val="004C7984"/>
     <w:rsid w:val="004E3E1B"/>
     <w:rsid w:val="004F0175"/>
     <w:rsid w:val="004F06EA"/>
     <w:rsid w:val="004F1007"/>
     <w:rsid w:val="00530E07"/>
     <w:rsid w:val="00532EB5"/>
     <w:rsid w:val="00541040"/>
     <w:rsid w:val="0054146E"/>
     <w:rsid w:val="00551952"/>
     <w:rsid w:val="00556A36"/>
     <w:rsid w:val="00561629"/>
     <w:rsid w:val="00571A23"/>
     <w:rsid w:val="0058445C"/>
     <w:rsid w:val="005879B6"/>
     <w:rsid w:val="005921E6"/>
     <w:rsid w:val="00592E93"/>
     <w:rsid w:val="00593437"/>
     <w:rsid w:val="005A4A29"/>
     <w:rsid w:val="005A7AEB"/>
     <w:rsid w:val="005B0107"/>
     <w:rsid w:val="005B3EFB"/>
     <w:rsid w:val="005C1B53"/>
     <w:rsid w:val="005C35B1"/>
     <w:rsid w:val="005D2970"/>
     <w:rsid w:val="005E0DA5"/>
     <w:rsid w:val="005E0F61"/>
     <w:rsid w:val="005E3677"/>
     <w:rsid w:val="005E3DAE"/>
     <w:rsid w:val="005E561B"/>
     <w:rsid w:val="005F4196"/>
     <w:rsid w:val="005F6771"/>
     <w:rsid w:val="006027DC"/>
     <w:rsid w:val="0061546A"/>
     <w:rsid w:val="00615A72"/>
+    <w:rsid w:val="00620C46"/>
     <w:rsid w:val="00622367"/>
     <w:rsid w:val="006229AB"/>
     <w:rsid w:val="00622C61"/>
     <w:rsid w:val="006333CB"/>
     <w:rsid w:val="00641DB1"/>
     <w:rsid w:val="00642870"/>
     <w:rsid w:val="00645BD5"/>
     <w:rsid w:val="00655652"/>
     <w:rsid w:val="00664739"/>
     <w:rsid w:val="00670D08"/>
     <w:rsid w:val="006973C2"/>
     <w:rsid w:val="006A28BE"/>
     <w:rsid w:val="006A7196"/>
     <w:rsid w:val="006B29C5"/>
     <w:rsid w:val="006B2F69"/>
     <w:rsid w:val="006E050C"/>
     <w:rsid w:val="006E0519"/>
     <w:rsid w:val="006E1B81"/>
     <w:rsid w:val="006E4983"/>
     <w:rsid w:val="006E5E5C"/>
     <w:rsid w:val="007016F2"/>
     <w:rsid w:val="007020A9"/>
     <w:rsid w:val="00704AC2"/>
     <w:rsid w:val="00705C2A"/>
     <w:rsid w:val="00711511"/>
@@ -2962,199 +2334,208 @@
     <w:rsid w:val="007B1E7D"/>
     <w:rsid w:val="007B48E8"/>
     <w:rsid w:val="007C1E48"/>
     <w:rsid w:val="007C3EC9"/>
     <w:rsid w:val="007E5027"/>
     <w:rsid w:val="008076A3"/>
     <w:rsid w:val="0081346C"/>
     <w:rsid w:val="00820C9C"/>
     <w:rsid w:val="00821233"/>
     <w:rsid w:val="00824BCB"/>
     <w:rsid w:val="00825CCD"/>
     <w:rsid w:val="0083022B"/>
     <w:rsid w:val="00832766"/>
     <w:rsid w:val="00833687"/>
     <w:rsid w:val="00835DFC"/>
     <w:rsid w:val="00835F9E"/>
     <w:rsid w:val="00836F1D"/>
     <w:rsid w:val="00843773"/>
     <w:rsid w:val="0084423A"/>
     <w:rsid w:val="00854231"/>
     <w:rsid w:val="008606ED"/>
     <w:rsid w:val="008628A7"/>
     <w:rsid w:val="008656D2"/>
     <w:rsid w:val="008714ED"/>
     <w:rsid w:val="00880696"/>
+    <w:rsid w:val="00882DE0"/>
     <w:rsid w:val="008A2A03"/>
     <w:rsid w:val="008A5313"/>
     <w:rsid w:val="008B7E93"/>
     <w:rsid w:val="008C1D44"/>
     <w:rsid w:val="008C45F6"/>
     <w:rsid w:val="008D65BD"/>
     <w:rsid w:val="008D723E"/>
     <w:rsid w:val="008E50B5"/>
     <w:rsid w:val="008F067B"/>
     <w:rsid w:val="008F1744"/>
     <w:rsid w:val="008F2B13"/>
+    <w:rsid w:val="008F7A48"/>
     <w:rsid w:val="00913562"/>
     <w:rsid w:val="00923347"/>
     <w:rsid w:val="009304BA"/>
     <w:rsid w:val="00942A74"/>
     <w:rsid w:val="0094419C"/>
     <w:rsid w:val="00947370"/>
     <w:rsid w:val="00951DD0"/>
     <w:rsid w:val="0095694A"/>
     <w:rsid w:val="0095759F"/>
     <w:rsid w:val="00962318"/>
     <w:rsid w:val="009862E5"/>
+    <w:rsid w:val="00991D2A"/>
     <w:rsid w:val="00996F75"/>
     <w:rsid w:val="009A216F"/>
     <w:rsid w:val="009A233C"/>
     <w:rsid w:val="009A7562"/>
     <w:rsid w:val="009B100B"/>
     <w:rsid w:val="009B376D"/>
     <w:rsid w:val="009D2464"/>
     <w:rsid w:val="009D4221"/>
     <w:rsid w:val="009D6BFF"/>
     <w:rsid w:val="009F1CFA"/>
     <w:rsid w:val="009F2581"/>
     <w:rsid w:val="00A13957"/>
     <w:rsid w:val="00A13F2F"/>
     <w:rsid w:val="00A30FCA"/>
     <w:rsid w:val="00A36283"/>
     <w:rsid w:val="00A415FD"/>
     <w:rsid w:val="00A41988"/>
     <w:rsid w:val="00A4775E"/>
+    <w:rsid w:val="00A5351B"/>
     <w:rsid w:val="00A6272B"/>
     <w:rsid w:val="00A6778A"/>
     <w:rsid w:val="00A70DD3"/>
     <w:rsid w:val="00A711DA"/>
     <w:rsid w:val="00A72370"/>
     <w:rsid w:val="00A76EDA"/>
     <w:rsid w:val="00A77F69"/>
     <w:rsid w:val="00A77F86"/>
     <w:rsid w:val="00A82373"/>
     <w:rsid w:val="00A92520"/>
     <w:rsid w:val="00A92753"/>
     <w:rsid w:val="00AA3115"/>
     <w:rsid w:val="00AA77FA"/>
     <w:rsid w:val="00AB4094"/>
     <w:rsid w:val="00AB5647"/>
     <w:rsid w:val="00AD0523"/>
     <w:rsid w:val="00AE24E2"/>
     <w:rsid w:val="00AE7353"/>
     <w:rsid w:val="00B039DA"/>
     <w:rsid w:val="00B30584"/>
+    <w:rsid w:val="00B31FB1"/>
     <w:rsid w:val="00B35890"/>
     <w:rsid w:val="00B35ACC"/>
     <w:rsid w:val="00B3650F"/>
     <w:rsid w:val="00B62B4B"/>
     <w:rsid w:val="00B64AC6"/>
     <w:rsid w:val="00B721B6"/>
     <w:rsid w:val="00B7609C"/>
     <w:rsid w:val="00B81AAE"/>
     <w:rsid w:val="00B83861"/>
     <w:rsid w:val="00B84C2F"/>
     <w:rsid w:val="00B854F6"/>
     <w:rsid w:val="00BA42C7"/>
     <w:rsid w:val="00BB2284"/>
     <w:rsid w:val="00BD5F97"/>
     <w:rsid w:val="00BD692B"/>
     <w:rsid w:val="00BE2A57"/>
     <w:rsid w:val="00BE5931"/>
     <w:rsid w:val="00BF3385"/>
     <w:rsid w:val="00C02FEB"/>
     <w:rsid w:val="00C26FE6"/>
     <w:rsid w:val="00C376F0"/>
     <w:rsid w:val="00C43C44"/>
     <w:rsid w:val="00C62E15"/>
     <w:rsid w:val="00C6540F"/>
     <w:rsid w:val="00C70073"/>
     <w:rsid w:val="00C74C86"/>
     <w:rsid w:val="00C81B16"/>
     <w:rsid w:val="00C87886"/>
     <w:rsid w:val="00C93A83"/>
     <w:rsid w:val="00C93C9F"/>
     <w:rsid w:val="00C96BCA"/>
+    <w:rsid w:val="00CA27AF"/>
     <w:rsid w:val="00CA42C7"/>
     <w:rsid w:val="00CB34D9"/>
+    <w:rsid w:val="00CB7C7A"/>
     <w:rsid w:val="00CE7F10"/>
     <w:rsid w:val="00CF3149"/>
     <w:rsid w:val="00CF3BAE"/>
     <w:rsid w:val="00CF40A8"/>
     <w:rsid w:val="00CF66D6"/>
     <w:rsid w:val="00D03DB6"/>
     <w:rsid w:val="00D0541D"/>
     <w:rsid w:val="00D14943"/>
     <w:rsid w:val="00D20307"/>
     <w:rsid w:val="00D25DA2"/>
     <w:rsid w:val="00D3459F"/>
     <w:rsid w:val="00D4629C"/>
     <w:rsid w:val="00D71E39"/>
     <w:rsid w:val="00D76059"/>
     <w:rsid w:val="00D80FE1"/>
     <w:rsid w:val="00D914E0"/>
     <w:rsid w:val="00DB1B84"/>
     <w:rsid w:val="00DB2A48"/>
     <w:rsid w:val="00DC78B1"/>
     <w:rsid w:val="00DD09F6"/>
     <w:rsid w:val="00DD7A6D"/>
     <w:rsid w:val="00DE1B2B"/>
     <w:rsid w:val="00DF01CF"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF1E93"/>
     <w:rsid w:val="00DF6CD7"/>
     <w:rsid w:val="00E0043F"/>
     <w:rsid w:val="00E0200C"/>
     <w:rsid w:val="00E04E2A"/>
     <w:rsid w:val="00E06007"/>
     <w:rsid w:val="00E17D1D"/>
     <w:rsid w:val="00E27CAF"/>
     <w:rsid w:val="00E36B7C"/>
     <w:rsid w:val="00E60577"/>
+    <w:rsid w:val="00E6726F"/>
     <w:rsid w:val="00E7694C"/>
     <w:rsid w:val="00E8314A"/>
     <w:rsid w:val="00E85316"/>
     <w:rsid w:val="00EA1D5D"/>
     <w:rsid w:val="00EA6FCF"/>
     <w:rsid w:val="00EA7616"/>
     <w:rsid w:val="00EB16E7"/>
     <w:rsid w:val="00EB2107"/>
     <w:rsid w:val="00EB23F9"/>
     <w:rsid w:val="00EB647E"/>
     <w:rsid w:val="00EB6989"/>
     <w:rsid w:val="00ED21F7"/>
     <w:rsid w:val="00EF303B"/>
     <w:rsid w:val="00EF7987"/>
     <w:rsid w:val="00F03D2A"/>
     <w:rsid w:val="00F16760"/>
     <w:rsid w:val="00F3347A"/>
     <w:rsid w:val="00F418E7"/>
     <w:rsid w:val="00F50CC1"/>
     <w:rsid w:val="00F52CD6"/>
     <w:rsid w:val="00F64F99"/>
     <w:rsid w:val="00F80209"/>
+    <w:rsid w:val="00F807EC"/>
     <w:rsid w:val="00F80AF9"/>
     <w:rsid w:val="00F8118E"/>
     <w:rsid w:val="00F82FF8"/>
     <w:rsid w:val="00F93CAA"/>
     <w:rsid w:val="00FB2396"/>
     <w:rsid w:val="00FC22C9"/>
     <w:rsid w:val="00FE0602"/>
     <w:rsid w:val="00FE26FD"/>
     <w:rsid w:val="00FE454E"/>
     <w:rsid w:val="00FE4C54"/>
     <w:rsid w:val="00FF67F3"/>
     <w:rsid w:val="00FF76C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4104,69 +3485,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>873</Words>
-  <Characters>499</Characters>
+  <Words>696</Words>
+  <Characters>397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pielikums līgumam, kuru slēdz juridiskās personas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VID</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1370</CharactersWithSpaces>
+  <CharactersWithSpaces>1091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pielikums līgumam, kuru slēdz juridiskās personas</dc:title>
   <dc:subject/>
   <dc:creator>VID</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>