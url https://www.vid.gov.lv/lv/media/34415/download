--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -2004,121 +2004,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DCBCC02" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="001C1B55" w:rsidRDefault="00541040" w:rsidP="00F511B2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008714ED" w:rsidRPr="001C1B55" w14:paraId="43A17645" w14:textId="77777777" w:rsidTr="003D6DFF">
-[...69 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="683257C4" w14:textId="77777777" w:rsidR="00541040" w:rsidRPr="00FC22C9" w:rsidRDefault="00541040" w:rsidP="003C1A0C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26B6FD69" w14:textId="77777777" w:rsidR="003D6F3E" w:rsidRPr="00F80209" w:rsidRDefault="003D6F3E" w:rsidP="003D6F3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-6"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="263D7FAD" w14:textId="77777777" w:rsidR="003D6F3E" w:rsidRDefault="003D6F3E" w:rsidP="003D6F3E">
       <w:pPr>
@@ -2216,58 +2145,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003C1A0C" w:rsidRPr="00541040">
         <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E1B81" w:rsidSect="009F2581">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="001A6DA7" w14:textId="77777777" w:rsidR="00247870" w:rsidRDefault="00247870">
+    <w:p w14:paraId="74BB81FA" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B174A0F" w14:textId="77777777" w:rsidR="00247870" w:rsidRDefault="00247870">
+    <w:p w14:paraId="4A496C8D" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2391,58 +2320,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="52DC95C7" w14:textId="77777777" w:rsidR="00792CBF" w:rsidRDefault="00792CBF" w:rsidP="00060670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E56360E" w14:textId="77777777" w:rsidR="00247870" w:rsidRDefault="00247870">
+    <w:p w14:paraId="3CF1DBFE" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06BD00EF" w14:textId="77777777" w:rsidR="00247870" w:rsidRDefault="00247870">
+    <w:p w14:paraId="58EB9EB0" w14:textId="77777777" w:rsidR="00E36B7C" w:rsidRDefault="00E36B7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="511D488F" w14:textId="65869C01" w:rsidR="004C7984" w:rsidRDefault="004C7984" w:rsidP="009F2581">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2954,50 +2883,51 @@
     <w:rsid w:val="004B2F10"/>
     <w:rsid w:val="004B37FF"/>
     <w:rsid w:val="004C69E7"/>
     <w:rsid w:val="004C7984"/>
     <w:rsid w:val="004E3E1B"/>
     <w:rsid w:val="004F0175"/>
     <w:rsid w:val="004F06EA"/>
     <w:rsid w:val="004F1007"/>
     <w:rsid w:val="00530E07"/>
     <w:rsid w:val="00532EB5"/>
     <w:rsid w:val="00541040"/>
     <w:rsid w:val="0054146E"/>
     <w:rsid w:val="00551952"/>
     <w:rsid w:val="00556A36"/>
     <w:rsid w:val="00561629"/>
     <w:rsid w:val="00571A23"/>
     <w:rsid w:val="0058445C"/>
     <w:rsid w:val="005879B6"/>
     <w:rsid w:val="005921E6"/>
     <w:rsid w:val="00592E93"/>
     <w:rsid w:val="00593437"/>
     <w:rsid w:val="005A4A29"/>
     <w:rsid w:val="005A7AEB"/>
     <w:rsid w:val="005B0107"/>
     <w:rsid w:val="005B3EFB"/>
+    <w:rsid w:val="005C1B53"/>
     <w:rsid w:val="005C35B1"/>
     <w:rsid w:val="005D2970"/>
     <w:rsid w:val="005E0DA5"/>
     <w:rsid w:val="005E0F61"/>
     <w:rsid w:val="005E3677"/>
     <w:rsid w:val="005E3DAE"/>
     <w:rsid w:val="005E561B"/>
     <w:rsid w:val="005F4196"/>
     <w:rsid w:val="005F6771"/>
     <w:rsid w:val="006027DC"/>
     <w:rsid w:val="0061546A"/>
     <w:rsid w:val="00615A72"/>
     <w:rsid w:val="00622367"/>
     <w:rsid w:val="006229AB"/>
     <w:rsid w:val="00622C61"/>
     <w:rsid w:val="006333CB"/>
     <w:rsid w:val="00641DB1"/>
     <w:rsid w:val="00642870"/>
     <w:rsid w:val="00645BD5"/>
     <w:rsid w:val="00655652"/>
     <w:rsid w:val="00664739"/>
     <w:rsid w:val="00670D08"/>
     <w:rsid w:val="006973C2"/>
     <w:rsid w:val="006A28BE"/>
     <w:rsid w:val="006A7196"/>
@@ -3060,50 +2990,51 @@
     <w:rsid w:val="008C1D44"/>
     <w:rsid w:val="008C45F6"/>
     <w:rsid w:val="008D65BD"/>
     <w:rsid w:val="008D723E"/>
     <w:rsid w:val="008E50B5"/>
     <w:rsid w:val="008F067B"/>
     <w:rsid w:val="008F1744"/>
     <w:rsid w:val="008F2B13"/>
     <w:rsid w:val="00913562"/>
     <w:rsid w:val="00923347"/>
     <w:rsid w:val="009304BA"/>
     <w:rsid w:val="00942A74"/>
     <w:rsid w:val="0094419C"/>
     <w:rsid w:val="00947370"/>
     <w:rsid w:val="00951DD0"/>
     <w:rsid w:val="0095694A"/>
     <w:rsid w:val="0095759F"/>
     <w:rsid w:val="00962318"/>
     <w:rsid w:val="009862E5"/>
     <w:rsid w:val="00996F75"/>
     <w:rsid w:val="009A216F"/>
     <w:rsid w:val="009A233C"/>
     <w:rsid w:val="009A7562"/>
     <w:rsid w:val="009B100B"/>
     <w:rsid w:val="009B376D"/>
+    <w:rsid w:val="009D2464"/>
     <w:rsid w:val="009D4221"/>
     <w:rsid w:val="009D6BFF"/>
     <w:rsid w:val="009F1CFA"/>
     <w:rsid w:val="009F2581"/>
     <w:rsid w:val="00A13957"/>
     <w:rsid w:val="00A13F2F"/>
     <w:rsid w:val="00A30FCA"/>
     <w:rsid w:val="00A36283"/>
     <w:rsid w:val="00A415FD"/>
     <w:rsid w:val="00A41988"/>
     <w:rsid w:val="00A4775E"/>
     <w:rsid w:val="00A6272B"/>
     <w:rsid w:val="00A6778A"/>
     <w:rsid w:val="00A70DD3"/>
     <w:rsid w:val="00A711DA"/>
     <w:rsid w:val="00A72370"/>
     <w:rsid w:val="00A76EDA"/>
     <w:rsid w:val="00A77F69"/>
     <w:rsid w:val="00A77F86"/>
     <w:rsid w:val="00A82373"/>
     <w:rsid w:val="00A92520"/>
     <w:rsid w:val="00A92753"/>
     <w:rsid w:val="00AA3115"/>
     <w:rsid w:val="00AA77FA"/>
     <w:rsid w:val="00AB4094"/>
@@ -3156,77 +3087,79 @@
     <w:rsid w:val="00D14943"/>
     <w:rsid w:val="00D20307"/>
     <w:rsid w:val="00D25DA2"/>
     <w:rsid w:val="00D3459F"/>
     <w:rsid w:val="00D4629C"/>
     <w:rsid w:val="00D71E39"/>
     <w:rsid w:val="00D76059"/>
     <w:rsid w:val="00D80FE1"/>
     <w:rsid w:val="00D914E0"/>
     <w:rsid w:val="00DB1B84"/>
     <w:rsid w:val="00DB2A48"/>
     <w:rsid w:val="00DC78B1"/>
     <w:rsid w:val="00DD09F6"/>
     <w:rsid w:val="00DD7A6D"/>
     <w:rsid w:val="00DE1B2B"/>
     <w:rsid w:val="00DF01CF"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF1E93"/>
     <w:rsid w:val="00DF6CD7"/>
     <w:rsid w:val="00E0043F"/>
     <w:rsid w:val="00E0200C"/>
     <w:rsid w:val="00E04E2A"/>
     <w:rsid w:val="00E06007"/>
     <w:rsid w:val="00E17D1D"/>
     <w:rsid w:val="00E27CAF"/>
+    <w:rsid w:val="00E36B7C"/>
     <w:rsid w:val="00E60577"/>
     <w:rsid w:val="00E7694C"/>
     <w:rsid w:val="00E8314A"/>
     <w:rsid w:val="00E85316"/>
     <w:rsid w:val="00EA1D5D"/>
     <w:rsid w:val="00EA6FCF"/>
     <w:rsid w:val="00EA7616"/>
     <w:rsid w:val="00EB16E7"/>
     <w:rsid w:val="00EB2107"/>
     <w:rsid w:val="00EB23F9"/>
     <w:rsid w:val="00EB647E"/>
     <w:rsid w:val="00EB6989"/>
     <w:rsid w:val="00ED21F7"/>
     <w:rsid w:val="00EF303B"/>
     <w:rsid w:val="00EF7987"/>
     <w:rsid w:val="00F03D2A"/>
     <w:rsid w:val="00F16760"/>
     <w:rsid w:val="00F3347A"/>
     <w:rsid w:val="00F418E7"/>
     <w:rsid w:val="00F50CC1"/>
     <w:rsid w:val="00F52CD6"/>
     <w:rsid w:val="00F64F99"/>
     <w:rsid w:val="00F80209"/>
     <w:rsid w:val="00F80AF9"/>
     <w:rsid w:val="00F8118E"/>
     <w:rsid w:val="00F82FF8"/>
     <w:rsid w:val="00F93CAA"/>
+    <w:rsid w:val="00FB2396"/>
     <w:rsid w:val="00FC22C9"/>
     <w:rsid w:val="00FE0602"/>
     <w:rsid w:val="00FE26FD"/>
     <w:rsid w:val="00FE454E"/>
     <w:rsid w:val="00FE4C54"/>
     <w:rsid w:val="00FF67F3"/>
     <w:rsid w:val="00FF76C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -4171,69 +4104,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>907</Words>
-  <Characters>518</Characters>
+  <Words>873</Words>
+  <Characters>499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pielikums līgumam, kuru slēdz juridiskās personas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VID</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1423</CharactersWithSpaces>
+  <CharactersWithSpaces>1370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pielikums līgumam, kuru slēdz juridiskās personas</dc:title>
   <dc:subject/>
   <dc:creator>VID</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>