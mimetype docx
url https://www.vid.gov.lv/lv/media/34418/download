--- v1 (2026-04-30)
+++ v2 (2026-10-26)
@@ -1,3925 +1,2871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="530559BE" w14:textId="4C1548D3" w:rsidR="007F1F3F" w:rsidRPr="00F148BC" w:rsidRDefault="00CE14C0" w:rsidP="007F1F3F">
+    <w:p w14:paraId="138448F1" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00F148BC" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225420715"/>
       <w:r w:rsidRPr="00F148BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iesniegums </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335B73" w:rsidRPr="00F148BC">
+        <w:t xml:space="preserve">Iesniegums par </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">par </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F148BC">
+        <w:t xml:space="preserve">piekļuvi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F148BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">piekļuvi </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">EMDAS </w:t>
       </w:r>
-      <w:r w:rsidR="004E6EA7" w:rsidRPr="00F148BC">
+      <w:r w:rsidRPr="00F148BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>produkcijas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335B73" w:rsidRPr="00F148BC">
+        <w:t>produkcijas vides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F148BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00335B73" w:rsidRPr="00F148BC">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EF0DA1" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="-6"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F148BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programmiskajai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F148BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>saskarnei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F148BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (API)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F05E220" w14:textId="689C6616" w:rsidR="00CE14C0" w:rsidRDefault="00CE14C0" w:rsidP="007F1F3F">
+    <w:p w14:paraId="71EACFA6" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="007F0458" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F148BC">
-[...45 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2B5736C0" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRPr="007F0458" w:rsidRDefault="00962A1A" w:rsidP="007F1F3F">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="582CFE4D" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="008B07BD" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-          <w:szCs w:val="30"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="10F48DF8" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="5124B87F" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008B07BD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r>
         <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F71A78" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="08C6C8E4" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB34D9">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB34D9">
         <w:t>uridiskās personas nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF29FC" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="4D1583C1" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ABA91D3" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="4D6C7468" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52790712" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="54BA85D5" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00407EDA">
         <w:t xml:space="preserve">juridiskās </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22B30">
         <w:t>personas EORI</w:t>
       </w:r>
       <w:r w:rsidRPr="00407EDA">
         <w:t xml:space="preserve"> numurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00407EDA">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081118F5" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="2E47D03A" w14:textId="77777777" w:rsidR="009B59BB" w:rsidRDefault="009B59BB" w:rsidP="009B59BB">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F71333" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
-[...4 lines deleted...]
-        <w:t>___________________________</w:t>
+    <w:p w14:paraId="5899CF1F" w14:textId="00CB34CE" w:rsidR="009B59BB" w:rsidRDefault="009B59BB" w:rsidP="009B59BB">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___  . gada </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___ . __________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA834BD" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="6EB9353D" w14:textId="70C4EA8A" w:rsidR="009B59BB" w:rsidRDefault="009B59BB" w:rsidP="009B59BB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-6"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(gads, datums, mēnesis)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(vieta)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D83AE21" w14:textId="3DF660D8" w:rsidR="00CE14C0" w:rsidRPr="00E31838" w:rsidRDefault="00407EDA" w:rsidP="00407EDA">
-[...212 lines deleted...]
-    <w:p w14:paraId="4B8278C6" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRDefault="00CE14C0"/>
+    <w:p w14:paraId="73BAA4E0" w14:textId="523C685C" w:rsidR="009B59BB" w:rsidRDefault="009B59BB" w:rsidP="009B59BB"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="25117" w:type="dxa"/>
+        <w:tblW w:w="25147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="142"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="15787"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="702F90B0" w14:textId="77777777" w:rsidTr="00892BA2">
+      <w:tr w:rsidR="00E148F3" w:rsidRPr="00007780" w14:paraId="10BC1250" w14:textId="77777777" w:rsidTr="00B138B8">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="16087" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76AB55FE" w14:textId="7E522A2E" w:rsidR="00CE14C0" w:rsidRPr="00A20C56" w:rsidRDefault="00286BDE" w:rsidP="004412A6">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="12358" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4080"/>
+              <w:gridCol w:w="960"/>
+              <w:gridCol w:w="384"/>
+              <w:gridCol w:w="2430"/>
+              <w:gridCol w:w="1257"/>
+              <w:gridCol w:w="1257"/>
+              <w:gridCol w:w="840"/>
+              <w:gridCol w:w="1150"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="07A98D0F" w14:textId="77777777" w:rsidTr="00B138B8">
+              <w:trPr>
+                <w:trHeight w:val="290"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="03933E87" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="003F352C" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F352C">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Klienta sistēmas nosaukums (an..10)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="42D27B7D" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6168" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1FD837F7" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="003F352C" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F352C">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Nepieciešamā EMDAS apakšsistēma</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="44E7B222" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="7DB2BF57" w14:textId="77777777" w:rsidTr="00B138B8">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0E952F9A" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0C4FCE70" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6168" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6CAF4799" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(atzīmēt ar “X” atbilstošo variantu)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1B5A992B" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="2E9B7A0D" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4D6359B3" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="777513D9" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="61875448" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1FB93017" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1E76A558" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="48B1E348" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6B69117A" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="38D06ABC" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="38B227CF" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1DA610B4" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="06DB83EA" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2E60562A" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4944" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="40D65EE7" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Importa kontroles sistēma 2 (IKS2)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7B038EFE" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5291A6A0" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="7C18DF5C" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="25AE0851" w14:textId="314F064D" w:rsidR="00B138B8" w:rsidRPr="003F352C" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                      <w:color w:val="467886"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F352C">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Kontaktpersonas e-pasta adrese</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F352C">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:footnoteReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2081D648" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                      <w:color w:val="467886"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="30064D3E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7CCE0921" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="07412D61" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A769569" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="624EDFAB" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="06E78D00" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="48690D87" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="613DCC9F" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1ADFE7E0" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1ACF365F" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6934" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1A65A49E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Importa muitas deklarācijas pasta sūtījumiem līdz 150 EUR (H7)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="53C73109" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0138BC81" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="78A446C6" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="513C16B0" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="093F2D97" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="57C4B08D" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2FB601FE" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="74772EE8" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1B4F7EFB" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="4B02C51E" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1BB0F58C" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="003F352C" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F352C">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Kontaktpersonas tālrunis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6EC8B613" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="24FDFC47" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5784" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3EC3EF8F" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Pagaidu uzglabāšanas sistēma 2 (PU2)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7DCA0A86" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="4022BC0F" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4450F547" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="70DE756A" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="214B4E6F" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="610CB397" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3F529BB2" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5F2BCE75" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2E9C53B1" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E438A70" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="1B50F160" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0F956F55" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="72DCC839" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1AFA2354" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4944" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="092A014B" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Tranzīta kontroles sistēma 2 (TKS2)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2B80616E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="772681DD" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="3A9D872E" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0B48AD8B" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7E3673C6" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0A0481AC" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="69EF5802" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1E102B3B" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6D573C7D" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="46B8813E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F430EDA" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="1661D622" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="330"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4857BC36" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="68DC4EEA" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="66CC450A" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6934" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="45818F43" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="009B7D20" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:hyperlink w:anchor="RANGE!_ftn2" w:history="1">
+                    <w:r w:rsidRPr="009B7D20">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:lang w:eastAsia="lv-LV"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Automatizētā eksporta sistēma (AES) </w:t>
+                    </w:r>
+                  </w:hyperlink>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="1D1C877C" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="42609332" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0DFBAB86" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0AEFFCAA" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2430" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="33BCB616" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="69A249E6" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1257" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="11F9E994" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="840" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3B829142" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1B0B5730" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B138B8" w:rsidRPr="00B138B8" w14:paraId="2A129E31" w14:textId="77777777" w:rsidTr="009B59BB">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4080" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6A86589E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="960" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3F02848F" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="384" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5EA42FA6" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B138B8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6934" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5BC4DB01" w14:textId="7106A3DC" w:rsidR="00B138B8" w:rsidRPr="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                      <w:color w:val="467886"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00A20C56">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>Chec</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008A29F5">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>kMRN</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:footnoteReference w:id="3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00A20C56">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> tīmekļa </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00A20C56">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>pakalpes</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00A20C56">
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> izmantošanai</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2521F31E" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...49 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...3280 lines deleted...]
-          <w:p w14:paraId="19A7D333" w14:textId="0333ECBA" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="0A78D837" w14:textId="4D66B475" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E02CAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Callback</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E02CAC">
               <w:rPr>
@@ -3928,853 +2874,826 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> URL </w:t>
             </w:r>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>_______________________</w:t>
+              <w:t>___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565E030D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="590B6F60" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA7DF8D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="26BC94F6" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163813DE" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="2BAB681A" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="005EF801" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="69C572E7" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565CF55C" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="56D5F05E" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="473DB0B3" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="687327ED" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24B0A8EF" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="24CFB0E0" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="284D8D80" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="4EC14BEE" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="423A3593" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="688AB908" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E262C95" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="00007780" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="2CE9645D" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="00007780" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0423" w:rsidRPr="000637FB" w14:paraId="397AC223" w14:textId="77777777" w:rsidTr="0055303C">
+      <w:tr w:rsidR="00E148F3" w:rsidRPr="000637FB" w14:paraId="52D4E6C9" w14:textId="77777777" w:rsidTr="00B138B8">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15757" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="15787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB14E3D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="1A174854" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="009B59BB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4313417E" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="0A3E7A03" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C4559D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="19DB811C" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1555E2" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="14F4D59C" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C7D84" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="0FB36B43" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B8168E" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="7126958B" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65462B1D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="7043FC24" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF0D618" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="7B2CDAA6" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65523966" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="02CD0FF7" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E70E05D" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="0FEA1B60" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C0F3F" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="2328DE89" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C1DE52" w14:textId="77777777" w:rsidR="00BE0423" w:rsidRPr="000637FB" w:rsidRDefault="00BE0423" w:rsidP="00BE0423">
+          <w:p w14:paraId="71EE0223" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRPr="000637FB" w:rsidRDefault="00E148F3" w:rsidP="008E6E71">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="179E2BA6" w14:textId="77777777" w:rsidR="006D33F2" w:rsidRDefault="006D33F2" w:rsidP="001B596F">
+    <w:p w14:paraId="2A9942B8" w14:textId="502C6898" w:rsidR="00E148F3" w:rsidRPr="007A67ED" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007A67ED">
+      <w:r w:rsidRPr="009B59BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Klients vai klienta pilnvarotā persona</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:t xml:space="preserve"> __________________</w:t>
       </w:r>
-      <w:r w:rsidR="009508E0">
+      <w:r>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147AEF1D" w14:textId="77777777" w:rsidR="001B596F" w:rsidRDefault="001B596F" w:rsidP="001B596F">
+    <w:p w14:paraId="3BB83618" w14:textId="173465A7" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="006777A8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="009B59BB">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:t>(paraksts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B59BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001B596F" w:rsidSect="00CE14C0">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00E148F3" w:rsidSect="00E148F3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C1A6778" w14:textId="77777777" w:rsidR="00354C0F" w:rsidRDefault="00354C0F" w:rsidP="0055303C">
+    <w:p w14:paraId="5EC9018F" w14:textId="77777777" w:rsidR="00463B71" w:rsidRDefault="00463B71" w:rsidP="00E148F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EAF4B47" w14:textId="77777777" w:rsidR="00354C0F" w:rsidRDefault="00354C0F" w:rsidP="0055303C">
+    <w:p w14:paraId="219FFE0D" w14:textId="77777777" w:rsidR="00463B71" w:rsidRDefault="00463B71" w:rsidP="00E148F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dutch TL">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="142F0D8A" w14:textId="77777777" w:rsidR="00354C0F" w:rsidRDefault="00354C0F" w:rsidP="0055303C">
+    <w:p w14:paraId="24AC3EAC" w14:textId="77777777" w:rsidR="00463B71" w:rsidRDefault="00463B71" w:rsidP="00E148F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363FA14C" w14:textId="77777777" w:rsidR="00354C0F" w:rsidRDefault="00354C0F" w:rsidP="0055303C">
+    <w:p w14:paraId="657D6E07" w14:textId="77777777" w:rsidR="00463B71" w:rsidRDefault="00463B71" w:rsidP="00E148F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6EFC0CC0" w14:textId="77777777" w:rsidR="00962A1A" w:rsidRDefault="00962A1A" w:rsidP="00962A1A">
+    <w:p w14:paraId="7E114C6B" w14:textId="77777777" w:rsidR="00E148F3" w:rsidRDefault="00E148F3" w:rsidP="00E148F3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A29F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -4876,91 +3795,91 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta </w:t>
       </w:r>
       <w:r w:rsidRPr="008A29F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>reģistrācijas un identifikācijas numurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2093C994" w14:textId="5ECFF664" w:rsidR="007F42CB" w:rsidRDefault="007F42CB" w:rsidP="007F42CB">
+    <w:p w14:paraId="3FB1975B" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F42CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Uz norādīto e-pasta adresi tiks nosūtīta piekļuvei nepieciešamā informācija</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lietotāja vārds un parole).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="026191D3" w14:textId="77777777" w:rsidR="008A29F5" w:rsidRDefault="008A29F5" w:rsidP="008A29F5">
+    <w:p w14:paraId="26C91474" w14:textId="77777777" w:rsidR="00B138B8" w:rsidRDefault="00B138B8" w:rsidP="00B138B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2581">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4968,188 +3887,118 @@
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008A29F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>uitas deklarāciju statusa pārbaudes funkcionalitāt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE14C0"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00FE224F"/>
+    <w:rsidRoot w:val="00E148F3"/>
+    <w:rsid w:val="000B7FE5"/>
+    <w:rsid w:val="001F6512"/>
+    <w:rsid w:val="001F6B67"/>
+    <w:rsid w:val="00327882"/>
+    <w:rsid w:val="003F352C"/>
+    <w:rsid w:val="00463B71"/>
+    <w:rsid w:val="00643582"/>
+    <w:rsid w:val="006777A8"/>
+    <w:rsid w:val="006B42D5"/>
+    <w:rsid w:val="00991D2A"/>
+    <w:rsid w:val="009B59BB"/>
+    <w:rsid w:val="009B7D20"/>
+    <w:rsid w:val="00A73D50"/>
+    <w:rsid w:val="00AB2BD6"/>
+    <w:rsid w:val="00B138B8"/>
+    <w:rsid w:val="00CB7C7A"/>
+    <w:rsid w:val="00CD52A1"/>
+    <w:rsid w:val="00E148F3"/>
+    <w:rsid w:val="00FF7F42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D56A6D2"/>
+  <w14:docId w14:val="04FE2756"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B6770723-548A-4027-B231-3B2B24B54B8A}"/>
+  <w15:docId w15:val="{A4CAD301-0D0A-4AFC-834D-E8856E42961E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5509,717 +4358,644 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0055303C"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Dutch TL" w:hAnsi="Dutch TL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="00CE14C0"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Dutch TL" w:eastAsia="Times New Roman" w:hAnsi="Dutch TL" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...54 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="008A29F5"/>
+    <w:rsid w:val="00E148F3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008A29F5"/>
+    <w:rsid w:val="00E148F3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E148F3"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6493,90 +5269,59 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>894</Words>
-  <Characters>510</Characters>
+  <Words>777</Words>
+  <Characters>444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1402</CharactersWithSpaces>
+  <CharactersWithSpaces>1219</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jana Strazdiņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>