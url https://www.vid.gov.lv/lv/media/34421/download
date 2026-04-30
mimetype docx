--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -3,364 +3,308 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="294B5D53" w14:textId="25CCD83B" w:rsidR="00C73AA6" w:rsidRPr="007F0458" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
+    <w:p w14:paraId="294B5D53" w14:textId="5A5B99B3" w:rsidR="005D0517" w:rsidRPr="007F0458" w:rsidRDefault="00CE14C0" w:rsidP="005D0517">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225420715"/>
       <w:r w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniegums </w:t>
       </w:r>
       <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">par EMDAS2 </w:t>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0517">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piekļuvi </w:t>
+      </w:r>
+      <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EMDAS </w:t>
       </w:r>
       <w:r w:rsidR="00645964">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">testa </w:t>
       </w:r>
       <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vides</w:t>
       </w:r>
       <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F0458">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F05E220" w14:textId="45F8E39A" w:rsidR="00CE14C0" w:rsidRPr="007F0458" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="-6"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ehnoloģisk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
+      </w:pPr>
+      <w:r w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ā</w:t>
-      </w:r>
+        <w:t xml:space="preserve">programmiskajai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lietotāj</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335B73" w:rsidRPr="007F0458">
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73AA6" w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:t>callback</w:t>
+        <w:t>karnei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007F0458">
-        <w:rPr>
-[...55 lines deleted...]
-      <w:r w:rsidR="00CE14C0" w:rsidRPr="007F0458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> (API)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1FC0DC77" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="008B07BD" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D67801" w14:textId="4CDFED42" w:rsidR="00CE14C0" w:rsidRPr="008B07BD" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4685032D" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="008B07BD" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D7B421" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="008B07BD" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
-[...15 lines deleted...]
-    <w:p w14:paraId="29264D93" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="00407EDA" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
+    <w:p w14:paraId="0A2DF9C4" w14:textId="210A0A36" w:rsidR="000E7F05" w:rsidRDefault="00CE14C0" w:rsidP="000E7F05">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008B07BD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-        <w:t>juridiskās personas reģistrācijas numurs)</w:t>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7F05">
+        <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7AD658" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="00A4734B" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
+    <w:p w14:paraId="20D37972" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB34D9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB34D9">
+        <w:t>uridiskās personas nosaukums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE6C874" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7DD4EC" w14:textId="519690AB" w:rsidR="00CE14C0" w:rsidRPr="00287D48" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
+    <w:p w14:paraId="0FA4F345" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287D48">
-[...18 lines deleted...]
-        <w:t>_______________________</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D83AE21" w14:textId="513E0D66" w:rsidR="00CE14C0" w:rsidRPr="005865A7" w:rsidRDefault="00407EDA" w:rsidP="00407EDA">
+    <w:p w14:paraId="46154B8C" w14:textId="53DA3489" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407EDA">
+        <w:t xml:space="preserve">juridiskās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22B30">
+        <w:t>personas EORI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407EDA">
+        <w:t xml:space="preserve"> numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00407EDA">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A001D84" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31791AC2" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E045B19" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A67ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D83AE21" w14:textId="5D176420" w:rsidR="00CE14C0" w:rsidRPr="005865A7" w:rsidRDefault="00407EDA" w:rsidP="00407EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-6"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text1"/>
       <w:r w:rsidRPr="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -534,4338 +478,4252 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005865A7" w:rsidRPr="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                    </w:t>
       </w:r>
       <w:r w:rsidR="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidR="005865A7" w:rsidRPr="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vieta)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005865A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E83F81" w14:textId="32A3D113" w:rsidR="00CE14C0" w:rsidRPr="00C3116E" w:rsidRDefault="00CE14C0" w:rsidP="00CE14C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13325"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8278C6" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRDefault="00CE14C0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="25117" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="4224"/>
         <w:gridCol w:w="1008"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1783"/>
         <w:gridCol w:w="236"/>
-        <w:gridCol w:w="1007"/>
-        <w:gridCol w:w="1007"/>
+        <w:gridCol w:w="1774"/>
+        <w:gridCol w:w="240"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="872"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="702F90B0" w14:textId="77777777" w:rsidTr="0055303C">
-[...229 lines deleted...]
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="36747F7F" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="3076A917" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6BCE92C4" w14:textId="1E75B9DE" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4671303A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20C56">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klienta sistēmas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nosaukums (an..10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F53F523" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6EE15985" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4476" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63202391" w14:textId="77777777" w:rsidR="00A95ED3" w:rsidRDefault="00A95ED3" w:rsidP="00DC55E1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC55E1" w:rsidRPr="00DC55E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>epieciešamā EMDAS apakšsistēma</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC55E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F03846" w14:textId="0E04A44F" w:rsidR="009653EB" w:rsidRPr="00DC55E1" w:rsidRDefault="00DC55E1" w:rsidP="00DC55E1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:right="-6"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>(atzīmēt ar “X” atbilstošo variantu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64ABB94F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="29ED46A8" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF0EA69" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EBC6969" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...43 lines deleted...]
-          <w:p w14:paraId="2F60A9B2" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="775D8865" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A5ACCEF" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="5A468B1E" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7874BA4C" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...65 lines deleted...]
-          <w:p w14:paraId="019B1B57" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="5F53E4A0" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="7D8728D2" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="7D7A7C34" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...42 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD68A29" w14:textId="05EEFF42" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="53419E76" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000637FB">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1768FD2C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
-[...44 lines deleted...]
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31C52E78" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74946EE2" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6EC444" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6C61C3" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EE71730" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="61EF2F75" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFC8F7F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0719B582" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="627163CD" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="005502D0" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="330EA7BC" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="58599D15" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54459F3A" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...43 lines deleted...]
-          <w:p w14:paraId="58B39C7C" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="00EC1F54" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="1D2AE2C7" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="3B8E396C" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4535F015" w14:textId="0BAE32B3" w:rsidR="00CE14C0" w:rsidRPr="00A20C56" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5EFBDAEA" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41482FC5" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7F0A2A55" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
-            <w:tcBorders>
-[...218 lines deleted...]
-            <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="114ABCB2" w14:textId="59DCFBEB" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-            <w:pPr>
+          <w:p w14:paraId="4406EB3A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000637FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7B35A851" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+            <w:tcW w:w="3944" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="587ADCB9" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20C56">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importa kontroles sistēma 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(IKS2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C727813" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E756D0F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E5B18B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16309DD6" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4BD8D3D9" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6223D629" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="58440811" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13DBBE4F" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...21 lines deleted...]
-          <w:p w14:paraId="7020A740" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="44F66505" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="4E398AA4" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="5409F510" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09215FAF" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...273 lines deleted...]
-          <w:p w14:paraId="1088A5AD" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="00A20C56" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="5A3DBE72" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A20C56">
+            <w:r w:rsidRPr="00911F7A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Pārstāvja e-pasta adrese</w:t>
+              <w:t>Kontaktpersonas e-pasta adrese</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65488722" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="0DC00FEE" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2A75006A" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2FE23F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74075AFB" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...77 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:tcPr>
+          <w:p w14:paraId="593A560E" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E042F21" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7190C8DF" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A770294" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AAD371" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1978EE47" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          </w:tcPr>
+          <w:p w14:paraId="0E7E4A34" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F59E7A5" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          </w:tcPr>
+          <w:p w14:paraId="1DF1708E" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...23 lines deleted...]
-          <w:p w14:paraId="102F4291" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          </w:tcPr>
+          <w:p w14:paraId="5277ABE3" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="6A49D7B7" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="77CD7777" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A83C8EA" w14:textId="269C1BAD" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...55 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1D0B393C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000637FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1154" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="79BF3C75" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529F8524" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC3A7D2" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000637FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0909F2CB" w14:textId="7A0D3CC3" w:rsidR="009653EB" w:rsidRPr="00F148BC" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F148BC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Importa muitas deklarācijas pasta sūtījumiem līdz 150 EUR</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF73E4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F26F22">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF73E4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>H7)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F148BC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB3FE81" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00F148BC" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="387F55C2" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...43 lines deleted...]
-          <w:p w14:paraId="773F5A53" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="5D3793DF" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="547917DD" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="3830B944" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="449560E9" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...65 lines deleted...]
-          <w:p w14:paraId="38428089" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="404024B8" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="4C4CBEE9" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="099C67B7" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DE5806B" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="206CFB28" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...25 lines deleted...]
-            </w:r>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEBE8CE" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="321B28E2" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="684ECDF2" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323FB613" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...56 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5138C5BA" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A064DB6" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24BDE2C7" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2EDFEA21" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F25B181" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44178093" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B1BC18" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="54AC51A8" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7489A95A" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="71C57418" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6032CA38" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...43 lines deleted...]
-          <w:p w14:paraId="5840E2E1" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="3F03A34C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="1C02E5F2" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="69ED5EDD" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3744BD12" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="00A20C56" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="5043876F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A20C56">
+            <w:r w:rsidRPr="00173AF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Pārstāvja tālrunis</w:t>
+              <w:t>Kontaktpersonas tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63163FDE" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="49AF90C1" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
-            <w:tcBorders>
-[...227 lines deleted...]
-            <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363C308F" w14:textId="4DDE8A99" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...52 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="6F511760" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000637FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5182" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:tcW w:w="4180" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14FAA0DC" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A20C56">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>CheckMRN</w:t>
+              <w:t>Pagaidu uzglabāšanas sistēma 2</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> tīmekļa </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PU2)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF9C972" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B21D17" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CAD3790" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2612CCCE" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C394662" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="3A47BF52" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C4E0AD8" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...21 lines deleted...]
-          <w:p w14:paraId="0902FA61" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="6D838760" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE14C0" w:rsidRPr="000637FB" w14:paraId="41E482B5" w14:textId="77777777" w:rsidTr="008B6ED4">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="33D445B9" w14:textId="77777777" w:rsidTr="00CF73E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="12"/>
           <w:wBefore w:w="142" w:type="dxa"/>
           <w:wAfter w:w="10232" w:type="dxa"/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...18 lines deleted...]
-              <w:rPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="525D4131" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52C2B7D1" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E9AC6C5" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72C868D4" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000637FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9CC777" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D6A7120" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C9D0EF9" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="47827F83" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40545221" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="7462A8D7" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DDF9680" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="07F441A9" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4087A61E" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFCAFCE" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="059D9687" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="2EF142AF" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09A46D6C" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="78980D09" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04067A71" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="7C390DD3" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="3039113B" w14:textId="77777777" w:rsidTr="00CF73E4">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="12"/>
+          <w:wBefore w:w="142" w:type="dxa"/>
+          <w:wAfter w:w="10232" w:type="dxa"/>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71839D99" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6141FD27" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000637FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B99A3B3" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000637FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1029DE66" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20C56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Tranzīta kontroles sistēma 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (TKS2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3145B6C3" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A812A29" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283B4023" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0793E8FE" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="04183F02" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="505E04A1" w14:textId="77777777" w:rsidR="00CE14C0" w:rsidRPr="000637FB" w:rsidRDefault="00CE14C0" w:rsidP="004412A6">
+          <w:p w14:paraId="3135DD5C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A79DDA6" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055303C" w:rsidRPr="00007780" w14:paraId="2989245A" w14:textId="77777777" w:rsidTr="0055303C">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="3C2D8FF8" w14:textId="77777777" w:rsidTr="00CF73E4">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="12"/>
+          <w:wBefore w:w="142" w:type="dxa"/>
+          <w:wAfter w:w="10232" w:type="dxa"/>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1856DBE1" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573DF93D" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8F8354" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAE3C7B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A53040B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCEC6CD" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00AD9825" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB265B0" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF3C4CA" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED15308" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B53BD" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037860FE" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="367CD5CF" w14:textId="77777777" w:rsidTr="00CF73E4">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="12"/>
+          <w:wBefore w:w="142" w:type="dxa"/>
+          <w:wAfter w:w="10232" w:type="dxa"/>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF8F091" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B31AB7C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8CB8D2" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000637FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="209B2509" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00A20C56" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A20C56">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Chec</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A29F5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>kMRN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00A20C56">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tīmekļa pakalpes izmantošanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE88E73" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46ADDD38" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170C8889" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56DEA56B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="12C49A0B" w14:textId="77777777" w:rsidTr="00CF73E4">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="12"/>
+          <w:wBefore w:w="142" w:type="dxa"/>
+          <w:wAfter w:w="10232" w:type="dxa"/>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E233B2A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00AF3FFD" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58A1B9B6" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5E53E8" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00286BDE" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70C5CE7C" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CB9222" w14:textId="77777777" w:rsidR="009653EB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8F57C4" w14:textId="77777777" w:rsidR="00AF3FFD" w:rsidRPr="00AF3FFD" w:rsidRDefault="00AF3FFD" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6926E99F" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DD5680" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4C28E5" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26C99C1B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F767327" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C739D" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5C1CB6" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC64151" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009653EB" w:rsidRPr="00007780" w14:paraId="214A8A42" w14:textId="77777777" w:rsidTr="00B41524">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16057" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19A7D333" w14:textId="02E28CFB" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="1B5654C4" w14:textId="5616D2F7" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A15576">
+            <w:r w:rsidRPr="00E02CAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Callback</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00007780">
+            <w:r w:rsidRPr="00E02CAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> URL </w:t>
             </w:r>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>adrese:______________________________________________________________</w:t>
+              <w:t>____________________</w:t>
             </w:r>
-            <w:r w:rsidR="00D43B00">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>___________________</w:t>
+              <w:t>_______________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00007780">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565E030D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="59FEA297" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA7DF8D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="18B06E53" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163813DE" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="4385161B" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="005EF801" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="63ADED3D" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565CF55C" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="2273186D" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="473DB0B3" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="347CCA37" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24B0A8EF" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="326677CC" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="284D8D80" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="200EA274" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="423A3593" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="6C7B11B5" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007780">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E262C95" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="00007780" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="4863373A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="00007780" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055303C" w:rsidRPr="000637FB" w14:paraId="397AC223" w14:textId="77777777" w:rsidTr="0055303C">
+      <w:tr w:rsidR="009653EB" w:rsidRPr="000637FB" w14:paraId="6B315EC1" w14:textId="77777777" w:rsidTr="00B41524">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15757" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D522B2E" w14:textId="77777777" w:rsidR="002C79CF" w:rsidRPr="002C79CF" w:rsidRDefault="002C79CF" w:rsidP="002C79CF">
-[...72 lines deleted...]
-          <w:p w14:paraId="287A3DCD" w14:textId="3EFC71B3" w:rsidR="0055303C" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="00E0BEB6" w14:textId="77777777" w:rsidR="009653EB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A20C56">
-[...43 lines deleted...]
-          <w:p w14:paraId="0EB14E3D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          </w:p>
+          <w:p w14:paraId="3F950CE9" w14:textId="77777777" w:rsidR="00AF3FFD" w:rsidRPr="000637FB" w:rsidRDefault="00AF3FFD" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4313417E" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="541D2C79" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C4559D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="7E3FF206" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1555E2" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="7634C8BD" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C7D84" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="6205DE8A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B8168E" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="163732EC" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65462B1D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="5EA93298" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF0D618" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="1C06C72A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65523966" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="4B1356D8" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E70E05D" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="3FF78C56" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C0F3F" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="16CFA05A" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C1DE52" w14:textId="77777777" w:rsidR="0055303C" w:rsidRPr="000637FB" w:rsidRDefault="0055303C" w:rsidP="00DA7F16">
+          <w:p w14:paraId="36475FC2" w14:textId="77777777" w:rsidR="009653EB" w:rsidRPr="000637FB" w:rsidRDefault="009653EB" w:rsidP="00B41524">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0119E4FD" w14:textId="77777777" w:rsidR="001B596F" w:rsidRDefault="001B596F" w:rsidP="001B596F">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="179E2BA6" w14:textId="77777777" w:rsidR="006D33F2" w:rsidRDefault="006D33F2" w:rsidP="001B596F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597269D1" w14:textId="7DEA1114" w:rsidR="001B596F" w:rsidRPr="007A67ED" w:rsidRDefault="001B596F" w:rsidP="001B596F">
+    <w:p w14:paraId="155261B4" w14:textId="03E4EF17" w:rsidR="001B596F" w:rsidRPr="007A67ED" w:rsidRDefault="001B596F" w:rsidP="00A22B30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A67ED">
         <w:t>Klients vai klienta pilnvarotā persona</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A67ED">
-        <w:t xml:space="preserve"> _________________________</w:t>
+        <w:t xml:space="preserve"> ______________</w:t>
+      </w:r>
+      <w:r w:rsidR="009653EB">
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A67ED">
+        <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147AEF1D" w14:textId="77777777" w:rsidR="001B596F" w:rsidRDefault="001B596F" w:rsidP="001B596F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:t>(paraksts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00541040">
         <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B596F" w:rsidSect="00CE14C0">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="482E53B7" w14:textId="77777777" w:rsidR="0004748A" w:rsidRDefault="0004748A" w:rsidP="0055303C">
+    <w:p w14:paraId="4BE11B83" w14:textId="77777777" w:rsidR="009919B1" w:rsidRDefault="009919B1" w:rsidP="0055303C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EED1E29" w14:textId="77777777" w:rsidR="0004748A" w:rsidRDefault="0004748A" w:rsidP="0055303C">
+    <w:p w14:paraId="307A7F69" w14:textId="77777777" w:rsidR="009919B1" w:rsidRDefault="009919B1" w:rsidP="0055303C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
@@ -4886,141 +4744,396 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5108DA0A" w14:textId="2463BA66" w:rsidR="0055303C" w:rsidRDefault="0055303C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7D7058BC" w14:textId="77777777" w:rsidR="0055303C" w:rsidRDefault="0055303C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30797307" w14:textId="77777777" w:rsidR="0004748A" w:rsidRDefault="0004748A" w:rsidP="0055303C">
+    <w:p w14:paraId="4CD0EC4D" w14:textId="77777777" w:rsidR="009919B1" w:rsidRDefault="009919B1" w:rsidP="0055303C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="024CBFC8" w14:textId="77777777" w:rsidR="0004748A" w:rsidRDefault="0004748A" w:rsidP="0055303C">
+    <w:p w14:paraId="35D0EB49" w14:textId="77777777" w:rsidR="009919B1" w:rsidRDefault="009919B1" w:rsidP="0055303C">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2B07587B" w14:textId="77777777" w:rsidR="000E7F05" w:rsidRDefault="000E7F05" w:rsidP="000E7F05">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operators </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klienta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reģistrācijas un identifikācijas numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="600D04AD" w14:textId="77777777" w:rsidR="009653EB" w:rsidRDefault="009653EB" w:rsidP="009653EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F42CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Uz norādīto e-pasta adresi tiks nosūtīta piekļuvei nepieciešamā informācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (lietotāja vārds un parole).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="6E7956B5" w14:textId="77777777" w:rsidR="009653EB" w:rsidRDefault="009653EB" w:rsidP="009653EB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009F2581">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uitas deklarāciju statusa pārbaudes funkcionalitāt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE14C0"/>
     <w:rsid w:val="00007780"/>
     <w:rsid w:val="0004748A"/>
+    <w:rsid w:val="00093245"/>
+    <w:rsid w:val="000D7E39"/>
+    <w:rsid w:val="000E7F05"/>
     <w:rsid w:val="001B596F"/>
+    <w:rsid w:val="00234857"/>
     <w:rsid w:val="00287D48"/>
     <w:rsid w:val="002C79CF"/>
     <w:rsid w:val="002F4FA4"/>
     <w:rsid w:val="003023F5"/>
     <w:rsid w:val="0031753E"/>
     <w:rsid w:val="00335B73"/>
     <w:rsid w:val="003743EF"/>
+    <w:rsid w:val="003A3251"/>
     <w:rsid w:val="003B51E2"/>
     <w:rsid w:val="00407EDA"/>
     <w:rsid w:val="00472F25"/>
     <w:rsid w:val="004A257F"/>
     <w:rsid w:val="004C1E92"/>
     <w:rsid w:val="004E6EA7"/>
     <w:rsid w:val="00520196"/>
     <w:rsid w:val="0055303C"/>
     <w:rsid w:val="0058445C"/>
     <w:rsid w:val="005865A7"/>
+    <w:rsid w:val="005D0517"/>
     <w:rsid w:val="00645964"/>
+    <w:rsid w:val="006805CE"/>
+    <w:rsid w:val="006B53A8"/>
     <w:rsid w:val="006D33F2"/>
     <w:rsid w:val="00703C42"/>
     <w:rsid w:val="00756954"/>
     <w:rsid w:val="007B5595"/>
     <w:rsid w:val="007F0458"/>
+    <w:rsid w:val="00833B07"/>
     <w:rsid w:val="00843773"/>
     <w:rsid w:val="0087782B"/>
     <w:rsid w:val="0088015C"/>
     <w:rsid w:val="008B6ED4"/>
     <w:rsid w:val="008C00B6"/>
     <w:rsid w:val="008D3CDD"/>
+    <w:rsid w:val="009653EB"/>
+    <w:rsid w:val="009919B1"/>
+    <w:rsid w:val="009D2464"/>
     <w:rsid w:val="00A15576"/>
     <w:rsid w:val="00A16CBC"/>
     <w:rsid w:val="00A20C56"/>
+    <w:rsid w:val="00A22B30"/>
+    <w:rsid w:val="00A4279B"/>
     <w:rsid w:val="00A4734B"/>
     <w:rsid w:val="00A629A6"/>
+    <w:rsid w:val="00A95ED3"/>
+    <w:rsid w:val="00AF3FFD"/>
     <w:rsid w:val="00B440EA"/>
     <w:rsid w:val="00B7138C"/>
     <w:rsid w:val="00B842EC"/>
     <w:rsid w:val="00BA7E98"/>
     <w:rsid w:val="00BE0F73"/>
     <w:rsid w:val="00C73AA6"/>
     <w:rsid w:val="00CB0647"/>
     <w:rsid w:val="00CE14C0"/>
     <w:rsid w:val="00CF66E2"/>
+    <w:rsid w:val="00CF73E4"/>
     <w:rsid w:val="00D02E00"/>
     <w:rsid w:val="00D31B16"/>
     <w:rsid w:val="00D43B00"/>
+    <w:rsid w:val="00DC55E1"/>
+    <w:rsid w:val="00E02CAC"/>
     <w:rsid w:val="00E57D42"/>
     <w:rsid w:val="00E8064E"/>
+    <w:rsid w:val="00EB206A"/>
+    <w:rsid w:val="00F26F22"/>
     <w:rsid w:val="00F26F37"/>
     <w:rsid w:val="00F50CC1"/>
     <w:rsid w:val="00F82A3F"/>
     <w:rsid w:val="00FD7456"/>
     <w:rsid w:val="00FD7D6D"/>
     <w:rsid w:val="00FE224F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5071,51 +5184,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6020,96 +6133,141 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055303C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0055303C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="00234857"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00234857"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1109465948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1189224901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1207790129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1229076539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1866407211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2079328441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -6425,69 +6583,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{965E419C-A25F-48BB-B687-233E6EE72725}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1226</Words>
-  <Characters>700</Characters>
+  <Words>1043</Words>
+  <Characters>595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1923</CharactersWithSpaces>
+  <CharactersWithSpaces>1635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jana Strazdiņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>