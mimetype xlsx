--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -1,106 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gnp00112\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DXR9NMWI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Jana\VALSTS KASE IEŅĒMUMI\INFOGRAM\2026.GADS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83D35F3C-40B7-40B2-AED5-CF3AF12E0D9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F84A186-1B69-4F16-A40A-9BBDD8328E5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="630" yWindow="615" windowWidth="14340" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F12" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="F4" i="1"/>
+  <c r="N16" i="1" l="1"/>
+  <c r="F16" i="1"/>
+  <c r="N5" i="1"/>
+  <c r="N6" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="N4" i="1"/>
   <c r="C16" i="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1"/>
   <c r="B16" i="1"/>
-  <c r="F16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Nodokļa veids</t>
   </si>
   <si>
     <t xml:space="preserve">Pievienotās vērtības nodoklis </t>
   </si>
   <si>
     <t>Uzņēmumu ienākuma nodoklis</t>
   </si>
   <si>
     <t xml:space="preserve">Akcīzes nodoklis </t>
   </si>
   <si>
     <t>Azartspēļu un izložu nodoklis</t>
   </si>
   <si>
     <t>Elektroenerģijas nodoklis</t>
   </si>
   <si>
     <t>Transportlīdzekļu ekspluatācijas nodoklis</t>
   </si>
   <si>
     <t>Uzņēmumu vieglo transportlīdzekļu nodoklis</t>
   </si>
   <si>
@@ -113,109 +114,125 @@
     <t xml:space="preserve">Iedzīvotāju ienākuma nodoklis </t>
   </si>
   <si>
     <t xml:space="preserve">Dabas resursu nodoklis </t>
   </si>
   <si>
     <t xml:space="preserve">Sociālās apdrošināšanas iemaksas </t>
   </si>
   <si>
     <t>Kopā</t>
   </si>
   <si>
     <t>janvāris</t>
   </si>
   <si>
     <t>februāris</t>
   </si>
   <si>
     <t>marts</t>
   </si>
   <si>
     <t>aprīlis</t>
   </si>
   <si>
     <t>Valsts ieņēmumu dienesta administrētie nodokļu ieņēmumi 2026. gadā, milj. EUR</t>
+  </si>
+  <si>
+    <t>maijs</t>
+  </si>
+  <si>
+    <t>jūnijs</t>
+  </si>
+  <si>
+    <t>jūlijs</t>
+  </si>
+  <si>
+    <t>augusts</t>
+  </si>
+  <si>
+    <t>septembris</t>
+  </si>
+  <si>
+    <t>oktobris</t>
+  </si>
+  <si>
+    <t>novembris</t>
+  </si>
+  <si>
+    <t>decembris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -230,70 +247,70 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_For Print" xfId="1" xr:uid="{FA71F6E2-959B-4B84-9918-E78D75405343}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -544,381 +561,546 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="1" customWidth="1"/>
-    <col min="2" max="14" width="12.7109375" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7" max="13" width="12.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="22" width="12.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
-      <c r="G1" s="2"/>
-[...9 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="9"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+    </row>
+    <row r="3" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B4" s="6">
         <v>365.46684836999998</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C4" s="6">
         <v>325.80093109000001</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D4" s="6">
         <v>289.94353838000001</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E4" s="6">
         <v>388.96000047000001</v>
       </c>
       <c r="F4" s="6">
-        <f t="shared" ref="F4:F16" si="0">SUM(B4:E4)</f>
-[...4 lines deleted...]
-      <c r="A5" s="7" t="s">
+        <v>317.06543815999999</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="7">
+        <f>SUM(B4:M4)</f>
+        <v>1687.23675647</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B5" s="6">
         <v>106.24033809000001</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="6">
         <v>22.9687707</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="6">
         <v>24.169487929999999</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="6">
         <v>80.604557880000002</v>
       </c>
       <c r="F5" s="6">
+        <v>97.906134320000007</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="7">
+        <f t="shared" ref="N5:N16" si="0">SUM(B5:M5)</f>
+        <v>331.88928892000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="6">
+        <v>107.47964455</v>
+      </c>
+      <c r="C6" s="6">
+        <v>104.03680531000001</v>
+      </c>
+      <c r="D6" s="6">
+        <v>101.19427546999999</v>
+      </c>
+      <c r="E6" s="6">
+        <v>117.12522048999999</v>
+      </c>
+      <c r="F6" s="6">
+        <v>100.34121197</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="7">
         <f t="shared" si="0"/>
-        <v>233.98315460000003</v>
-[...18 lines deleted...]
-      <c r="F6" s="6">
+        <v>530.17715779000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="6">
+        <v>4.7728005199999997</v>
+      </c>
+      <c r="C7" s="6">
+        <v>5.2663269100000001</v>
+      </c>
+      <c r="D7" s="6">
+        <v>5.1128513599999996</v>
+      </c>
+      <c r="E7" s="6">
+        <v>5.4285691900000002</v>
+      </c>
+      <c r="F7" s="6">
+        <v>5.2873976999999996</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="7">
         <f t="shared" si="0"/>
-        <v>429.83594582000001</v>
-[...18 lines deleted...]
-      <c r="F7" s="6">
+        <v>25.867945680000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6">
+        <v>0.46304208000000002</v>
+      </c>
+      <c r="C8" s="6">
+        <v>0.51569337000000004</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.47922179999999998</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.47356788</v>
+      </c>
+      <c r="F8" s="6">
+        <v>0.42728789</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="7">
         <f t="shared" si="0"/>
-        <v>20.580547980000002</v>
-[...18 lines deleted...]
-      <c r="F8" s="6">
+        <v>2.3588130199999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6">
+        <v>15.937897449999999</v>
+      </c>
+      <c r="C9" s="6">
+        <v>8.4379887300000007</v>
+      </c>
+      <c r="D9" s="6">
+        <v>10.403929209999999</v>
+      </c>
+      <c r="E9" s="6">
+        <v>9.2540353399999997</v>
+      </c>
+      <c r="F9" s="6">
+        <v>8.594531469999998</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="7">
         <f t="shared" si="0"/>
-        <v>1.93152513</v>
-[...18 lines deleted...]
-      <c r="F9" s="6">
+        <v>52.628382200000004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6">
+        <v>2.7364943999999998</v>
+      </c>
+      <c r="C10" s="6">
+        <v>1.5915488499999999</v>
+      </c>
+      <c r="D10" s="6">
+        <v>1.82105983</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1.8403899399999999</v>
+      </c>
+      <c r="F10" s="6">
+        <v>1.6276052299999999</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="7">
         <f t="shared" si="0"/>
-        <v>44.033850730000005</v>
-[...18 lines deleted...]
-      <c r="F10" s="6">
+        <v>9.6170982499999997</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="6">
+        <v>6.1609492800000005</v>
+      </c>
+      <c r="C11" s="6">
+        <v>6.0740649299999996</v>
+      </c>
+      <c r="D11" s="6">
+        <v>4.7769998500000002</v>
+      </c>
+      <c r="E11" s="6">
+        <v>6.2303940300000002</v>
+      </c>
+      <c r="F11" s="6">
+        <v>7.7439671700000003</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="7">
         <f t="shared" si="0"/>
-        <v>7.9894930199999994</v>
-[...18 lines deleted...]
-      <c r="F11" s="6">
+        <v>30.986375259999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="6">
+        <v>8.0849999999999997E-4</v>
+      </c>
+      <c r="C12" s="6">
+        <v>17.3008825</v>
+      </c>
+      <c r="D12" s="6">
+        <v>6.6319999999999999E-3</v>
+      </c>
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
+      <c r="F12" s="6">
+        <v>22.157394979999999</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="7">
         <f t="shared" si="0"/>
-        <v>23.242408089999998</v>
-[...18 lines deleted...]
-      <c r="F12" s="6">
+        <v>39.465717980000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="6">
+        <v>288.64349933</v>
+      </c>
+      <c r="C13" s="6">
+        <v>235.83409065000001</v>
+      </c>
+      <c r="D13" s="6">
+        <v>99.230127749999895</v>
+      </c>
+      <c r="E13" s="6">
+        <v>217.40522923</v>
+      </c>
+      <c r="F13" s="6">
+        <v>219.47165275</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="7">
         <f t="shared" si="0"/>
-        <v>17.308323000000001</v>
-[...18 lines deleted...]
-      <c r="F13" s="6">
+        <v>1060.5845997099998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="6">
+        <v>15.10008208</v>
+      </c>
+      <c r="C14" s="6">
+        <v>1.1716643799999999</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0.82044700000000004</v>
+      </c>
+      <c r="E14" s="6">
+        <v>10.963387289999998</v>
+      </c>
+      <c r="F14" s="6">
+        <v>0.99392846999999995</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="7">
         <f t="shared" si="0"/>
-        <v>841.11294695999982</v>
-[...18 lines deleted...]
-      <c r="F14" s="6">
+        <v>29.049509219999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6">
+        <v>523.94010890000004</v>
+      </c>
+      <c r="C15" s="6">
+        <v>451.93614897000003</v>
+      </c>
+      <c r="D15" s="6">
+        <v>451.18988027</v>
+      </c>
+      <c r="E15" s="6">
+        <v>499.03845178999995</v>
+      </c>
+      <c r="F15" s="6">
+        <v>495.00335494000007</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="7">
         <f t="shared" si="0"/>
-        <v>28.055580749999997</v>
-[...24 lines deleted...]
-      <c r="A16" s="8" t="s">
+        <v>2421.1079448700002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="7">
         <f>SUM(B4:B15)</f>
         <v>1436.9425135500001</v>
       </c>
-      <c r="C16" s="6">
-        <f t="shared" ref="C16:E16" si="1">SUM(C4:C15)</f>
+      <c r="C16" s="7">
+        <f t="shared" ref="C16:F16" si="1">SUM(C4:C15)</f>
         <v>1180.9349163900001</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <f t="shared" si="1"/>
         <v>989.1484508499999</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <f t="shared" si="1"/>
         <v>1337.3238035300001</v>
       </c>
-      <c r="F16" s="6">
-[...1 lines deleted...]
-        <v>4944.3496843200001</v>
+      <c r="F16" s="7">
+        <f t="shared" si="1"/>
+        <v>1276.6199050500002</v>
+      </c>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7">
+        <f>SUM(B16:M16)</f>
+        <v>6220.96958937</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>