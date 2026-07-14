--- v1 (2026-06-23)
+++ v2 (2026-07-14)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Jana\VALSTS KASE IEŅĒMUMI\INFOGRAM\2026.GADS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\13\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F84A186-1B69-4F16-A40A-9BBDD8328E5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0DB401C4-05B2-41ED-91EA-C14BE4DE907C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="630" yWindow="615" windowWidth="14340" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N16" i="1" l="1"/>
+  <c r="G16" i="1" l="1"/>
+  <c r="N16" i="1" s="1"/>
   <c r="F16" i="1"/>
   <c r="N5" i="1"/>
   <c r="N6" i="1"/>
   <c r="N7" i="1"/>
   <c r="N8" i="1"/>
   <c r="N9" i="1"/>
   <c r="N10" i="1"/>
   <c r="N11" i="1"/>
   <c r="N12" i="1"/>
   <c r="N13" i="1"/>
   <c r="N14" i="1"/>
   <c r="N15" i="1"/>
   <c r="N4" i="1"/>
   <c r="C16" i="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1"/>
   <c r="B16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Nodokļa veids</t>
   </si>
@@ -567,535 +568,562 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="41.7265625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="12.7265625" style="1" customWidth="1"/>
+    <col min="8" max="13" width="12.7265625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="22" width="12.7265625" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
     </row>
-    <row r="3" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:22" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
         <v>365.46684836999998</v>
       </c>
       <c r="C4" s="6">
         <v>325.80093109000001</v>
       </c>
       <c r="D4" s="6">
         <v>289.94353838000001</v>
       </c>
       <c r="E4" s="6">
         <v>388.96000047000001</v>
       </c>
       <c r="F4" s="6">
         <v>317.06543815999999</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="6">
+        <v>366.03374094999998</v>
+      </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="7">
         <f>SUM(B4:M4)</f>
-        <v>1687.23675647</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2053.2704974200001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>106.24033809000001</v>
       </c>
       <c r="C5" s="6">
         <v>22.9687707</v>
       </c>
       <c r="D5" s="6">
         <v>24.169487929999999</v>
       </c>
       <c r="E5" s="6">
         <v>80.604557880000002</v>
       </c>
       <c r="F5" s="6">
         <v>97.906134320000007</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="6">
+        <v>122.35985716</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="7">
-        <f t="shared" ref="N5:N16" si="0">SUM(B5:M5)</f>
-[...3 lines deleted...]
-    <row r="6" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <f t="shared" ref="N5:N15" si="0">SUM(B5:M5)</f>
+        <v>454.24914608</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
         <v>107.47964455</v>
       </c>
       <c r="C6" s="6">
         <v>104.03680531000001</v>
       </c>
       <c r="D6" s="6">
         <v>101.19427546999999</v>
       </c>
       <c r="E6" s="6">
         <v>117.12522048999999</v>
       </c>
       <c r="F6" s="6">
         <v>100.34121197</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="6">
+        <v>99.506066880000006</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="7">
         <f t="shared" si="0"/>
-        <v>530.17715779000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>629.68322467000007</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>4.7728005199999997</v>
       </c>
       <c r="C7" s="6">
         <v>5.2663269100000001</v>
       </c>
       <c r="D7" s="6">
         <v>5.1128513599999996</v>
       </c>
       <c r="E7" s="6">
         <v>5.4285691900000002</v>
       </c>
       <c r="F7" s="6">
         <v>5.2873976999999996</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="6">
+        <v>5.4887211799999998</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="7">
         <f t="shared" si="0"/>
-        <v>25.867945680000002</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>31.356666860000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
         <v>0.46304208000000002</v>
       </c>
       <c r="C8" s="6">
         <v>0.51569337000000004</v>
       </c>
       <c r="D8" s="6">
         <v>0.47922179999999998</v>
       </c>
       <c r="E8" s="6">
         <v>0.47356788</v>
       </c>
       <c r="F8" s="6">
         <v>0.42728789</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="6">
+        <v>0.41832024000000001</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7">
         <f t="shared" si="0"/>
-        <v>2.3588130199999999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2.7771332599999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="6">
         <v>15.937897449999999</v>
       </c>
       <c r="C9" s="6">
         <v>8.4379887300000007</v>
       </c>
       <c r="D9" s="6">
         <v>10.403929209999999</v>
       </c>
       <c r="E9" s="6">
         <v>9.2540353399999997</v>
       </c>
       <c r="F9" s="6">
         <v>8.594531469999998</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="6">
+        <v>8.6004113600000007</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7">
         <f t="shared" si="0"/>
-        <v>52.628382200000004</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>61.228793560000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
         <v>2.7364943999999998</v>
       </c>
       <c r="C10" s="6">
         <v>1.5915488499999999</v>
       </c>
       <c r="D10" s="6">
         <v>1.82105983</v>
       </c>
       <c r="E10" s="6">
         <v>1.8403899399999999</v>
       </c>
       <c r="F10" s="6">
         <v>1.6276052299999999</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="6">
+        <v>1.7836240699999999</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="7">
         <f t="shared" si="0"/>
-        <v>9.6170982499999997</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>11.40072232</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6">
         <v>6.1609492800000005</v>
       </c>
       <c r="C11" s="6">
         <v>6.0740649299999996</v>
       </c>
       <c r="D11" s="6">
         <v>4.7769998500000002</v>
       </c>
       <c r="E11" s="6">
         <v>6.2303940300000002</v>
       </c>
       <c r="F11" s="6">
         <v>7.7439671700000003</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="6">
+        <v>7.5837982999999998</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="7">
         <f t="shared" si="0"/>
-        <v>30.986375259999999</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>38.570173560000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>8.0849999999999997E-4</v>
       </c>
       <c r="C12" s="6">
         <v>17.3008825</v>
       </c>
       <c r="D12" s="6">
         <v>6.6319999999999999E-3</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>22.157394979999999</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="6">
+        <v>0</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="7">
         <f t="shared" si="0"/>
         <v>39.465717980000001</v>
       </c>
     </row>
-    <row r="13" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="6">
         <v>288.64349933</v>
       </c>
       <c r="C13" s="6">
         <v>235.83409065000001</v>
       </c>
       <c r="D13" s="6">
         <v>99.230127749999895</v>
       </c>
       <c r="E13" s="6">
         <v>217.40522923</v>
       </c>
       <c r="F13" s="6">
         <v>219.47165275</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="6">
+        <v>239.70861027000001</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="7">
         <f t="shared" si="0"/>
-        <v>1060.5845997099998</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1300.2932099799998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6">
         <v>15.10008208</v>
       </c>
       <c r="C14" s="6">
         <v>1.1716643799999999</v>
       </c>
       <c r="D14" s="6">
         <v>0.82044700000000004</v>
       </c>
       <c r="E14" s="6">
         <v>10.963387289999998</v>
       </c>
       <c r="F14" s="6">
         <v>0.99392846999999995</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="6">
+        <v>0.87263743999999999</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="7">
         <f t="shared" si="0"/>
-        <v>29.049509219999997</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>29.922146659999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6">
         <v>523.94010890000004</v>
       </c>
       <c r="C15" s="6">
         <v>451.93614897000003</v>
       </c>
       <c r="D15" s="6">
         <v>451.18988027</v>
       </c>
       <c r="E15" s="6">
         <v>499.03845178999995</v>
       </c>
       <c r="F15" s="6">
         <v>495.00335494000007</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="6">
+        <v>483.31803551999997</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="7">
         <f t="shared" si="0"/>
-        <v>2421.1079448700002</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2904.4259803900004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="15" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <f>SUM(B4:B15)</f>
         <v>1436.9425135500001</v>
       </c>
       <c r="C16" s="7">
-        <f t="shared" ref="C16:F16" si="1">SUM(C4:C15)</f>
+        <f t="shared" ref="C16:G16" si="1">SUM(C4:C15)</f>
         <v>1180.9349163900001</v>
       </c>
       <c r="D16" s="7">
         <f t="shared" si="1"/>
         <v>989.1484508499999</v>
       </c>
       <c r="E16" s="7">
         <f t="shared" si="1"/>
         <v>1337.3238035300001</v>
       </c>
       <c r="F16" s="7">
         <f t="shared" si="1"/>
         <v>1276.6199050500002</v>
       </c>
-      <c r="G16" s="7"/>
+      <c r="G16" s="7">
+        <f t="shared" si="1"/>
+        <v>1335.6738233699998</v>
+      </c>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7">
         <f>SUM(B16:M16)</f>
-        <v>6220.96958937</v>
+        <v>7556.6434127399998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>