--- v2 (2026-07-14)
+++ v3 (2026-09-19)
@@ -3,101 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Jūlijs\13\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\4\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0DB401C4-05B2-41ED-91EA-C14BE4DE907C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{243A9F76-5CEC-4EA8-9670-C877E0D3D56B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G16" i="1" l="1"/>
-  <c r="N16" i="1" s="1"/>
+  <c r="I16" i="1" l="1"/>
+  <c r="H16" i="1"/>
+  <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="N5" i="1"/>
   <c r="N6" i="1"/>
   <c r="N7" i="1"/>
   <c r="N8" i="1"/>
   <c r="N9" i="1"/>
   <c r="N10" i="1"/>
   <c r="N11" i="1"/>
   <c r="N12" i="1"/>
   <c r="N13" i="1"/>
   <c r="N14" i="1"/>
   <c r="N15" i="1"/>
   <c r="N4" i="1"/>
   <c r="C16" i="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1"/>
   <c r="B16" i="1"/>
+  <c r="N16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>Nodokļa veids</t>
   </si>
   <si>
     <t xml:space="preserve">Pievienotās vērtības nodoklis </t>
   </si>
   <si>
     <t>Uzņēmumu ienākuma nodoklis</t>
   </si>
   <si>
     <t xml:space="preserve">Akcīzes nodoklis </t>
   </si>
   <si>
     <t>Azartspēļu un izložu nodoklis</t>
   </si>
   <si>
     <t>Elektroenerģijas nodoklis</t>
   </si>
   <si>
     <t>Transportlīdzekļu ekspluatācijas nodoklis</t>
@@ -565,565 +567,619 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.7265625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="41.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="13" width="12.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="22" width="12.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
     </row>
-    <row r="3" spans="1:22" ht="15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
         <v>365.46684836999998</v>
       </c>
       <c r="C4" s="6">
         <v>325.80093109000001</v>
       </c>
       <c r="D4" s="6">
         <v>289.94353838000001</v>
       </c>
       <c r="E4" s="6">
         <v>388.96000047000001</v>
       </c>
       <c r="F4" s="6">
         <v>317.06543815999999</v>
       </c>
       <c r="G4" s="6">
         <v>366.03374094999998</v>
       </c>
-      <c r="H4" s="6"/>
-      <c r="I4" s="6"/>
+      <c r="H4" s="6">
+        <v>380.36202191000001</v>
+      </c>
+      <c r="I4" s="6">
+        <v>397.06760946999998</v>
+      </c>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="7">
         <f>SUM(B4:M4)</f>
-        <v>2053.2704974200001</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>2830.7001288000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>106.24033809000001</v>
       </c>
       <c r="C5" s="6">
         <v>22.9687707</v>
       </c>
       <c r="D5" s="6">
         <v>24.169487929999999</v>
       </c>
       <c r="E5" s="6">
         <v>80.604557880000002</v>
       </c>
       <c r="F5" s="6">
         <v>97.906134320000007</v>
       </c>
       <c r="G5" s="6">
         <v>122.35985716</v>
       </c>
-      <c r="H5" s="6"/>
-      <c r="I5" s="6"/>
+      <c r="H5" s="6">
+        <v>51.522567770000002</v>
+      </c>
+      <c r="I5" s="6">
+        <v>46.332645960000001</v>
+      </c>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="7">
         <f t="shared" ref="N5:N15" si="0">SUM(B5:M5)</f>
-        <v>454.24914608</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>552.10435981000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
         <v>107.47964455</v>
       </c>
       <c r="C6" s="6">
         <v>104.03680531000001</v>
       </c>
       <c r="D6" s="6">
         <v>101.19427546999999</v>
       </c>
       <c r="E6" s="6">
         <v>117.12522048999999</v>
       </c>
       <c r="F6" s="6">
         <v>100.34121197</v>
       </c>
       <c r="G6" s="6">
         <v>99.506066880000006</v>
       </c>
-      <c r="H6" s="6"/>
-      <c r="I6" s="6"/>
+      <c r="H6" s="6">
+        <v>105.70462371000001</v>
+      </c>
+      <c r="I6" s="6">
+        <v>113.60013271</v>
+      </c>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="7">
         <f t="shared" si="0"/>
-        <v>629.68322467000007</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>848.98798109000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>4.7728005199999997</v>
       </c>
       <c r="C7" s="6">
         <v>5.2663269100000001</v>
       </c>
       <c r="D7" s="6">
         <v>5.1128513599999996</v>
       </c>
       <c r="E7" s="6">
         <v>5.4285691900000002</v>
       </c>
       <c r="F7" s="6">
         <v>5.2873976999999996</v>
       </c>
       <c r="G7" s="6">
         <v>5.4887211799999998</v>
       </c>
-      <c r="H7" s="6"/>
-      <c r="I7" s="6"/>
+      <c r="H7" s="6">
+        <v>5.2826452499999998</v>
+      </c>
+      <c r="I7" s="6">
+        <v>5.4187205599999997</v>
+      </c>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="7">
         <f t="shared" si="0"/>
-        <v>31.356666860000001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>42.058032669999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
         <v>0.46304208000000002</v>
       </c>
       <c r="C8" s="6">
         <v>0.51569337000000004</v>
       </c>
       <c r="D8" s="6">
         <v>0.47922179999999998</v>
       </c>
       <c r="E8" s="6">
         <v>0.47356788</v>
       </c>
       <c r="F8" s="6">
         <v>0.42728789</v>
       </c>
       <c r="G8" s="6">
         <v>0.41832024000000001</v>
       </c>
-      <c r="H8" s="6"/>
-      <c r="I8" s="6"/>
+      <c r="H8" s="6">
+        <v>0.39805880999999999</v>
+      </c>
+      <c r="I8" s="6">
+        <v>0.40235724</v>
+      </c>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7">
         <f t="shared" si="0"/>
-        <v>2.7771332599999998</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>3.5775493099999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="6">
         <v>15.937897449999999</v>
       </c>
       <c r="C9" s="6">
         <v>8.4379887300000007</v>
       </c>
       <c r="D9" s="6">
         <v>10.403929209999999</v>
       </c>
       <c r="E9" s="6">
         <v>9.2540353399999997</v>
       </c>
       <c r="F9" s="6">
         <v>8.594531469999998</v>
       </c>
       <c r="G9" s="6">
         <v>8.6004113600000007</v>
       </c>
-      <c r="H9" s="6"/>
-      <c r="I9" s="6"/>
+      <c r="H9" s="6">
+        <v>9.9073019200000001</v>
+      </c>
+      <c r="I9" s="6">
+        <v>8.7608340899999995</v>
+      </c>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7">
         <f t="shared" si="0"/>
-        <v>61.228793560000007</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>79.896929570000012</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
         <v>2.7364943999999998</v>
       </c>
       <c r="C10" s="6">
         <v>1.5915488499999999</v>
       </c>
       <c r="D10" s="6">
         <v>1.82105983</v>
       </c>
       <c r="E10" s="6">
         <v>1.8403899399999999</v>
       </c>
       <c r="F10" s="6">
         <v>1.6276052299999999</v>
       </c>
       <c r="G10" s="6">
         <v>1.7836240699999999</v>
       </c>
-      <c r="H10" s="6"/>
-      <c r="I10" s="6"/>
+      <c r="H10" s="6">
+        <v>2.0014482</v>
+      </c>
+      <c r="I10" s="6">
+        <v>1.7776024100000001</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="7">
         <f t="shared" si="0"/>
-        <v>11.40072232</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>15.17977293</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6">
         <v>6.1609492800000005</v>
       </c>
       <c r="C11" s="6">
         <v>6.0740649299999996</v>
       </c>
       <c r="D11" s="6">
         <v>4.7769998500000002</v>
       </c>
       <c r="E11" s="6">
         <v>6.2303940300000002</v>
       </c>
       <c r="F11" s="6">
         <v>7.7439671700000003</v>
       </c>
       <c r="G11" s="6">
         <v>7.5837982999999998</v>
       </c>
-      <c r="H11" s="6"/>
-      <c r="I11" s="6"/>
+      <c r="H11" s="6">
+        <v>10.05997644</v>
+      </c>
+      <c r="I11" s="6">
+        <v>8.3863197799999991</v>
+      </c>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="7">
         <f t="shared" si="0"/>
-        <v>38.570173560000001</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>57.016469780000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>8.0849999999999997E-4</v>
       </c>
       <c r="C12" s="6">
         <v>17.3008825</v>
       </c>
       <c r="D12" s="6">
         <v>6.6319999999999999E-3</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>22.157394979999999</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
-      <c r="H12" s="6"/>
-      <c r="I12" s="6"/>
+      <c r="H12" s="6">
+        <v>0</v>
+      </c>
+      <c r="I12" s="6">
+        <v>8.0751729999999995</v>
+      </c>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="7">
         <f t="shared" si="0"/>
-        <v>39.465717980000001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>47.54089098</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="6">
         <v>288.64349933</v>
       </c>
       <c r="C13" s="6">
         <v>235.83409065000001</v>
       </c>
       <c r="D13" s="6">
         <v>99.230127749999895</v>
       </c>
       <c r="E13" s="6">
         <v>217.40522923</v>
       </c>
       <c r="F13" s="6">
         <v>219.47165275</v>
       </c>
       <c r="G13" s="6">
         <v>239.70861027000001</v>
       </c>
-      <c r="H13" s="6"/>
-      <c r="I13" s="6"/>
+      <c r="H13" s="6">
+        <v>302.60825736999999</v>
+      </c>
+      <c r="I13" s="6">
+        <v>275.66782717000001</v>
+      </c>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="7">
         <f t="shared" si="0"/>
-        <v>1300.2932099799998</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>1878.5692945199999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6">
         <v>15.10008208</v>
       </c>
       <c r="C14" s="6">
         <v>1.1716643799999999</v>
       </c>
       <c r="D14" s="6">
         <v>0.82044700000000004</v>
       </c>
       <c r="E14" s="6">
         <v>10.963387289999998</v>
       </c>
       <c r="F14" s="6">
         <v>0.99392846999999995</v>
       </c>
       <c r="G14" s="6">
         <v>0.87263743999999999</v>
       </c>
-      <c r="H14" s="6"/>
-      <c r="I14" s="6"/>
+      <c r="H14" s="6">
+        <v>14.02976479</v>
+      </c>
+      <c r="I14" s="6">
+        <v>1.0368994300000001</v>
+      </c>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="7">
         <f t="shared" si="0"/>
-        <v>29.922146659999996</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:22" ht="15.5" x14ac:dyDescent="0.3">
+        <v>44.988810879999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6">
         <v>523.94010890000004</v>
       </c>
       <c r="C15" s="6">
         <v>451.93614897000003</v>
       </c>
       <c r="D15" s="6">
         <v>451.18988027</v>
       </c>
       <c r="E15" s="6">
         <v>499.03845178999995</v>
       </c>
       <c r="F15" s="6">
         <v>495.00335494000007</v>
       </c>
       <c r="G15" s="6">
         <v>483.31803551999997</v>
       </c>
-      <c r="H15" s="6"/>
-      <c r="I15" s="6"/>
+      <c r="H15" s="6">
+        <v>531.75204752000002</v>
+      </c>
+      <c r="I15" s="6">
+        <v>511.83169822000002</v>
+      </c>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="7">
         <f t="shared" si="0"/>
-        <v>2904.4259803900004</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:22" ht="15" x14ac:dyDescent="0.3">
+        <v>3948.0097261300002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <f>SUM(B4:B15)</f>
         <v>1436.9425135500001</v>
       </c>
       <c r="C16" s="7">
         <f t="shared" ref="C16:G16" si="1">SUM(C4:C15)</f>
         <v>1180.9349163900001</v>
       </c>
       <c r="D16" s="7">
         <f t="shared" si="1"/>
         <v>989.1484508499999</v>
       </c>
       <c r="E16" s="7">
         <f t="shared" si="1"/>
         <v>1337.3238035300001</v>
       </c>
       <c r="F16" s="7">
         <f t="shared" si="1"/>
         <v>1276.6199050500002</v>
       </c>
       <c r="G16" s="7">
         <f t="shared" si="1"/>
         <v>1335.6738233699998</v>
       </c>
-      <c r="H16" s="7"/>
-      <c r="I16" s="7"/>
+      <c r="H16" s="7">
+        <f>SUM(H4:H15)</f>
+        <v>1413.62871369</v>
+      </c>
+      <c r="I16" s="7">
+        <f>SUM(I4:I15)</f>
+        <v>1378.3578200399998</v>
+      </c>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7">
         <f>SUM(B16:M16)</f>
-        <v>7556.6434127399998</v>
+        <v>10348.629946469999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>