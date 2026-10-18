--- v3 (2026-09-19)
+++ v4 (2026-10-18)
@@ -3,83 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Septembris\4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Oktobris\7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{243A9F76-5CEC-4EA8-9670-C877E0D3D56B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{397B1CB9-4226-4707-B85F-2E4D93F49593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2460" yWindow="2460" windowWidth="15660" windowHeight="12210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I16" i="1" l="1"/>
+  <c r="J16" i="1" l="1"/>
+  <c r="I16" i="1"/>
   <c r="H16" i="1"/>
   <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="N5" i="1"/>
   <c r="N6" i="1"/>
   <c r="N7" i="1"/>
   <c r="N8" i="1"/>
   <c r="N9" i="1"/>
   <c r="N10" i="1"/>
   <c r="N11" i="1"/>
   <c r="N12" i="1"/>
   <c r="N13" i="1"/>
   <c r="N14" i="1"/>
   <c r="N15" i="1"/>
   <c r="N4" i="1"/>
   <c r="C16" i="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1"/>
   <c r="B16" i="1"/>
   <c r="N16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
@@ -567,58 +568,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="1" customWidth="1"/>
-    <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
-    <col min="10" max="13" width="12.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11" max="13" width="12.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="22" width="12.7109375" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
@@ -677,509 +678,536 @@
       </c>
       <c r="B4" s="6">
         <v>365.46684836999998</v>
       </c>
       <c r="C4" s="6">
         <v>325.80093109000001</v>
       </c>
       <c r="D4" s="6">
         <v>289.94353838000001</v>
       </c>
       <c r="E4" s="6">
         <v>388.96000047000001</v>
       </c>
       <c r="F4" s="6">
         <v>317.06543815999999</v>
       </c>
       <c r="G4" s="6">
         <v>366.03374094999998</v>
       </c>
       <c r="H4" s="6">
         <v>380.36202191000001</v>
       </c>
       <c r="I4" s="6">
         <v>397.06760946999998</v>
       </c>
-      <c r="J4" s="6"/>
+      <c r="J4" s="6">
+        <v>387.21224849999999</v>
+      </c>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="7">
         <f>SUM(B4:M4)</f>
-        <v>2830.7001288000001</v>
+        <v>3217.9123773000001</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>106.24033809000001</v>
       </c>
       <c r="C5" s="6">
         <v>22.9687707</v>
       </c>
       <c r="D5" s="6">
         <v>24.169487929999999</v>
       </c>
       <c r="E5" s="6">
         <v>80.604557880000002</v>
       </c>
       <c r="F5" s="6">
         <v>97.906134320000007</v>
       </c>
       <c r="G5" s="6">
         <v>122.35985716</v>
       </c>
       <c r="H5" s="6">
         <v>51.522567770000002</v>
       </c>
       <c r="I5" s="6">
         <v>46.332645960000001</v>
       </c>
-      <c r="J5" s="6"/>
+      <c r="J5" s="6">
+        <v>84.305352920000004</v>
+      </c>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="7">
         <f t="shared" ref="N5:N15" si="0">SUM(B5:M5)</f>
-        <v>552.10435981000001</v>
+        <v>636.40971273000002</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
         <v>107.47964455</v>
       </c>
       <c r="C6" s="6">
         <v>104.03680531000001</v>
       </c>
       <c r="D6" s="6">
         <v>101.19427546999999</v>
       </c>
       <c r="E6" s="6">
         <v>117.12522048999999</v>
       </c>
       <c r="F6" s="6">
         <v>100.34121197</v>
       </c>
       <c r="G6" s="6">
         <v>99.506066880000006</v>
       </c>
       <c r="H6" s="6">
         <v>105.70462371000001</v>
       </c>
       <c r="I6" s="6">
         <v>113.60013271</v>
       </c>
-      <c r="J6" s="6"/>
+      <c r="J6" s="6">
+        <v>107.02886551</v>
+      </c>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="7">
         <f t="shared" si="0"/>
-        <v>848.98798109000006</v>
+        <v>956.01684660000001</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>4.7728005199999997</v>
       </c>
       <c r="C7" s="6">
         <v>5.2663269100000001</v>
       </c>
       <c r="D7" s="6">
         <v>5.1128513599999996</v>
       </c>
       <c r="E7" s="6">
         <v>5.4285691900000002</v>
       </c>
       <c r="F7" s="6">
         <v>5.2873976999999996</v>
       </c>
       <c r="G7" s="6">
         <v>5.4887211799999998</v>
       </c>
       <c r="H7" s="6">
         <v>5.2826452499999998</v>
       </c>
       <c r="I7" s="6">
         <v>5.4187205599999997</v>
       </c>
-      <c r="J7" s="6"/>
+      <c r="J7" s="6">
+        <v>5.2452007199999997</v>
+      </c>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="7">
         <f t="shared" si="0"/>
-        <v>42.058032669999996</v>
+        <v>47.303233389999995</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
         <v>0.46304208000000002</v>
       </c>
       <c r="C8" s="6">
         <v>0.51569337000000004</v>
       </c>
       <c r="D8" s="6">
         <v>0.47922179999999998</v>
       </c>
       <c r="E8" s="6">
         <v>0.47356788</v>
       </c>
       <c r="F8" s="6">
         <v>0.42728789</v>
       </c>
       <c r="G8" s="6">
         <v>0.41832024000000001</v>
       </c>
       <c r="H8" s="6">
         <v>0.39805880999999999</v>
       </c>
       <c r="I8" s="6">
         <v>0.40235724</v>
       </c>
-      <c r="J8" s="6"/>
+      <c r="J8" s="6">
+        <v>0.41813963999999998</v>
+      </c>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7">
         <f t="shared" si="0"/>
-        <v>3.5775493099999998</v>
+        <v>3.9956889499999999</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="6">
         <v>15.937897449999999</v>
       </c>
       <c r="C9" s="6">
         <v>8.4379887300000007</v>
       </c>
       <c r="D9" s="6">
         <v>10.403929209999999</v>
       </c>
       <c r="E9" s="6">
         <v>9.2540353399999997</v>
       </c>
       <c r="F9" s="6">
         <v>8.594531469999998</v>
       </c>
       <c r="G9" s="6">
         <v>8.6004113600000007</v>
       </c>
       <c r="H9" s="6">
         <v>9.9073019200000001</v>
       </c>
       <c r="I9" s="6">
         <v>8.7608340899999995</v>
       </c>
-      <c r="J9" s="6"/>
+      <c r="J9" s="6">
+        <v>8.5237304100000006</v>
+      </c>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7">
         <f t="shared" si="0"/>
-        <v>79.896929570000012</v>
+        <v>88.420659980000011</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
         <v>2.7364943999999998</v>
       </c>
       <c r="C10" s="6">
         <v>1.5915488499999999</v>
       </c>
       <c r="D10" s="6">
         <v>1.82105983</v>
       </c>
       <c r="E10" s="6">
         <v>1.8403899399999999</v>
       </c>
       <c r="F10" s="6">
         <v>1.6276052299999999</v>
       </c>
       <c r="G10" s="6">
         <v>1.7836240699999999</v>
       </c>
       <c r="H10" s="6">
         <v>2.0014482</v>
       </c>
       <c r="I10" s="6">
         <v>1.7776024100000001</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="6">
+        <v>1.93042118</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="7">
         <f t="shared" si="0"/>
-        <v>15.17977293</v>
+        <v>17.110194110000002</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6">
         <v>6.1609492800000005</v>
       </c>
       <c r="C11" s="6">
         <v>6.0740649299999996</v>
       </c>
       <c r="D11" s="6">
         <v>4.7769998500000002</v>
       </c>
       <c r="E11" s="6">
         <v>6.2303940300000002</v>
       </c>
       <c r="F11" s="6">
         <v>7.7439671700000003</v>
       </c>
       <c r="G11" s="6">
         <v>7.5837982999999998</v>
       </c>
       <c r="H11" s="6">
         <v>10.05997644</v>
       </c>
       <c r="I11" s="6">
         <v>8.3863197799999991</v>
       </c>
-      <c r="J11" s="6"/>
+      <c r="J11" s="6">
+        <v>11.711277470000001</v>
+      </c>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="7">
         <f t="shared" si="0"/>
-        <v>57.016469780000001</v>
+        <v>68.727747250000007</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>8.0849999999999997E-4</v>
       </c>
       <c r="C12" s="6">
         <v>17.3008825</v>
       </c>
       <c r="D12" s="6">
         <v>6.6319999999999999E-3</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>22.157394979999999</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>8.0751729999999995</v>
       </c>
-      <c r="J12" s="6"/>
+      <c r="J12" s="6">
+        <v>0</v>
+      </c>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="7">
         <f t="shared" si="0"/>
         <v>47.54089098</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="6">
         <v>288.64349933</v>
       </c>
       <c r="C13" s="6">
         <v>235.83409065000001</v>
       </c>
       <c r="D13" s="6">
         <v>99.230127749999895</v>
       </c>
       <c r="E13" s="6">
         <v>217.40522923</v>
       </c>
       <c r="F13" s="6">
         <v>219.47165275</v>
       </c>
       <c r="G13" s="6">
         <v>239.70861027000001</v>
       </c>
       <c r="H13" s="6">
         <v>302.60825736999999</v>
       </c>
       <c r="I13" s="6">
         <v>275.66782717000001</v>
       </c>
-      <c r="J13" s="6"/>
+      <c r="J13" s="6">
+        <v>250.34617985</v>
+      </c>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="7">
         <f t="shared" si="0"/>
-        <v>1878.5692945199999</v>
+        <v>2128.9154743700001</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="6">
         <v>15.10008208</v>
       </c>
       <c r="C14" s="6">
         <v>1.1716643799999999</v>
       </c>
       <c r="D14" s="6">
         <v>0.82044700000000004</v>
       </c>
       <c r="E14" s="6">
         <v>10.963387289999998</v>
       </c>
       <c r="F14" s="6">
         <v>0.99392846999999995</v>
       </c>
       <c r="G14" s="6">
         <v>0.87263743999999999</v>
       </c>
       <c r="H14" s="6">
         <v>14.02976479</v>
       </c>
       <c r="I14" s="6">
         <v>1.0368994300000001</v>
       </c>
-      <c r="J14" s="6"/>
+      <c r="J14" s="6">
+        <v>1.01492538</v>
+      </c>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="7">
         <f t="shared" si="0"/>
-        <v>44.988810879999996</v>
+        <v>46.003736259999997</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6">
         <v>523.94010890000004</v>
       </c>
       <c r="C15" s="6">
         <v>451.93614897000003</v>
       </c>
       <c r="D15" s="6">
         <v>451.18988027</v>
       </c>
       <c r="E15" s="6">
         <v>499.03845178999995</v>
       </c>
       <c r="F15" s="6">
         <v>495.00335494000007</v>
       </c>
       <c r="G15" s="6">
         <v>483.31803551999997</v>
       </c>
       <c r="H15" s="6">
         <v>531.75204752000002</v>
       </c>
       <c r="I15" s="6">
         <v>511.83169822000002</v>
       </c>
-      <c r="J15" s="6"/>
+      <c r="J15" s="6">
+        <v>479.57098638000002</v>
+      </c>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="7">
         <f t="shared" si="0"/>
-        <v>3948.0097261300002</v>
+        <v>4427.58071251</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <f>SUM(B4:B15)</f>
         <v>1436.9425135500001</v>
       </c>
       <c r="C16" s="7">
         <f t="shared" ref="C16:G16" si="1">SUM(C4:C15)</f>
         <v>1180.9349163900001</v>
       </c>
       <c r="D16" s="7">
         <f t="shared" si="1"/>
         <v>989.1484508499999</v>
       </c>
       <c r="E16" s="7">
         <f t="shared" si="1"/>
         <v>1337.3238035300001</v>
       </c>
       <c r="F16" s="7">
         <f t="shared" si="1"/>
         <v>1276.6199050500002</v>
       </c>
       <c r="G16" s="7">
         <f t="shared" si="1"/>
         <v>1335.6738233699998</v>
       </c>
       <c r="H16" s="7">
         <f>SUM(H4:H15)</f>
         <v>1413.62871369</v>
       </c>
       <c r="I16" s="7">
         <f>SUM(I4:I15)</f>
         <v>1378.3578200399998</v>
       </c>
-      <c r="J16" s="7"/>
+      <c r="J16" s="7">
+        <f>SUM(J4:J15)</f>
+        <v>1337.3073279600001</v>
+      </c>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7">
         <f>SUM(B16:M16)</f>
-        <v>10348.629946469999</v>
+        <v>11685.937274429998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>