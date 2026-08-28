--- v0 (2026-05-24)
+++ v1 (2026-08-28)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gnp00112\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DXR9NMWI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\superstore\3_GNP_AD\NMMMD\Viktorija\Publicēšanai DV un PNZ\2026\06_jūnijs\Pašnodarbinātie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27CA0B96-AB63-4AEA-AD40-E5238B15496B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{421A9CD7-AA7D-4245-B67E-103876D8CDEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B160A2A6-62BE-4D6D-99C6-397595076C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabula" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="57">
   <si>
     <t>1. ceturksnis</t>
   </si>
   <si>
     <t>Kurzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Latgales plānošanas reģions</t>
   </si>
   <si>
     <t>Rīgas plānošanas reģions</t>
   </si>
   <si>
     <t>Vidzemes plānošanas reģions</t>
   </si>
   <si>
     <t>Zemgales plānošanas reģions</t>
   </si>
   <si>
     <t>VALSTĪ</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
@@ -197,54 +197,57 @@
   <si>
     <t>Dobeles novads</t>
   </si>
   <si>
     <t>Jelgavas novads</t>
   </si>
   <si>
     <t>Jēkabpils novads</t>
   </si>
   <si>
     <t>Iesniedza pārskatu</t>
   </si>
   <si>
     <t>Iesniedza pārskatu, kurā ir norādīts obligāto iemaksu objekts</t>
   </si>
   <si>
     <t>Plānošanas reģions/Pilsēta/Novads**</t>
   </si>
   <si>
     <t>** Ja nodokļu maksātājs nav norādījis adresi vai norādītā adrese ir ārpus Latvijas, nodokļu maksātājs tiek pieskaitīts pie Rīgas pilsētas.</t>
   </si>
   <si>
     <t>* Informācija no pārskata "Pašnodarbinātā vai darba ņēmēja ziņojums". Apkopotā informācija var mainīties atbilstoši nodokļu maksātāju iesniegtajiem pārskatu precizējumiem, kavēti iesniegtajiem pārskatiem, kā arī nodokļu maksātāju norādītās adreses maiņai.</t>
   </si>
   <si>
-    <t>Dati uz 13.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pašnodarbināto personu skaits 2026. gadā*</t>
+  </si>
+  <si>
+    <t>2. ceturksnis</t>
+  </si>
+  <si>
+    <t>Dati uz 13.08.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -296,51 +299,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF012069"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF264487"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE6E8EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -436,98 +439,109 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{58BE9132-B0AB-4B7F-8E2D-501144750BDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0037A4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -833,645 +847,949 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B2C4DB2-72CA-4E95-9642-99EB8611B122}">
-  <dimension ref="A1:C54"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
-    <col min="2" max="2" width="14.28515625" customWidth="1"/>
-    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="2" max="3" width="14.28515625" customWidth="1"/>
+    <col min="4" max="5" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    <row r="2" spans="1:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+    </row>
+    <row r="2" spans="1:5" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
-      <c r="C2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="14" t="s">
+      <c r="E2" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="13" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15"/>
+      <c r="E3" s="14"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="11"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="E4" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="9">
-        <v>47193</v>
+        <v>51683</v>
       </c>
       <c r="C5" s="9">
-        <v>40964</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>47707</v>
+      </c>
+      <c r="D5" s="9">
+        <v>44279</v>
+      </c>
+      <c r="E5" s="9">
+        <v>42265</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6">
-        <v>7365</v>
+        <v>8086</v>
       </c>
       <c r="C6" s="6">
-        <v>6438</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+        <v>7521</v>
+      </c>
+      <c r="D6" s="6">
+        <v>6979</v>
+      </c>
+      <c r="E6" s="6">
+        <v>6735</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8">
-        <v>2385</v>
+        <v>2597</v>
       </c>
       <c r="C7" s="8">
-        <v>2110</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2409</v>
+      </c>
+      <c r="D7" s="8">
+        <v>2282</v>
+      </c>
+      <c r="E7" s="8">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8">
-        <v>902</v>
+        <v>1000</v>
       </c>
       <c r="C8" s="8">
-        <v>791</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>906</v>
+      </c>
+      <c r="D8" s="8">
+        <v>862</v>
+      </c>
+      <c r="E8" s="8">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8">
-        <v>863</v>
+        <v>946</v>
       </c>
       <c r="C9" s="8">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>880</v>
+      </c>
+      <c r="D9" s="8">
+        <v>795</v>
+      </c>
+      <c r="E9" s="8">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="8">
-        <v>709</v>
+        <v>768</v>
       </c>
       <c r="C10" s="8">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+        <v>695</v>
+      </c>
+      <c r="D10" s="8">
+        <v>651</v>
+      </c>
+      <c r="E10" s="8">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="8">
-        <v>502</v>
+        <v>570</v>
       </c>
       <c r="C11" s="8">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+        <v>532</v>
+      </c>
+      <c r="D11" s="8">
+        <v>495</v>
+      </c>
+      <c r="E11" s="8">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="8">
-        <v>782</v>
+        <v>857</v>
       </c>
       <c r="C12" s="8">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>830</v>
+      </c>
+      <c r="D12" s="8">
+        <v>742</v>
+      </c>
+      <c r="E12" s="8">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>1032</v>
+        <v>1134</v>
       </c>
       <c r="C13" s="8">
-        <v>905</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1067</v>
+      </c>
+      <c r="D13" s="8">
+        <v>980</v>
+      </c>
+      <c r="E13" s="8">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="C14" s="8">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="D14" s="8">
+        <v>172</v>
+      </c>
+      <c r="E14" s="8">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="6">
-        <v>5937</v>
+        <v>6329</v>
       </c>
       <c r="C15" s="6">
-        <v>5160</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>5948</v>
+      </c>
+      <c r="D15" s="6">
+        <v>5444</v>
+      </c>
+      <c r="E15" s="6">
+        <v>5266</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="8">
-        <v>2129</v>
+        <v>2279</v>
       </c>
       <c r="C16" s="8">
-        <v>1879</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2137</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1988</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>811</v>
+        <v>854</v>
       </c>
       <c r="C17" s="8">
-        <v>709</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+        <v>799</v>
+      </c>
+      <c r="D17" s="8">
+        <v>737</v>
+      </c>
+      <c r="E17" s="8">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>446</v>
+        <v>481</v>
       </c>
       <c r="C18" s="8">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+        <v>440</v>
+      </c>
+      <c r="D18" s="8">
+        <v>414</v>
+      </c>
+      <c r="E18" s="8">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>409</v>
+        <v>434</v>
       </c>
       <c r="C19" s="8">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+        <v>401</v>
+      </c>
+      <c r="D19" s="8">
+        <v>352</v>
+      </c>
+      <c r="E19" s="8">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>452</v>
+        <v>474</v>
       </c>
       <c r="C20" s="8">
-        <v>400</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+        <v>464</v>
+      </c>
+      <c r="D20" s="8">
+        <v>417</v>
+      </c>
+      <c r="E20" s="8">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="8">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="C21" s="8">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+      <c r="D21" s="8">
+        <v>264</v>
+      </c>
+      <c r="E21" s="8">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="8">
-        <v>431</v>
+        <v>455</v>
       </c>
       <c r="C22" s="8">
-        <v>378</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+        <v>424</v>
+      </c>
+      <c r="D22" s="8">
+        <v>393</v>
+      </c>
+      <c r="E22" s="8">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="8">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="C23" s="8">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+        <v>468</v>
+      </c>
+      <c r="D23" s="8">
+        <v>424</v>
+      </c>
+      <c r="E23" s="8">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="8">
-        <v>521</v>
+        <v>561</v>
       </c>
       <c r="C24" s="8">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+        <v>525</v>
+      </c>
+      <c r="D24" s="8">
+        <v>455</v>
+      </c>
+      <c r="E24" s="8">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="6">
-        <v>23180</v>
+        <v>25572</v>
       </c>
       <c r="C25" s="6">
-        <v>20134</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+        <v>23338</v>
+      </c>
+      <c r="D25" s="6">
+        <v>21905</v>
+      </c>
+      <c r="E25" s="6">
+        <v>20655</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>16312</v>
+        <v>17940</v>
       </c>
       <c r="C26" s="8">
-        <v>14184</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+        <v>16365</v>
+      </c>
+      <c r="D26" s="8">
+        <v>15407</v>
+      </c>
+      <c r="E26" s="8">
+        <v>14511</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>1679</v>
+        <v>1861</v>
       </c>
       <c r="C27" s="8">
-        <v>1484</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1707</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1620</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="8">
-        <v>630</v>
+        <v>699</v>
       </c>
       <c r="C28" s="8">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+        <v>652</v>
+      </c>
+      <c r="D28" s="8">
+        <v>590</v>
+      </c>
+      <c r="E28" s="8">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="8">
-        <v>787</v>
+        <v>890</v>
       </c>
       <c r="C29" s="8">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+        <v>804</v>
+      </c>
+      <c r="D29" s="8">
+        <v>740</v>
+      </c>
+      <c r="E29" s="8">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="8">
-        <v>1036</v>
+        <v>1166</v>
       </c>
       <c r="C30" s="8">
-        <v>914</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1040</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1009</v>
+      </c>
+      <c r="E30" s="8">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="8">
-        <v>440</v>
+        <v>486</v>
       </c>
       <c r="C31" s="8">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+        <v>451</v>
+      </c>
+      <c r="D31" s="8">
+        <v>413</v>
+      </c>
+      <c r="E31" s="8">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="8">
-        <v>875</v>
+        <v>957</v>
       </c>
       <c r="C32" s="8">
-        <v>767</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+        <v>870</v>
+      </c>
+      <c r="D32" s="8">
+        <v>820</v>
+      </c>
+      <c r="E32" s="8">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="8">
-        <v>635</v>
+        <v>692</v>
       </c>
       <c r="C33" s="8">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+        <v>630</v>
+      </c>
+      <c r="D33" s="8">
+        <v>581</v>
+      </c>
+      <c r="E33" s="8">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="8">
-        <v>786</v>
+        <v>881</v>
       </c>
       <c r="C34" s="8">
-        <v>657</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+        <v>819</v>
+      </c>
+      <c r="D34" s="8">
+        <v>725</v>
+      </c>
+      <c r="E34" s="8">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="6">
-        <v>6088</v>
+        <v>6686</v>
       </c>
       <c r="C35" s="6">
-        <v>5243</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+        <v>6200</v>
+      </c>
+      <c r="D35" s="6">
+        <v>5679</v>
+      </c>
+      <c r="E35" s="6">
+        <v>5439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="8">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="C36" s="8">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+        <v>263</v>
+      </c>
+      <c r="D36" s="8">
+        <v>233</v>
+      </c>
+      <c r="E36" s="8">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
-        <v>1027</v>
+        <v>1146</v>
       </c>
       <c r="C37" s="8">
-        <v>877</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1059</v>
+      </c>
+      <c r="D37" s="8">
+        <v>964</v>
+      </c>
+      <c r="E37" s="8">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
-        <v>415</v>
+        <v>446</v>
       </c>
       <c r="C38" s="8">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+        <v>427</v>
+      </c>
+      <c r="D38" s="8">
+        <v>384</v>
+      </c>
+      <c r="E38" s="8">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="8">
-        <v>535</v>
+        <v>592</v>
       </c>
       <c r="C39" s="8">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+        <v>564</v>
+      </c>
+      <c r="D39" s="8">
+        <v>512</v>
+      </c>
+      <c r="E39" s="8">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="8">
-        <v>684</v>
+        <v>740</v>
       </c>
       <c r="C40" s="8">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+        <v>685</v>
+      </c>
+      <c r="D40" s="8">
+        <v>636</v>
+      </c>
+      <c r="E40" s="8">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="8">
-        <v>1296</v>
+        <v>1420</v>
       </c>
       <c r="C41" s="8">
-        <v>1113</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1291</v>
+      </c>
+      <c r="D41" s="8">
+        <v>1204</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="8">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="C42" s="8">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+      <c r="D42" s="8">
+        <v>254</v>
+      </c>
+      <c r="E42" s="8">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="8">
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="C43" s="8">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+        <v>394</v>
+      </c>
+      <c r="D43" s="8">
+        <v>372</v>
+      </c>
+      <c r="E43" s="8">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="8">
+        <v>135</v>
+      </c>
+      <c r="C44" s="8">
+        <v>127</v>
+      </c>
+      <c r="D44" s="8">
         <v>119</v>
       </c>
-      <c r="C44" s="8">
-[...3 lines deleted...]
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="E44" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="8">
-        <v>1084</v>
+        <v>1196</v>
       </c>
       <c r="C45" s="8">
-        <v>921</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1107</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1001</v>
+      </c>
+      <c r="E45" s="8">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="6">
-        <v>4623</v>
+        <v>5010</v>
       </c>
       <c r="C46" s="6">
-        <v>3989</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+        <v>4700</v>
+      </c>
+      <c r="D46" s="6">
+        <v>4272</v>
+      </c>
+      <c r="E46" s="6">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="8">
-        <v>1290</v>
+        <v>1429</v>
       </c>
       <c r="C47" s="8">
-        <v>1122</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1307</v>
+      </c>
+      <c r="D47" s="8">
+        <v>1225</v>
+      </c>
+      <c r="E47" s="8">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="8">
-        <v>535</v>
+        <v>581</v>
       </c>
       <c r="C48" s="8">
-        <v>457</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+        <v>532</v>
+      </c>
+      <c r="D48" s="8">
+        <v>489</v>
+      </c>
+      <c r="E48" s="8">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="8">
-        <v>830</v>
+        <v>884</v>
       </c>
       <c r="C49" s="8">
-        <v>719</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+        <v>813</v>
+      </c>
+      <c r="D49" s="8">
+        <v>761</v>
+      </c>
+      <c r="E49" s="8">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="8">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="C50" s="8">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+      <c r="D50" s="8">
+        <v>493</v>
+      </c>
+      <c r="E50" s="8">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="8">
-        <v>530</v>
+        <v>582</v>
       </c>
       <c r="C51" s="8">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+        <v>537</v>
+      </c>
+      <c r="D51" s="8">
+        <v>477</v>
+      </c>
+      <c r="E51" s="8">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="8">
-        <v>910</v>
+        <v>965</v>
       </c>
       <c r="C52" s="8">
-        <v>789</v>
-[...3 lines deleted...]
-      <c r="A53" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="D52" s="8">
+        <v>827</v>
+      </c>
+      <c r="E52" s="8">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B53" s="16"/>
-[...3 lines deleted...]
-      <c r="A54" s="11" t="s">
+      <c r="B53" s="15"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="15"/>
+      <c r="E53" s="15"/>
+    </row>
+    <row r="54" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="12"/>
-      <c r="C54" s="12"/>
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+      <c r="D54" s="16"/>
+      <c r="E54" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...1 lines deleted...]
-    <mergeCell ref="A1:C1"/>
+  <mergeCells count="6">
+    <mergeCell ref="A54:E54"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="A53:E53"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabula</vt:lpstr>
     </vt:vector>