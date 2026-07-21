--- v0 (2026-06-25)
+++ v1 (2026-07-21)
@@ -1,41979 +1,12860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="006750D5" w:rsidRPr="00883492" w:rsidRDefault="006750D5">
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13095" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1291"/>
-        <w:gridCol w:w="93"/>
-        <w:gridCol w:w="11711"/>
+        <w:gridCol w:w="11804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="28C3F878" w14:textId="77777777" w:rsidTr="002F459A">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E986E15" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="002F459A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="ANNEX1"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="48"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašnovērtējuma anketa                                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-[...108 lines deleted...]
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2F9B4F0F" w14:textId="77777777" w:rsidTr="002F459A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="011FC919" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B726BB8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2912D07E" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:tcBorders>
-[...42 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...48 lines deleted...]
-              <w:t>.</w:t>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7434AFE3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="244C9592" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija par uzņēmumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3076B02D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D52C11" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A086E26" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vispārīga informācija par uzņēmumu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343197" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="74E439BD" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00343197" w:rsidRDefault="00343197" w:rsidP="00926235">
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5451784D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54810687" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3A34140F" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7287F98C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657D73A8" w14:textId="77777777" w:rsidR="00820111" w:rsidRDefault="0045442D" w:rsidP="00820111">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu, norādiet pieteikuma iesniedzēja uzņēmuma nosaukumu, adresi, dibināšanas datumu un juridisko formu</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6302">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Norādiet sava uzņēmuma tīmekļa vietn</w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL, ja tāda ir.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00820111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja jūsu uzņēmums ir daļa no grupas, lūdzu, norādiet, vai citi šīs grupas uzņēmumi:</w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">a) jau ir saņēmuši </w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>AEO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...8 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00820111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Vai iesaistījāt procesā muitu vai trešās personas (konsultantus utt.)?</w:t>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sertifikātu vai</w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">b) ir pieteikušies </w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>AEO</w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statusam, un šobrīd kompetentā muitas iestāde veic </w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>AEO</w:t>
+            </w:r>
+            <w:r w:rsidR="00820111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pārbaudi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CAE15B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00820111">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja uzņēmums pastāv mazāk nekā trīs gadus, lūdzu, norādiet, vai tas ir tādēļ, ka ir notikusi uzņēmuma iekšēja reorganizācija (piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>darījumdarbības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vienības apvienošana vai pārdošana). Tādā gadījumā, lūdzu, norādiet papildu informāciju par reorganizāciju.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="09CB5064" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="690FE63C" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="22008A6E" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="00820111">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4575D6B2" w14:textId="77777777" w:rsidTr="002F459A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF25F88" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F47EDAD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="0571EE2C" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54BA4421" w14:textId="562AEDE0" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="SAQ_1_1_3"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D47B2F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A8681B4" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
-[...51 lines deleted...]
-              <w:t>Informācija par uzņēmumu</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="752AC91A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="00445C46" w:rsidRDefault="0045442D" w:rsidP="004B0457">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu, norādiet detalizētu informāciju par personu, kura ir atbildīga par muitas jautājumiem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Jānorāda pilns vārds, uzvārds, valsts piešķirtais identifikācijas numurs (personas kods). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="12ECF101" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
-[...69 lines deleted...]
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE8EFF4" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...62 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...183 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="764A13F7" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="00445C46" w:rsidRDefault="00B771A6" w:rsidP="004B0457">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="171A0E4E" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1275"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...15 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECACE0B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="454F87D0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="230C3FF0" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA394B6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00C426B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.1.</w:t>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C426B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="678CE3CE" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu, īsi aprakstiet savu komercdarbību un norādiet savu pozīciju starptautiskajā piegādes ķēdē (preču ražotājs, importētājs, eksportētājs, muitas brokeris, pārvadātājs, kravas ekspeditors, konsolidētājs, termināļa operators, noliktavas turētājs utt.). Ja Jums ir vairāk nekā viena pozīcija, norādiet visas.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="25090390" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7AEAB2" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="00C426B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...71 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3C8A69C8" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3DF04DFB" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="708"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27FD9575" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="465B76FB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="28700E10" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46EC6502" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00C426B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C426B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EBDADC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aprakstiet sava uzņēmuma iekšējo organizatorisko struktūru un katras nodaļas uzdevumus/pienākumus. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743821A8" w14:textId="77777777" w:rsidR="004B0457" w:rsidRPr="0045442D" w:rsidRDefault="004B0457" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="3C0C6D84" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="1560B9BB" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="00C426B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...85 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1E8CA" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00555693">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="117AAAE3" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...23 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="6DD8422B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C6F5AF8" w14:textId="77777777" w:rsidR="004B0457" w:rsidRPr="0045442D" w:rsidRDefault="004B0457" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77018C92" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="507E5610" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29FA8508" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C426B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0ACE5116" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28096FEB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu, norādiet uzņēmuma augstākā līmeņa vadītāju vārdus, uzvārdus (direktori, nodaļu vadītāji, galvenais grāmatvedis, muitas nodaļas vadītājs utt.), īsi aprakstiet aizvietošanas noteikumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D174352" w14:textId="77777777" w:rsidR="004B0457" w:rsidRPr="0045442D" w:rsidRDefault="004B0457" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="73F154EA" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="081518C0" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...62 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...43 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="2C632E3B" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="54F2A712" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="230"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B88346" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5690D7A4" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAD85CC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="054AD995" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1995"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C002DB6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE68698" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C426B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC64936" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F38E35" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA36F2E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EED0F28" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076B2409" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...34 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34523115" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cik daudz darbinieku ir Jūsu uzņēmumā? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5031B4DD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF47201" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu, norādiet vienu no izvēlēm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C66389" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66E54A12" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Mikrouzņēmums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="05578370" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Mazs uzņēmums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095A0C93" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vidējs uzņēmums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA10F4F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Liels uzņēmums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D53478" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="2CB24103" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="713F0E28" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...71 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0F1556" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="62E0F9C1" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1275"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2389D184" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79378B1E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6180C03D" w14:textId="77777777" w:rsidTr="000B0267">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDA44B1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8A2380" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4E086998" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="235BBCBA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B0267">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B0267">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1163F9E0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4375B2BC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15569E28" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="36FE1F6D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Vai pastāv iespēja, ka nākamo divu gadu laikā Jūsu uzņēmumā notiks kādas strukturālas izmaiņas? Ja, jā, lūdzu, īsi aprakstiet izmaiņas. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Vai pastāv iespēja, ka nākamo divu gadu laikā piegādes ķēdē, kurā Jūsu uzņēmums šobrīd ir iesaistīts, varētu notikt lielas pārmaiņas? Ja, jā, lūdzu, īsi aprakstiet izmaiņas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="47DD12BF" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CEEB57" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...15 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="1B2725AD" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00555693">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="02E1FFDE" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C7D39F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="140E47B7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2040B9F6" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33218698" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="004B0457">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28354FBC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija un statistika saistībā ar muitas jautājumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6834A383" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2AE3F6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E784D26" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="33EB3841" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4671CA68" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166ECE40" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="483E8EE7" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D9E8A2" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBE7294" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="1D1053B4" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22FD0691" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6281">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF1A990" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5502DEB1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A25FCEC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E64D4A8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D3F1297" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...16 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B8F15D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Kā un kurš lemj par preču tarifa klasifikāciju? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Kādus kvalitātes nodrošināšanas pasākumus Jūs īstenojat, lai tarifa klasifikācija būtu pareiza (piemēram, pārbaudes, ticamības pārbaudes, iekšējās darba instrukcijas, regulāras mācības)? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>c) Vai Jūs veicat pierakstus par šiem kvalitātes nodrošināšanas pasākumiem?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) Vai jūs regulāri uzraugāt savu kvalitātes nodrošināšanas pasākumu efektivitāti? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>e) Kādus resursus jūs izmantojat tarifa klasifikācijai (piemēram, pastāvīgās informācijas par precēm datubāze)?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="76BEEA10" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1A5E13" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5797D478" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="106BB4D2" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1667EED8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C428EC4" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="20BE2339" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0497EF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6281">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4575C7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09C437DA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="479F5088" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45E13CEF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB7A42" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Kā un kurš nosaka muitas vērtību? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00732780">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>b) Kādus kvalitātes nodrošināšanas pasākumus jūs īstenojat, lai muitas vērtība būtu noteikta pareizi (piemēram, pārbaudes, ticamības pārbaudes, iekšējās darba instrukcijas, regulāras mācības, citi līdzekļi)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Vai regulāri uzraugāt savu kvalitātes nodrošināšanas pasākumu efektivitāti? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>d) Vai Jūs veicat pierakstus par šiem kvalitātes nodrošināšanas pasākumiem?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="34DE89BD" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0870BFC9" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...15 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="687A3F62" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7E43CAFA" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="395A1541" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEE2665" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="78EE6BF1" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CED44E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB374FF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="259C517A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6F5DD02C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAFE659" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="SAQ_2"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1024D075" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Atbilstības pamatojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="66F69AAC" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08269C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBE2DFA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="000363FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>(SMK 39. panta a) punkts; SMK ĪA 24. pants)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3C36EB59" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D98A3EF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D5CD70" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4C59CADC" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21EF8EE0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E48DD2C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="34AB6784" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC826BA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="SAQ_2_1"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="38826804" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DDD2F00" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29611321" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C27A3D8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67C55A8D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="192FBF32" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="57C6B130" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vai pēdējo gadu laikā Jūsu uzņēmums, muitas un/vai nodokļu dienesti ir atklājuši kādus ar muitas un nodokļu noteikumiem saistītus pārkāpumus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8857F9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja tā ir, īsi aprakstiet pārkāpumus. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>a) Kā jūs par šiem pārkāpumiem ziņojāt vietējām valsts iestādēm?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A3EDFC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Kādi kvalitātes nodrošināšanas pasākumi tika ieviesti, lai novērstu šādus pārkāpumus nākotnē? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>c) Vai Jūs veicat pierakstus par šiem kvalitātes nodrošināšanas pasākumiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CEDA035" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5327EBEB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jūsu uzņēmums ir ticis sodīts par nopietniem krimināltiesību aktu pārkāpumiem saistībā ar saimniecisko darbību? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, aprakstiet pārkāpumu un, kad tas ticis izdarīts. Tāpat arī norādiet tiesas piespriesto sodu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9267F8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="20E7860A" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EF2116" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...141 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...153 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D53F3B" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00555693">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4718BF4A" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1995"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...97 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2EAF054D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6B265B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28AB1A32" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7F553E59" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6F4C88" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D7BE4C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AAC28A0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="499F52BF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00365450" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>a) Vai plānojat pieteikties vai jau pieteicāties kādām citām muitas atļaujām? Jā/Nē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4D3C42" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, sniedziet papildu informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110D767D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C875859" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">b) Vai kādi pieteikumi atļaujām/sertifikātiem ir tikuši noraidīti, vai esošās atļaujas ir tikušas apturētas vai atsauktas tādēļ, ka pēdējo trīs gadu laikā ir pārkāpti muitas noteikumi? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, cik reizes un kādu iemeslu dēļ?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
-[...55 lines deleted...]
-      <w:tr w:rsidR="00555693" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="249863A1" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00555693" w:rsidRDefault="00555693" w:rsidP="00926235">
-[...54 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="71984A84" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00555693" w:rsidRPr="00883492" w:rsidRDefault="00555693" w:rsidP="00926235">
-[...139 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7A6F8D9B" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00887C20">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="17E39101" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-          </w:tcPr>
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0445CB61" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04980336" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56BFE038" w14:textId="77777777" w:rsidR="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A09A7A0" w14:textId="77777777" w:rsidR="000363FA" w:rsidRPr="0045442D" w:rsidRDefault="000363FA" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F707273" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="0BFB429F" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="103E8425" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="SAQ_3"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49603C6F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Uzskaites un loģistikas sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6105456A" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41378E80" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B629BF2" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="000363FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>(SMK 39. panta b) punkts; SMK ĪA 25. pants</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="PART2_Section_II" w:history="1"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="63D1A8EA" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2244DDAF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="SAQ_3_1"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F944D0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Audita izsekojamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="706E6613" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A128A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB629CD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="75EC0186" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564EE77A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1327D6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="111E7234" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A036823" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.1.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBF0DA8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F7BEB7B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...460 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2005947E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai Jūsu uzskaites sistēma nodrošina pilnīgu Jūsu muitas aktivitāšu vai ar nodokļiem saistītās preču pārvietošanas, vai uzskaites ierakstu audita izsekojamību?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, lūdzu, aprakstiet šīs audita izsekojamības būtiskākās iezīmes.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="0B4E887D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="3372D410" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="573E479F" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3B834D5F" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="580FF2DB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76E49DB6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="66D21CD2" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...15 lines deleted...]
-              <w:t>1.2.</w:t>
+          <w:p w14:paraId="373C11E6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="SAQ_3_2"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> apjoms</w:t>
+          <w:p w14:paraId="16877CF9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Uzskaites un loģistikas sistēma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:bookmarkEnd w:id="6"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="01FD2626" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25A87F41" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4C26A7B8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="5064F828" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67AD2D49" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79AF2D2C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100884" w:rsidRPr="00883492" w:rsidTr="00300848">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="19AC60C0" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="763"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...69 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4C90E415" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.2.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8AD364" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DC9466" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0635C448" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57B7AC9D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C65E52F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">a) Norādiet gada apgrozījuma skaitli no pēdējiem trīs pabeigtajiem gada pārskatiem. Ja </w:t>
+          <w:p w14:paraId="2C1604AE" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kādu datorsistēmu (aparatūru/programmatūru) Jūs izmantojat savai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t>darījumdarbība</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>darījumdarbībai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00883492">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kopumā un tieši muitas jautājumiem? Vai šīs abas sistēmas ir saskaņotas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BE616C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">b) Norādiet gada neto peļņas vai zaudējumu skaitli no pēdējiem trīs pabeigtajiem gada pārskatiem. Ja </w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norādiet turpmāk minēto informāciju: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-                izstrādes, testēšanas un darbības funkciju nodalīšana; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-                funkciju nodalīšana starp lietotājiem; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>-                piekļuves kontroles (kas kuram);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-                izsekojamība starp </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t>darījumdarbība</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>darījumdarbības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00883492">
-[...32 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistēmu un deklarēšanas sistēmu.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="7CEE1BBD" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1235"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...72 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="370E5198" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...51 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5D14A7" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2911FA28" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="05086A8A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2EEBD9DF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100884" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="794D6E66" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31B6A893" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="SAQ_3_2_2"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.2.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p w14:paraId="476DD34A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B4F8716" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...12 lines deleted...]
-              <w:t>Ja izmantojat noliktavu telpas, kuras Jums nepieder, lūdzu, norādiet no kā Jūs īrējat/nomājat šīs noliktavu telpas.</w:t>
+          <w:p w14:paraId="14FE4298" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai Jūsu loģistikas sistēma spēj nošķirt Savienības un ārpus Savienības preces un norādīt to atrašanās vietu? Jā/Nē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, norādiet sīkāk.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja Jums nav saistības ar ārpus Savienības precēm, lūdzu, norādiet N/A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="278EF582" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A1BA4A" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...22 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5774668C" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="298D01CA" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A912D33" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7FD7F8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100884" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="29C771AA" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1365"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="218A5ACE" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.2.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CA620F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1620AF65" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          <w:p w14:paraId="7EF57647" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>a) Kurā vietā notiek Jūsu datorizētās darbības?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">• Īpašās procedūras </w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Vai datora lietotnes tiek nodrošinātas, kā ārpakalpojums? Ja, jā, norādiet papildu informāciju (nosaukums, adrese, PVN numurs) par uzņēmumu vai uzņēmumiem, kas lietotnes nodrošina, kā ārpakalpojumu, un kā Jūs nodrošināt piekļuves kontroli lietotnēm, kuras nodrošina, kā ārpakalpojumu? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="662D99B1" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1365"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E846D44" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="59608079" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3D191B45" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63604193" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC094CB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7E69F545" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0737F2B9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="SAQ_3_3"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08674FB8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Iekšējās kontroles sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="8"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3D843F41" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F35772" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E822A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="07F878EB" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="157B6AB8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3AB9E0F9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100884" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7FCC438D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="566"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...102 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62437548" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.3.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F747E9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="398EA00B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9E9D24" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FF2B11" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          <w:p w14:paraId="422425D5" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jūsu uzņēmumam ir iekšējās vadlīnijas par grāmatvedības, iepirkumu nodaļas, pārdošanas nodaļas, muitas nodaļas, ražošanas, materiālu un preču pārvaldības un loģistikas iekšējo kontroles sistēmu? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja, jā, lūdzu, īsi aprakstiet tās un to, kā tās tiek atjauninātas. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> darbojaties. Ja esat pavisam jauns uzņēmums, norādiet N/A.</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Piemēram, tādas darbības, kā darba apraksts, darbinieku mācības, norādījumi par kļūdu pārbaudi un rediģēšanas mehānismiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="246BA889" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="566"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...61 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADD077E" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C75207A" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="5EB2DA19" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A487CFF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="29F01762" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ABDCEC8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100884" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="507D3FB2" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...47 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0E65CC46" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.3.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725A4F13" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D988E35" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="309435EF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00100884" w:rsidRPr="00883492" w:rsidRDefault="00100884" w:rsidP="00926235">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          <w:p w14:paraId="40E5F1E2" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jūsu iekšējās kontroles procesiem tiek veiktas kādi iekšējie/ārējie auditi? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">b) Vai pastāv iespēja, ka nākamo divu gadu laikā piegādes ķēdē, kurā Jūsu uzņēmums šobrīd ir iesaistīts, varētu notikt lielas pārmaiņas? Ja, jā, lūdzu, īsi aprakstiet izmaiņas. </w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai tostarp ir arī Jūsu muitošanas rutīnas darbību audits? Jā/Nē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, lūdzu, iesniedziet sava jaunākā audita ziņojuma kopiju.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="5FF56EF5" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...49 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CFE90E" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2C98FA" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7E40EE2F" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70016C46" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A3A6C1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4D396A06" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1590"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFE8A7F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.3.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F13EE1A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA20542" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04B07618" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00AF2448" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0F7C0D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F16EAC6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Īsi aprakstiet procedūru, kā tiek pārbaudītas Jūsu datora datnes (pastāvīgie dati vai pamatdatnes)? Kā šis procedūras, pēc Jūsu ieskatiem, novērš šādus riskus: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) nepareiza un/vai nepilnīga darījumu reģistrēšana uzskaites sistēmā; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) nepareizu pastāvīgo datu vai novecojušu datu, piemēram, preču numuru un tarifu kodu izmantošana; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) neatbilstoša uzņēmuma procedūru kontrole pieteikuma iesniedzēja </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>darījumdarbības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietvaros. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="4EE4D06C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1590"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC8795B" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E4502F" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="506569F3" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2EA53595" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="130560F6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="1AEC5D2B" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...15 lines deleted...]
-              <w:t>1.3.</w:t>
+          <w:p w14:paraId="5D9E6C09" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="SAQ_3_4"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...15 lines deleted...]
-              <w:t>Informācija un statistika saistībā ar muitas jautājumiem</w:t>
+          <w:p w14:paraId="21A39087" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Preču plūsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:bookmarkEnd w:id="9"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="762D7F47" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="78BEF117" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="50340195" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="618F928D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A78B1F1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="134F3ACD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="20CE4190" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1530"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...69 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BF62162" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.4.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6B979A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...56 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16A3B11C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0002048C" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002048C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Īsi aprakstiet preču plūsmas reģistrācijas procedūru (fizisko un ierakstus), sākot no to ievešanas, uzglabāšanas, līdz pat ražošanai un nosūtīšanai. Kurš veic uzskaiti un kur tā tiek glabāta?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="31B14234" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1530"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...71 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAE416C" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E10B30A" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0002048C" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="28EA4132" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23B5E23E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="13B52F74" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0002048C" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6EAAFAB8" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1530"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...70 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3DD3DCA7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.4.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C4C312" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...52 lines deleted...]
-              <w:t>e) Kādus resursus jūs izmantojat tarifa klasifikācijai (piemēram, pastāvīgās informācijas par precēm datubāze)?</w:t>
+          <w:p w14:paraId="2E7C3932" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0002048C" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002048C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Īsi aprakstiet procedūras, kas tiek īstenotas, lai pārbaudītu krājumu daudzumu, ieskaitot šo pārbaužu biežumu un to, kā tiek novērsti trūkumi (piemēram, krājumu uzskaite un inventarizācija)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="198DF4B7" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1530"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...71 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4F141F" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC3BF48" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0002048C" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="40C992E3" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30615098" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="205D927D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4017A665" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1014E144" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="SAQ_3_5"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C12962B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Muitošanas rutīnas darbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="10"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="38C7BC03" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66574210" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E43B1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="72344C7B" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="61848958" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3495CF09" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4EC79D2D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1275"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B66FE12" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192DEE41" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1219F4CE" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D1375D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D45AAEC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BB0C28" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          <w:p w14:paraId="26CE2E01" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai esat dokumentējuši muitas deklarāciju, tostarp to, kuras Jūsu vārdā ir iesniedzis muitas aģents vai pārvadātājs, pareizības pārbaudes procedūras? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, lūdzu, īsi aprakstiet procedūras.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t>d) Vai Jūs veicat pierakstus par šiem kvalitātes nodrošināšanas pasākumiem?</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, nē, vai Jūs pārbaudāt muitas deklarāciju pareizību? Jā/Nē Ja, jā, kādā veidā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="401C57CC" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="1275"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDB252E" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="182E37B8" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="35B7C6E5" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5AE5A5C2" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3714D839" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="746521FB" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6655FDE8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BFA8866" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254F5FBD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71188F5A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56406AA7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0048655C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Vai Jūsu uzņēmumā ir izstrādāti norādījumi vai vadlīnijas saistībā ar ziņošanu kompetentajām iestādēm par pārkāpumiem (piemēram, aizdomas par zādzību, laupīšanu vai kontrabandu saistībā ar precēm, kas saistītas ar muitu)? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai šie norādījumi tiek dokumentēti (piemēram, darba norādījumi, rokasgrāmatas, citi norādījumu dokumenti)? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...4 lines deleted...]
-              <w:t>c) Aprakstiet savu pieeju, izsniedzot preferenču apliecinājumu un izcelsmes sertifikātus eksportam.</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Vai pēdējā gada laikā esat konstatējuši kādu pārkāpumu (vai iespējamu pārkāpumu) un paziņojuši par to kompetentajām iestādēm? Jā /Nē </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00621ACB">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="070F0DDB" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C68F08" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6A0358" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3A59C7E5" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="66D596CA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B06AE4F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="784ED62D" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="215662B3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1543F3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CDC695D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00621ACB" w:rsidRPr="00883492" w:rsidRDefault="00621ACB" w:rsidP="00926235">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          <w:p w14:paraId="5EC2F571" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jūs tirgojat preces, uz kurām attiecas tirdzniecības licences, piemēram, tekstilizstrādājumus, lauksaimniecības preces? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...20 lines deleted...]
-              <w:t>) vai valstīm ārpus ES, uz kuru precēm attiecas iepriekš minētie maksājumi.</w:t>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja, jā, lūdzu, īsi aprakstiet procedūras, kuras izmantojat, administrējot ar šādu preču importu un/vai eksportu saistītās licences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="51173950" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...39 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="474C5458" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="564C8856" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="71466E0C" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037B6C4B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F63B1C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
-[...168 lines deleted...]
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="0AC015B6" w14:textId="77777777" w:rsidTr="004B0457">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:vMerge/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F8AA23" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FA3CA39" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="SAQ_3_5_4"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p w14:paraId="6991A773" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D1D034" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732D242B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jums ir darījumi ar precēm, uz kurām attiecas importa un eksporta licences, kas saistītas ar aizliegumiem un ierobežojumiem? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D17830" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai Jums ir darījumi ar precēm, uz kurām attiecas importa un eksporta licences?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFC98EF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja “jā”, lūdzu, norādiet, kāda veida preces, un, vai Jums ir ieviestas procedūras saistībā ar šīm licencēm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4883FE50" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="579A9E5A" w14:textId="77777777" w:rsidTr="004B0457">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0764F3C3" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...4 lines deleted...]
-              <w:right w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E8448D" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="00B00DF6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343197" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="0C4930A6" w14:textId="77777777" w:rsidTr="004B0457">
         <w:trPr>
-          <w:trHeight w:val="610"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00343197" w:rsidRPr="00883492" w:rsidRDefault="00343197" w:rsidP="00926235">
-[...80 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="060DA802" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F313BE" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="00F91125" w14:textId="77777777" w:rsidTr="004B0457">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDC14DD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.5.5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1943D8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404C7C20" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5142BC7A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084580E5" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D6E8C3C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...120 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...11601 lines deleted...]
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00926235" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
+          <w:p w14:paraId="4506B8BB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-              <w:rPr>
-[...15 lines deleted...]
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00926235" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai Jums ir darījumi ar precēm, uz kurām attiecas divējāda lietojuma regula (Padomes Regula (EK) Nr. 428/2009)? Jā/Nē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja, jā, vai īstenojat Iekšējās atbilstības programmu (IAP)? Jā/Nē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja, jā, lūdzu, īsi aprakstiet tās un to, kā tās tiek atjauninātas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE9BD2B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0AEF49" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8ACD76" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="0BEB7EAF" w14:textId="77777777" w:rsidTr="004B0457">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD49B3" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F10F7A" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007000E9" w:rsidRPr="00883492" w:rsidTr="009A10C1">
-[...248 lines deleted...]
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="5E3DAB55" w14:textId="77777777" w:rsidTr="004B0457">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1373DB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="SAQ_3_6"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B509A55" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Dublēšanas, atgūšanas, atkāpšanās un arhivēšanas procedūras</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:bookmarkEnd w:id="12"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="71D7CEC3" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE2D0D7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5E72B6B3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6E61AC4B" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F23F198" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F83DA5" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7CDAFEA3" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="341BB2C8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.6.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A66E1C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Īsi aprakstiet savas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>darījumdarbības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reģistru dublēšanas, atgūšanas, atkāpšanās, arhivēšanas un izgūšanas procedūras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="5B06C007" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC3093" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D03178" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="19"/>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="1818647C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7867A494" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B21BB3A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="25AF0B3D" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD3964D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.6.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2239FD16" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00FE66A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cik ilgi dati tiek saglabāti sistēmā un cik ilgi šie dati tiek arhivēti? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="5B46C48C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FEB3A4" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3E837A" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="00FE66A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6D6EE406" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474ED942" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F1985C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="72C06380" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="522EBBE1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.6.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65EA90C3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai uzņēmumam ir ārkārtas rīcības plāns sistēmas darbības pārtraukuma/traucējumu gadījumā? Jā/Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="0D6535BE" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D518038" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB0D843" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="02BB6B1B" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B61D75" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A950A5D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6DB53B62" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B088BB3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="SAQ_3_7"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E44844" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Datorsistēmu aizsardzība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="13"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="3BF1C83E" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB400E8" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0093AA1D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...31 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="5F154642" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="459BC4B9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D6B61E" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="20248CC5" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E353601" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.7.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A65B102" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A44821A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113FFA43" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Īsi aprakstiet darbības, ko esat veikuši, lai aizsargātu savu datorsistēmu no nesankcionētas ielaušanās (piemēram, ugunsmūris, pretvīrusu programma, aizsardzība ar paroli). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>b) Vai ir veikta kāda ielaušanās pārbaude, un, ja tā ir, kādi bija rezultāti, un, vai ir bijuši nepieciešami un ir tikuši īstenoti kādi koriģējoši pasākumi?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E709582" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>c) Vai pēdējā gada laikā piedzīvojāt kādus IT drošības incidentus?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="743C0095" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F29407B" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9B7DF4" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7676BF5E" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="353934AA" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA62217" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2EB2112C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44987275" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.7.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276BCF58" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFE1877" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Īsi aprakstiet, kā tiek izsniegtas tiesības piekļūt datorsistēmām? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>b) Kas ir atbildīgs par datorsistēmas darbību un tās aizsardzību?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47FD8198" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>c) Vai Jums ir vadlīnijas vai iekšējās instrukcijas Jūsu personālam saistībā ar IT drošību?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63618181" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) Kā Jūs uzraugāt, vai Jūsu uzņēmumā tiek ievēroti IT drošības pasākumi? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="2B0D8F20" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAF58D5" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EFA158" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="5EEAF4EB" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0049A0A0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23A3D339" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="2EDF055C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C2C0F9" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.7.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2871F5FD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6A32F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Lūdzu, sniedziet papildu informāciju par to, kur atrodas Jūsu galvenais serveris? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>b) Aprakstiet, kā tiek drošināts Jūsu galvenais serveris.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="3BEAC968" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D765C26" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BA08A7" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="277B4A24" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDD789B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1768B883" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4776F39B" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...15 lines deleted...]
-              <w:t>6.1.</w:t>
+          <w:p w14:paraId="3FD804AB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="SAQ_3_8"/>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...13 lines deleted...]
-              <w:t>Vispārīga informācija par drošumu un drošību</w:t>
+          <w:p w14:paraId="5D37F9CC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Dokumentu drošība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:bookmarkEnd w:id="14"/>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="1CC07AD6" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="396C5BBF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0D089172" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D03974" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="76A2566F" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3534F7" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573DBDAC" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="586C33ED" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDAD031" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.8.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0171C8FD" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...14 lines deleted...]
-              <w:t>Lūdzu, norādiet personas, kas atbildīga par drošības un drošuma jautājumiem, vārdu, uzvārdu un amatu.</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05383594" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Īsi aprakstiet darbības, kuras esat veicis, lai informāciju/dokumentus aizsargātu (piemēram, ierobežotas piekļuves tiesības, elektroniskas kopijas izveidošana) no nesankcionētas piekļuves, ļaunprātīgas izmantošanas, tīšas iznīcināšanas un nozaudēšanas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D03974" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="701E304E" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71227892" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52786742" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4ED34439" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A10E32C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04E7E1EF" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="04B368F5" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19ED139A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.8.2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3715CD11" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A68E203" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai pēdējā gada laikā ir bijuši nesankcionētas piekļuves dokumentiem mēģinājumi, un, ja tā ir, kādi pasākumi ir īstenoti, lai novērstu to atkārtošanos?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="6CD9FD8A" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BF63B3" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5960AD02" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6D4EA3B9" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71CE26A3" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAD3ECB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="6291F7A1" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEBCFF6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.8.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9615F6" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01D5797A" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75A20194" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632376D0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lūdzu, īsi atbildiet uz šādiem jautājumiem: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Kurām darbinieku kategorijām ir piekļuve detalizētai informācijai par materiālu un preču plūsmu? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Kurām darbinieku kategorijām ir atļauts šādus datus mainīt? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai izmaiņas tiek vispusīgi dokumentētas? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="245FC445" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D91EBD4" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42111502" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="7910BB5B" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14D5D52D" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5FD239" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="406368FC" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F08C6B" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>3.8.4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5447B02C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3E76E0" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Īsi aprakstiet, kādas drošības un drošuma prasības Jūs pieprasāt no saviem tirdzniecības partneriem un citām kontaktpersonām, lai izvairītos no informācijas ļaunprātīgas izmantošanas (piemēram, piegādes ķēdes apdraudējums, veicot informācijas par nosūtīšanu neatļautu nodošanu).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B771A6" w:rsidRPr="0045442D" w14:paraId="6490B25C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="175AA083" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACC8ED8" w14:textId="77777777" w:rsidR="00B771A6" w:rsidRPr="0045442D" w:rsidRDefault="00B771A6" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="0C0A77A7" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BF5DD2" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="087F05B4" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="58F3201B" w14:textId="77777777" w:rsidTr="00370C71">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="089CEA0F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="00BD07C5" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CBF142" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="00BD07C5" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="43B9661C" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02238F51" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="004B0457" w:rsidP="004B0457">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0045442D" w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293DD24C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Praktiskie kompetences vai profesionālās kvalifikācijas standarti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="25314B0D" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8F0901" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59341F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="00370C71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>(SMK 39. panta d) punkts; SMK Ī</w:t>
+            </w:r>
+            <w:r w:rsidR="00370C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>A 27. pants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="694DEA05" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F18F7A1" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0002048C" w:rsidP="0002048C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0045442D" w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE0C763" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Praktiskie kompetences standarti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="4DA7E447" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D179F79" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="99CC00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4DE71C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4853" w:rsidRPr="00883492" w:rsidTr="00926235">
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="166213F8" w14:textId="77777777" w:rsidTr="0045442D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CED6018" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C4C8F" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045442D" w:rsidRPr="0045442D" w14:paraId="43BB1F48" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007E4853" w:rsidRPr="00883492" w:rsidRDefault="007E4853" w:rsidP="00926235">
-[...15 lines deleted...]
-              <w:t>6.1.2.</w:t>
+          <w:p w14:paraId="4BA4DB0C" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="00505849" w:rsidP="00505849">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00883492">
+          </w:tcPr>
+          <w:p w14:paraId="0E743FEB" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai Jums vai personai, kas atbildīga par Jūsu muitas jautājumiem, ir vismaz trīs gadu praktiskā pieredze saistībā ar muitas jautājumiem? Jā/Nē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00883492">
-[...15 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja, jā, lūdzu, </w:t>
+            </w:r>
+            <w:r w:rsidR="0002048C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>sniedziet informāciju par šo pieredzi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC4C4B5" w14:textId="77777777" w:rsidR="0045442D" w:rsidRPr="0045442D" w:rsidRDefault="0045442D" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="004E7051">
+      <w:tr w:rsidR="001E5EC3" w:rsidRPr="0045442D" w14:paraId="2AA21DC5" w14:textId="77777777" w:rsidTr="0045442D">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-            <w:bookmarkEnd w:id="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="141B03EF" w14:textId="77777777" w:rsidR="001E5EC3" w:rsidRDefault="001E5EC3" w:rsidP="00505849">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="002A752E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B72B54C" w14:textId="77777777" w:rsidR="001E5EC3" w:rsidRPr="0045442D" w:rsidRDefault="001E5EC3" w:rsidP="0045442D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+    </w:tbl>
+    <w:p w14:paraId="7D2B4FD9" w14:textId="16D7C89A" w:rsidR="00B771A6" w:rsidRDefault="00B771A6" w:rsidP="00505849"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="13095" w:type="dxa"/>
+        <w:tblInd w:w="93" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1291"/>
+        <w:gridCol w:w="11804"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B5D40" w:rsidRPr="0045442D" w14:paraId="00198FB7" w14:textId="77777777" w:rsidTr="00EB7C1B">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0BB169" w14:textId="43706A9E" w:rsidR="009B5D40" w:rsidRPr="0045442D" w:rsidRDefault="009B5D40" w:rsidP="00EB7C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF118D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6215F9B5" w14:textId="116D6DE5" w:rsidR="009B5D40" w:rsidRPr="0045442D" w:rsidRDefault="009B5D40" w:rsidP="009B5D40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Vai Jūs vai persona, kas atbildīga par Jūsu muitas jautājumiem, ir sekmīgi izgājusi mācības saistībā ar tiesību aktiem muitas jomā atbilstoši apjomam, kādā esat iesaistīts muitošanas darbībās, ko ir nodrošinājis kāds no turpmāk minētajiem:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>i) dalībvalsts muitas dienests;</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ii) izglītības iestāde, kuru muitas dienesti vai dalībvalsts iestāde, kas atbildīga par profesionālo apmācību, ir pilnvarojusi nodrošināt šādu kvalifikāciju; </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iii) profesionālā vai tirdzniecības iestāde, kuru dalībvalsts muitas dienesti ir pilnvarojuši vai, kura Savienībā ir akreditēta sniegt šādu kvalifikāciju? </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Jā/Nē</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> drošības kritērijiem?</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja, jā, lūdzu, sniedziet papildu informāciju par mācībām, kuru sekmīgi esat apmeklējis Jūs vai persona, kas atbildīga par Jūsu muitas jautājumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidTr="002A752E">
+      <w:tr w:rsidR="001E5EC3" w:rsidRPr="0045442D" w14:paraId="2EF50FBB" w14:textId="77777777" w:rsidTr="00EB7C1B">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CB6A7F" w14:textId="77777777" w:rsidR="001E5EC3" w:rsidRDefault="001E5EC3" w:rsidP="00EB7C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11804" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="41C14807" w14:textId="77777777" w:rsidR="001E5EC3" w:rsidRDefault="001E5EC3" w:rsidP="009B5D40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="20"/>
-[...18274 lines deleted...]
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C332F9" w:rsidRPr="00883492" w:rsidRDefault="00C332F9" w:rsidP="00C332F9">
-[...1155 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="6F3778EF" w14:textId="3E27637B" w:rsidR="009B5D40" w:rsidRDefault="009B5D40" w:rsidP="00505849"/>
+    <w:p w14:paraId="08204CDD" w14:textId="5A317255" w:rsidR="009B5D40" w:rsidRDefault="009B5D40" w:rsidP="00505849"/>
+    <w:p w14:paraId="35FBFBA0" w14:textId="1EF0ED50" w:rsidR="009B5D40" w:rsidRDefault="009B5D40" w:rsidP="00505849"/>
+    <w:p w14:paraId="1BCCD4C8" w14:textId="77777777" w:rsidR="009B5D40" w:rsidRDefault="009B5D40" w:rsidP="00505849"/>
+    <w:sectPr w:rsidR="009B5D40" w:rsidSect="0045442D">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF5922" w:rsidRDefault="00AF5922" w:rsidP="00194105">
+    <w:p w14:paraId="2A0FAF1E" w14:textId="77777777" w:rsidR="009615D0" w:rsidRDefault="009615D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF5922" w:rsidRDefault="00AF5922" w:rsidP="00194105">
+    <w:p w14:paraId="2DA23380" w14:textId="77777777" w:rsidR="009615D0" w:rsidRDefault="009615D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00926235" w:rsidRDefault="00926235">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61C037DA" w14:textId="77777777" w:rsidR="002F459A" w:rsidRDefault="002F459A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0095595F">
+    <w:r w:rsidR="00732780">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00926235" w:rsidRDefault="00926235" w:rsidP="007B6F5E">
-[...50 lines deleted...]
-  <w:p w:rsidR="00926235" w:rsidRDefault="00926235">
+  <w:p w14:paraId="262B9252" w14:textId="77777777" w:rsidR="002F459A" w:rsidRDefault="002F459A" w:rsidP="0045442D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AF5922" w:rsidRDefault="00AF5922" w:rsidP="00194105">
+    <w:p w14:paraId="7D94C20F" w14:textId="77777777" w:rsidR="009615D0" w:rsidRDefault="009615D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AF5922" w:rsidRDefault="00AF5922" w:rsidP="00194105">
+    <w:p w14:paraId="5B7AEB29" w14:textId="77777777" w:rsidR="009615D0" w:rsidRDefault="009615D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="368029DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PlainText"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1FA45650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="MessageHeader"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00086E0A"/>
-[...495 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033A092A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20304B68"/>
     <w:lvl w:ilvl="0" w:tplc="04100017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -42018,165 +12899,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055652B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B10A6748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2625"/>
         </w:tabs>
         <w:ind w:left="2625" w:hanging="709"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber3Level2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3333"/>
@@ -42255,2683 +13022,93 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...1490 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1262685D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D96C95A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3163"/>
         </w:tabs>
         <w:ind w:left="3163" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143D0A16"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="01FA5668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2199"/>
         </w:tabs>
         <w:ind w:left="2199" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B3C78B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="86CCA3A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Point0number"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="850" w:hanging="850"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Point0letter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45008,2551 +13185,114 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Point3letter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2551"/>
         </w:tabs>
         <w:ind w:left="2551" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Point4letter"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3118"/>
         </w:tabs>
         <w:ind w:left="3118" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...1031 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24225E59"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="47806A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash4"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3163"/>
         </w:tabs>
         <w:ind w:left="3163" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...478 lines deleted...]
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="281F69CC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="64BE26EA"/>
     <w:name w:val="WW8Num152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-[...540 lines deleted...]
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8D5AD3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="82EE6B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1360"/>
         </w:tabs>
         <w:ind w:left="1360" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-[...384 lines deleted...]
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FF34363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9EAC49C"/>
     <w:lvl w:ilvl="0" w:tplc="DB8876CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="GBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0298D29C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -47649,1834 +13389,72 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE6428A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-[...1284 lines deleted...]
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7730C4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="456C96DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:ind w:left="765" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-[...476 lines deleted...]
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="426432A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64E4F690"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -49545,51 +13523,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428415E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92100ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumberLevel2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1417"/>
@@ -49668,389 +13646,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45481EA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28525E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1786"/>
         </w:tabs>
         <w:ind w:left="1786" w:hanging="709"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber2Level2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2494"/>
@@ -50129,51 +13769,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="465D172F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6AEE9BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1191"/>
         </w:tabs>
         <w:ind w:left="1191" w:hanging="709"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber1Level2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1899"/>
@@ -50252,276 +13892,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48860AAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8744BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3589"/>
         </w:tabs>
         <w:ind w:left="3589" w:hanging="709"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber4Level2"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4297"/>
@@ -50600,2401 +14015,72 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-[...2189 lines deleted...]
-  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BD0BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72D6F376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561C4685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="984E95B8"/>
     <w:lvl w:ilvl="0" w:tplc="04100017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -53039,6146 +14125,316 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
-[...1442 lines deleted...]
-  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662B5C67"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40D2097A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668A10F7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD783356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1360"/>
         </w:tabs>
         <w:ind w:left="1360" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67671EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="249CEA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash1"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:ind w:left="765" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
-[...1108 lines deleted...]
-  <w:abstractNum w:abstractNumId="140" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5C21E3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="91AE4CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListDash3"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2199"/>
         </w:tabs>
         <w:ind w:left="2199" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="141" w15:restartNumberingAfterBreak="0">
-[...1562 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="110"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="111"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="144"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="154"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="143"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="122"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="137"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="148"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="147"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="108"/>
-[...121 lines deleted...]
-  <w:num w:numId="63">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="64">
-[...281 lines deleted...]
-  <w:numIdMacAtCleanup w:val="153"/>
+  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00EF3DA9"/>
-[...1229 lines deleted...]
-    <w:rsid w:val="00FF7C6F"/>
+    <w:rsidRoot w:val="003B377C"/>
+    <w:rsid w:val="0002048C"/>
+    <w:rsid w:val="000363FA"/>
+    <w:rsid w:val="000B0267"/>
+    <w:rsid w:val="000D25C3"/>
+    <w:rsid w:val="000E3D53"/>
+    <w:rsid w:val="00155C5E"/>
+    <w:rsid w:val="001A6ED4"/>
+    <w:rsid w:val="001E5EC3"/>
+    <w:rsid w:val="002A1025"/>
+    <w:rsid w:val="002F459A"/>
+    <w:rsid w:val="00370C71"/>
+    <w:rsid w:val="003B377C"/>
+    <w:rsid w:val="003D7645"/>
+    <w:rsid w:val="00445C46"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rsid w:val="004B0457"/>
+    <w:rsid w:val="004C6302"/>
+    <w:rsid w:val="00505849"/>
+    <w:rsid w:val="00555AE1"/>
+    <w:rsid w:val="00732780"/>
+    <w:rsid w:val="007C6281"/>
+    <w:rsid w:val="00820111"/>
+    <w:rsid w:val="00825F92"/>
+    <w:rsid w:val="008E4B00"/>
+    <w:rsid w:val="009615D0"/>
+    <w:rsid w:val="00982B64"/>
+    <w:rsid w:val="009B5D40"/>
+    <w:rsid w:val="009E6293"/>
+    <w:rsid w:val="00A033DC"/>
+    <w:rsid w:val="00AD7058"/>
+    <w:rsid w:val="00B00DF6"/>
+    <w:rsid w:val="00B771A6"/>
+    <w:rsid w:val="00BD07C5"/>
+    <w:rsid w:val="00BE73BD"/>
+    <w:rsid w:val="00C1317D"/>
+    <w:rsid w:val="00C426B8"/>
+    <w:rsid w:val="00CE2A74"/>
+    <w:rsid w:val="00CF118D"/>
+    <w:rsid w:val="00D315CD"/>
+    <w:rsid w:val="00F71BB7"/>
+    <w:rsid w:val="00FE66A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E13554A"/>
-  <w15:docId w15:val="{D2FCD4FE-33F8-4BDA-98E1-FAE490EA01D1}"/>
+  <w14:docId w14:val="794B9AF3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{972BD76C-AA29-4074-8FD2-FE52D4D174E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -59506,4044 +14762,4328 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="PART"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Numbered paragraph,Heading 1 Main Heading,Main"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Text1"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="009C5DC3"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:u w:val="single"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Sub"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Text2"/>
     <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="007647AF"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Text3"/>
     <w:link w:val="Heading3Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00014640"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Text4"/>
     <w:link w:val="Heading4Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="007647AF"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3332" w:hanging="708"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4040" w:hanging="708"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4748" w:hanging="708"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5456" w:hanging="708"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6164" w:hanging="708"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Numbered paragraph Char,Heading 1 Main Heading Char,Main Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="009C5DC3"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Sub Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="007647AF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00014640"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="007647AF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
-    </w:rPr>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text1">
     <w:name w:val="Text 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="482"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text2">
     <w:name w:val="Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2160"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1077"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text3">
     <w:name w:val="Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2302"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1916"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text4">
     <w:name w:val="Text 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2880"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Address">
     <w:name w:val="Address"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
-    <w:rPr>
+    <w:rsid w:val="0045442D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AddressTL">
     <w:name w:val="AddressTL"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="720"/>
+      <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AddressTR">
     <w:name w:val="AddressTR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="720"/>
+      <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440" w:right="1440"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="BodyText"/>
     <w:link w:val="BodyTextFirstIndentChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:ind w:firstLine="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
     <w:name w:val="Body Text First Indent Char"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="BodyTextFirstIndent"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextFirstIndent2Char"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:ind w:firstLine="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
     <w:name w:val="Body Text First Indent 2 Char"/>
     <w:basedOn w:val="BodyTextIndentChar"/>
     <w:link w:val="BodyTextFirstIndent2"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Signature"/>
     <w:link w:val="ClosingChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
     <w:name w:val="Closing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Closing"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Contact"/>
     <w:link w:val="SignatureChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
-      <w:spacing w:before="1200"/>
+      <w:spacing w:before="1200" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contact">
     <w:name w:val="Contact"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Enclosures">
     <w:name w:val="Enclosures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Participants"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5642"/>
       </w:tabs>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1792" w:hanging="1792"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Participants">
     <w:name w:val="Participants"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Copies"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2512"/>
         <w:tab w:val="left" w:pos="2762"/>
         <w:tab w:val="left" w:pos="5642"/>
         <w:tab w:val="left" w:pos="6362"/>
         <w:tab w:val="left" w:pos="6720"/>
       </w:tabs>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1792" w:hanging="1792"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Copies">
     <w:name w:val="Copies"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2512"/>
         <w:tab w:val="left" w:pos="2762"/>
         <w:tab w:val="left" w:pos="5642"/>
         <w:tab w:val="left" w:pos="6362"/>
         <w:tab w:val="left" w:pos="6720"/>
       </w:tabs>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1792" w:hanging="1792"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="References"/>
     <w:link w:val="DateChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103" w:right="-567"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
     <w:name w:val="Date Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Date"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
     <w:name w:val="References"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="AddressTR"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DoubSign">
     <w:name w:val="DoubSign"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Contact"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
-      <w:spacing w:before="1200"/>
+      <w:spacing w:before="1200" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Heading1"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00D5706A"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="Heading1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D5706A"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="566" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="849" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="92"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="93"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet4">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="94"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet5">
     <w:name w:val="List Bullet 5"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1492"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1492" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="566"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="849"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue4">
     <w:name w:val="List Continue 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1132"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue5">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="100"/>
+        <w:numId w:val="15"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="102"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="103"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="104"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MessageHeaderChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1492"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
     <w:name w:val="Message Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MessageHeader"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
     <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoteHeading"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteHead">
     <w:name w:val="NoteHead"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Subject"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="720" w:after="720"/>
+      <w:spacing w:before="720" w:after="720" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subject">
     <w:name w:val="Subject"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="480"/>
+      <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1191" w:hanging="1191"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteList">
     <w:name w:val="NoteList"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Subject"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5823"/>
       </w:tabs>
-      <w:spacing w:before="720" w:after="720"/>
+      <w:spacing w:before="720" w:after="720" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5104" w:hanging="3119"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumPar1">
     <w:name w:val="NumPar 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumPar2">
     <w:name w:val="NumPar 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumPar3">
     <w:name w:val="NumPar 3"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumPar4">
     <w:name w:val="NumPar 4"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1492"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SalutationChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
     <w:name w:val="Salutation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Salutation"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="60"/>
+      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    <w:rsid w:val="00EF3DA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="YReferences">
     <w:name w:val="YReferences"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="480"/>
+      <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1191" w:hanging="1191"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListBullet1">
     <w:name w:val="List Bullet 1"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="91"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash">
     <w:name w:val="List Dash"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="95"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash1">
     <w:name w:val="List Dash 1"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="96"/>
+        <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash2">
     <w:name w:val="List Dash 2"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="97"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash3">
     <w:name w:val="List Dash 3"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="98"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash4">
     <w:name w:val="List Dash 4"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="99"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumberLevel2">
     <w:name w:val="List Number (Level 2)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="100"/>
+        <w:numId w:val="15"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumberLevel3">
     <w:name w:val="List Number (Level 3)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="100"/>
+        <w:numId w:val="15"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumberLevel4">
     <w:name w:val="List Number (Level 4)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="100"/>
+        <w:numId w:val="15"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
     <w:name w:val="List Number 1"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="101"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1Level2">
     <w:name w:val="List Number 1 (Level 2)"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="101"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1Level3">
     <w:name w:val="List Number 1 (Level 3)"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="101"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1Level4">
     <w:name w:val="List Number 1 (Level 4)"/>
     <w:basedOn w:val="Text1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="101"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber2Level2">
     <w:name w:val="List Number 2 (Level 2)"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="102"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber2Level3">
     <w:name w:val="List Number 2 (Level 3)"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="102"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber2Level4">
     <w:name w:val="List Number 2 (Level 4)"/>
     <w:basedOn w:val="Text2"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="102"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber3Level2">
     <w:name w:val="List Number 3 (Level 2)"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="103"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber3Level3">
     <w:name w:val="List Number 3 (Level 3)"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="103"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber3Level4">
     <w:name w:val="List Number 3 (Level 4)"/>
     <w:basedOn w:val="Text3"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="103"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2302"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber4Level2">
     <w:name w:val="List Number 4 (Level 2)"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="104"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber4Level3">
     <w:name w:val="List Number 4 (Level 3)"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="104"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber4Level4">
     <w:name w:val="List Number 4 (Level 4)"/>
     <w:basedOn w:val="Text4"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="104"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZCom">
     <w:name w:val="Z_Com"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="ZDGName"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="85"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZDGName">
     <w:name w:val="Z_DGName"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="85"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Disclaimer">
     <w:name w:val="Disclaimer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point1">
     <w:name w:val="Point 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1417" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TOC1Char"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="482" w:right="720" w:hanging="482"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1077" w:right="720" w:hanging="595"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1916" w:right="720" w:hanging="839"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8641"/>
       </w:tabs>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2880" w:right="720" w:hanging="964"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8641"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1680"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1920"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:rsid w:val="0045442D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="link-fake1">
     <w:name w:val="link-fake1"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:color w:val="0000EE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista">
     <w:name w:val="Párrafo de lista"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GBullets">
     <w:name w:val="G Bullets"/>
     <w:basedOn w:val="BodyTextIndent"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="720"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GBulletsChar">
     <w:name w:val="G Bullets Char"/>
     <w:locked/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedebasdepage">
     <w:name w:val="Caractères de note de bas de page"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Caractresdenotedebasdepage">
     <w:name w:val="WW-Caractères de note de bas de page"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardWeb8">
     <w:name w:val="Standard (Web)8"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="75" w:after="75"/>
+      <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="225" w:right="225"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="z-TopofForm">
     <w:name w:val="HTML Top of Form"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="z-TopofFormChar"/>
     <w:hidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-TopofFormChar">
     <w:name w:val="z-Top of Form Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="z-TopofForm"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="z-BottomofForm">
     <w:name w:val="HTML Bottom of Form"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="z-BottomofFormChar"/>
     <w:hidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-BottomofFormChar">
     <w:name w:val="z-Bottom of Form Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="z-BottomofForm"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Base">
     <w:name w:val="Base"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="340" w:lineRule="exact"/>
+      <w:spacing w:line="340" w:lineRule="exact"/>
       <w:ind w:left="720" w:firstLine="284"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="atn">
     <w:name w:val="atn"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
     <w:name w:val="CM3"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
     <w:name w:val="CM4"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading14pt">
     <w:name w:val="Heading + 14 pt"/>
     <w:aliases w:val="Bold,Auto"/>
     <w:basedOn w:val="TOC1"/>
     <w:link w:val="Heading14ptChar"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOC1Char">
     <w:name w:val="TOC 1 Char"/>
     <w:link w:val="TOC1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading14ptChar">
     <w:name w:val="Heading + 14 pt Char"/>
     <w:aliases w:val="Bold Char,Auto Char"/>
     <w:basedOn w:val="TOC1Char"/>
     <w:link w:val="Heading14pt"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point0">
     <w:name w:val="Point 0"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="850" w:hanging="850"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point0number">
     <w:name w:val="Point 0 (number)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point1number">
     <w:name w:val="Point 1 (number)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point2number">
     <w:name w:val="Point 2 (number)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point3number">
     <w:name w:val="Point 3 (number)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point0letter">
     <w:name w:val="Point 0 (letter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point1letter">
     <w:name w:val="Point 1 (letter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point2letter">
     <w:name w:val="Point 2 (letter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point3letter">
     <w:name w:val="Point 3 (letter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Point4letter">
     <w:name w:val="Point 4 (letter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar1">
     <w:name w:val="Comment Text Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Heading14pt"/>
     <w:next w:val="Heading1"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DA9"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
     <w:basedOn w:val="Heading14ptChar"/>
     <w:link w:val="Style1"/>
-    <w:rsid w:val="00EF3DA9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="No List1"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
+    <w:name w:val="No List11"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD2618"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
     <w:name w:val="No List2"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart1">
     <w:name w:val="Absatz-Standardschriftart1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Funotenzeichen1">
     <w:name w:val="Fußnotenzeichen1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kommentarzeichen1">
     <w:name w:val="Kommentarzeichen1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Endnotenzeichen1">
     <w:name w:val="Endnotenzeichen1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift">
     <w:name w:val="Überschrift"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beschriftung1">
     <w:name w:val="Beschriftung1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verzeichnis">
     <w:name w:val="Verzeichnis"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kommentartext1">
     <w:name w:val="Kommentartext1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellenInhalt">
     <w:name w:val="Tabellen Inhalt"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellenberschrift">
     <w:name w:val="Tabellen Überschrift"/>
     <w:basedOn w:val="TabellenInhalt"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext1">
     <w:name w:val="short_text1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="29"/>
       <w:szCs w:val="29"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext1">
     <w:name w:val="long_text1"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlainText1">
     <w:name w:val="Plain Text1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="font5">
     <w:name w:val="font5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="008080"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="font6">
     <w:name w:val="font6"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
     <w:name w:val="xl65"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
     <w:name w:val="xl66"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
     <w:name w:val="xl67"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
     <w:name w:val="xl68"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
     <w:name w:val="xl69"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
     <w:name w:val="xl70"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl71">
     <w:name w:val="xl71"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl72">
     <w:name w:val="xl72"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl73">
     <w:name w:val="xl73"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="FF0000"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl74">
     <w:name w:val="xl74"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="FF0000"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl75">
     <w:name w:val="xl75"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl76">
     <w:name w:val="xl76"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl77">
     <w:name w:val="xl77"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl78">
     <w:name w:val="xl78"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl79">
     <w:name w:val="xl79"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl80">
     <w:name w:val="xl80"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl81">
     <w:name w:val="xl81"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl82">
     <w:name w:val="xl82"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
     <w:name w:val="xl83"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl84">
     <w:name w:val="xl84"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl85">
     <w:name w:val="xl85"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl86">
     <w:name w:val="xl86"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl87">
     <w:name w:val="xl87"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl88">
     <w:name w:val="xl88"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="FF0000"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl89">
     <w:name w:val="xl89"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:color w:val="FF0000"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl90">
     <w:name w:val="xl90"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl91">
     <w:name w:val="xl91"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl92">
     <w:name w:val="xl92"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DBE5F1"/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl93">
     <w:name w:val="xl93"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl94">
     <w:name w:val="xl94"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Datedadoption">
     <w:name w:val="Date d'adoption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Titreobjet"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="360"/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titreobjet">
     <w:name w:val="Titre objet"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Typedudocument">
     <w:name w:val="Type du document"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Titreobjet"/>
-    <w:rsid w:val="00DA3345"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
-      <w:spacing w:before="360"/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
     <w:name w:val="No List3"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A303A"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
     <w:name w:val="No List4"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA0D8F"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="resteaser2">
     <w:name w:val="resteaser2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00BA0D8F"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00BA0D8F"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hpsatn">
     <w:name w:val="hps atn"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00BA0D8F"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SECTION">
     <w:name w:val="SECTION"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SECTIONChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00205073"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsection">
     <w:name w:val="Subsection"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubsectionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00205073"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SECTIONChar">
     <w:name w:val="SECTION Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="SECTION"/>
-    <w:rsid w:val="00205073"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Undersubsection">
     <w:name w:val="Undersubsection"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UndersubsectionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00205073"/>
+    <w:rsid w:val="0045442D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubsectionChar">
     <w:name w:val="Subsection Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subsection"/>
-    <w:rsid w:val="00205073"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UndersubsectionChar">
     <w:name w:val="Undersubsection Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Undersubsection"/>
-    <w:rsid w:val="00205073"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:rsid w:val="0045442D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV"/>
-[...3 lines deleted...]
-    <w:name w:val="No List11"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111">
+    <w:name w:val="No List111"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C332F9"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0075150B"/>
+    <w:rsid w:val="0045442D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="2012026138">
+    <w:div w:id="867063152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2018069513">
+    <w:div w:id="878514734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2024701411">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>13764</Characters>
+  <Pages>12</Pages>
+  <Words>8000</Words>
+  <Characters>4561</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>75</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>European Commission</Company>
+  <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37835</CharactersWithSpaces>
+  <CharactersWithSpaces>12536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>MOLLER Sandra (TAXUD)</dc:creator>
+  <dc:creator>Sandra Visocka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>