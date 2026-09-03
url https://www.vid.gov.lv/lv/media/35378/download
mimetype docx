--- v0 (2026-08-10)
+++ v1 (2026-09-03)
@@ -528,155 +528,155 @@
     </w:p>
     <w:p w14:paraId="669E5A16" w14:textId="30712DAB" w:rsidR="00936765" w:rsidRDefault="00502105" w:rsidP="00502105">
       <w:pPr>
         <w:ind w:left="66"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502105">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.tabula</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5080" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="987"/>
         <w:gridCol w:w="5522"/>
-        <w:gridCol w:w="2981"/>
+        <w:gridCol w:w="2985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0C7673B3" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0C7673B3" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="123"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53A5A999" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Nr. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156827DA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57CDA4CB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1725"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Obligātās (minimālās) prasības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0737EE58" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pretendenta piedāvātais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07BF5D58" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
@@ -720,314 +720,316 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>katru aili</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="017312AF" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="017312AF" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3741555F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcW w:w="4480" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6074F1F4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iepirkuma priekšmets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="1A5AEE13" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="1A5AEE13" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A06C69" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="36A06C69" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcW w:w="4480" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436BD1C3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="135" w:right="145"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Naftas produktu kvalitātes un daudzumu kontroles ierīču un materiālu (turpmāk – Prece) piegāde Valsts ieņēmumu dienesta (turpmāk – Pasūtītājs vai VID) vajadzībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4F108A59" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4F108A59" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2D6C0647" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcW w:w="4480" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24398E30" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preces tehniskās prasības</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3B386BF1" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3B386BF1" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="48985A0A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48985A0A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17C30614" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Antistatiska aukla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FCCFBF1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65EA1BBF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -1068,561 +1070,562 @@
               <w:ind w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="07F0B1E6" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="07F0B1E6" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E91D2DD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B537214" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: naftas produktu ņemšanas ierīču vadīšanai (iegremdēšanai/izvilkšanai dažādos rezervuāros/tilpnēs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B4C449B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="73952334" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="73952334" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37E571E3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="784EE72E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Diametrs: ne vairāk par 6 mm, bet, ja auklā iestrādāts krāsainā metāla pavediens, tad auklas diametrs nedrīkst pārsniegt 5 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0607C820" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="63F5C5AA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="63F5C5AA" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B7468D8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE6F01F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Garums: ne mazāk par 50 m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6596C44E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="466CCD56" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="466CCD56" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66AD0916" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17427446" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: sakņaugu šķiedras vai līdzvērtīgs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B736EC1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3C486AB6" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3C486AB6" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="570E3362" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56D619F5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Forma/izskats: pīta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EAEA04C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3A16C6E6" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3A16C6E6" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41329F8F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E2009D0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Speciālas prasības/īpašības materiālam: antistatiskums, dzirksteļu neradošs  lietošanas laikā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E255ABC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2259F09C" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2259F09C" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="16D92EEA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16D92EEA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24E973D1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Antistatiska trose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B0CE43B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="289C73F7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -1655,485 +1658,505 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10302722" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5C7609E4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5C7609E4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F705F6B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45098867" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: naftas produktu ņemšanas vadīšanai (iegremdēšanai/izvilkšanai dažādos rezervuāros/tilpnēs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="19C2AD10" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1743E459" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1743E459" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="376649D1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A2AB688" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Diametrs: ne mazāk par 2 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03A976EC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="44AF5748" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="44AF5748" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="229BEF0B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="532E4220" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Garums: ne mazāk par 50 m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30ABAA41" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="48C19CB3" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="48C19CB3" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15B42C91" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3C1E6E20" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1E6E20" w14:textId="676E0E66" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: tērauda trose ar apvalku</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:r w:rsidR="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E1943" w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>vai cita materiāla trose, kas paredzēta drošai lietošanai naftas produktu paraugu ņemšanai</w:t>
+            </w:r>
+            <w:r w:rsidR="003E1943">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="767384FC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7D327EA4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7D327EA4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46A56142" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5190FFD6" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Speciālas prasības/īpašības materiālam: antistatiskums, dzirksteļu neradošs  lietošanas laikā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42B38CEF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7FCB9945" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7FCB9945" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="15316745" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15316745" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23538820" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Absorbcijas salvetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="569A0718" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E0F0AE4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -2166,365 +2189,402 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E7CAB7D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1D862DE5" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1D862DE5" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40C3FB7B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39936AA3" w14:textId="345EA405" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Pielietojums: paredzētas ūdens un naftas produktu pilienu, traipu savākšanai no mērinstrumentiem (mērstie</w:t>
+              <w:t>Pielietojums: paredzētas ūdens un naftas produktu pilienu, traipu savākšanai no mērinstrumentiem (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mērstie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ņ</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>a, mērlentes ar atsvaru, areometra, paraugu ņemšanas ierīces, u.tml.) un notīrīšanai pēc izmantošanas ar naftas produktiem</w:t>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mērlentes ar atsvaru, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>areometra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, paraugu ņemšanas ierīces, u.tml.) un notīrīšanai pēc izmantošanas ar naftas produktiem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="676EB798" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4B0379C4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4B0379C4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F9B5E58" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="467F19A1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iepakojums – rullis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15071028" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5FA3B5E4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5FA3B5E4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F63269F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79CD9A78" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Salvešu skaits vienā rullī – ne mazāk kā 500 gab</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5FABDF55" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1F0B3521" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1F0B3521" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2685C8E4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2685C8E4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75789D3B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraugu ņemšanas trauks ar teleskopisku kātu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F34C86F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FA28A9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -2557,604 +2617,634 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41D18C96" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4E3ECEB5" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4E3ECEB5" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C01F647" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4251B99D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: paraugu ņemšanai no rezervuāriem, cisternām</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="544AA23D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14A254F2" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14A254F2" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A8CD9B5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6888DA6E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Trauka materiāls: nerūsējošais tērauds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65309A75" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="74D14D7E" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="74D14D7E" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32A1849B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79690D17" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraugu ņemšanas trauks: tilpums 1 l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E2822F1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="795811EE" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="795811EE" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C96C1BA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E92C639" w14:textId="68503C8A" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Kāts: teleskopisks, izbīdāms līdz 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(trīs) </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3FCB67C0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6D6A2722" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6D6A2722" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42B4C7DB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C63E1B8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Kāta materiāls: metāls ar pārklājumu vai plastmasa, vai cits triecienizturīgs materiāls, vai šo materiālu kombinācija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0ED71C6C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5267CD94" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5267CD94" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C6C43A2" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="006B5022" w14:textId="692F68F3" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="006B5022" w14:textId="692F68F3" w:rsidR="003B1B36" w:rsidRPr="003E1943" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...37 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atbilstība standartiem: jāatbilst standarta EN 13463-1 – Neelektriskās iekārtas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sprādzienbīstamām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vidēm –</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40F99" w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0017597D">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prasībām (1. daļa: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pamatmetode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un prasības) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74963" w:rsidRPr="003E1943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vai ekvivalents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FEDD742" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7438AA04" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7438AA04" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="73467A7F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73467A7F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71D6467B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -3289,51 +3379,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1005"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Attēliem ir tikai informatīvs raksturs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="056D2A64" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47FFF806" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3366,360 +3456,361 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A4500B2" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2F06C9EB" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2F06C9EB" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CDF573C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F227555" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: mazuta paraugu ņemšanai no rezervuāriem, cisternām</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="47FC243B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="34EEAFBA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="34EEAFBA" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="327D1816" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0411C40F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Stieņa  garums: ne mazāk kā 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (trīs)</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="389B328A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2D958CEA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2D958CEA" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43D83302" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5829B5A8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Posmu skaits: ne vairāk kā 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(trīs).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="532AD761" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5789FB2D" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5789FB2D" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5D4BBD54" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D4BBD54" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DAB34EE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraugu ņemšanas cilindrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6C1A5A23" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A00DC16" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3747,133 +3838,144 @@
           <w:p w14:paraId="385016A7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7381D9B5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>iesniedz preces tehnisko datu lapu):__________</w:t>
+              <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="71E707CA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="71E707CA" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6375C217" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37A3D6E8" w14:textId="5B67203D" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pielietojums: </w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>š</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ķidrumu paraugu ņemšana no konkrēta dziļuma joslām — iespējama gan punktparaugu ņemšana,</w:t>
+              <w:t xml:space="preserve">ķidrumu paraugu ņemšana no konkrēta dziļuma joslām — iespējama gan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktparaugu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ņemšana,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gan šķērsgriezuma paraugu ņemšana</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23784100" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3882,434 +3984,489 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(Šķidrumu paraugi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>afta un citi produkti, tostarp tumšie naftas produkti, piemēram, šķidrais kurināmais un tumšās smēreļļas, organiskie šķīdinātāji, atšķaidītāji un vieglie naftas produkti, piemēram, benzīns, petroleja; nafta un gaišās smēreļļas)</w:t>
+              <w:t xml:space="preserve">afta un citi produkti, tostarp tumšie naftas produkti, piemēram, šķidrais kurināmais un tumšās smēreļļas, organiskie šķīdinātāji, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>atšķaidītāji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un vieglie naftas produkti, piemēram, benzīns, petroleja; nafta un gaišās smēreļļas)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="576251C0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4EBD5324" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4EBD5324" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4722D6CE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E977195" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: dzirksteles neradošs materiāls (no misiņa vai nerūsējoša tērauda ar hroma vai niķeļa pārklājumu), aizbāznim jābūt izgatavotam no dzirksteles nevadoša materiāla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32ED2551" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0B6824A4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0B6824A4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="502B6731" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C2297D9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Diametrs: ne lielāks par 100 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46281987" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="667D8A60" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="667D8A60" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35525DD4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33E654F9" w14:textId="5ADA24EB" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbilstība standartiem: jāatbilst standarta </w:t>
             </w:r>
             <w:r w:rsidRPr="008E4CFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 13463-1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4CFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neelektriskās iekārtas sprādzienbīstamām vidēm </w:t>
+              <w:t xml:space="preserve"> Neelektriskās iekārtas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E4CFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sprādzienbīstamām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E4CFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vidēm </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E4CFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>prasībām (1.daļa: Pamatmetode un prasības</w:t>
+              <w:t xml:space="preserve">prasībām (1.daļa: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E4CFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pamatmetode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E4CFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un prasības</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F74963">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai ekvivalents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2656AED3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="439B6A05" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="439B6A05" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="793267C7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="793267C7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DC43482" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Degvieleļļas paraugu ņemšanas ierīce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B1F1268" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4211D594" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -4342,81 +4499,81 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B35A22D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="93" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="68B224AA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="68B224AA" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C3F1B35" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C038E7A" w14:textId="41995824" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pielietojums: degvielu, eļļu paraugu ņemšanai. Hidrauliskā, mehāniskā, ar roku darbināma. Biezas konsistences šķidruma pacelšanai caurulē uz augstumu min </w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
@@ -4435,176 +4592,176 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (trīs)</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> m augstum</w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F7DD070" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3E483CA6" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3E483CA6" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15356EA5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DE25E19" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: metāls vai plastmasa, vai kompozītmateriāls, vai cits triecienizturīgs materiāls, vai šo materiālu kombinācija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3040BABA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0796920B" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0796920B" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="744B864A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="106BCADC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Komplektā ietilpst:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="125204B6" w14:textId="32D73785" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
@@ -4765,137 +4922,138 @@
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>viens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> nerūsējošā tērauda atsvars.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20BCD726" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="07F7B059" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="07F7B059" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6981887C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6981887C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="295DF3F6" w14:textId="6EAFFA04" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraugu </w:t>
             </w:r>
             <w:r w:rsidRPr="00551AC1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ņemšanas trauki (pudeles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1464E1F6" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D3D59AE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -4923,247 +5081,240 @@
           <w:p w14:paraId="490C7E31" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F5200DA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>iesniedz preces tehnisko datu lapu):__________</w:t>
+              <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="30011D87" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="30011D87" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4434F144" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E189A9D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Piemēroti Tehniskā piedāvājuma 2.7. punktā norādītajai Precei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50F05BDD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6CE48B26" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6CE48B26" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35D6A1A1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06037250" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izgatavoti no augsta blīvuma polietilēna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4D450BDA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="399A0EFE" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="399A0EFE" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16BB32A9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="269328A1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tilpumi: 100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5203,128 +5354,129 @@
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ml; 1000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="768A7AE8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4D6E48EB" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4D6E48EB" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="663DF1B9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="663DF1B9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="716F4309" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Šļūtene</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="546BA1A3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4024BD50" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -5357,154 +5509,154 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66C5CD9F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14CB176D" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14CB176D" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AF03863" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CAFFFB7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Piemērota 2.7. punktā norādītajai Precei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56F1C979" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="38A01AAF" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="38A01AAF" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E4E7CB9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A097956" w14:textId="2AEF304E" w:rsidR="00A80080" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00A80080">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraugu ņemšanas caurule </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5522,215 +5674,216 @@
             </w:r>
             <w:r w:rsidR="00A80080" w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> kas ir savietojama ar paraugu ņemšanas ierīci;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3413B407" w14:textId="6880A963" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72EE3CD1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0631CBDF" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0631CBDF" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="712C6FAE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50C56AAF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Garums vismaz 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="409A9ACF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1B3F39C2" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1B3F39C2" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3F66E73A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F66E73A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69C18544" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Piltuve 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="402282CE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0700F168" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -5774,257 +5927,258 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D2FBBAA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3C41F711" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3C41F711" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63978883" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="475CFCE8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: traukiem (pudelēm) ar kakla iekšējo diametru no 18 mm līdz 20 mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="555F18A9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6463D280" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6463D280" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49B021B0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="050946F7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: polipropilēna PP vai PE (ķīmiski inerts materiāls)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FF42608" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14266F86" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="14266F86" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="648F7148" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="648F7148" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DF9CFDD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Piltuve 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="23A84307" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09203332" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -6057,81 +6211,81 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22FE62F1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="22D3FA8E" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="22D3FA8E" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21913575" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ABC91CF" w14:textId="5F42958D" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pielietojums: traukiem (pudelēm) ar kakla iekšējo diametru, </w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
@@ -6143,169 +6297,170 @@
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lielāk</w:t>
             </w:r>
             <w:r w:rsidR="00E40F99">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> par 21 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F3296E8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="48B6D7B2" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="48B6D7B2" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="393FDCDF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62093532" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: polipropilēna PP vai PE (ķīmiski inerts materiāls)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="164AA55E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6923EB93" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6923EB93" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="297DAB9F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297DAB9F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="552DB213" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -6397,51 +6552,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Attēlam ir tikai informatīvs raksturs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DE07DCD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6846F2B1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -6474,300 +6629,301 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B8E9CD8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="03CF16FE" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="03CF16FE" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22114FD4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D30414D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pielietojums: metāla degvielas kannu (10 l, 20 l) pildīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F45CCD1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="01EA1480" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="01EA1480" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AB1B011" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DBC52F1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Materiāls: metāls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4CC6CE6D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="764E04BC" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="764E04BC" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C21315E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="706FA5D6" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izpildījums: Piltuvei jābūt ar rokturi un iekšpusē ar sietiņu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0639E68B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="12EAE506" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="12EAE506" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2A18A0E0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A18A0E0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DE07F87" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Metāla degvielas kanna </w:t>
             </w:r>
@@ -7020,51 +7176,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Attēliem ir tikai informatīvs raksturs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D08B9E8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D0DF6A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -7097,81 +7253,81 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AE8755B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="457DD2F7" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="457DD2F7" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5860DD29" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
+            <w:tcW w:w="2908" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="171160C3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tilpumi: 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7183,4086 +7339,4135 @@
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l; 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="pct"/>
+            <w:tcW w:w="1571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10B9DDC7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5A722ADE" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5A722ADE" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="07132600" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07132600" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="644"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04A5806E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Konteiners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3CB8CD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="120" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Marka vai artikuls: ________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208A7D32" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="120" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF1B024" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="120" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ražotājs:________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01FF5223" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="120" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AFEC256" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="120" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0CF7C6F3" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68E37E62" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A74597A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pielietojums: ķīmisko paraugu transportēšanai transporta līdzeklī.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C99A264" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="604C2EFA" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18980BFB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C105C66" w14:textId="3B15FE44" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tilpums: </w:t>
+            </w:r>
+            <w:r w:rsidR="00475B7C" w:rsidRPr="00686AB6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vismaz</w:t>
+            </w:r>
+            <w:r w:rsidR="00475B7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidDel="00A80080">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB58215" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="74B8BA01" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B3145F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22215B67" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Hermētisks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC3E8E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6FF81729" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DC4B245" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF7EF4A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Triecienizturīgs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA3A4DB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2224BFB7" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9D632D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF282BF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Transportēšanai vieglajā automobilī derīgs konteiners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="158ECB95" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="13584A2B" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76DB85E0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EABDDA1" w14:textId="078261AE" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Durvis ar mehānisku slēdzeni (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>bez vai ar atslēgu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0262620D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="05161DD9" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D220500" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D26B660" w14:textId="20280108" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vismaz 12 stikla pudeļu (vienas  pudeles maksimālais diametrs 100 mm, maksimālais augstums 250 mm) ar tilpumu 1 l transportēšanai vienā līmenī</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="312F77DD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4F96FF07" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C83C907" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26C3D80D" w14:textId="5438A70A" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Aprīkots ar drošības elementiem, kas ierobežo pudeles kustību transportēšanas laikā, piem., režģis, kas veido individuālās šūnas katrai pudelei. Režģa min. izmērs 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mm x 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mm) vai aprīkots ar noņemamo kasti ar individuāl</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40F99">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>m šūnām katrai pudelei, vai noņemamas sienas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar kurām brīvi var izveidot šādas šūnas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="424441A4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7B37DCD5" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EC29033" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3922DA81" w14:textId="16BAE1EB" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maksimālais konteinera ārējais izmērs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00 mm x </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00 mm x augstums </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="0073785F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="092568F3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4089D53F" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="291FDE2D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="938"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="469B357F" w14:textId="1C6D08BF" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Materiāls: viegls metāls, plastmasa, kompozītmateriāls vai cits triecienizturīgs materiāls vai šo materiālu kombinācija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B60181C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="08BBB823" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C69B05" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="04A5806E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1835CD16" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Konteiners</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5C3CB8CD" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>Spainis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6309764C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Marka vai artikuls: ________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="208A7D32" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="7D0C2004" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BF1B024" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="5535348F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ražotājs:________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01FF5223" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="752E3C92" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AFEC256" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="09D69917" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="120" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):__________</w:t>
+              <w:t>Tīmekļa vietnes adrese, kurā var atrast informāciju par attiecīgo preces modeli (vai iesniedz preces tehnisko datu lapu):________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="0CF7C6F3" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="18454050" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="68E37E62" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2493D3B5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7A74597A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562D9B0C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Pielietojums: ķīmisko paraugu transportēšanai transporta līdzeklī.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5C99A264" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>Pielietojums: paraugu sajaukšanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA20276" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="604C2EFA" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="23BBABA9" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="18980BFB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33C0EF91" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1C105C66" w14:textId="18701D7D" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB3517D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tilpums: </w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="3AB58215" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>Materiāls: plastmasa vai cits triecienizturīgs, ķīmiski inerts materiāls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7949EAA5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="74B8BA01" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3584C6AC" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="65B3145F" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B545A3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="22215B67" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523D76D9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Hermētisks</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="74BC3E8E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>Tilpums: ne mazāk kā 5 l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B054DC2" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6FF81729" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1DBF06FC" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
-          <w:trHeight w:val="310"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6DC4B245" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C67AFE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="938"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2DF7EF4A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76693930" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Triecienizturīgs</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="1BA3A4DB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>Ar snīpi, min. diametrs 250 mm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC3DB40" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2224BFB7" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="795C06B3" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="447BB821" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5953A7DF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:right="83"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Preces piegāde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5E0AD71B" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...575 lines deleted...]
-          <w:p w14:paraId="02C69B05" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A7A086C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1835CD16" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BA99F" w14:textId="596DA7DE" w:rsidR="00556ACC" w:rsidRDefault="003B1B36" w:rsidP="00556ACC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...129 lines deleted...]
-          <w:p w14:paraId="562D9B0C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs par saviem līdzekļiem, izmantojot sev pieejamo darbaspēku un transportu, nodrošina kvalitatīvas, jaunas, nelietotas, derīgas un drošas lietošanai, un līguma nosacījumiem atbilstošas Preces savlaicīgu piegādi atsevišķu piegāžu veidā uz Tehniskā piedāvājuma 3.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33BDD">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktā noteikto Preces piegādes vietu, atbilstoši Pasūtītāja pilnvarotās kontaktpersonas elektroniski nosūtītajam Preces pieteikumam.</w:t>
+            </w:r>
+            <w:r w:rsidR="00556ACC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Preces pieteikumā tiek norādīts:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FD1CFB" w14:textId="7CDA5E59" w:rsidR="00556ACC" w:rsidRDefault="00556ACC" w:rsidP="00556ACC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...65 lines deleted...]
-          <w:p w14:paraId="0BB3517D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t>piegādājamās Preces nosaukum</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t>, specifikācij</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4681D677" w14:textId="6EC0CE00" w:rsidR="00556ACC" w:rsidRDefault="00556ACC" w:rsidP="00556ACC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...65 lines deleted...]
-          <w:p w14:paraId="523D76D9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t>piegādājamās Preces daudzum</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A1F9C5" w14:textId="13450695" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="00556ACC" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0017597D">
-[...12 lines deleted...]
-          <w:p w14:paraId="1B054DC2" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t>Preces piegādes viet</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF7A892" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1DBF06FC" w14:textId="77777777" w:rsidTr="00F8127F">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1DC91505" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="41C67AFE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60EB207E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="2"/>
+                <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:hanging="938"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="76693930" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374A5B04" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Ar snīpi, min. diametrs 250 mm</w:t>
+              <w:t>Piegādes vieta: VID, Talejas iela 1, Rīga. Darba laiks: no pirmdienas līdz ceturtdienai no plkst.10.00 līdz plkst.16.00 un piektdienās no plkst.10.00 līdz plkst.15.00.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9268BE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5870897E" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46382C0B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73FE89EB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Preces piegādes termiņš ir 20 (divdesmit) darba dienu laikā, skaitot no Pasūtītāja pilnvarotās kontaktpersonas Preces pieteikuma nosūtīšanas dienas uz Izpildītāja norādīto elektroniskā pasta adresi. Pušu pilnvarotās kontaktpersonas iepriekš savlaicīgi saskaņo noteiktu Preces piegādes laiku Pasūtītāja darba laikā piegādes dienā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FDFA1B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="12FAABCB" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70577CA3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67557F8F" w14:textId="0CAE66C6" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preces piegāde tiek uzskatīta par veiktu katras attiecīgās Preces piegādes </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4B0F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>apliecinoša dokumenta</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4B0F" w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>abpusējas parakstīšanas dienā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="560B8503" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4375A357" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="359D4D35" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EA7C883" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">piegādā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Preci</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oriģinālā ražotāja iepakojumā. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C436C3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2E69CF13" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13082BE8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B891AF4" w14:textId="0475EA18" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodrošina un veic piegādātās Preces izkraušanas darbus Tehniskā piedāvājuma 3.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33BDD">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>punktā noteiktajā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D" w:rsidDel="00D948D7">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Preces piegādes vietā Pasūtītāja pilnvarotās kontaktpersonas norādītajās telpās.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DBDAE9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3607E9D7" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C39C8BF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A5D87E5" w14:textId="19A97D98" w:rsidR="003B1B36" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saņemot Preci, Pasūtītāja pilnvarotā kontaktpersona pārbauda saņemtās Preces atbilstību līguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nosacījumiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un nosūtītajam Preces pieteikumam, kā arī salīdzina </w:t>
+            </w:r>
+            <w:r w:rsidR="00D05FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Preces piegādes apliecinošā dokumentā</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05FCD" w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>norādītā Preces vienību skaita atbilstību elektroniski nosūtītajā Preces pieteikumā norādītajam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E6EDBF4" w14:textId="33D57C5C" w:rsidR="004A6353" w:rsidRPr="009B56BD" w:rsidRDefault="004A6353" w:rsidP="00D45C63">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00353536">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Atbilstības gadījumā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00353536">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pēc pārbaudes veikšanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00353536">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055724E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ušu pilnvarotās personas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00353536">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paraksta Preces piegādi apliecinošu dokumentu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B56BD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="3DC3DB40" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="3FD70DBF" w14:textId="5445BFA0" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3837215E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="795C06B3" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2CE33EC1" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
-          <w:trHeight w:val="301"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68A2BD03" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463A091C" w14:textId="1DF54042" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja saņemtā Prece neatbilst līguma nosacījumiem un/vai nosūtītajam Preces pieteikumam (neatbilstība Preces specifikācijai, kvalitātes, kvantitātes u.c. neatbilstības), </w:t>
+            </w:r>
+            <w:r w:rsidR="007F40C8" w:rsidRPr="007F40C8">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidR="007F40C8">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F40C8" w:rsidRPr="00D45C63">
+              <w:t>Latvijas Republikā spēkā esošo normatīvo aktu prasībām neatbilstoša</w:t>
+            </w:r>
+            <w:r w:rsidR="007F40C8">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007F40C8">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasūtītāja pilnvarotā kontaktpersona saņemto Preci nepieņem un </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0171">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preces piegādes apliecinošu dokumentu </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0171" w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">neparaksta, un nosūta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītāja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pilnvarotajai kontaktpersonai uz elektroniskā pasta adresi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>argumentētu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pretenziju. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par saviem līdzekļiem bez papildu samaksas novērš pretenzijā norādītos Preces trūkumus, un nepieciešamības gadījumā to apmaina pret jaunu Preci.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7C5C07" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4BDAE828" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7702A459" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DFC9385" w14:textId="63B649BE" w:rsidR="00F80C7E" w:rsidRPr="00332535" w:rsidRDefault="00F80C7E" w:rsidP="00F80C7E">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00332535">
+              <w:t xml:space="preserve">Ja Piegādātājs objektīvu (pierādāmu) apstākļu dēļ (pārtraukta Preces ražošana u.tml.) nevar piegādāt Līguma pielikumā norādīto Preci, Piegādātājs, nosūtot Pasūtītājam motivētu vēstuli un saņemot Pasūtītāja rakstveida piekrišanu, var piedāvāt Pasūtītājam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ekvivalentas </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1158">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t xml:space="preserve">reces piegādi ar tādu pašu vai labāku raksturojumu un tehniskajiem parametriem, negrozot </w:t>
+            </w:r>
+            <w:r w:rsidR="009B417D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Finanšu piedāvājumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332535">
+              <w:t xml:space="preserve"> norādīto attiecīgās Preces cenu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B67F22D" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1108"/>
+              </w:tabs>
+              <w:ind w:left="135" w:right="83"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC28E54" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6DA65263" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="447BB821" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+          <w:p w14:paraId="24EB2D29" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcW w:w="4480" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:ind w:right="83"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D303677" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:footnoteReference w:id="3"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preces </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>garantija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5E0AD71B" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="34D63DE4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5A7A086C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B3942E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D4BA99F" w14:textId="596DA7DE" w:rsidR="00556ACC" w:rsidRDefault="003B1B36" w:rsidP="00556ACC">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24487810" w14:textId="4A556515" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izpildītājs par saviem līdzekļiem, izmantojot sev pieejamo darbaspēku un transportu, nodrošina kvalitatīvas, jaunas, nelietotas, derīgas un drošas lietošanai, un līguma nosacījumiem atbilstošas Preces savlaicīgu piegādi atsevišķu piegāžu veidā uz Tehniskā piedāvājuma 3.2.</w:t>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodrošina un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D" w:rsidDel="00F77634">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">garantē piegādātās Preces kvalitātes atbilstību Latvijas Republikā spēkā esošo saistošo normatīvo aktu prasībām. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodrošina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Finanšu piedāvājuma 4., 5., 6</w:t>
             </w:r>
             <w:r w:rsidR="00C33BDD">
               <w:rPr>
-                <w:sz w:val="28"/>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
-              <w:t>-</w:t>
-[...2 lines deleted...]
-              <w:t>piegādājamās Preces nosaukum</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33BDD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>s</w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="5EF7A892" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">punktā norādītajai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precei 24 (divdesmit četru) mēnešu garantijas termiņu </w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D2A" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sadarbībā ar ražotāja servisa centru </w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D2A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Latvijas Republikas</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D2A" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teritorijā</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no katras attiecīgās Preces </w:t>
+            </w:r>
+            <w:r w:rsidR="0058139E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>piegādes apliecinoša dok</w:t>
+            </w:r>
+            <w:r w:rsidR="002B4BCB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="0058139E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>menta</w:t>
+            </w:r>
+            <w:r w:rsidR="0058139E" w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>abpusējas parakstīšanas dienas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B32BF01" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="1DC91505" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4EFBDE2B" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="60EB207E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0632BBD4" w14:textId="77777777" w:rsidR="00F367CB" w:rsidRPr="0017597D" w:rsidRDefault="00F367CB" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="374A5B04" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="635C561B" w14:textId="7A652077" w:rsidR="00F367CB" w:rsidRPr="0017597D" w:rsidRDefault="00F367CB" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0017597D">
-[...12 lines deleted...]
-          <w:p w14:paraId="3A9268BE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:r w:rsidRPr="00D45C63">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Katrai Precei derīguma termiņš nedrīkst būt īsāks par garantijas termiņu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68603C72" w14:textId="77777777" w:rsidR="00F367CB" w:rsidRPr="0017597D" w:rsidRDefault="00F367CB" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="5870897E" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="00E24265" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="46382C0B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A1113F8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="73FE89EB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C37D727" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="06FDFA1B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja garantijas laikā Precei konstatēti trūkumi, bojājumi, kas nav radušies Pasūtītāja vainas dēļ (Pasūtītājs ir ievērojis Preces glabāšanas un/vai lietošanas prasības), Pasūtītāja pilnvarotā kontaktpersona </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sagatavo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>argumentētu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pretenziju un nosūta to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uz Līgumā norādīto elektroniskā pasta adresi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2545C6A4" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="12FAABCB" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="72A925F4" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="70577CA3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0319D4BE" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="67557F8F" w14:textId="0CAE66C6" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11032B69" w14:textId="2B17C234" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA4B0F">
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preces garantijas laikā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izpildītājs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA4B0F" w:rsidRPr="0017597D">
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001112C7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551AC1">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>div</w:t>
+            </w:r>
+            <w:r w:rsidR="001112C7" w:rsidRPr="00551AC1">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551AC1">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>) darba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dienu laikā no dienas, kad Pasūtītāja pilnvarotā kontaktpersona ir nosūtījusi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>argumentētu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pretenziju Tehniskā piedāvājuma 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33BDD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1158">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktā noteikt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ā kārtībā, par saviem līdzekļiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bez papildus samaksas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">novērš piegādātās Preces (tās daļas) trūkumus, bojājumus, kas nav radušies Pasūtītāja vainas dēļ (Pasūtītājs ir ievērojis Preces glabāšanas un/vai lietošanas prasības), </w:t>
+            </w:r>
+            <w:r w:rsidR="001F79AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>apmaina to pret jaunu, līguma, tā pielikumu nosacījumiem atbilstošu Preci</w:t>
+            </w:r>
+            <w:r w:rsidR="001F79AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="001F79AB" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidR="002D2731">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2731" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>piecu</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2731">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) darba </w:t>
+            </w:r>
+            <w:r w:rsidR="001F79AB" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dienu</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2731">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F79AB" w:rsidRPr="00332535">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>laikā</w:t>
+            </w:r>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="560B8503" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A50477" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4375A357" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="7E93958D" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E21E631" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5588DD03" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Preces izmaksas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2A098CEC" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="359D4D35" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD3DC7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6EA7C883" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0897E95E" w14:textId="3D301080" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00C33BDD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izpildītājs</w:t>
-            </w:r>
+              <w:t>Preces cenā ir jābūt iekļautām visām izmaksām, kas saistītas ar Preces vērtību, Preces piegādi, ieskaitot transporta izmaksas līdz Tehniskā piedāvājuma 3.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33BDD">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punktā noteiktajai Preces piegādes vietai, iekraušanas/izkraušanas izmaksas, darbaspēka izmaksas, nodokļus, izņemot pievienotās vērtības nodokli (turpmāk – PVN), nodevas, ar garantijas nodrošināšanu saistītās izmaksas, nekvalitatīvas, bojātas un/vai līguma nosacījumiem neatbilstošas Preces apmaiņas izmaksas (ja tādas būs nepieciešamas), ar nepieciešamo atļauju saņemšanu no trešajām personām saistītās izmaksas un citas ar Preces piegādes savlaicīgu un kvalitatīvu izpildi saistītās izmaksas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E0682E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="3408A597" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6FF5E7" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2139734A" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Līguma darbības termiņš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0017597D">
-[...33 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2E69CF13" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="04F22471" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="13082BE8" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AC5652D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3B891AF4" w14:textId="0475EA18" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C74897" w14:textId="08736816" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nodrošina un veic piegādātās Preces izkraušanas darbus Tehniskā piedāvājuma 3.2.</w:t>
+              <w:t>Līgums stāj</w:t>
             </w:r>
             <w:r w:rsidR="00C33BDD">
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>punktā noteiktajā</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0017597D" w:rsidDel="00D948D7">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="15DBDAE9" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              <w:t>s spēkā ar tā abpusējas parakstīšanas dienu. Līgums ir spēkā līdz Pušu saistību pilnīgai izpildei.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25388925" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="3607E9D7" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="410A2CB3" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2C39C8BF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586CA7EA" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:hanging="578"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1A5D87E5" w14:textId="19A97D98" w:rsidR="003B1B36" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="2908" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B72A3EF" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Līguma darbības termiņš ir 2 (divi) gadi no līguma spēkā stāšanās dienas vai līdz brīdim, kad Pasūtītājs ir izlietojis līgumā noteikto līguma summu 9 999,00 EUR (deviņi tūkstoši deviņi simti deviņdesmit deviņi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...127 lines deleted...]
-          <w:p w14:paraId="3837215E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+              </w:rPr>
+              <w:t xml:space="preserve"> un 00 centi) bez PVN, atkarībā no tā, kurš no nosacījumiem iestājas pirmais.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5807DF31" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="2CE33EC1" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4A132D4F" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="68A2BD03" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6196F5" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E91D3B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pretendenta atbilstība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>profesionālās darbības veikšanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="57878102" w14:textId="77777777" w:rsidTr="00252CB1">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CBE1779" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:hanging="578"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="463A091C" w14:textId="1DF54042" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03976CC1" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pretendents ir Latvijas Republikas Uzņēmumu reģistra Komercreģistrā reģistrēts komersants. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6333DBE3" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:pPr>
+              <w:ind w:left="148" w:right="126"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...110 lines deleted...]
-            </w:pPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija tiks pārbaudīta Latvijas Republikas Uzņēmumu reģistra vestajos reģistros.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="4BDAE828" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="02DC2F6D" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7702A459" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="046D1900" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:hanging="578"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="3B67F22D" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="00B57FAD">
+            <w:tcW w:w="4480" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6864BE5C" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="1DC28E54" w14:textId="77777777" w:rsidR="00F80C7E" w:rsidRPr="0017597D" w:rsidRDefault="00F80C7E" w:rsidP="00B57FAD">
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja Pretendents ir fiziskā persona, kura reģistrēta kā saimnieciskās darbības veicēja, – ir reģistrēta VID kā nodokļu maksātāja. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE7B373" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="148" w:right="126"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija tiks pārbaudīta Valsts ieņēmumu dienesta publiski pieejamā datubāzē.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="6DA65263" w14:textId="77777777" w:rsidTr="00D45C63">
-[...71 lines deleted...]
-      <w:tr w:rsidR="00D45C63" w:rsidRPr="0017597D" w14:paraId="34D63DE4" w14:textId="77777777" w:rsidTr="00D45C63">
+      <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="42098003" w14:textId="77777777" w:rsidTr="00252CB1">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="20B3942E" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54142AC2" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:hanging="578"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2955" w:type="pct"/>
-[...1317 lines deleted...]
-            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcW w:w="4480" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24B93D3B" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1108"/>
               </w:tabs>
               <w:ind w:left="135" w:right="83"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pretendents ir ārvalstī reģistrēta vai pastāvīgi dzīvojoša persona.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="716EC85D" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
@@ -11544,59 +11749,58 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(EUR bez PVN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B1B36" w:rsidRPr="0017597D" w14:paraId="4AD824A5" w14:textId="77777777" w:rsidTr="00B57FAD">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F527DC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="003B1B36">
+          <w:p w14:paraId="56F527DC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="004102AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:right="101" w:hanging="578"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16070322" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:ind w:left="49" w:right="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11841,57 +12045,67 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Absorbcijas salvetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A9AE481" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>iepak.</w:t>
+              <w:t>iepak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733CF0CB" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12301,57 +12515,67 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Degvieleļļas paraugu ņemšanas ierīce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FB42768" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0017597D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>kompl.</w:t>
+              <w:t>kompl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0017597D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D58A5DC" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="0017597D" w:rsidRDefault="003B1B36" w:rsidP="00B57FAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15002,58 +15226,60 @@
         </w:rPr>
         <w:t xml:space="preserve">kuram būtu piešķiramas Iepirkuma līguma slēgšanas tiesības </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā nav </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73E3B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VID administrēto nodokļu (nodevu) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">parādu, kas kopsummā pārsniedz EUR 150 (viens simts piecdesmit </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="41896589" w14:textId="77777777" w:rsidR="00285B19" w:rsidRDefault="0037158A" w:rsidP="0037158A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15079,59 +15305,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">150 </w:t>
       </w:r>
       <w:r w:rsidR="00140A85">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00140A85" w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viens simts piecdesmit </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002472AB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00140A85">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk141942066"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komisija lūdz 3 (trīs) darba dienu laikā</w:t>
       </w:r>
       <w:r w:rsidR="00285B19">
         <w:rPr>
@@ -15208,148 +15436,155 @@
         </w:rPr>
         <w:t xml:space="preserve">pretendentam </w:t>
       </w:r>
       <w:r w:rsidR="00285B19">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgajā </w:t>
       </w:r>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dienā, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijā nav nodokļu parādu, kas kopsummā pārsniedz EUR 150 (viens simts piecdesmit </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443A9C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0037158A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00285B19">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, vai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF748A4" w14:textId="0907A27B" w:rsidR="00285B19" w:rsidRPr="00285B19" w:rsidRDefault="00285B19" w:rsidP="00D45C63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A765B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>samaksāt konstatēto nodokļu parādu un iesniegt dokumentus, kas apliecina nodokļu saistību pilnīgu izpildi (piemēram, VID EDS izziņu vai maksājuma apliecinājumu).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C245F3B" w14:textId="0BDFD023" w:rsidR="0037158A" w:rsidRDefault="0037158A" w:rsidP="00483D87">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00D62CC1">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:t>.2.</w:t>
       </w:r>
       <w:r w:rsidR="00C33BDD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:t>apakšpunktā note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">iktajā termiņā </w:t>
       </w:r>
       <w:r w:rsidR="00483D87" w:rsidRPr="000A765B">
         <w:t xml:space="preserve">pretendents neiesniedz pieprasītos dokumentus </w:t>
       </w:r>
       <w:r w:rsidR="00483D87" w:rsidRPr="00000B65">
         <w:t xml:space="preserve">vai no </w:t>
       </w:r>
       <w:r w:rsidR="00483D87">
         <w:t>iesniegtajiem dokumentiem</w:t>
       </w:r>
       <w:r w:rsidR="00483D87" w:rsidDel="00483D87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C127B3" w:rsidRPr="00000B65">
-        <w:t xml:space="preserve">izriet, ka pretendentam ir VID administrēto nodokļu (nodevu) </w:t>
-      </w:r>
+        <w:t xml:space="preserve">izriet, ka pretendentam ir VID administrēto nodokļu (nodevu) parādi, kas kopsummā pārsniedz EUR 150 (viens simts piecdesmit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C127B3" w:rsidRPr="00000B65">
-        <w:lastRenderedPageBreak/>
-        <w:t>parādi, kas kopsummā pārsniedz EUR 150 (viens simts piecdesmit euro)</w:t>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C127B3" w:rsidRPr="00000B65">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:t>, pretendents tiek izslēgts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0540A">
         <w:t>no dalības iepirkumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6620A4" w14:textId="53C55D5A" w:rsidR="0037158A" w:rsidRPr="008C3050" w:rsidRDefault="00896B8A" w:rsidP="0037158A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk141971216"/>
@@ -15422,57 +15657,59 @@
       <w:r w:rsidR="00CD1BE4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CD1BE4" w:rsidRPr="00CD1BE4">
         <w:t xml:space="preserve">kas kopsummā pārsniedz </w:t>
       </w:r>
       <w:r w:rsidR="00140A85">
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
       <w:r w:rsidR="00CD1BE4" w:rsidRPr="00CD1BE4">
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidR="00140A85">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00140A85" w:rsidRPr="00A0540A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>viens simts piecdesmit</w:t>
       </w:r>
       <w:r w:rsidR="00CD1BE4" w:rsidRPr="00CD1BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD1BE4" w:rsidRPr="002472AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00140A85">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CD1BE4" w:rsidRPr="00CD1BE4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F52460">
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r>
         <w:t>valstī</w:t>
       </w:r>
       <w:r w:rsidR="00F167CC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F167CC" w:rsidRPr="00F167CC">
         <w:t>kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, saskaņā ar attiecīgās ārvalsts normatīvajiem aktiem</w:t>
       </w:r>
       <w:r w:rsidR="00F167CC">
         <w:t xml:space="preserve"> nav nodokļu parādu</w:t>
       </w:r>
       <w:r w:rsidR="00CD1BE4">
@@ -16207,137 +16444,123 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOSACĪJUMI PIEDĀVĀJUMA IESNIEGŠANAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23954CE5" w14:textId="77777777" w:rsidR="001375F2" w:rsidRPr="00F67391" w:rsidRDefault="001375F2" w:rsidP="001375F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B3A5C3" w14:textId="28F7670A" w:rsidR="001375F2" w:rsidRPr="00DB7547" w:rsidRDefault="001375F2" w:rsidP="002F5E25">
+    <w:p w14:paraId="31B3A5C3" w14:textId="57B97A4C" w:rsidR="001375F2" w:rsidRPr="00DB7547" w:rsidRDefault="001375F2" w:rsidP="002F5E25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67391">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedāvājumu pretendents var iesniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līdz 202</w:t>
       </w:r>
       <w:r w:rsidR="004E2D4E" w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gada </w:t>
       </w:r>
-      <w:r w:rsidR="00D45C63" w:rsidRPr="00DB7547">
-        <w:rPr>
+      <w:r w:rsidR="00560C80" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">20. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45C63" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>august</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00560C80" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>augustam</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1B36" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B1B36" w:rsidRPr="00DB7547">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.00, nosūtot piedāvājumu uz elektroniskā pasta adresi:  </w:t>
+        <w:t xml:space="preserve">plkst. 10.00, nosūtot piedāvājumu uz elektroniskā pasta adresi:  </w:t>
       </w:r>
       <w:r w:rsidR="004E2D4E" w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dace.</w:t>
       </w:r>
       <w:r w:rsidR="00143426" w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dabola</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">@vid.gov.lv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CD6B36" w14:textId="7F3BC99E" w:rsidR="00F67391" w:rsidRPr="00DB7547" w:rsidRDefault="00F67391" w:rsidP="00F67391">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -16418,171 +16641,152 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="756B44BA" w14:textId="77777777" w:rsidR="001375F2" w:rsidRPr="00DB7547" w:rsidRDefault="001375F2" w:rsidP="002F5E25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Piedāvājumam  jābūt aizsargātam, izmantojot šifrēšanu. Instrukciju skat. 1.pielikumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F387C65" w14:textId="70015AE0" w:rsidR="001375F2" w:rsidRPr="00F67391" w:rsidRDefault="001375F2" w:rsidP="002F5E25">
+    <w:p w14:paraId="2F387C65" w14:textId="1356A124" w:rsidR="001375F2" w:rsidRPr="00F67391" w:rsidRDefault="001375F2" w:rsidP="002F5E25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedāvājuma iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="005513B1" w:rsidRPr="00DB7547">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="004E2D4E" w:rsidRPr="00DB7547">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
-      <w:r w:rsidR="00D45C63" w:rsidRPr="00DB7547">
+      <w:r w:rsidR="00D45C63" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00560C80" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45C63" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00560C80" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>augustā</w:t>
+      </w:r>
+      <w:r w:rsidR="0024401A" w:rsidRPr="00560C80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7547">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">20. </w:t>
-[...63 lines deleted...]
-        <w:t>.00</w:t>
+        <w:t>no plkst. 10.00 līdz plkst. 11.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67391">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosūta uz elektronisko pasta adresi: </w:t>
       </w:r>
       <w:r w:rsidR="004E2D4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dace.</w:t>
       </w:r>
       <w:r w:rsidR="003B1B36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
@@ -16882,51 +17086,67 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0308539E" w14:textId="77777777" w:rsidR="004E2D4E" w:rsidRPr="00B7013E" w:rsidRDefault="004E2D4E" w:rsidP="004E2D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7013E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Personas datu pārzinis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7013E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: Valsts ieņēmumu dienests, reģ. Nr. 90000069281, Talejas iela 1, Rīga, LV-1978, tālrunis +371 67120000, e-pasta adrese </w:t>
+        <w:t xml:space="preserve">: Valsts ieņēmumu dienests, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7013E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B7013E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nr. 90000069281, Talejas iela 1, Rīga, LV-1978, tālrunis +371 67120000, e-pasta adrese </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B7013E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>vid@vid.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B7013E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Papildu informāciju par personas datu apstrādi VID var iegūt VID tīmekļvietnē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00B7013E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.vid.gov.lv/lv/personas-datu-apstrade-vid</w:t>
         </w:r>
@@ -17596,51 +17816,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Izveidotais šifrētais piedāvājums (dzeltenā mapīte</w:t>
       </w:r>
       <w:r w:rsidR="00DA2A60">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD48C74" w14:textId="52B14A56" w:rsidR="0023453C" w:rsidRDefault="00DA2A60" w:rsidP="00343FC8">
+    <w:p w14:paraId="0CD48C74" w14:textId="67590489" w:rsidR="0023453C" w:rsidRDefault="00DA2A60" w:rsidP="00343FC8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21724E77" wp14:editId="785B7461">
             <wp:extent cx="1240972" cy="558140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -17674,88 +17894,88 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0023453C" w:rsidSect="00385EAD">
       <w:headerReference w:type="even" r:id="rId26"/>
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:headerReference w:type="first" r:id="rId30"/>
       <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0656DB51" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3" w:rsidP="00183526">
+    <w:p w14:paraId="49E655B7" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869" w:rsidP="00183526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23610F01" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3" w:rsidP="00183526">
+    <w:p w14:paraId="70F1C3DF" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869" w:rsidP="00183526">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79834CAF" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3"/>
+    <w:p w14:paraId="05B15456" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -17795,65 +18015,65 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0711F896" w14:textId="77777777" w:rsidR="00F2346B" w:rsidRDefault="00F2346B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22E4EDB4" w14:textId="77777777" w:rsidR="00F2346B" w:rsidRDefault="00F2346B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58FF4063" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3" w:rsidP="00183526">
+    <w:p w14:paraId="0686C0C0" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869" w:rsidP="00183526">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F42B75" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3" w:rsidP="00183526">
+    <w:p w14:paraId="7D640F55" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869" w:rsidP="00183526">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E702056" w14:textId="77777777" w:rsidR="009415E3" w:rsidRDefault="009415E3"/>
+    <w:p w14:paraId="4925E6DC" w14:textId="77777777" w:rsidR="003E2869" w:rsidRDefault="003E2869"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7795F2A0" w14:textId="77777777" w:rsidR="003B1B36" w:rsidRPr="00552D7C" w:rsidRDefault="003B1B36" w:rsidP="003B1B36">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B501C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004B501C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B501C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Pretendentam jānorāda piedāvātās Preces tehniskie parametri tādā detalizācijas pakāpē, lai būtu iespējams pārliecināties par piedāvājuma atbilstību tehniskās specifikācijas prasībām.</w:t>
       </w:r>
@@ -18060,51 +18280,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013042BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CB60958"/>
     <w:lvl w:ilvl="0" w:tplc="DBF6EEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
@@ -21415,51 +21635,51 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C731C95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B7B645A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1997" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
@@ -23061,50 +23281,51 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="871380624">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="891307002">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1874490651">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="859046884">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1634866372">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1028724392">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E86B03"/>
@@ -23139,50 +23360,51 @@
     <w:rsid w:val="00070641"/>
     <w:rsid w:val="00070B01"/>
     <w:rsid w:val="000776A7"/>
     <w:rsid w:val="00085BE6"/>
     <w:rsid w:val="00086A7A"/>
     <w:rsid w:val="00087D18"/>
     <w:rsid w:val="0009245D"/>
     <w:rsid w:val="000A0838"/>
     <w:rsid w:val="000A163C"/>
     <w:rsid w:val="000A256D"/>
     <w:rsid w:val="000A3F84"/>
     <w:rsid w:val="000B29D6"/>
     <w:rsid w:val="000C23CD"/>
     <w:rsid w:val="000C3CD5"/>
     <w:rsid w:val="000C6592"/>
     <w:rsid w:val="000D2092"/>
     <w:rsid w:val="000D2954"/>
     <w:rsid w:val="000D573C"/>
     <w:rsid w:val="000D7490"/>
     <w:rsid w:val="000E345B"/>
     <w:rsid w:val="000F0012"/>
     <w:rsid w:val="000F309F"/>
     <w:rsid w:val="000F4217"/>
     <w:rsid w:val="000F5054"/>
     <w:rsid w:val="00100D7C"/>
+    <w:rsid w:val="0010140B"/>
     <w:rsid w:val="001026E7"/>
     <w:rsid w:val="0010542E"/>
     <w:rsid w:val="001112C7"/>
     <w:rsid w:val="00112522"/>
     <w:rsid w:val="00112C30"/>
     <w:rsid w:val="00113380"/>
     <w:rsid w:val="00122319"/>
     <w:rsid w:val="001223DA"/>
     <w:rsid w:val="00123564"/>
     <w:rsid w:val="001266DF"/>
     <w:rsid w:val="00127A17"/>
     <w:rsid w:val="00127B5E"/>
     <w:rsid w:val="00127DB0"/>
     <w:rsid w:val="00130885"/>
     <w:rsid w:val="001338F7"/>
     <w:rsid w:val="001375F2"/>
     <w:rsid w:val="0013790B"/>
     <w:rsid w:val="00140A85"/>
     <w:rsid w:val="001412FA"/>
     <w:rsid w:val="00143426"/>
     <w:rsid w:val="00147A96"/>
     <w:rsid w:val="00153721"/>
     <w:rsid w:val="00154282"/>
     <w:rsid w:val="00154725"/>
     <w:rsid w:val="001574FD"/>
@@ -23219,64 +23441,67 @@
     <w:rsid w:val="001D7F8C"/>
     <w:rsid w:val="001E1C18"/>
     <w:rsid w:val="001E22B4"/>
     <w:rsid w:val="001E7089"/>
     <w:rsid w:val="001E7C30"/>
     <w:rsid w:val="001F0206"/>
     <w:rsid w:val="001F09F7"/>
     <w:rsid w:val="001F1B7B"/>
     <w:rsid w:val="001F1BE9"/>
     <w:rsid w:val="001F2432"/>
     <w:rsid w:val="001F2846"/>
     <w:rsid w:val="001F75B4"/>
     <w:rsid w:val="001F79AB"/>
     <w:rsid w:val="00201277"/>
     <w:rsid w:val="00203A34"/>
     <w:rsid w:val="002073F3"/>
     <w:rsid w:val="00207472"/>
     <w:rsid w:val="00211D3D"/>
     <w:rsid w:val="00212746"/>
     <w:rsid w:val="00215342"/>
     <w:rsid w:val="00217107"/>
     <w:rsid w:val="002221B8"/>
     <w:rsid w:val="002223DA"/>
     <w:rsid w:val="00227D10"/>
     <w:rsid w:val="00231AAF"/>
+    <w:rsid w:val="002326A3"/>
     <w:rsid w:val="00233CE4"/>
     <w:rsid w:val="00233DB3"/>
     <w:rsid w:val="0023453C"/>
     <w:rsid w:val="00236B9A"/>
     <w:rsid w:val="00240842"/>
     <w:rsid w:val="002412BF"/>
     <w:rsid w:val="00243089"/>
     <w:rsid w:val="0024395C"/>
     <w:rsid w:val="0024401A"/>
     <w:rsid w:val="002472AB"/>
     <w:rsid w:val="00247646"/>
     <w:rsid w:val="00251438"/>
     <w:rsid w:val="00252978"/>
+    <w:rsid w:val="00252CB1"/>
     <w:rsid w:val="00253382"/>
+    <w:rsid w:val="00253394"/>
     <w:rsid w:val="002540C5"/>
     <w:rsid w:val="00254D9C"/>
     <w:rsid w:val="00257E53"/>
     <w:rsid w:val="002628B5"/>
     <w:rsid w:val="00263A8B"/>
     <w:rsid w:val="00264ACD"/>
     <w:rsid w:val="002652F2"/>
     <w:rsid w:val="00275CE1"/>
     <w:rsid w:val="0028070E"/>
     <w:rsid w:val="002821EA"/>
     <w:rsid w:val="00282710"/>
     <w:rsid w:val="00285B19"/>
     <w:rsid w:val="002867D5"/>
     <w:rsid w:val="0029358F"/>
     <w:rsid w:val="002A574D"/>
     <w:rsid w:val="002A630D"/>
     <w:rsid w:val="002A72E0"/>
     <w:rsid w:val="002B0FCF"/>
     <w:rsid w:val="002B334F"/>
     <w:rsid w:val="002B4BCB"/>
     <w:rsid w:val="002B79AD"/>
     <w:rsid w:val="002C3CA6"/>
     <w:rsid w:val="002C53D1"/>
     <w:rsid w:val="002D2490"/>
     <w:rsid w:val="002D2731"/>
@@ -23300,106 +23525,111 @@
     <w:rsid w:val="00320167"/>
     <w:rsid w:val="00320940"/>
     <w:rsid w:val="00320A84"/>
     <w:rsid w:val="003219DE"/>
     <w:rsid w:val="00321B9B"/>
     <w:rsid w:val="00326F16"/>
     <w:rsid w:val="00331763"/>
     <w:rsid w:val="00333B68"/>
     <w:rsid w:val="00333C47"/>
     <w:rsid w:val="00337B84"/>
     <w:rsid w:val="003425AA"/>
     <w:rsid w:val="00343145"/>
     <w:rsid w:val="003435AD"/>
     <w:rsid w:val="00343FC8"/>
     <w:rsid w:val="00350730"/>
     <w:rsid w:val="003523CC"/>
     <w:rsid w:val="00354E17"/>
     <w:rsid w:val="00360B63"/>
     <w:rsid w:val="00361DFE"/>
     <w:rsid w:val="00363CC4"/>
     <w:rsid w:val="00363DA9"/>
     <w:rsid w:val="00365EA8"/>
     <w:rsid w:val="0037158A"/>
     <w:rsid w:val="00372165"/>
     <w:rsid w:val="003723E1"/>
+    <w:rsid w:val="00372AE1"/>
     <w:rsid w:val="00373DE8"/>
     <w:rsid w:val="003748F2"/>
     <w:rsid w:val="00376F70"/>
     <w:rsid w:val="003806B3"/>
     <w:rsid w:val="003828F1"/>
     <w:rsid w:val="0038448D"/>
     <w:rsid w:val="00384803"/>
     <w:rsid w:val="00385EAD"/>
     <w:rsid w:val="003915D0"/>
     <w:rsid w:val="003A3A2B"/>
     <w:rsid w:val="003A3B43"/>
     <w:rsid w:val="003B1B36"/>
     <w:rsid w:val="003B2A2A"/>
     <w:rsid w:val="003B3847"/>
     <w:rsid w:val="003B3F08"/>
     <w:rsid w:val="003B426A"/>
     <w:rsid w:val="003B569E"/>
     <w:rsid w:val="003B5C4E"/>
     <w:rsid w:val="003B60DC"/>
     <w:rsid w:val="003C2BE6"/>
     <w:rsid w:val="003C3738"/>
     <w:rsid w:val="003C3BDC"/>
     <w:rsid w:val="003C55F5"/>
     <w:rsid w:val="003C5E6D"/>
     <w:rsid w:val="003D6890"/>
+    <w:rsid w:val="003E1943"/>
     <w:rsid w:val="003E20DD"/>
+    <w:rsid w:val="003E2869"/>
     <w:rsid w:val="003E3655"/>
     <w:rsid w:val="003E5984"/>
     <w:rsid w:val="003E5C05"/>
     <w:rsid w:val="003F08E4"/>
     <w:rsid w:val="003F4BD9"/>
     <w:rsid w:val="00400A3B"/>
     <w:rsid w:val="0040277E"/>
     <w:rsid w:val="00404493"/>
     <w:rsid w:val="004060B7"/>
+    <w:rsid w:val="004102AE"/>
     <w:rsid w:val="00412D93"/>
     <w:rsid w:val="00413119"/>
     <w:rsid w:val="00421687"/>
     <w:rsid w:val="004216BD"/>
     <w:rsid w:val="0042318C"/>
     <w:rsid w:val="00425584"/>
     <w:rsid w:val="00425C2C"/>
     <w:rsid w:val="004308E1"/>
     <w:rsid w:val="00433314"/>
     <w:rsid w:val="00433E2B"/>
     <w:rsid w:val="00434358"/>
     <w:rsid w:val="00437B95"/>
     <w:rsid w:val="00441543"/>
     <w:rsid w:val="00443A9C"/>
     <w:rsid w:val="00443C4E"/>
     <w:rsid w:val="00445A1A"/>
     <w:rsid w:val="00450B69"/>
     <w:rsid w:val="004567F0"/>
     <w:rsid w:val="00466C6B"/>
     <w:rsid w:val="0047278D"/>
     <w:rsid w:val="00475B0E"/>
+    <w:rsid w:val="00475B7C"/>
     <w:rsid w:val="00480763"/>
     <w:rsid w:val="00481C07"/>
     <w:rsid w:val="00481F1D"/>
     <w:rsid w:val="00482C97"/>
     <w:rsid w:val="00483D87"/>
     <w:rsid w:val="0048494D"/>
     <w:rsid w:val="00484C79"/>
     <w:rsid w:val="00486BEC"/>
     <w:rsid w:val="00487191"/>
     <w:rsid w:val="0049218D"/>
     <w:rsid w:val="00497900"/>
     <w:rsid w:val="004A3DA9"/>
     <w:rsid w:val="004A6353"/>
     <w:rsid w:val="004B2418"/>
     <w:rsid w:val="004B36DC"/>
     <w:rsid w:val="004B3C64"/>
     <w:rsid w:val="004B47CE"/>
     <w:rsid w:val="004B501C"/>
     <w:rsid w:val="004B67A8"/>
     <w:rsid w:val="004C4561"/>
     <w:rsid w:val="004D27CA"/>
     <w:rsid w:val="004D2AC6"/>
     <w:rsid w:val="004D2CB9"/>
     <w:rsid w:val="004D71E0"/>
     <w:rsid w:val="004D79E1"/>
@@ -23417,114 +23647,120 @@
     <w:rsid w:val="0050373D"/>
     <w:rsid w:val="00505429"/>
     <w:rsid w:val="00505579"/>
     <w:rsid w:val="0050602C"/>
     <w:rsid w:val="00506FAA"/>
     <w:rsid w:val="00510A87"/>
     <w:rsid w:val="00512266"/>
     <w:rsid w:val="005169C7"/>
     <w:rsid w:val="0052064A"/>
     <w:rsid w:val="00522051"/>
     <w:rsid w:val="005226C2"/>
     <w:rsid w:val="0052532F"/>
     <w:rsid w:val="00526901"/>
     <w:rsid w:val="00531E9F"/>
     <w:rsid w:val="005449CA"/>
     <w:rsid w:val="005478D1"/>
     <w:rsid w:val="00550C85"/>
     <w:rsid w:val="005513B1"/>
     <w:rsid w:val="005519D6"/>
     <w:rsid w:val="00551AC1"/>
     <w:rsid w:val="00552D7C"/>
     <w:rsid w:val="0055402F"/>
     <w:rsid w:val="00556ACC"/>
     <w:rsid w:val="0055724E"/>
     <w:rsid w:val="005573A4"/>
+    <w:rsid w:val="00560C80"/>
     <w:rsid w:val="00563B9C"/>
     <w:rsid w:val="005641EB"/>
     <w:rsid w:val="00565858"/>
     <w:rsid w:val="00566785"/>
     <w:rsid w:val="00566939"/>
+    <w:rsid w:val="00572718"/>
     <w:rsid w:val="00574D00"/>
     <w:rsid w:val="005759E5"/>
     <w:rsid w:val="00577DD5"/>
+    <w:rsid w:val="00580EB0"/>
     <w:rsid w:val="0058139E"/>
+    <w:rsid w:val="00587C39"/>
     <w:rsid w:val="00592A81"/>
     <w:rsid w:val="00592ECD"/>
     <w:rsid w:val="005933A4"/>
     <w:rsid w:val="00593DB3"/>
     <w:rsid w:val="0059620C"/>
     <w:rsid w:val="005975B9"/>
     <w:rsid w:val="005A703E"/>
     <w:rsid w:val="005A7A46"/>
     <w:rsid w:val="005B5EAB"/>
     <w:rsid w:val="005C190E"/>
     <w:rsid w:val="005C2607"/>
+    <w:rsid w:val="005C6379"/>
     <w:rsid w:val="005C6571"/>
     <w:rsid w:val="005D40C9"/>
-    <w:rsid w:val="005D77B8"/>
+    <w:rsid w:val="005D7520"/>
     <w:rsid w:val="005E0D2A"/>
     <w:rsid w:val="005E63A5"/>
     <w:rsid w:val="005E6EE6"/>
     <w:rsid w:val="005F1C2B"/>
     <w:rsid w:val="00601696"/>
     <w:rsid w:val="0060292D"/>
     <w:rsid w:val="00603899"/>
     <w:rsid w:val="00604485"/>
     <w:rsid w:val="00604DB2"/>
     <w:rsid w:val="00604EC8"/>
     <w:rsid w:val="00612059"/>
     <w:rsid w:val="006167EF"/>
     <w:rsid w:val="00617097"/>
     <w:rsid w:val="006170E0"/>
     <w:rsid w:val="0063092F"/>
     <w:rsid w:val="00631456"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="0063748D"/>
     <w:rsid w:val="00637E4B"/>
     <w:rsid w:val="006447C9"/>
     <w:rsid w:val="00646770"/>
     <w:rsid w:val="006469EB"/>
     <w:rsid w:val="00652046"/>
     <w:rsid w:val="00654B90"/>
     <w:rsid w:val="00656464"/>
     <w:rsid w:val="006611D4"/>
     <w:rsid w:val="00662052"/>
     <w:rsid w:val="00662A90"/>
     <w:rsid w:val="00664DB9"/>
     <w:rsid w:val="006660EF"/>
     <w:rsid w:val="00666267"/>
     <w:rsid w:val="00667512"/>
     <w:rsid w:val="00671A63"/>
     <w:rsid w:val="00672879"/>
     <w:rsid w:val="00674450"/>
     <w:rsid w:val="00675333"/>
     <w:rsid w:val="006765C8"/>
     <w:rsid w:val="006775A3"/>
     <w:rsid w:val="00680D22"/>
     <w:rsid w:val="00683F78"/>
     <w:rsid w:val="0068632A"/>
+    <w:rsid w:val="00686AB6"/>
     <w:rsid w:val="0069319E"/>
     <w:rsid w:val="00697781"/>
     <w:rsid w:val="006A0FEE"/>
     <w:rsid w:val="006A176E"/>
     <w:rsid w:val="006A1B64"/>
     <w:rsid w:val="006A1EB2"/>
     <w:rsid w:val="006A6B8A"/>
     <w:rsid w:val="006A6D7C"/>
     <w:rsid w:val="006B1729"/>
     <w:rsid w:val="006B4756"/>
     <w:rsid w:val="006B5BF8"/>
     <w:rsid w:val="006B6715"/>
     <w:rsid w:val="006C6414"/>
     <w:rsid w:val="006D6B57"/>
     <w:rsid w:val="006D7451"/>
     <w:rsid w:val="006E1284"/>
     <w:rsid w:val="006E1EED"/>
     <w:rsid w:val="006E2BD1"/>
     <w:rsid w:val="006E2C24"/>
     <w:rsid w:val="006E3CA1"/>
     <w:rsid w:val="006F3D91"/>
     <w:rsid w:val="006F41DC"/>
     <w:rsid w:val="006F5FC3"/>
     <w:rsid w:val="006F671F"/>
     <w:rsid w:val="006F7418"/>
@@ -23534,72 +23770,73 @@
     <w:rsid w:val="0071212D"/>
     <w:rsid w:val="0071542A"/>
     <w:rsid w:val="00715B38"/>
     <w:rsid w:val="00716500"/>
     <w:rsid w:val="00716787"/>
     <w:rsid w:val="00716850"/>
     <w:rsid w:val="00717370"/>
     <w:rsid w:val="007206D4"/>
     <w:rsid w:val="00720779"/>
     <w:rsid w:val="00720948"/>
     <w:rsid w:val="007312E1"/>
     <w:rsid w:val="00731534"/>
     <w:rsid w:val="007315BB"/>
     <w:rsid w:val="00731AF5"/>
     <w:rsid w:val="00736C4C"/>
     <w:rsid w:val="0073785F"/>
     <w:rsid w:val="007462BE"/>
     <w:rsid w:val="0074644B"/>
     <w:rsid w:val="007467D2"/>
     <w:rsid w:val="00746BDD"/>
     <w:rsid w:val="00761FF8"/>
     <w:rsid w:val="007636B3"/>
     <w:rsid w:val="00767071"/>
     <w:rsid w:val="00767612"/>
     <w:rsid w:val="0077090C"/>
-    <w:rsid w:val="00771355"/>
     <w:rsid w:val="007716C9"/>
     <w:rsid w:val="00772550"/>
     <w:rsid w:val="007728B1"/>
     <w:rsid w:val="00780DAB"/>
     <w:rsid w:val="00784B6B"/>
     <w:rsid w:val="007904D3"/>
     <w:rsid w:val="00792541"/>
     <w:rsid w:val="00794D30"/>
     <w:rsid w:val="00794E85"/>
+    <w:rsid w:val="0079668F"/>
     <w:rsid w:val="007A0AD4"/>
     <w:rsid w:val="007A1723"/>
     <w:rsid w:val="007A3B50"/>
     <w:rsid w:val="007A5A38"/>
     <w:rsid w:val="007A7ED3"/>
     <w:rsid w:val="007B22C7"/>
     <w:rsid w:val="007B3954"/>
     <w:rsid w:val="007B5B27"/>
     <w:rsid w:val="007B7359"/>
     <w:rsid w:val="007C002E"/>
     <w:rsid w:val="007C3840"/>
     <w:rsid w:val="007C679A"/>
+    <w:rsid w:val="007D0ECE"/>
     <w:rsid w:val="007D1803"/>
     <w:rsid w:val="007D2A2A"/>
     <w:rsid w:val="007D3FB1"/>
     <w:rsid w:val="007D7BF1"/>
     <w:rsid w:val="007E18F1"/>
     <w:rsid w:val="007E2B85"/>
     <w:rsid w:val="007E3FA1"/>
     <w:rsid w:val="007E701A"/>
     <w:rsid w:val="007E71A5"/>
     <w:rsid w:val="007F2F8D"/>
     <w:rsid w:val="007F40C8"/>
     <w:rsid w:val="007F5B3A"/>
     <w:rsid w:val="0080085A"/>
     <w:rsid w:val="0080182F"/>
     <w:rsid w:val="00801D6B"/>
     <w:rsid w:val="00801FE9"/>
     <w:rsid w:val="00802419"/>
     <w:rsid w:val="00802627"/>
     <w:rsid w:val="008032CC"/>
     <w:rsid w:val="00804B9A"/>
     <w:rsid w:val="00805617"/>
     <w:rsid w:val="0080703E"/>
     <w:rsid w:val="008113F3"/>
     <w:rsid w:val="00811D7A"/>
     <w:rsid w:val="00812FAA"/>
@@ -23647,88 +23884,89 @@
     <w:rsid w:val="008E00BA"/>
     <w:rsid w:val="008E206C"/>
     <w:rsid w:val="008F2524"/>
     <w:rsid w:val="008F5114"/>
     <w:rsid w:val="008F6BC8"/>
     <w:rsid w:val="008F6E9C"/>
     <w:rsid w:val="0090596C"/>
     <w:rsid w:val="0090677C"/>
     <w:rsid w:val="0090759B"/>
     <w:rsid w:val="009113AC"/>
     <w:rsid w:val="0091169E"/>
     <w:rsid w:val="00913516"/>
     <w:rsid w:val="00917641"/>
     <w:rsid w:val="00922390"/>
     <w:rsid w:val="0092247C"/>
     <w:rsid w:val="0092250B"/>
     <w:rsid w:val="00926CFC"/>
     <w:rsid w:val="00926FF6"/>
     <w:rsid w:val="0092736F"/>
     <w:rsid w:val="00927C93"/>
     <w:rsid w:val="009302CD"/>
     <w:rsid w:val="00931DAB"/>
     <w:rsid w:val="0093300E"/>
     <w:rsid w:val="00936765"/>
     <w:rsid w:val="00936DA3"/>
-    <w:rsid w:val="009415E3"/>
     <w:rsid w:val="00942A7B"/>
     <w:rsid w:val="00945D7B"/>
     <w:rsid w:val="00947C68"/>
     <w:rsid w:val="009507EB"/>
     <w:rsid w:val="00950F93"/>
     <w:rsid w:val="00951580"/>
     <w:rsid w:val="0095403E"/>
     <w:rsid w:val="00954A97"/>
     <w:rsid w:val="00957A49"/>
     <w:rsid w:val="00960CB5"/>
     <w:rsid w:val="00961192"/>
     <w:rsid w:val="009617C3"/>
     <w:rsid w:val="009626E8"/>
     <w:rsid w:val="0096341C"/>
     <w:rsid w:val="009721DC"/>
     <w:rsid w:val="009753E6"/>
     <w:rsid w:val="00977382"/>
     <w:rsid w:val="009809E5"/>
     <w:rsid w:val="00984DDA"/>
     <w:rsid w:val="00985191"/>
     <w:rsid w:val="009863DC"/>
     <w:rsid w:val="009905FC"/>
     <w:rsid w:val="00994B84"/>
     <w:rsid w:val="00996733"/>
     <w:rsid w:val="0099737C"/>
     <w:rsid w:val="009A0415"/>
     <w:rsid w:val="009A2A1B"/>
     <w:rsid w:val="009A5406"/>
     <w:rsid w:val="009B0DF6"/>
     <w:rsid w:val="009B1F8E"/>
     <w:rsid w:val="009B2996"/>
     <w:rsid w:val="009B417D"/>
     <w:rsid w:val="009B62E9"/>
+    <w:rsid w:val="009C5BAB"/>
     <w:rsid w:val="009E08E9"/>
     <w:rsid w:val="009E4410"/>
     <w:rsid w:val="009F0135"/>
     <w:rsid w:val="009F0566"/>
+    <w:rsid w:val="009F1769"/>
     <w:rsid w:val="009F2814"/>
     <w:rsid w:val="009F3038"/>
     <w:rsid w:val="009F5FCF"/>
     <w:rsid w:val="00A01148"/>
     <w:rsid w:val="00A01E08"/>
     <w:rsid w:val="00A03C6A"/>
     <w:rsid w:val="00A0540A"/>
     <w:rsid w:val="00A05A41"/>
     <w:rsid w:val="00A0697A"/>
     <w:rsid w:val="00A06F12"/>
     <w:rsid w:val="00A07C71"/>
     <w:rsid w:val="00A1004A"/>
     <w:rsid w:val="00A12CD7"/>
     <w:rsid w:val="00A15D7A"/>
     <w:rsid w:val="00A178E3"/>
     <w:rsid w:val="00A2470C"/>
     <w:rsid w:val="00A259CA"/>
     <w:rsid w:val="00A47F92"/>
     <w:rsid w:val="00A53A63"/>
     <w:rsid w:val="00A570C4"/>
     <w:rsid w:val="00A600AF"/>
     <w:rsid w:val="00A619ED"/>
     <w:rsid w:val="00A67B89"/>
     <w:rsid w:val="00A73AF7"/>
     <w:rsid w:val="00A7529C"/>
@@ -23777,50 +24015,51 @@
     <w:rsid w:val="00B5038A"/>
     <w:rsid w:val="00B60556"/>
     <w:rsid w:val="00B61A38"/>
     <w:rsid w:val="00B6215F"/>
     <w:rsid w:val="00B66D1E"/>
     <w:rsid w:val="00B6741A"/>
     <w:rsid w:val="00B674E6"/>
     <w:rsid w:val="00B67E29"/>
     <w:rsid w:val="00B7013E"/>
     <w:rsid w:val="00B73EA6"/>
     <w:rsid w:val="00B73F60"/>
     <w:rsid w:val="00B76C17"/>
     <w:rsid w:val="00B76CB6"/>
     <w:rsid w:val="00B81403"/>
     <w:rsid w:val="00B823C7"/>
     <w:rsid w:val="00B83755"/>
     <w:rsid w:val="00B86A8E"/>
     <w:rsid w:val="00B870DC"/>
     <w:rsid w:val="00B93376"/>
     <w:rsid w:val="00B97326"/>
     <w:rsid w:val="00BA0D69"/>
     <w:rsid w:val="00BA38CA"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA5C96"/>
     <w:rsid w:val="00BA6247"/>
+    <w:rsid w:val="00BB0666"/>
     <w:rsid w:val="00BB3080"/>
     <w:rsid w:val="00BB36C8"/>
     <w:rsid w:val="00BB58EF"/>
     <w:rsid w:val="00BC6432"/>
     <w:rsid w:val="00BC6B5A"/>
     <w:rsid w:val="00BD4197"/>
     <w:rsid w:val="00BD6EEC"/>
     <w:rsid w:val="00BE0F9D"/>
     <w:rsid w:val="00BE32EB"/>
     <w:rsid w:val="00BE5EF5"/>
     <w:rsid w:val="00BF1B43"/>
     <w:rsid w:val="00BF315D"/>
     <w:rsid w:val="00BF57DA"/>
     <w:rsid w:val="00C0118A"/>
     <w:rsid w:val="00C020E3"/>
     <w:rsid w:val="00C03717"/>
     <w:rsid w:val="00C050CE"/>
     <w:rsid w:val="00C11359"/>
     <w:rsid w:val="00C127B3"/>
     <w:rsid w:val="00C1345F"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14327"/>
     <w:rsid w:val="00C1541E"/>
     <w:rsid w:val="00C15993"/>
     <w:rsid w:val="00C15BDB"/>
@@ -23855,50 +24094,51 @@
     <w:rsid w:val="00C80EE4"/>
     <w:rsid w:val="00C846E4"/>
     <w:rsid w:val="00C85F37"/>
     <w:rsid w:val="00C8707D"/>
     <w:rsid w:val="00C91E57"/>
     <w:rsid w:val="00C921B6"/>
     <w:rsid w:val="00CA2C08"/>
     <w:rsid w:val="00CA618F"/>
     <w:rsid w:val="00CB4A24"/>
     <w:rsid w:val="00CB6379"/>
     <w:rsid w:val="00CB7C8F"/>
     <w:rsid w:val="00CC1573"/>
     <w:rsid w:val="00CC192B"/>
     <w:rsid w:val="00CC1F1F"/>
     <w:rsid w:val="00CC5FC7"/>
     <w:rsid w:val="00CC7947"/>
     <w:rsid w:val="00CD0506"/>
     <w:rsid w:val="00CD1BE4"/>
     <w:rsid w:val="00CD3E94"/>
     <w:rsid w:val="00CD6A46"/>
     <w:rsid w:val="00CD6C40"/>
     <w:rsid w:val="00CD6EE9"/>
     <w:rsid w:val="00CE0759"/>
     <w:rsid w:val="00CE0883"/>
     <w:rsid w:val="00CE6B40"/>
+    <w:rsid w:val="00CF1675"/>
     <w:rsid w:val="00CF2A59"/>
     <w:rsid w:val="00CF5F73"/>
     <w:rsid w:val="00CF7024"/>
     <w:rsid w:val="00CF7CCA"/>
     <w:rsid w:val="00D01AAD"/>
     <w:rsid w:val="00D04525"/>
     <w:rsid w:val="00D05FCD"/>
     <w:rsid w:val="00D079F8"/>
     <w:rsid w:val="00D139D2"/>
     <w:rsid w:val="00D16C44"/>
     <w:rsid w:val="00D17B1C"/>
     <w:rsid w:val="00D236FF"/>
     <w:rsid w:val="00D45C63"/>
     <w:rsid w:val="00D46CAF"/>
     <w:rsid w:val="00D50D71"/>
     <w:rsid w:val="00D54F3E"/>
     <w:rsid w:val="00D560C7"/>
     <w:rsid w:val="00D57555"/>
     <w:rsid w:val="00D57E46"/>
     <w:rsid w:val="00D57E75"/>
     <w:rsid w:val="00D61702"/>
     <w:rsid w:val="00D62CC1"/>
     <w:rsid w:val="00D71476"/>
     <w:rsid w:val="00D72168"/>
     <w:rsid w:val="00D76408"/>
@@ -23909,145 +24149,146 @@
     <w:rsid w:val="00D93C8B"/>
     <w:rsid w:val="00D94177"/>
     <w:rsid w:val="00D94515"/>
     <w:rsid w:val="00D9539C"/>
     <w:rsid w:val="00D95C74"/>
     <w:rsid w:val="00D96C47"/>
     <w:rsid w:val="00DA0D4D"/>
     <w:rsid w:val="00DA1F52"/>
     <w:rsid w:val="00DA2A60"/>
     <w:rsid w:val="00DA7329"/>
     <w:rsid w:val="00DB463C"/>
     <w:rsid w:val="00DB49E1"/>
     <w:rsid w:val="00DB6ABE"/>
     <w:rsid w:val="00DB7547"/>
     <w:rsid w:val="00DC0400"/>
     <w:rsid w:val="00DC39F9"/>
     <w:rsid w:val="00DC4648"/>
     <w:rsid w:val="00DC5D8F"/>
     <w:rsid w:val="00DC5DF7"/>
     <w:rsid w:val="00DC5FD7"/>
     <w:rsid w:val="00DC7203"/>
     <w:rsid w:val="00DC7D53"/>
     <w:rsid w:val="00DD0171"/>
     <w:rsid w:val="00DD0799"/>
     <w:rsid w:val="00DD2488"/>
-    <w:rsid w:val="00DD3A62"/>
     <w:rsid w:val="00DD5737"/>
     <w:rsid w:val="00DE766A"/>
     <w:rsid w:val="00DF3FBD"/>
     <w:rsid w:val="00E03766"/>
     <w:rsid w:val="00E057D8"/>
     <w:rsid w:val="00E1001A"/>
     <w:rsid w:val="00E10356"/>
     <w:rsid w:val="00E10F7B"/>
     <w:rsid w:val="00E13CE1"/>
     <w:rsid w:val="00E17F90"/>
     <w:rsid w:val="00E21016"/>
     <w:rsid w:val="00E26FD7"/>
     <w:rsid w:val="00E3101B"/>
     <w:rsid w:val="00E34BB3"/>
     <w:rsid w:val="00E37E47"/>
     <w:rsid w:val="00E37FA0"/>
     <w:rsid w:val="00E40F99"/>
     <w:rsid w:val="00E41032"/>
     <w:rsid w:val="00E4216B"/>
     <w:rsid w:val="00E43E86"/>
     <w:rsid w:val="00E45419"/>
     <w:rsid w:val="00E47790"/>
     <w:rsid w:val="00E5157B"/>
     <w:rsid w:val="00E52DBA"/>
     <w:rsid w:val="00E5447F"/>
     <w:rsid w:val="00E54612"/>
     <w:rsid w:val="00E61101"/>
     <w:rsid w:val="00E634C3"/>
     <w:rsid w:val="00E67C4D"/>
+    <w:rsid w:val="00E7529A"/>
     <w:rsid w:val="00E7532A"/>
     <w:rsid w:val="00E76941"/>
     <w:rsid w:val="00E82744"/>
     <w:rsid w:val="00E82FCD"/>
     <w:rsid w:val="00E861A3"/>
     <w:rsid w:val="00E86B03"/>
     <w:rsid w:val="00E9033D"/>
     <w:rsid w:val="00E90E42"/>
     <w:rsid w:val="00E910F0"/>
     <w:rsid w:val="00E91A85"/>
     <w:rsid w:val="00E9201C"/>
+    <w:rsid w:val="00E93686"/>
     <w:rsid w:val="00EA09D8"/>
     <w:rsid w:val="00EA235F"/>
     <w:rsid w:val="00EA38B9"/>
     <w:rsid w:val="00EB0F07"/>
     <w:rsid w:val="00EB0FFF"/>
     <w:rsid w:val="00EB3854"/>
     <w:rsid w:val="00EB448C"/>
     <w:rsid w:val="00EC0324"/>
     <w:rsid w:val="00EC2FBC"/>
     <w:rsid w:val="00EC4D7F"/>
     <w:rsid w:val="00EC7560"/>
     <w:rsid w:val="00ED0DBD"/>
+    <w:rsid w:val="00ED3AA1"/>
     <w:rsid w:val="00ED4B77"/>
     <w:rsid w:val="00EE0105"/>
     <w:rsid w:val="00EE02A0"/>
     <w:rsid w:val="00EE135F"/>
     <w:rsid w:val="00EE1632"/>
     <w:rsid w:val="00EE27ED"/>
     <w:rsid w:val="00EE73DF"/>
     <w:rsid w:val="00EE76A0"/>
     <w:rsid w:val="00EE7C1B"/>
     <w:rsid w:val="00EF0125"/>
     <w:rsid w:val="00EF1159"/>
     <w:rsid w:val="00EF2D6E"/>
     <w:rsid w:val="00EF322D"/>
     <w:rsid w:val="00EF4161"/>
     <w:rsid w:val="00EF6056"/>
     <w:rsid w:val="00F00565"/>
     <w:rsid w:val="00F04947"/>
     <w:rsid w:val="00F117FB"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13A58"/>
     <w:rsid w:val="00F167CC"/>
     <w:rsid w:val="00F2346B"/>
     <w:rsid w:val="00F237EB"/>
     <w:rsid w:val="00F32F6E"/>
     <w:rsid w:val="00F347E2"/>
     <w:rsid w:val="00F367CB"/>
     <w:rsid w:val="00F40AB6"/>
     <w:rsid w:val="00F50C47"/>
     <w:rsid w:val="00F5122E"/>
     <w:rsid w:val="00F52460"/>
     <w:rsid w:val="00F5717C"/>
     <w:rsid w:val="00F57A79"/>
     <w:rsid w:val="00F61D38"/>
     <w:rsid w:val="00F63462"/>
     <w:rsid w:val="00F67391"/>
     <w:rsid w:val="00F7031B"/>
     <w:rsid w:val="00F70C28"/>
     <w:rsid w:val="00F733FA"/>
     <w:rsid w:val="00F7464B"/>
     <w:rsid w:val="00F74963"/>
     <w:rsid w:val="00F80C7E"/>
-    <w:rsid w:val="00F8127F"/>
     <w:rsid w:val="00F816C9"/>
     <w:rsid w:val="00F819E0"/>
     <w:rsid w:val="00F81BFA"/>
     <w:rsid w:val="00F841E8"/>
     <w:rsid w:val="00F86C66"/>
     <w:rsid w:val="00F9002C"/>
     <w:rsid w:val="00F950A6"/>
     <w:rsid w:val="00FA0EF8"/>
     <w:rsid w:val="00FA26FE"/>
     <w:rsid w:val="00FA6B15"/>
     <w:rsid w:val="00FB1AFE"/>
     <w:rsid w:val="00FB2753"/>
     <w:rsid w:val="00FB5AC1"/>
     <w:rsid w:val="00FB6A95"/>
     <w:rsid w:val="00FC041F"/>
     <w:rsid w:val="00FC2874"/>
     <w:rsid w:val="00FC46D3"/>
     <w:rsid w:val="00FC7100"/>
     <w:rsid w:val="00FD08AC"/>
     <w:rsid w:val="00FD0903"/>
     <w:rsid w:val="00FD2941"/>
     <w:rsid w:val="00FD5149"/>
     <w:rsid w:val="00FD649B"/>
     <w:rsid w:val="00FD683C"/>
     <w:rsid w:val="00FD7449"/>
@@ -25278,50 +25519,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100B984E40B3E03704B86CA5CA471F371DA" ma:contentTypeVersion="0" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="a8e9886645fe818f00e220d540d894b5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea38c56bd2b816e995eaa7588db9f73d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
@@ -25391,139 +25645,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{583FC413-209F-4AC4-B2FB-7DB0D59CC75F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED98699-342A-4572-BEBC-FFB6E8006F04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89281FBD-E38C-45F2-9CCB-6C94E29190DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A92D93A-06F1-483F-BE16-8DE3CF0D2495}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>9220</Characters>
+  <Pages>1</Pages>
+  <Words>16238</Words>
+  <Characters>9257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
+  <Lines>77</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Valsts ieņēmumu dienests</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25345</CharactersWithSpaces>
+  <CharactersWithSpaces>25445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jana Eisaka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B984E40B3E03704B86CA5CA471F371DA</vt:lpwstr>
   </property>
 </Properties>
 </file>