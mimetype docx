--- v0 (2026-10-03)
+++ v1 (2026-10-27)
@@ -24,87 +24,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6594094F" w14:textId="4A749E22" w:rsidR="00101B1B" w:rsidRPr="002B0F97" w:rsidRDefault="003E0EDB" w:rsidP="003E0EDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="007680"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk128042744"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk127782571"/>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valsts ieņēmumu dienesta uzraugāmo Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> finansēšanas risku novērtējums</w:t>
+        <w:t>Valsts ieņēmumu dienesta uzraugāmo Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un proliferācijas finansēšanas novēršanas likuma subjektu noziedzīgi iegūtu līdzekļu legalizācijas, terorisma un proliferācijas finansēšanas risku novērtējums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA91624" w14:textId="77777777" w:rsidR="006E2705" w:rsidRPr="002B0F97" w:rsidRDefault="006E2705" w:rsidP="00B74D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="007680"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk128557123"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk128386501"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk128381976"/>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="007680"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -1409,69 +1373,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769B55B0" w14:textId="31CD3268" w:rsidR="006E2705" w:rsidRPr="002B0F97" w:rsidRDefault="00956DD3" w:rsidP="00B74D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saskaņā ar Nacionālajā noziedzīgi iegūtu līdzekļu legalizācijas, terorisma un </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> finansēšanas risku novērtējuma ziņojumā 20</w:t>
+        <w:t>Saskaņā ar Nacionālajā noziedzīgi iegūtu līdzekļu legalizācijas, terorisma un proliferācijas finansēšanas risku novērtējuma ziņojumā 20</w:t>
       </w:r>
       <w:r w:rsidR="002518F4" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.–20</w:t>
       </w:r>
       <w:r w:rsidR="002518F4" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
@@ -2666,71 +2612,51 @@
       <w:r w:rsidR="00056B28" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>oktobrī</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> stājās spēkā </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Hlk130978616"/>
       <w:bookmarkStart w:id="15" w:name="_Hlk130979339"/>
       <w:r w:rsidR="00956DD3" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> finansēšanas novēršanas </w:t>
+        <w:t xml:space="preserve">Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un proliferācijas finansēšanas novēršanas </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00956DD3" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00956DD3" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NILLTPFN) </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -2942,70 +2868,60 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t>aizdevums izsniegts grupas ietvaros (t.</w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">i., starp </w:t>
-[...8 lines deleted...]
-        <w:t>mātes</w:t>
+        <w:t>i., starp mātes</w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>uzņēmumu</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un meitasuzņēmumiem)</w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C42F4B" w14:textId="681DD08A" w:rsidR="00B27DC2" w:rsidRPr="002B0F97" w:rsidRDefault="00B27DC2" w:rsidP="00B74D54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -3233,263 +3149,203 @@
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ņemot vēr</w:t>
       </w:r>
       <w:r w:rsidRPr="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ā darbības specifiku, sektoram var būt būtiska ietekme uz kopējo </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un proliferācijas finansēšanas novēršanas (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="002D39D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D39D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>proliferācijas</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B74D54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D39D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NILLTPFN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finansēšanas novēršanas (turpmāk</w:t>
+        <w:t xml:space="preserve"> mehān</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isma efektivitāti. Kreditēšanas pakalpojumu sniedzēji pārsvarā netiek iesaistīti </w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D39D8">
+        <w:t xml:space="preserve">noziedzīgi iegūtu līdzekļu legalizācijā (turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B74D54">
+        <w:t>NILL</w:t>
+      </w:r>
+      <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, terorisma finansēšanā un proliferācijas shēmās</w:t>
+      </w:r>
+      <w:r w:rsidR="002D39D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D39D8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002D39D8">
+      <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mehān</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">isma efektivitāti. Kreditēšanas pakalpojumu sniedzēji pārsvarā netiek iesaistīti </w:t>
+        <w:t xml:space="preserve">aču tiem var būt būtiska </w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">noziedzīgi iegūtu līdzekļu legalizācijā (turpmāk – </w:t>
+        <w:t>nozīme</w:t>
+      </w:r>
+      <w:r w:rsidR="002D39D8" w:rsidRPr="002B0F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>NILL</w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">kā atbalstītājiem, nodrošinot noziedzniekus ar noziedzīgi iegūtu līdzekļu maskēšanai nepieciešamajiem līdzekļiem un veicinot finanšu plūsmas neizsekojamību. </w:t>
       </w:r>
       <w:r w:rsidR="002D39D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>evar izslēgt arī iespējamību, ka kreditēšanai tiek izmantoti noziedzīgi iegūti līdzekļi un kredītu izsniegšana ir daļa no noziedzīgi iegūtu līdzekļu noslāņošanas stadijas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2999E327" w14:textId="597F36BE" w:rsidR="006522FA" w:rsidRPr="002B0F97" w:rsidRDefault="002D39D8" w:rsidP="00B74D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -4844,69 +4700,51 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00023C4B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">gadā </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> risku novērtēšanas </w:t>
+        <w:t xml:space="preserve">gadā sektorālo risku novērtēšanas </w:t>
       </w:r>
       <w:r w:rsidR="00023C4B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>procesā</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> tika veikta līdz šim apjomīgākā subjektu anketēšana, kopumā aptaujājot gandrīz </w:t>
       </w:r>
       <w:r w:rsidR="0034515A" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
@@ -11576,77 +11414,51 @@
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-84" w:right="-120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0F97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subjektam darījums </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> licies aizdomīgs, taču aizdomas neapstiprinājās</w:t>
+              <w:t>Subjektam darījums pirmšķietami licies aizdomīgs, taču aizdomas neapstiprinājās</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3C1B" w:rsidRPr="002B0F97" w14:paraId="34EA73F7" w14:textId="77777777" w:rsidTr="000B3C1B">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="469D6BB2" w14:textId="2F8BD92E" w:rsidR="00E56B3C" w:rsidRPr="002B0F97" w:rsidRDefault="00E56B3C" w:rsidP="00E56B3C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -20155,114 +19967,110 @@
       </w:r>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">as ir novērtēts arī </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A2434" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Moneyval</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ziņojumā par Latvijas 6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtas savstarpējā novērtējuma rezultātiem (turpmāk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D44FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Moneyval</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidR="001A2434" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">iņojums), norādot, ka Latvijā pastāv efektīva sistēma, kas nodrošina pamatinformācijas un PLG datu caurskatāmību, kā arī savlaicīgu un efektīvu piekļuvi šiem datiem. Tādējādi </w:t>
       </w:r>
       <w:r w:rsidR="006E2705" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>pozitīvi vērtējams 8</w:t>
       </w:r>
       <w:r w:rsidR="004068DF" w:rsidRPr="002B0F97">
@@ -21435,51 +21243,51 @@
       <w:r w:rsidR="006E2705" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidR="006E2705" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmērā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CD94A5" w14:textId="7ED92BB6" w:rsidR="008524B3" w:rsidRPr="002B0F97" w:rsidRDefault="006E2705" w:rsidP="00B74D54">
+    <w:p w14:paraId="29CD94A5" w14:textId="018B11C9" w:rsidR="008524B3" w:rsidRPr="002B0F97" w:rsidRDefault="006E2705" w:rsidP="00B74D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B73BDE" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>5</w:t>
@@ -21502,112 +21310,112 @@
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>gadā sankcijas par NILLTPFN likuma</w:t>
       </w:r>
       <w:r w:rsidR="008D524D" w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Sankciju likuma</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārkāpumiem tika piemērotas </w:t>
       </w:r>
-      <w:r w:rsidR="008524B3">
-[...5 lines deleted...]
-        <w:t>četriem</w:t>
+      <w:r w:rsidR="007D04E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trīs</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> subjektiem, kuri ir reģistrējušies kā kreditēšanas pakalpojumu sniedzēji:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E46304" w14:textId="1A80AE98" w:rsidR="008524B3" w:rsidRDefault="008524B3" w:rsidP="008524B3">
+    <w:p w14:paraId="65E46304" w14:textId="66BF591F" w:rsidR="008524B3" w:rsidRDefault="008524B3" w:rsidP="008524B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B74D54">
-[...5 lines deleted...]
-        <w:t>trīs</w:t>
+      <w:r w:rsidR="007D04E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divi </w:t>
       </w:r>
       <w:r w:rsidR="006E2705" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lēmumi par soda naudas piemērošanu </w:t>
+        <w:t xml:space="preserve">lēmumi par soda naudas piemērošanu </w:t>
       </w:r>
       <w:r w:rsidR="008D524D" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā </w:t>
       </w:r>
       <w:r w:rsidR="00B73BDE" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>402</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B73BDE" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="006E2705" w:rsidRPr="00B74D54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -21764,70 +21572,60 @@
         </w:rPr>
         <w:t xml:space="preserve">nav </w:t>
       </w:r>
       <w:r w:rsidR="00B74D54">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">veikts </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>un dokumentēts savas darbības un klientu risk</w:t>
       </w:r>
       <w:r w:rsidR="00B74D54">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B74D54">
+        <w:t>a novērtējums</w:t>
+      </w:r>
+      <w:r w:rsidR="008524B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>novērtējums</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD1EF75" w14:textId="77777777" w:rsidR="000F524B" w:rsidRPr="002B0F97" w:rsidRDefault="000F524B" w:rsidP="00B74D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -22377,69 +22175,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008524B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">reditēšanas pakalpojumu sniedzēju </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">galvenie </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> riski:</w:t>
+        <w:t>galvenie prezumētie riski:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED75285" w14:textId="27D3EBE1" w:rsidR="0077164B" w:rsidRPr="002B0F97" w:rsidRDefault="00B42672" w:rsidP="00B74D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -22624,77 +22404,77 @@
       <w:r w:rsidRPr="002B0F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>gadam nav mainījies. Sektora identificēto risku mazinošo pasākumu priekšlikumi: turpināt uzlabot sektorā iesaistīto darbinieku zināšanas NILL novēršanas jomā, pilnveidojot izpratni par NILLTPF riskiem, stiprināt uzraudzības pasākumu efektivitāti.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E2705" w:rsidRPr="002B0F97" w:rsidSect="00405614">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="907" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B5B9D49" w14:textId="77777777" w:rsidR="0068230F" w:rsidRPr="002B0F97" w:rsidRDefault="0068230F" w:rsidP="0028517E">
+    <w:p w14:paraId="4C3B85B9" w14:textId="77777777" w:rsidR="008A52ED" w:rsidRPr="002B0F97" w:rsidRDefault="008A52ED" w:rsidP="0028517E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C94F674" w14:textId="77777777" w:rsidR="0068230F" w:rsidRPr="002B0F97" w:rsidRDefault="0068230F" w:rsidP="0028517E">
+    <w:p w14:paraId="0761DCD3" w14:textId="77777777" w:rsidR="008A52ED" w:rsidRPr="002B0F97" w:rsidRDefault="008A52ED" w:rsidP="0028517E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -22729,61 +22509,61 @@
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76FC3564" w14:textId="77777777" w:rsidR="005C4549" w:rsidRPr="002B0F97" w:rsidRDefault="005C4549">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29781F05" w14:textId="77777777" w:rsidR="0068230F" w:rsidRPr="002B0F97" w:rsidRDefault="0068230F" w:rsidP="0028517E">
+    <w:p w14:paraId="0D89A388" w14:textId="77777777" w:rsidR="008A52ED" w:rsidRPr="002B0F97" w:rsidRDefault="008A52ED" w:rsidP="0028517E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51733C8D" w14:textId="77777777" w:rsidR="0068230F" w:rsidRPr="002B0F97" w:rsidRDefault="0068230F" w:rsidP="0028517E">
+    <w:p w14:paraId="3D2AF0E6" w14:textId="77777777" w:rsidR="008A52ED" w:rsidRPr="002B0F97" w:rsidRDefault="008A52ED" w:rsidP="0028517E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0F97">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1508484158"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
@@ -29074,51 +28854,50 @@
   <w:num w:numId="51" w16cid:durableId="2118867546">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="96220912">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="799421358">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="100691388">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1395667623">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="860170769">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00657168"/>
     <w:rsid w:val="00000C48"/>
     <w:rsid w:val="00000C5E"/>
@@ -29867,50 +29646,51 @@
     <w:rsid w:val="0034291D"/>
     <w:rsid w:val="003436EE"/>
     <w:rsid w:val="00343D72"/>
     <w:rsid w:val="00344D20"/>
     <w:rsid w:val="0034515A"/>
     <w:rsid w:val="00345D57"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="00347710"/>
     <w:rsid w:val="00350D84"/>
     <w:rsid w:val="0035116C"/>
     <w:rsid w:val="00351E73"/>
     <w:rsid w:val="003520FE"/>
     <w:rsid w:val="003521FD"/>
     <w:rsid w:val="0035358D"/>
     <w:rsid w:val="0035420E"/>
     <w:rsid w:val="003549B5"/>
     <w:rsid w:val="00354DDC"/>
     <w:rsid w:val="00355996"/>
     <w:rsid w:val="0035642E"/>
     <w:rsid w:val="003572B8"/>
     <w:rsid w:val="0036135C"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="00363834"/>
     <w:rsid w:val="0036561A"/>
     <w:rsid w:val="0036570E"/>
+    <w:rsid w:val="00365F4A"/>
     <w:rsid w:val="00366111"/>
     <w:rsid w:val="003661D4"/>
     <w:rsid w:val="00366E35"/>
     <w:rsid w:val="0036792F"/>
     <w:rsid w:val="00370903"/>
     <w:rsid w:val="003715E2"/>
     <w:rsid w:val="0037300B"/>
     <w:rsid w:val="00373252"/>
     <w:rsid w:val="00373968"/>
     <w:rsid w:val="00374075"/>
     <w:rsid w:val="003741E7"/>
     <w:rsid w:val="00374CE4"/>
     <w:rsid w:val="003750E3"/>
     <w:rsid w:val="00375E78"/>
     <w:rsid w:val="00376DD9"/>
     <w:rsid w:val="00376ED4"/>
     <w:rsid w:val="0037791F"/>
     <w:rsid w:val="00380876"/>
     <w:rsid w:val="00381487"/>
     <w:rsid w:val="003814CE"/>
     <w:rsid w:val="00381510"/>
     <w:rsid w:val="0038292B"/>
     <w:rsid w:val="00383192"/>
     <w:rsid w:val="003835EC"/>
     <w:rsid w:val="00383E14"/>
@@ -30853,50 +30633,51 @@
     <w:rsid w:val="007B60D0"/>
     <w:rsid w:val="007B6B03"/>
     <w:rsid w:val="007B6B3B"/>
     <w:rsid w:val="007B6D94"/>
     <w:rsid w:val="007B74BB"/>
     <w:rsid w:val="007B763E"/>
     <w:rsid w:val="007B7A1A"/>
     <w:rsid w:val="007C05B4"/>
     <w:rsid w:val="007C0CC9"/>
     <w:rsid w:val="007C114A"/>
     <w:rsid w:val="007C12ED"/>
     <w:rsid w:val="007C142A"/>
     <w:rsid w:val="007C1664"/>
     <w:rsid w:val="007C1827"/>
     <w:rsid w:val="007C39FC"/>
     <w:rsid w:val="007C3BC5"/>
     <w:rsid w:val="007C4576"/>
     <w:rsid w:val="007C46C9"/>
     <w:rsid w:val="007C47A5"/>
     <w:rsid w:val="007C5552"/>
     <w:rsid w:val="007C5622"/>
     <w:rsid w:val="007C7520"/>
     <w:rsid w:val="007C76E6"/>
     <w:rsid w:val="007C7A99"/>
     <w:rsid w:val="007D0458"/>
+    <w:rsid w:val="007D04E5"/>
     <w:rsid w:val="007D118D"/>
     <w:rsid w:val="007D1A00"/>
     <w:rsid w:val="007D1DB2"/>
     <w:rsid w:val="007D2257"/>
     <w:rsid w:val="007D2A27"/>
     <w:rsid w:val="007D2D27"/>
     <w:rsid w:val="007D35FF"/>
     <w:rsid w:val="007D4006"/>
     <w:rsid w:val="007D5021"/>
     <w:rsid w:val="007D5CBF"/>
     <w:rsid w:val="007D74DA"/>
     <w:rsid w:val="007D7ED5"/>
     <w:rsid w:val="007E01FE"/>
     <w:rsid w:val="007E0FD4"/>
     <w:rsid w:val="007E1197"/>
     <w:rsid w:val="007E1560"/>
     <w:rsid w:val="007E1C38"/>
     <w:rsid w:val="007E3075"/>
     <w:rsid w:val="007E330A"/>
     <w:rsid w:val="007E4131"/>
     <w:rsid w:val="007E4B6F"/>
     <w:rsid w:val="007E4E0E"/>
     <w:rsid w:val="007E5969"/>
     <w:rsid w:val="007E5A79"/>
     <w:rsid w:val="007E5B15"/>
@@ -31047,50 +30828,51 @@
     <w:rsid w:val="00885F9F"/>
     <w:rsid w:val="00886834"/>
     <w:rsid w:val="0088694A"/>
     <w:rsid w:val="00890D28"/>
     <w:rsid w:val="00890F01"/>
     <w:rsid w:val="00891175"/>
     <w:rsid w:val="00891208"/>
     <w:rsid w:val="0089141C"/>
     <w:rsid w:val="00892C18"/>
     <w:rsid w:val="008936C9"/>
     <w:rsid w:val="00893AE2"/>
     <w:rsid w:val="0089476D"/>
     <w:rsid w:val="0089485D"/>
     <w:rsid w:val="00895D3E"/>
     <w:rsid w:val="008968AA"/>
     <w:rsid w:val="008A00BF"/>
     <w:rsid w:val="008A093D"/>
     <w:rsid w:val="008A0C17"/>
     <w:rsid w:val="008A15EC"/>
     <w:rsid w:val="008A2A61"/>
     <w:rsid w:val="008A33C9"/>
     <w:rsid w:val="008A34E8"/>
     <w:rsid w:val="008A35EA"/>
     <w:rsid w:val="008A3F8B"/>
     <w:rsid w:val="008A4930"/>
+    <w:rsid w:val="008A52ED"/>
     <w:rsid w:val="008A607B"/>
     <w:rsid w:val="008A6AD7"/>
     <w:rsid w:val="008A70FC"/>
     <w:rsid w:val="008A74D5"/>
     <w:rsid w:val="008B05D1"/>
     <w:rsid w:val="008B0F89"/>
     <w:rsid w:val="008B117D"/>
     <w:rsid w:val="008B181F"/>
     <w:rsid w:val="008B1A11"/>
     <w:rsid w:val="008B2280"/>
     <w:rsid w:val="008B2433"/>
     <w:rsid w:val="008B32DC"/>
     <w:rsid w:val="008B3917"/>
     <w:rsid w:val="008B4A35"/>
     <w:rsid w:val="008B58FE"/>
     <w:rsid w:val="008B6260"/>
     <w:rsid w:val="008B7505"/>
     <w:rsid w:val="008B7859"/>
     <w:rsid w:val="008C0139"/>
     <w:rsid w:val="008C01B2"/>
     <w:rsid w:val="008C08A4"/>
     <w:rsid w:val="008C0F4E"/>
     <w:rsid w:val="008C134F"/>
     <w:rsid w:val="008C17DD"/>
     <w:rsid w:val="008C2AF2"/>
@@ -32121,50 +31903,51 @@
     <w:rsid w:val="00D6341B"/>
     <w:rsid w:val="00D6366F"/>
     <w:rsid w:val="00D63A0E"/>
     <w:rsid w:val="00D63BAD"/>
     <w:rsid w:val="00D63F21"/>
     <w:rsid w:val="00D6530B"/>
     <w:rsid w:val="00D65EBD"/>
     <w:rsid w:val="00D6644D"/>
     <w:rsid w:val="00D6647E"/>
     <w:rsid w:val="00D664E2"/>
     <w:rsid w:val="00D66708"/>
     <w:rsid w:val="00D6744F"/>
     <w:rsid w:val="00D675BE"/>
     <w:rsid w:val="00D67BCC"/>
     <w:rsid w:val="00D700FC"/>
     <w:rsid w:val="00D70A38"/>
     <w:rsid w:val="00D70A85"/>
     <w:rsid w:val="00D712A1"/>
     <w:rsid w:val="00D712E9"/>
     <w:rsid w:val="00D715E6"/>
     <w:rsid w:val="00D716D8"/>
     <w:rsid w:val="00D71BE8"/>
     <w:rsid w:val="00D71DA2"/>
     <w:rsid w:val="00D73B1B"/>
     <w:rsid w:val="00D7415D"/>
+    <w:rsid w:val="00D758DF"/>
     <w:rsid w:val="00D7735D"/>
     <w:rsid w:val="00D775F1"/>
     <w:rsid w:val="00D8083B"/>
     <w:rsid w:val="00D812D0"/>
     <w:rsid w:val="00D8133F"/>
     <w:rsid w:val="00D81810"/>
     <w:rsid w:val="00D81A07"/>
     <w:rsid w:val="00D823B6"/>
     <w:rsid w:val="00D84397"/>
     <w:rsid w:val="00D846E7"/>
     <w:rsid w:val="00D8474D"/>
     <w:rsid w:val="00D84C2E"/>
     <w:rsid w:val="00D850BB"/>
     <w:rsid w:val="00D85243"/>
     <w:rsid w:val="00D856B8"/>
     <w:rsid w:val="00D857BB"/>
     <w:rsid w:val="00D86020"/>
     <w:rsid w:val="00D867C8"/>
     <w:rsid w:val="00D86E1F"/>
     <w:rsid w:val="00D87106"/>
     <w:rsid w:val="00D87EF4"/>
     <w:rsid w:val="00D90EC0"/>
     <w:rsid w:val="00D910BB"/>
     <w:rsid w:val="00D91374"/>
     <w:rsid w:val="00D91591"/>
@@ -35701,71 +35484,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EA5CCA3-21F3-4B65-86E0-E147052605B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7271</Characters>
+  <Pages>1</Pages>
+  <Words>12751</Words>
+  <Characters>7269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deloitte Touche Tohmatsu Services, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19986</CharactersWithSpaces>
+  <CharactersWithSpaces>19981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sadovenko, Dana (LV - Riga)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>