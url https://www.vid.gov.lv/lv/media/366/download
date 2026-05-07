--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -1,2139 +1,1949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="6F741394" w14:textId="7E9E57B5" w:rsidR="00A24DE4" w:rsidRPr="00C5794A" w:rsidRDefault="00A24DE4" w:rsidP="00C5794A">
       <w:pPr>
-        <w:spacing w:before="130" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E2BB2">
+      <w:r w:rsidRPr="00C5794A">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...9 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ministru kabineta</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E2BB2">
-[...32 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="piel-675316"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="531FF725" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00C5794A" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
       <w:pPr>
-        <w:spacing w:before="360"/>
-        <w:ind w:left="567" w:right="567"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="19"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E2BB2">
+      <w:bookmarkStart w:id="1" w:name="675317"/>
+      <w:bookmarkStart w:id="2" w:name="n-675317"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C5794A">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="19"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Akts Nr._________ par preču iznīcināšanu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="0C593351" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00C5794A" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
       <w:pPr>
-        <w:pStyle w:val="tv2133"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5291" w:type="pct"/>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3369"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3818"/>
+        <w:gridCol w:w="2821"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="5711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidTr="004942CF">
-[...97 lines deleted...]
-                <w:szCs w:val="17"/>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="4DFA19F9" w14:textId="77777777" w:rsidTr="00C5794A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1469" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BD0F98" w14:textId="0501142C" w:rsidR="006A057A" w:rsidRPr="00381875" w:rsidRDefault="006A057A" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C391DA2" w14:textId="3793875F" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>(preces iznīcināšanas vieta –</w:t>
+            <w:tcW w:w="556" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7632B082" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> adrese, </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763DF840" w14:textId="580E506D" w:rsidR="006A057A" w:rsidRPr="00381875" w:rsidRDefault="006A057A" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____________________________________________</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">komersanta nosaukums, </w:t>
+          </w:p>
+          <w:p w14:paraId="11AA5135" w14:textId="0FBACE2E" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(preces iznīcināšanas vietas adrese, </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E2BB2">
-[...6 lines deleted...]
-              <w:t>reģistrācijas numurs)</w:t>
+            <w:r w:rsidR="0081577E" w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>komersanta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums, reģistrācijas numurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="0EC33662" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
       <w:pPr>
-        <w:pStyle w:val="tv2133"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49216053" w14:textId="620E38B5" w:rsidR="0081577E" w:rsidRPr="00751C3D" w:rsidRDefault="0081577E" w:rsidP="0081577E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Akts sagatavots par to, ka tiek iznīcinātas 20____. gada ____._____</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00751C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Valsts ieņēmumu dienesta lēmumā Nr.____________________ uzskaitītās preces: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9B901B" w14:textId="7208729A" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="793DF25C" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799CAEBE" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00751C3D" w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F43293" w14:textId="0CCDA764" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00751C3D" w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>k.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71451847" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kods</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C144B2" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B751F87" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Daudzums (gabalos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67476718" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Svars (kg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394AE786" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtība (EUR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A0D76D" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Iznīcināšanas veids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A75189B" w14:textId="0F81DE9C" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Atlikumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lūžņi (veids, daudzums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="74D81BD3" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58879D98" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65B5B8E4" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0782F985" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46AB0C01" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF84E0B" w14:textId="489B697D" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>bruto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D6C102" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751C3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>neto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53B7285E" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3494724B" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF18069" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="0967A1AE" w14:textId="77777777" w:rsidTr="0031631B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B06C22" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08311F35" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F86F956" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58184436" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FDC201" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630879E7" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57396F14" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51673C23" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007AFDCF" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="44DBC26D" w14:textId="77777777" w:rsidTr="0031631B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B23B85" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA24235" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD2C82A" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6355D616" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F02FA3B" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6046AD61" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12765D80" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EDA342" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749CF7CF" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00381875" w:rsidRPr="00381875" w14:paraId="7AB0F632" w14:textId="77777777" w:rsidTr="0031631B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBE9DC0" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B69389" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B46BEDD" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64152B27" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B257593" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071C4C4B" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A77C16" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B504397" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413DCB67" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00751C3D" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71E1DCD0" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E11320" w14:textId="77777777" w:rsidR="00A24DE4" w:rsidRPr="00381875" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piezīmes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A753F8" w14:textId="021A1472" w:rsidR="00A24DE4" w:rsidRDefault="00A24DE4" w:rsidP="00751C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Preces iznīcināšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piedalījās: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E863C89" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9405"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidTr="004942CF">
-[...5 lines deleted...]
-            <w:tcW w:w="9581" w:type="dxa"/>
+      <w:tr w:rsidR="00751C3D" w14:paraId="0886E6A2" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="19"/>
+          </w:tcPr>
+          <w:p w14:paraId="32733361" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidTr="004942CF">
-[...5 lines deleted...]
-            <w:tcW w:w="9581" w:type="dxa"/>
+      <w:tr w:rsidR="00751C3D" w14:paraId="5AD8139B" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>(preces iznīcināšanas veids)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3A4A98E3" w14:textId="2F489AF2" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>preces valdītāja vai īpašnieka vai to pilnvarotās personas (pilnvaras numurs un datums)  vārds, uzvārds, paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="621ED70A" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
       <w:pPr>
-        <w:pStyle w:val="tv2133"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1435"/>
-        <w:gridCol w:w="7970"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidTr="004942CF">
-[...33 lines deleted...]
-            <w:tcW w:w="8135" w:type="dxa"/>
+      <w:tr w:rsidR="00751C3D" w14:paraId="74B5B304" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="19"/>
+          </w:tcPr>
+          <w:p w14:paraId="30958FAD" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidTr="004942CF">
-[...24 lines deleted...]
-            <w:tcW w:w="8135" w:type="dxa"/>
+      <w:tr w:rsidR="00751C3D" w14:paraId="466F77DE" w14:textId="77777777" w:rsidTr="00751C3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...87 lines deleted...]
-              <w:t>juridiskai personai – komersanta nosaukums, adrese, reģistrācijas numurs)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="79A1921E" w14:textId="0D812534" w:rsidR="00751C3D" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
+            <w:pPr>
+              <w:spacing w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00381875">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>iznīcināšanas vietas amatpersonas amats, vārds, uzvārds, paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
+    <w:p w14:paraId="6133E823" w14:textId="77777777" w:rsidR="00751C3D" w:rsidRPr="00381875" w:rsidRDefault="00751C3D" w:rsidP="00751C3D">
       <w:pPr>
-        <w:pStyle w:val="tv2133"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2EC7" w:rsidRPr="004E2BB2" w:rsidRDefault="004C2EC7" w:rsidP="004C2EC7">
-[...1376 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00751C3D" w:rsidRPr="00381875" w:rsidSect="00952E1B">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1683" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B585AD7" w14:textId="77777777" w:rsidR="009B11A6" w:rsidRDefault="009B11A6" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0F88BEE6" w14:textId="77777777" w:rsidR="009B11A6" w:rsidRDefault="009B11A6" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="37B443A8" w14:textId="77777777" w:rsidR="009B11A6" w:rsidRDefault="009B11A6" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6B18CEBC" w14:textId="77777777" w:rsidR="009B11A6" w:rsidRDefault="009B11A6" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6C2632DC" w14:textId="0C847B87" w:rsidR="00A24DE4" w:rsidRPr="00645B47" w:rsidRDefault="00A24DE4" w:rsidP="00A24DE4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645B47">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00645B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eiropas Savienības preču kombinētās nomenklatūras</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0597">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74462F37" w14:textId="2A63ADA8" w:rsidR="00952E1B" w:rsidRPr="00952E1B" w:rsidRDefault="00952E1B" w:rsidP="00952E1B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rStyle w:val="cf01"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Pielikums</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rStyle w:val="cf11"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Ministru kabineta</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rStyle w:val="cf11"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2018. gada 21. novembra</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00952E1B">
+      <w:rPr>
+        <w:rStyle w:val="cf11"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>noteikumiem Nr. 714</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004C2EC7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007001F4"/>
+    <w:rsidRoot w:val="00A24DE4"/>
+    <w:rsid w:val="00046DAE"/>
+    <w:rsid w:val="00066DA4"/>
+    <w:rsid w:val="001E0597"/>
+    <w:rsid w:val="00291D74"/>
+    <w:rsid w:val="00364814"/>
+    <w:rsid w:val="00381875"/>
+    <w:rsid w:val="00386F57"/>
+    <w:rsid w:val="0044598D"/>
+    <w:rsid w:val="00451497"/>
+    <w:rsid w:val="004919ED"/>
+    <w:rsid w:val="00575C45"/>
+    <w:rsid w:val="00635F54"/>
+    <w:rsid w:val="006459C6"/>
+    <w:rsid w:val="00645B47"/>
+    <w:rsid w:val="006A057A"/>
+    <w:rsid w:val="006B646F"/>
+    <w:rsid w:val="00751C3D"/>
+    <w:rsid w:val="007C5C28"/>
+    <w:rsid w:val="0081577E"/>
+    <w:rsid w:val="008D458C"/>
+    <w:rsid w:val="0090035F"/>
+    <w:rsid w:val="00952E1B"/>
+    <w:rsid w:val="009B11A6"/>
+    <w:rsid w:val="00A24395"/>
+    <w:rsid w:val="00A24DE4"/>
+    <w:rsid w:val="00AF3004"/>
+    <w:rsid w:val="00B67D11"/>
+    <w:rsid w:val="00B72692"/>
+    <w:rsid w:val="00C41719"/>
+    <w:rsid w:val="00C5794A"/>
+    <w:rsid w:val="00CD7B54"/>
+    <w:rsid w:val="00D66124"/>
+    <w:rsid w:val="00D82A0A"/>
+    <w:rsid w:val="00E20D02"/>
+    <w:rsid w:val="00E54A0D"/>
+    <w:rsid w:val="00E95824"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{E8904B6C-77F9-4948-AC74-57FB1D9B222E}"/>
+  <w14:docId w14:val="6C8AB39B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DB265961-4566-4CA2-AD97-EB17BBB3440D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2244,51 +2054,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2461,425 +2271,669 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C2EC7"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A24DE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2133">
-[...2 lines deleted...]
-    <w:rsid w:val="004C2EC7"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A24DE4"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:firstLine="300"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="414142"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A24DE4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A24DE4"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A24DE4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C41719"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C41719"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C41719"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C41719"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C41719"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0597"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E0597"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E0597"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00046DAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+    <w:name w:val="cf11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00046DAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:color w:val="414142"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00952E1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00952E1B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00952E1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00952E1B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>455</Characters>
+  <Pages>1</Pages>
+  <Words>489</Words>
+  <Characters>280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1250</CharactersWithSpaces>
+  <CharactersWithSpaces>768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sandra Spuļģe</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Marika Vībāne</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>